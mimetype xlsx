--- v0 (2026-02-25)
+++ v1 (2026-04-20)
@@ -37,244 +37,244 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Fizinių asmenų mokesčių mokėtojų skaičius</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-02-02</t>
+    <t>2026-04-02</t>
   </si>
   <si>
     <t>Regionas</t>
   </si>
   <si>
     <t>Visa Lietuva</t>
   </si>
   <si>
     <t>Savivaldybė</t>
   </si>
   <si>
     <t>Mokesčių mokėtojo tipas</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">2026-04</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Mokesčių mokėtojų skaičius mėnesio pirmai dienai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-03</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">2026-02</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Mokesčių mokėtojų skaičius mėnesio pirmai dienai</t>
+      <t xml:space="preserve">2026-01</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026-01</t>
+      <t xml:space="preserve">2025-12</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-12</t>
+      <t xml:space="preserve">2025-11</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-11</t>
+      <t xml:space="preserve">2025-10</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-10</t>
+      <t xml:space="preserve">2025-09</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-09</t>
+      <t xml:space="preserve">2025-08</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-08</t>
+      <t xml:space="preserve">2025-07</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-07</t>
+      <t xml:space="preserve">2025-06</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-06</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2025-05</t>
-    </r>
-[...26 lines deleted...]
-      <t xml:space="preserve">2025-03</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visa Lietuva</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1084,227 +1084,227 @@
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2026-04</t>
+          </r>
+        </is>
+      </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2026-03</t>
+          </r>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
-      <c r="E10" s="4" t="inlineStr">
+      <c r="G10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
-      <c r="F10" s="4" t="inlineStr">
+      <c r="H10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
-      <c r="G10" s="4" t="inlineStr">
+      <c r="I10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
-      <c r="H10" s="4" t="inlineStr">
+      <c r="J10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
-      <c r="I10" s="4" t="inlineStr">
+      <c r="K10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
-      <c r="J10" s="4" t="inlineStr">
+      <c r="L10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
-      <c r="K10" s="4" t="inlineStr">
+      <c r="M10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
-      <c r="L10" s="4" t="inlineStr">
+      <c r="N10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
-      <c r="M10" s="4" t="inlineStr">
+      <c r="O10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-05</t>
-          </r>
-[...30 lines deleted...]
-            <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="D11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Mokesčių mokėtojų skaičius mėnesio pirmai dienai</t>
           </r>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
@@ -1509,516 +1509,516 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">REG_SUM: Visos apskritys</t>
           </r>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>2031066.0</v>
+        <v>2033963.0</v>
       </c>
       <c r="E12" s="6">
-        <v>2031377.0</v>
+        <v>2044424.0</v>
       </c>
       <c r="F12" s="6">
-        <v>2048824.0</v>
+        <v>2050058.0</v>
       </c>
       <c r="G12" s="6">
-        <v>2056660.0</v>
+        <v>2044495.0</v>
       </c>
       <c r="H12" s="6">
-        <v>2062195.0</v>
+        <v>2057690.0</v>
       </c>
       <c r="I12" s="6">
+        <v>2062765.0</v>
+      </c>
+      <c r="J12" s="6">
+        <v>2063978.0</v>
+      </c>
+      <c r="K12" s="6">
         <v>2066842.0</v>
       </c>
-      <c r="J12" s="6">
+      <c r="L12" s="6">
         <v>2078995.0</v>
       </c>
-      <c r="K12" s="6">
+      <c r="M12" s="6">
         <v>2077851.0</v>
       </c>
-      <c r="L12" s="6">
+      <c r="N12" s="6">
         <v>2072959.0</v>
       </c>
-      <c r="M12" s="6">
+      <c r="O12" s="6">
         <v>2071921.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2067031.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">202: Advokatai</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
         <v>1997.0</v>
       </c>
       <c r="E13" s="6">
-        <v>1996.0</v>
+        <v>1998.0</v>
       </c>
       <c r="F13" s="6">
         <v>1997.0</v>
       </c>
       <c r="G13" s="6">
+        <v>1996.0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1997.0</v>
+      </c>
+      <c r="I13" s="6">
         <v>1995.0</v>
       </c>
-      <c r="H13" s="6">
+      <c r="J13" s="6">
         <v>1995.0</v>
       </c>
-      <c r="I13" s="6">
+      <c r="K13" s="6">
         <v>1989.0</v>
       </c>
-      <c r="J13" s="6">
+      <c r="L13" s="6">
         <v>1989.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1988.0</v>
       </c>
       <c r="M13" s="6">
         <v>1990.0</v>
       </c>
       <c r="N13" s="6">
-        <v>1992.0</v>
+        <v>1988.0</v>
       </c>
       <c r="O13" s="6">
-        <v>1996.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">213: Advokatų padėjėjai</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
+        <v>1190.0</v>
+      </c>
+      <c r="E14" s="6">
+        <v>1195.0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>1194.0</v>
+      </c>
+      <c r="G14" s="6">
         <v>1196.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="H14" s="6">
+        <v>1201.0</v>
+      </c>
+      <c r="I14" s="6">
         <v>1197.0</v>
       </c>
-      <c r="F14" s="6">
-[...5 lines deleted...]
-      <c r="H14" s="6">
+      <c r="J14" s="6">
         <v>1196.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="K14" s="6">
         <v>1201.0</v>
       </c>
-      <c r="J14" s="6">
+      <c r="L14" s="6">
         <v>1197.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="M14" s="6">
         <v>1187.0</v>
       </c>
-      <c r="L14" s="6">
+      <c r="N14" s="6">
         <v>1196.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="O14" s="6">
         <v>1203.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1199.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">217: Antstoliai</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
         <v>105.0</v>
       </c>
       <c r="E15" s="6">
         <v>105.0</v>
       </c>
       <c r="F15" s="6">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
       <c r="G15" s="6">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
       <c r="H15" s="6">
         <v>106.0</v>
       </c>
       <c r="I15" s="6">
         <v>106.0</v>
       </c>
       <c r="J15" s="6">
         <v>106.0</v>
       </c>
       <c r="K15" s="6">
-        <v>107.0</v>
+        <v>106.0</v>
       </c>
       <c r="L15" s="6">
-        <v>107.0</v>
+        <v>106.0</v>
       </c>
       <c r="M15" s="6">
         <v>107.0</v>
       </c>
       <c r="N15" s="6">
         <v>107.0</v>
       </c>
       <c r="O15" s="6">
         <v>107.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">246: Apmokestinamasis asmuo (PVM tikslais)</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>1207.0</v>
+        <v>1250.0</v>
       </c>
       <c r="E16" s="6">
+        <v>1220.0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1208.0</v>
+      </c>
+      <c r="G16" s="6">
         <v>1170.0</v>
       </c>
-      <c r="F16" s="6">
+      <c r="H16" s="6">
         <v>1126.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="I16" s="6">
         <v>1065.0</v>
       </c>
-      <c r="H16" s="6">
+      <c r="J16" s="6">
         <v>1029.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="K16" s="6">
         <v>999.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="L16" s="6">
         <v>964.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="M16" s="6">
         <v>934.0</v>
       </c>
-      <c r="L16" s="6">
+      <c r="N16" s="6">
         <v>898.0</v>
       </c>
-      <c r="M16" s="6">
+      <c r="O16" s="6">
         <v>847.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>827.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">204: Asmenys, įsigiję verslo liudijimus</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
-        <v>45940.0</v>
+        <v>54954.0</v>
       </c>
       <c r="E17" s="6">
+        <v>58231.0</v>
+      </c>
+      <c r="F17" s="6">
+        <v>52808.0</v>
+      </c>
+      <c r="G17" s="6">
         <v>0.0</v>
       </c>
-      <c r="F17" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="6">
-        <v>73319.0</v>
+        <v>68452.0</v>
       </c>
       <c r="I17" s="6">
+        <v>71761.0</v>
+      </c>
+      <c r="J17" s="6">
+        <v>73317.0</v>
+      </c>
+      <c r="K17" s="6">
         <v>74655.0</v>
       </c>
-      <c r="J17" s="6">
+      <c r="L17" s="6">
         <v>76490.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="M17" s="6">
         <v>74385.0</v>
       </c>
-      <c r="L17" s="6">
+      <c r="N17" s="6">
         <v>71668.0</v>
       </c>
-      <c r="M17" s="6">
+      <c r="O17" s="6">
         <v>68079.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58035.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">216: Fiziniai asmenys, pagal darbo sutartį samdantys kitus fizinius asmenis</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>224.0</v>
+        <v>221.0</v>
       </c>
       <c r="E18" s="6">
         <v>224.0</v>
       </c>
       <c r="F18" s="6">
         <v>224.0</v>
       </c>
       <c r="G18" s="6">
         <v>224.0</v>
       </c>
       <c r="H18" s="6">
+        <v>224.0</v>
+      </c>
+      <c r="I18" s="6">
+        <v>224.0</v>
+      </c>
+      <c r="J18" s="6">
         <v>225.0</v>
       </c>
-      <c r="I18" s="6">
+      <c r="K18" s="6">
         <v>228.0</v>
       </c>
-      <c r="J18" s="6">
+      <c r="L18" s="6">
         <v>228.0</v>
       </c>
-      <c r="K18" s="6">
+      <c r="M18" s="6">
         <v>229.0</v>
       </c>
-      <c r="L18" s="6">
+      <c r="N18" s="6">
         <v>229.0</v>
       </c>
-      <c r="M18" s="6">
+      <c r="O18" s="6">
         <v>231.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>234.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">209: Fiziniai asmenys, savanoriškai mokantys socialinio draudimo įmokas</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>78.0</v>
+        <v>77.0</v>
       </c>
       <c r="E19" s="6">
         <v>79.0</v>
       </c>
       <c r="F19" s="6">
         <v>79.0</v>
       </c>
       <c r="G19" s="6">
-        <v>80.0</v>
+        <v>79.0</v>
       </c>
       <c r="H19" s="6">
         <v>79.0</v>
       </c>
       <c r="I19" s="6">
-        <v>81.0</v>
+        <v>80.0</v>
       </c>
       <c r="J19" s="6">
-        <v>81.0</v>
+        <v>79.0</v>
       </c>
       <c r="K19" s="6">
         <v>81.0</v>
       </c>
       <c r="L19" s="6">
-        <v>82.0</v>
+        <v>81.0</v>
       </c>
       <c r="M19" s="6">
-        <v>82.0</v>
+        <v>81.0</v>
       </c>
       <c r="N19" s="6">
         <v>82.0</v>
       </c>
       <c r="O19" s="6">
-        <v>81.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">215: Gyventojai, vykdantys individualią veiklą</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>238832.0</v>
+        <v>239122.0</v>
       </c>
       <c r="E20" s="6">
-        <v>238748.0</v>
+        <v>238426.0</v>
       </c>
       <c r="F20" s="6">
-        <v>240241.0</v>
+        <v>238884.0</v>
       </c>
       <c r="G20" s="6">
-        <v>239048.0</v>
+        <v>238746.0</v>
       </c>
       <c r="H20" s="6">
-        <v>236928.0</v>
+        <v>240239.0</v>
       </c>
       <c r="I20" s="6">
+        <v>239046.0</v>
+      </c>
+      <c r="J20" s="6">
+        <v>236929.0</v>
+      </c>
+      <c r="K20" s="6">
         <v>235199.0</v>
       </c>
-      <c r="J20" s="6">
+      <c r="L20" s="6">
         <v>233719.0</v>
       </c>
-      <c r="K20" s="6">
+      <c r="M20" s="6">
         <v>232144.0</v>
       </c>
-      <c r="L20" s="6">
+      <c r="N20" s="6">
         <v>224924.0</v>
       </c>
-      <c r="M20" s="6">
+      <c r="O20" s="6">
         <v>223645.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>222686.0</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">251: Gyventojas, vykdantis individualią veiklą, įregistruotą MA iniciatyva (viršijęs teisės aktuose nustatytą iš JA gautų pajamų sumą arba deklaravęs pajamas iš individualios veiklos)</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
         <v>2.0</v>
       </c>
       <c r="E21" s="6">
         <v>2.0</v>
       </c>
@@ -2049,894 +2049,894 @@
       <c r="N21" s="6">
         <v>2.0</v>
       </c>
       <c r="O21" s="6">
         <v>2.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">250: Gyventojas, vykdantis individualią žemės ūkio veiklą, kurio žemės ūkio valdos (ūkio) ekonominis dydis yra lygus 4 EDV arba didesnis</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
-        <v>18732.0</v>
+        <v>18729.0</v>
       </c>
       <c r="E22" s="6">
-        <v>17255.0</v>
+        <v>18741.0</v>
       </c>
       <c r="F22" s="6">
+        <v>18755.0</v>
+      </c>
+      <c r="G22" s="6">
+        <v>17264.0</v>
+      </c>
+      <c r="H22" s="6">
         <v>18756.0</v>
       </c>
-      <c r="G22" s="6">
+      <c r="I22" s="6">
         <v>18767.0</v>
       </c>
-      <c r="H22" s="6">
+      <c r="J22" s="6">
         <v>18775.0</v>
       </c>
-      <c r="I22" s="6">
+      <c r="K22" s="6">
         <v>18785.0</v>
       </c>
-      <c r="J22" s="6">
+      <c r="L22" s="6">
         <v>18797.0</v>
       </c>
-      <c r="K22" s="6">
+      <c r="M22" s="6">
         <v>18806.0</v>
       </c>
-      <c r="L22" s="6">
+      <c r="N22" s="6">
         <v>18849.0</v>
       </c>
-      <c r="M22" s="6">
+      <c r="O22" s="6">
         <v>18868.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18906.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">232: Gyventojas, vykdantis žemės ūkio individualią veiklą, kurio žemės ūkio valdos dydis didesnis negu 14 EDV </t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>8129.0</v>
+        <v>8141.0</v>
       </c>
       <c r="E23" s="6">
-        <v>7368.0</v>
+        <v>8145.0</v>
       </c>
       <c r="F23" s="6">
-        <v>7872.0</v>
+        <v>8151.0</v>
       </c>
       <c r="G23" s="6">
-        <v>7876.0</v>
+        <v>7382.0</v>
       </c>
       <c r="H23" s="6">
+        <v>7873.0</v>
+      </c>
+      <c r="I23" s="6">
+        <v>7877.0</v>
+      </c>
+      <c r="J23" s="6">
         <v>7878.0</v>
       </c>
-      <c r="I23" s="6">
+      <c r="K23" s="6">
         <v>7879.0</v>
       </c>
-      <c r="J23" s="6">
+      <c r="L23" s="6">
         <v>7883.0</v>
       </c>
-      <c r="K23" s="6">
+      <c r="M23" s="6">
         <v>7887.0</v>
       </c>
-      <c r="L23" s="6">
+      <c r="N23" s="6">
         <v>7910.0</v>
       </c>
-      <c r="M23" s="6">
+      <c r="O23" s="6">
         <v>7914.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7921.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">249: Gyventojas, vykdantis žemės ūkio individualią veiklą, kurio žemės ūkio valdos (ūkio) ekonominis dydis yra didesnis kaip 2 EDV, bet mažesnis kaip 4 EDV</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>12000.0</v>
+        <v>11970.0</v>
       </c>
       <c r="E24" s="6">
-        <v>8622.0</v>
+        <v>11979.0</v>
       </c>
       <c r="F24" s="6">
+        <v>11988.0</v>
+      </c>
+      <c r="G24" s="6">
+        <v>8618.0</v>
+      </c>
+      <c r="H24" s="6">
         <v>12723.0</v>
       </c>
-      <c r="G24" s="6">
+      <c r="I24" s="6">
         <v>12733.0</v>
       </c>
-      <c r="H24" s="6">
+      <c r="J24" s="6">
         <v>12747.0</v>
       </c>
-      <c r="I24" s="6">
+      <c r="K24" s="6">
         <v>12755.0</v>
       </c>
-      <c r="J24" s="6">
+      <c r="L24" s="6">
         <v>12768.0</v>
       </c>
-      <c r="K24" s="6">
+      <c r="M24" s="6">
         <v>12775.0</v>
       </c>
-      <c r="L24" s="6">
+      <c r="N24" s="6">
         <v>12789.0</v>
       </c>
-      <c r="M24" s="6">
+      <c r="O24" s="6">
         <v>12821.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12860.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">248: Gyventojas, vykdantis žemės ūkio individualią veiklą, kurio žemės ūkio valdos (ūkio) ekonominis dydis yra lygus arba mažesnis kaip 2 EDV</t>
           </r>
         </is>
       </c>
       <c r="D25" s="6">
-        <v>129750.0</v>
+        <v>129137.0</v>
       </c>
       <c r="E25" s="6">
-        <v>121931.0</v>
+        <v>129416.0</v>
       </c>
       <c r="F25" s="6">
+        <v>129723.0</v>
+      </c>
+      <c r="G25" s="6">
+        <v>121925.0</v>
+      </c>
+      <c r="H25" s="6">
         <v>129807.0</v>
       </c>
-      <c r="G25" s="6">
+      <c r="I25" s="6">
         <v>130062.0</v>
       </c>
-      <c r="H25" s="6">
+      <c r="J25" s="6">
         <v>130334.0</v>
       </c>
-      <c r="I25" s="6">
+      <c r="K25" s="6">
         <v>130558.0</v>
       </c>
-      <c r="J25" s="6">
+      <c r="L25" s="6">
         <v>130767.0</v>
       </c>
-      <c r="K25" s="6">
+      <c r="M25" s="6">
         <v>131047.0</v>
       </c>
-      <c r="L25" s="6">
+      <c r="N25" s="6">
         <v>131470.0</v>
       </c>
-      <c r="M25" s="6">
+      <c r="O25" s="6">
         <v>131917.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132558.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">252: Gyventojų pajamų A klasės mokesčių mokėtojai</t>
           </r>
         </is>
       </c>
       <c r="D26" s="6">
-        <v>1348790.0</v>
+        <v>1350894.0</v>
       </c>
       <c r="E26" s="6">
-        <v>1361571.0</v>
+        <v>1364080.0</v>
       </c>
       <c r="F26" s="6">
-        <v>1378947.0</v>
+        <v>1373151.0</v>
       </c>
       <c r="G26" s="6">
-        <v>1388597.0</v>
+        <v>1381952.0</v>
       </c>
       <c r="H26" s="6">
-        <v>1397127.0</v>
+        <v>1393720.0</v>
       </c>
       <c r="I26" s="6">
+        <v>1399625.0</v>
+      </c>
+      <c r="J26" s="6">
+        <v>1400875.0</v>
+      </c>
+      <c r="K26" s="6">
         <v>1403740.0</v>
       </c>
-      <c r="J26" s="6">
+      <c r="L26" s="6">
         <v>1418454.0</v>
       </c>
-      <c r="K26" s="6">
+      <c r="M26" s="6">
         <v>1418628.0</v>
       </c>
-      <c r="L26" s="6">
+      <c r="N26" s="6">
         <v>1415872.0</v>
       </c>
-      <c r="M26" s="6">
+      <c r="O26" s="6">
         <v>1415855.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1413647.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">242: Nekilnojamojo turto mokesčio mokėtojai</t>
           </r>
         </is>
       </c>
       <c r="D27" s="6">
-        <v>109150.0</v>
+        <v>105087.0</v>
       </c>
       <c r="E27" s="6">
-        <v>109250.0</v>
+        <v>105152.0</v>
       </c>
       <c r="F27" s="6">
-        <v>109332.0</v>
+        <v>105221.0</v>
       </c>
       <c r="G27" s="6">
-        <v>109406.0</v>
+        <v>105330.0</v>
       </c>
       <c r="H27" s="6">
-        <v>109461.0</v>
+        <v>105412.0</v>
       </c>
       <c r="I27" s="6">
+        <v>105486.0</v>
+      </c>
+      <c r="J27" s="6">
+        <v>106575.0</v>
+      </c>
+      <c r="K27" s="6">
         <v>109508.0</v>
       </c>
-      <c r="J27" s="6">
+      <c r="L27" s="6">
         <v>103604.0</v>
       </c>
-      <c r="K27" s="6">
+      <c r="M27" s="6">
         <v>103193.0</v>
       </c>
-      <c r="L27" s="6">
+      <c r="N27" s="6">
         <v>98710.0</v>
       </c>
-      <c r="M27" s="6">
+      <c r="O27" s="6">
         <v>99080.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100432.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">205: Nenuolatiniai  Lietuvos gyventojai, vykdantys individualią veiklą Lietuvoje per nuolatinę bazę</t>
           </r>
         </is>
       </c>
       <c r="D28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="N28" s="6">
         <v>5497.0</v>
       </c>
-      <c r="M28" s="6">
+      <c r="O28" s="6">
         <v>5481.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5302.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">228: Nenuolatiniai gyventojai, gaunantys A klasės pajamų (MIA FA)</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>67.0</v>
+        <v>0.0</v>
       </c>
       <c r="E29" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="F29" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="6">
         <v>66.0</v>
       </c>
-      <c r="F29" s="6">
-[...2 lines deleted...]
-      <c r="G29" s="6">
+      <c r="I29" s="6">
         <v>65.0</v>
       </c>
-      <c r="H29" s="6">
+      <c r="J29" s="6">
         <v>62.0</v>
       </c>
-      <c r="I29" s="6">
+      <c r="K29" s="6">
         <v>57.0</v>
       </c>
-      <c r="J29" s="6">
+      <c r="L29" s="6">
         <v>51.0</v>
       </c>
-      <c r="K29" s="6">
+      <c r="M29" s="6">
         <v>48.0</v>
       </c>
-      <c r="L29" s="6">
+      <c r="N29" s="6">
         <v>48.0</v>
       </c>
-      <c r="M29" s="6">
+      <c r="O29" s="6">
         <v>46.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">227: Nenuolatiniai gyventojai, gaunantys A klasės pajamų (MIA JV)</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="6">
         <v>15.0</v>
       </c>
-      <c r="E30" s="6">
+      <c r="I30" s="6">
         <v>15.0</v>
       </c>
-      <c r="F30" s="6">
-[...5 lines deleted...]
-      <c r="H30" s="6">
+      <c r="J30" s="6">
         <v>14.0</v>
       </c>
-      <c r="I30" s="6">
+      <c r="K30" s="6">
         <v>14.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="L30" s="6">
         <v>12.0</v>
       </c>
       <c r="M30" s="6">
         <v>12.0</v>
       </c>
       <c r="N30" s="6">
         <v>12.0</v>
       </c>
       <c r="O30" s="6">
         <v>12.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">201: Notarai</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
+        <v>218.0</v>
+      </c>
+      <c r="E31" s="6">
+        <v>220.0</v>
+      </c>
+      <c r="F31" s="6">
         <v>221.0</v>
       </c>
-      <c r="E31" s="6">
+      <c r="G31" s="6">
         <v>222.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>220.0</v>
       </c>
       <c r="H31" s="6">
         <v>220.0</v>
       </c>
       <c r="I31" s="6">
-        <v>222.0</v>
+        <v>220.0</v>
       </c>
       <c r="J31" s="6">
-        <v>222.0</v>
+        <v>220.0</v>
       </c>
       <c r="K31" s="6">
         <v>222.0</v>
       </c>
       <c r="L31" s="6">
+        <v>222.0</v>
+      </c>
+      <c r="M31" s="6">
+        <v>222.0</v>
+      </c>
+      <c r="N31" s="6">
         <v>220.0</v>
       </c>
-      <c r="M31" s="6">
+      <c r="O31" s="6">
         <v>221.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>223.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">226: Nuolatiniai gyventojai, gaunantys A klasės pajamų (MIA FA)</t>
           </r>
         </is>
       </c>
       <c r="D32" s="6">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E32" s="6">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="F32" s="6">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G32" s="6">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="H32" s="6">
         <v>4.0</v>
       </c>
       <c r="I32" s="6">
         <v>4.0</v>
       </c>
       <c r="J32" s="6">
         <v>4.0</v>
       </c>
       <c r="K32" s="6">
         <v>4.0</v>
       </c>
       <c r="L32" s="6">
         <v>4.0</v>
       </c>
       <c r="M32" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="N32" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="O32" s="6">
         <v>3.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4.0</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">225: Nuolatiniai gyventojai, gaunantys A klasės pajamų (MIA JV)</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F33" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G33" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H33" s="6">
         <v>6.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>7.0</v>
       </c>
       <c r="I33" s="6">
         <v>7.0</v>
       </c>
       <c r="J33" s="6">
         <v>7.0</v>
       </c>
       <c r="K33" s="6">
         <v>7.0</v>
       </c>
       <c r="L33" s="6">
         <v>7.0</v>
       </c>
       <c r="M33" s="6">
         <v>7.0</v>
       </c>
       <c r="N33" s="6">
         <v>7.0</v>
       </c>
       <c r="O33" s="6">
         <v>7.0</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="C34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">129: One Stop Shop (OSS/MOSS) dalyvis</t>
           </r>
         </is>
       </c>
       <c r="D34" s="6">
-        <v>279.0</v>
+        <v>292.0</v>
       </c>
       <c r="E34" s="6">
-        <v>282.0</v>
+        <v>291.0</v>
       </c>
       <c r="F34" s="6">
-        <v>281.0</v>
+        <v>288.0</v>
       </c>
       <c r="G34" s="6">
+        <v>290.0</v>
+      </c>
+      <c r="H34" s="6">
+        <v>289.0</v>
+      </c>
+      <c r="I34" s="6">
+        <v>285.0</v>
+      </c>
+      <c r="J34" s="6">
+        <v>288.0</v>
+      </c>
+      <c r="K34" s="6">
+        <v>280.0</v>
+      </c>
+      <c r="L34" s="6">
+        <v>277.0</v>
+      </c>
+      <c r="M34" s="6">
         <v>278.0</v>
       </c>
-      <c r="H34" s="6">
-[...11 lines deleted...]
-      <c r="L34" s="6">
+      <c r="N34" s="6">
         <v>275.0</v>
       </c>
-      <c r="M34" s="6">
+      <c r="O34" s="6">
         <v>265.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>258.0</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="C35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">203: Ūkininkai</t>
           </r>
         </is>
       </c>
       <c r="D35" s="6">
-        <v>83280.0</v>
+        <v>80529.0</v>
       </c>
       <c r="E35" s="6">
+        <v>83263.0</v>
+      </c>
+      <c r="F35" s="6">
+        <v>83270.0</v>
+      </c>
+      <c r="G35" s="6">
         <v>83322.0</v>
       </c>
-      <c r="F35" s="6">
+      <c r="H35" s="6">
         <v>83362.0</v>
       </c>
-      <c r="G35" s="6">
+      <c r="I35" s="6">
         <v>83372.0</v>
       </c>
-      <c r="H35" s="6">
+      <c r="J35" s="6">
         <v>83406.0</v>
       </c>
-      <c r="I35" s="6">
+      <c r="K35" s="6">
         <v>83447.0</v>
       </c>
-      <c r="J35" s="6">
+      <c r="L35" s="6">
         <v>83468.0</v>
       </c>
-      <c r="K35" s="6">
+      <c r="M35" s="6">
         <v>83477.0</v>
       </c>
-      <c r="L35" s="6">
+      <c r="N35" s="6">
         <v>83134.0</v>
       </c>
-      <c r="M35" s="6">
+      <c r="O35" s="6">
         <v>83008.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85064.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="C36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">222: Ūkininko partneris</t>
           </r>
         </is>
       </c>
       <c r="D36" s="6">
+        <v>4754.0</v>
+      </c>
+      <c r="E36" s="6">
+        <v>4911.0</v>
+      </c>
+      <c r="F36" s="6">
         <v>4919.0</v>
       </c>
-      <c r="E36" s="6">
+      <c r="G36" s="6">
         <v>4925.0</v>
       </c>
-      <c r="F36" s="6">
+      <c r="H36" s="6">
         <v>4931.0</v>
       </c>
-      <c r="G36" s="6">
+      <c r="I36" s="6">
         <v>4930.0</v>
       </c>
-      <c r="H36" s="6">
+      <c r="J36" s="6">
         <v>4941.0</v>
       </c>
-      <c r="I36" s="6">
+      <c r="K36" s="6">
         <v>4948.0</v>
       </c>
-      <c r="J36" s="6">
+      <c r="L36" s="6">
         <v>4948.0</v>
       </c>
-      <c r="K36" s="6">
+      <c r="M36" s="6">
         <v>4949.0</v>
       </c>
-      <c r="L36" s="6">
+      <c r="N36" s="6">
         <v>4944.0</v>
       </c>
-      <c r="M36" s="6">
+      <c r="O36" s="6">
         <v>4947.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5075.0</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="C37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">243: Žemės mokesčio mokėtojai  </t>
           </r>
         </is>
       </c>
       <c r="D37" s="6">
-        <v>1086458.0</v>
+        <v>1084728.0</v>
       </c>
       <c r="E37" s="6">
-        <v>1088111.0</v>
+        <v>1086065.0</v>
       </c>
       <c r="F37" s="6">
-        <v>1047562.0</v>
+        <v>1087609.0</v>
       </c>
       <c r="G37" s="6">
-        <v>1048790.0</v>
+        <v>1089368.0</v>
       </c>
       <c r="H37" s="6">
-        <v>1050117.0</v>
+        <v>1047831.0</v>
       </c>
       <c r="I37" s="6">
+        <v>1049059.0</v>
+      </c>
+      <c r="J37" s="6">
+        <v>1050294.0</v>
+      </c>
+      <c r="K37" s="6">
         <v>1051331.0</v>
       </c>
-      <c r="J37" s="6">
+      <c r="L37" s="6">
         <v>1052205.0</v>
       </c>
-      <c r="K37" s="6">
+      <c r="M37" s="6">
         <v>1053497.0</v>
       </c>
-      <c r="L37" s="6">
+      <c r="N37" s="6">
         <v>1054667.0</v>
       </c>
-      <c r="M37" s="6">
+      <c r="O37" s="6">
         <v>1055842.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1058280.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="B5:O5"/>
     <mergeCell ref="B8:O8"/>
     <mergeCell ref="A12:A37"/>
     <mergeCell ref="B12:B37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>