--- v2 (2026-03-22)
+++ v3 (2026-05-07)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GPM312 deklaracijų duomenys - metiniai</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-03-19</t>
+    <t>2026-05-04</t>
   </si>
   <si>
     <t>EV sekcija</t>
   </si>
   <si>
     <t>Išmokos rūšis</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
     </r>
   </si>
   <si>