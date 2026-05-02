--- v3 (2026-03-14)
+++ v4 (2026-05-02)
@@ -12,88 +12,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="gpm313-deklaraciju-duomenys-me" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GPM313 deklaracijų duomenys - mėnesiais pagal teritoriją</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-03-03</t>
+    <t>2026-04-08</t>
   </si>
   <si>
     <t>Savivaldybė</t>
   </si>
   <si>
     <t>Visa apskritis</t>
   </si>
   <si>
     <t>Regionas</t>
   </si>
   <si>
     <t>Išmokos</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-02</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-01</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -1835,10838 +1849,10953 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ43"/>
+  <dimension ref="A1:CK43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="CJ43" sqref="CJ43"/>
+      <selection activeCell="CK43" sqref="CK43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM313 deklaracijų duomenys - mėnesiais pagal teritoriją</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2026-02</t>
+          </r>
+        </is>
+      </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
-      <c r="E10" s="4" t="inlineStr">
+      <c r="F10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
-      <c r="F10" s="4" t="inlineStr">
+      <c r="G10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
-      <c r="G10" s="4" t="inlineStr">
+      <c r="H10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
-      <c r="H10" s="4" t="inlineStr">
+      <c r="I10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
-      <c r="I10" s="4" t="inlineStr">
+      <c r="J10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
-      <c r="J10" s="4" t="inlineStr">
+      <c r="K10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
-      <c r="K10" s="4" t="inlineStr">
+      <c r="L10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
-      <c r="L10" s="4" t="inlineStr">
+      <c r="M10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
-      <c r="M10" s="4" t="inlineStr">
+      <c r="N10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
-      <c r="N10" s="4" t="inlineStr">
+      <c r="O10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
-      <c r="O10" s="4" t="inlineStr">
+      <c r="P10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
-      <c r="P10" s="4" t="inlineStr">
+      <c r="Q10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
-      <c r="Q10" s="4" t="inlineStr">
+      <c r="R10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
-      <c r="R10" s="4" t="inlineStr">
+      <c r="S10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
-      <c r="S10" s="4" t="inlineStr">
+      <c r="T10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
-      <c r="T10" s="4" t="inlineStr">
+      <c r="U10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
-      <c r="U10" s="4" t="inlineStr">
+      <c r="V10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
-      <c r="V10" s="4" t="inlineStr">
+      <c r="W10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
-      <c r="W10" s="4" t="inlineStr">
+      <c r="X10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
-      <c r="X10" s="4" t="inlineStr">
+      <c r="Y10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
-      <c r="Y10" s="4" t="inlineStr">
+      <c r="Z10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
-      <c r="Z10" s="4" t="inlineStr">
+      <c r="AA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
-      <c r="AA10" s="4" t="inlineStr">
+      <c r="AB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
-      <c r="AB10" s="4" t="inlineStr">
+      <c r="AC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
-      <c r="AC10" s="4" t="inlineStr">
+      <c r="AD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
-      <c r="AD10" s="4" t="inlineStr">
+      <c r="AE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
-      <c r="AE10" s="4" t="inlineStr">
+      <c r="AF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
-      <c r="AF10" s="4" t="inlineStr">
+      <c r="AG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
-      <c r="AG10" s="4" t="inlineStr">
+      <c r="AH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
-      <c r="AH10" s="4" t="inlineStr">
+      <c r="AI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
-      <c r="AI10" s="4" t="inlineStr">
+      <c r="AJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
-      <c r="AJ10" s="4" t="inlineStr">
+      <c r="AK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
-      <c r="AK10" s="4" t="inlineStr">
+      <c r="AL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
-      <c r="AL10" s="4" t="inlineStr">
+      <c r="AM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
-      <c r="AM10" s="4" t="inlineStr">
+      <c r="AN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
-      <c r="AN10" s="4" t="inlineStr">
+      <c r="AO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
-      <c r="AO10" s="4" t="inlineStr">
+      <c r="AP10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
-      <c r="AP10" s="4" t="inlineStr">
+      <c r="AQ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
-      <c r="AQ10" s="4" t="inlineStr">
+      <c r="AR10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
-      <c r="AR10" s="4" t="inlineStr">
+      <c r="AS10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
-      <c r="AS10" s="4" t="inlineStr">
+      <c r="AT10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
-      <c r="AT10" s="4" t="inlineStr">
+      <c r="AU10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
-      <c r="AU10" s="4" t="inlineStr">
+      <c r="AV10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
-      <c r="AV10" s="4" t="inlineStr">
+      <c r="AW10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
-      <c r="AW10" s="4" t="inlineStr">
+      <c r="AX10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
-      <c r="AX10" s="4" t="inlineStr">
+      <c r="AY10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
-      <c r="AY10" s="4" t="inlineStr">
+      <c r="AZ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
-      <c r="AZ10" s="4" t="inlineStr">
+      <c r="BA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
-      <c r="BA10" s="4" t="inlineStr">
+      <c r="BB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
-      <c r="BB10" s="4" t="inlineStr">
+      <c r="BC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
-      <c r="BC10" s="4" t="inlineStr">
+      <c r="BD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
-      <c r="BD10" s="4" t="inlineStr">
+      <c r="BE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
-      <c r="BE10" s="4" t="inlineStr">
+      <c r="BF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
-      <c r="BF10" s="4" t="inlineStr">
+      <c r="BG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
-      <c r="BG10" s="4" t="inlineStr">
+      <c r="BH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
-      <c r="BH10" s="4" t="inlineStr">
+      <c r="BI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
-      <c r="BI10" s="4" t="inlineStr">
+      <c r="BJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
-      <c r="BJ10" s="4" t="inlineStr">
+      <c r="BK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-03</t>
           </r>
         </is>
       </c>
-      <c r="BK10" s="4" t="inlineStr">
+      <c r="BL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-02</t>
           </r>
         </is>
       </c>
-      <c r="BL10" s="4" t="inlineStr">
+      <c r="BM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="BM10" s="4" t="inlineStr">
+      <c r="BN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-12</t>
           </r>
         </is>
       </c>
-      <c r="BN10" s="4" t="inlineStr">
+      <c r="BO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-11</t>
           </r>
         </is>
       </c>
-      <c r="BO10" s="4" t="inlineStr">
+      <c r="BP10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-10</t>
           </r>
         </is>
       </c>
-      <c r="BP10" s="4" t="inlineStr">
+      <c r="BQ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-09</t>
           </r>
         </is>
       </c>
-      <c r="BQ10" s="4" t="inlineStr">
+      <c r="BR10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-08</t>
           </r>
         </is>
       </c>
-      <c r="BR10" s="4" t="inlineStr">
+      <c r="BS10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-07</t>
           </r>
         </is>
       </c>
-      <c r="BS10" s="4" t="inlineStr">
+      <c r="BT10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-06</t>
           </r>
         </is>
       </c>
-      <c r="BT10" s="4" t="inlineStr">
+      <c r="BU10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-05</t>
           </r>
         </is>
       </c>
-      <c r="BU10" s="4" t="inlineStr">
+      <c r="BV10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-04</t>
           </r>
         </is>
       </c>
-      <c r="BV10" s="4" t="inlineStr">
+      <c r="BW10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-03</t>
           </r>
         </is>
       </c>
-      <c r="BW10" s="4" t="inlineStr">
+      <c r="BX10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-02</t>
           </r>
         </is>
       </c>
-      <c r="BX10" s="4" t="inlineStr">
+      <c r="BY10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-01</t>
           </r>
         </is>
       </c>
-      <c r="BY10" s="4" t="inlineStr">
+      <c r="BZ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-12</t>
           </r>
         </is>
       </c>
-      <c r="BZ10" s="4" t="inlineStr">
+      <c r="CA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-11</t>
           </r>
         </is>
       </c>
-      <c r="CA10" s="4" t="inlineStr">
+      <c r="CB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-10</t>
           </r>
         </is>
       </c>
-      <c r="CB10" s="4" t="inlineStr">
+      <c r="CC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-09</t>
           </r>
         </is>
       </c>
-      <c r="CC10" s="4" t="inlineStr">
+      <c r="CD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-08</t>
           </r>
         </is>
       </c>
-      <c r="CD10" s="4" t="inlineStr">
+      <c r="CE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-07</t>
           </r>
         </is>
       </c>
-      <c r="CE10" s="4" t="inlineStr">
+      <c r="CF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-06</t>
           </r>
         </is>
       </c>
-      <c r="CF10" s="4" t="inlineStr">
+      <c r="CG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-05</t>
           </r>
         </is>
       </c>
-      <c r="CG10" s="4" t="inlineStr">
+      <c r="CH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-04</t>
           </r>
         </is>
       </c>
-      <c r="CH10" s="4" t="inlineStr">
+      <c r="CI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-03</t>
           </r>
         </is>
       </c>
-      <c r="CI10" s="4" t="inlineStr">
+      <c r="CJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-02</t>
           </r>
         </is>
       </c>
-      <c r="CJ10" s="4" t="inlineStr">
+      <c r="CK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-01</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa Lietuva</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>116909.0</v>
+        <v>116858.0</v>
       </c>
       <c r="E11" s="6">
-        <v>122955.0</v>
+        <v>117811.0</v>
       </c>
       <c r="F11" s="6">
-        <v>120805.0</v>
+        <v>123477.0</v>
       </c>
       <c r="G11" s="6">
-        <v>120726.0</v>
+        <v>121029.0</v>
       </c>
       <c r="H11" s="6">
-        <v>120168.0</v>
+        <v>120937.0</v>
       </c>
       <c r="I11" s="6">
-        <v>120035.0</v>
+        <v>120345.0</v>
       </c>
       <c r="J11" s="6">
-        <v>120008.0</v>
+        <v>120195.0</v>
       </c>
       <c r="K11" s="6">
-        <v>120095.0</v>
+        <v>120156.0</v>
       </c>
       <c r="L11" s="6">
-        <v>119832.0</v>
+        <v>120248.0</v>
       </c>
       <c r="M11" s="6">
-        <v>119709.0</v>
+        <v>119974.0</v>
       </c>
       <c r="N11" s="6">
-        <v>119391.0</v>
+        <v>119839.0</v>
       </c>
       <c r="O11" s="6">
-        <v>119208.0</v>
+        <v>119526.0</v>
       </c>
       <c r="P11" s="6">
-        <v>119497.0</v>
+        <v>119355.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>124414.0</v>
+        <v>119609.0</v>
       </c>
       <c r="R11" s="6">
-        <v>121612.0</v>
+        <v>124430.0</v>
       </c>
       <c r="S11" s="6">
-        <v>121288.0</v>
+        <v>121619.0</v>
       </c>
       <c r="T11" s="6">
-        <v>120747.0</v>
+        <v>121296.0</v>
       </c>
       <c r="U11" s="6">
-        <v>120680.0</v>
+        <v>120755.0</v>
       </c>
       <c r="V11" s="6">
-        <v>120729.0</v>
+        <v>120685.0</v>
       </c>
       <c r="W11" s="6">
-        <v>120747.0</v>
+        <v>120735.0</v>
       </c>
       <c r="X11" s="6">
-        <v>120597.0</v>
+        <v>120754.0</v>
       </c>
       <c r="Y11" s="6">
-        <v>120422.0</v>
+        <v>120605.0</v>
       </c>
       <c r="Z11" s="6">
-        <v>120098.0</v>
+        <v>120429.0</v>
       </c>
       <c r="AA11" s="6">
-        <v>119763.0</v>
+        <v>120103.0</v>
       </c>
       <c r="AB11" s="6">
-        <v>120096.0</v>
+        <v>119768.0</v>
       </c>
       <c r="AC11" s="6">
-        <v>124853.0</v>
+        <v>120101.0</v>
       </c>
       <c r="AD11" s="6">
-        <v>122043.0</v>
+        <v>124857.0</v>
       </c>
       <c r="AE11" s="6">
-        <v>121330.0</v>
+        <v>122046.0</v>
       </c>
       <c r="AF11" s="6">
-        <v>120780.0</v>
+        <v>121332.0</v>
       </c>
       <c r="AG11" s="6">
-        <v>120429.0</v>
+        <v>120782.0</v>
       </c>
       <c r="AH11" s="6">
-        <v>120333.0</v>
+        <v>120431.0</v>
       </c>
       <c r="AI11" s="6">
-        <v>120512.0</v>
+        <v>120336.0</v>
       </c>
       <c r="AJ11" s="6">
-        <v>119982.0</v>
+        <v>120514.0</v>
       </c>
       <c r="AK11" s="6">
-        <v>119500.0</v>
+        <v>119984.0</v>
       </c>
       <c r="AL11" s="6">
-        <v>119318.0</v>
+        <v>119502.0</v>
       </c>
       <c r="AM11" s="6">
-        <v>118761.0</v>
+        <v>119321.0</v>
       </c>
       <c r="AN11" s="6">
-        <v>118956.0</v>
+        <v>118764.0</v>
       </c>
       <c r="AO11" s="6">
-        <v>123138.0</v>
+        <v>118958.0</v>
       </c>
       <c r="AP11" s="6">
-        <v>120501.0</v>
+        <v>123140.0</v>
       </c>
       <c r="AQ11" s="6">
-        <v>119960.0</v>
+        <v>120503.0</v>
       </c>
       <c r="AR11" s="6">
+        <v>119962.0</v>
+      </c>
+      <c r="AS11" s="6">
         <v>119466.0</v>
       </c>
-      <c r="AS11" s="6">
+      <c r="AT11" s="6">
         <v>119276.0</v>
       </c>
-      <c r="AT11" s="6">
+      <c r="AU11" s="6">
         <v>119111.0</v>
       </c>
-      <c r="AU11" s="6">
+      <c r="AV11" s="6">
         <v>119085.0</v>
       </c>
-      <c r="AV11" s="6">
+      <c r="AW11" s="6">
         <v>118494.0</v>
       </c>
-      <c r="AW11" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AX11" s="6">
+        <v>118001.0</v>
+      </c>
+      <c r="AY11" s="6">
         <v>117689.0</v>
       </c>
-      <c r="AY11" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ11" s="6">
+        <v>117361.0</v>
+      </c>
+      <c r="BA11" s="6">
         <v>117481.0</v>
       </c>
-      <c r="BA11" s="6">
+      <c r="BB11" s="6">
         <v>121415.0</v>
       </c>
-      <c r="BB11" s="6">
+      <c r="BC11" s="6">
         <v>118578.0</v>
       </c>
-      <c r="BC11" s="6">
+      <c r="BD11" s="6">
         <v>117966.0</v>
       </c>
-      <c r="BD11" s="6">
+      <c r="BE11" s="6">
         <v>117409.0</v>
       </c>
-      <c r="BE11" s="6">
+      <c r="BF11" s="6">
         <v>116880.0</v>
       </c>
-      <c r="BF11" s="6">
+      <c r="BG11" s="6">
         <v>116631.0</v>
       </c>
-      <c r="BG11" s="6">
+      <c r="BH11" s="6">
         <v>116386.0</v>
       </c>
-      <c r="BH11" s="6">
+      <c r="BI11" s="6">
         <v>115431.0</v>
       </c>
-      <c r="BI11" s="6">
+      <c r="BJ11" s="6">
         <v>114644.0</v>
       </c>
-      <c r="BJ11" s="6">
+      <c r="BK11" s="6">
         <v>114009.0</v>
       </c>
-      <c r="BK11" s="6">
+      <c r="BL11" s="6">
         <v>112812.0</v>
       </c>
-      <c r="BL11" s="6">
+      <c r="BM11" s="6">
         <v>112145.0</v>
       </c>
-      <c r="BM11" s="6">
+      <c r="BN11" s="6">
         <v>116506.0</v>
       </c>
-      <c r="BN11" s="6">
+      <c r="BO11" s="6">
         <v>113698.0</v>
       </c>
-      <c r="BO11" s="6">
+      <c r="BP11" s="6">
         <v>113203.0</v>
       </c>
-      <c r="BP11" s="6">
+      <c r="BQ11" s="6">
         <v>112446.0</v>
       </c>
-      <c r="BQ11" s="6">
+      <c r="BR11" s="6">
         <v>111905.0</v>
       </c>
-      <c r="BR11" s="6">
+      <c r="BS11" s="6">
         <v>111600.0</v>
       </c>
-      <c r="BS11" s="6">
+      <c r="BT11" s="6">
         <v>111360.0</v>
       </c>
-      <c r="BT11" s="6">
+      <c r="BU11" s="6">
         <v>110501.0</v>
       </c>
-      <c r="BU11" s="6">
+      <c r="BV11" s="6">
         <v>109986.0</v>
       </c>
-      <c r="BV11" s="6">
+      <c r="BW11" s="6">
         <v>110802.0</v>
       </c>
-      <c r="BW11" s="6">
+      <c r="BX11" s="6">
         <v>110771.0</v>
       </c>
-      <c r="BX11" s="6">
+      <c r="BY11" s="6">
         <v>110806.0</v>
       </c>
-      <c r="BY11" s="6">
+      <c r="BZ11" s="6">
         <v>114268.0</v>
       </c>
-      <c r="BZ11" s="6">
+      <c r="CA11" s="6">
         <v>111566.0</v>
       </c>
-      <c r="CA11" s="6">
+      <c r="CB11" s="6">
         <v>111064.0</v>
       </c>
-      <c r="CB11" s="6">
+      <c r="CC11" s="6">
         <v>110557.0</v>
       </c>
-      <c r="CC11" s="6">
+      <c r="CD11" s="6">
         <v>110172.0</v>
       </c>
-      <c r="CD11" s="6">
+      <c r="CE11" s="6">
         <v>109992.0</v>
       </c>
-      <c r="CE11" s="6">
+      <c r="CF11" s="6">
         <v>109911.0</v>
       </c>
-      <c r="CF11" s="6">
+      <c r="CG11" s="6">
         <v>109497.0</v>
       </c>
-      <c r="CG11" s="6">
+      <c r="CH11" s="6">
         <v>109147.0</v>
       </c>
-      <c r="CH11" s="6">
+      <c r="CI11" s="6">
         <v>108685.0</v>
       </c>
-      <c r="CI11" s="6">
+      <c r="CJ11" s="6">
         <v>108159.0</v>
       </c>
-      <c r="CJ11" s="6">
+      <c r="CK11" s="6">
         <v>108173.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>1528824241.0</v>
+        <v>3042734627.0</v>
       </c>
       <c r="E12" s="6">
-        <v>4847250702.0</v>
+        <v>1529778586.0</v>
       </c>
       <c r="F12" s="6">
-        <v>3002136093.0</v>
+        <v>4848730341.0</v>
       </c>
       <c r="G12" s="6">
-        <v>3008127995.0</v>
+        <v>3002460257.0</v>
       </c>
       <c r="H12" s="6">
-        <v>2798400200.0</v>
+        <v>3008732595.0</v>
       </c>
       <c r="I12" s="6">
-        <v>2862285822.0</v>
+        <v>2798700984.0</v>
       </c>
       <c r="J12" s="6">
-        <v>3108510616.0</v>
+        <v>2862599827.0</v>
       </c>
       <c r="K12" s="6">
-        <v>3224720310.0</v>
+        <v>3108327943.0</v>
       </c>
       <c r="L12" s="6">
-        <v>2964225798.0</v>
+        <v>3224814094.0</v>
       </c>
       <c r="M12" s="6">
-        <v>3003046135.0</v>
+        <v>2964293618.0</v>
       </c>
       <c r="N12" s="6">
-        <v>2843336459.0</v>
+        <v>3001188623.0</v>
       </c>
       <c r="O12" s="6">
-        <v>2798989187.0</v>
+        <v>2843498658.0</v>
       </c>
       <c r="P12" s="6">
-        <v>1420968663.0</v>
+        <v>2798528682.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>4440758290.0</v>
+        <v>1420642118.0</v>
       </c>
       <c r="R12" s="6">
-        <v>2728069623.0</v>
+        <v>4440481914.0</v>
       </c>
       <c r="S12" s="6">
-        <v>2757821642.0</v>
+        <v>2727811509.0</v>
       </c>
       <c r="T12" s="6">
-        <v>2544784324.0</v>
+        <v>2757622648.0</v>
       </c>
       <c r="U12" s="6">
-        <v>2628823203.0</v>
+        <v>2544614321.0</v>
       </c>
       <c r="V12" s="6">
-        <v>2812193950.0</v>
+        <v>2628661232.0</v>
       </c>
       <c r="W12" s="6">
-        <v>2936975430.0</v>
+        <v>2812050110.0</v>
       </c>
       <c r="X12" s="6">
-        <v>2731240920.0</v>
+        <v>2936858375.0</v>
       </c>
       <c r="Y12" s="6">
-        <v>2710532724.0</v>
+        <v>2731137678.0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2642493970.0</v>
+        <v>2710446750.0</v>
       </c>
       <c r="AA12" s="6">
-        <v>2563145707.0</v>
+        <v>2642428716.0</v>
       </c>
       <c r="AB12" s="6">
-        <v>1278559833.0</v>
+        <v>2563095979.0</v>
       </c>
       <c r="AC12" s="6">
-        <v>3995603404.0</v>
+        <v>1278536346.0</v>
       </c>
       <c r="AD12" s="6">
-        <v>2451364616.0</v>
+        <v>3995604204.0</v>
       </c>
       <c r="AE12" s="6">
-        <v>2470210779.0</v>
+        <v>2451325799.0</v>
       </c>
       <c r="AF12" s="6">
-        <v>2312121397.0</v>
+        <v>2470184173.0</v>
       </c>
       <c r="AG12" s="6">
-        <v>2356641640.0</v>
+        <v>2312083717.0</v>
       </c>
       <c r="AH12" s="6">
-        <v>2512467557.0</v>
+        <v>2356606976.0</v>
       </c>
       <c r="AI12" s="6">
-        <v>2679422776.0</v>
+        <v>2512438799.0</v>
       </c>
       <c r="AJ12" s="6">
-        <v>2400277547.0</v>
+        <v>2679398340.0</v>
       </c>
       <c r="AK12" s="6">
-        <v>2414808627.0</v>
+        <v>2400243504.0</v>
       </c>
       <c r="AL12" s="6">
-        <v>2357474192.0</v>
+        <v>2414773492.0</v>
       </c>
       <c r="AM12" s="6">
-        <v>2274668493.0</v>
+        <v>2357450852.0</v>
       </c>
       <c r="AN12" s="6">
-        <v>1148709219.0</v>
+        <v>2274636559.0</v>
       </c>
       <c r="AO12" s="6">
-        <v>3528487458.0</v>
+        <v>1148560707.0</v>
       </c>
       <c r="AP12" s="6">
-        <v>2166368503.0</v>
+        <v>3528387407.0</v>
       </c>
       <c r="AQ12" s="6">
-        <v>2162978774.0</v>
+        <v>2166254264.0</v>
       </c>
       <c r="AR12" s="6">
-        <v>2077657389.0</v>
+        <v>2162871729.0</v>
       </c>
       <c r="AS12" s="6">
-        <v>2057489066.0</v>
+        <v>2077581071.0</v>
       </c>
       <c r="AT12" s="6">
-        <v>2180737177.0</v>
+        <v>2057423347.0</v>
       </c>
       <c r="AU12" s="6">
-        <v>2343211483.0</v>
+        <v>2180677305.0</v>
       </c>
       <c r="AV12" s="6">
-        <v>2144440588.0</v>
+        <v>2343159810.0</v>
       </c>
       <c r="AW12" s="6">
-        <v>2116605220.0</v>
+        <v>2144392713.0</v>
       </c>
       <c r="AX12" s="6">
-        <v>2031672041.0</v>
+        <v>2116560346.0</v>
       </c>
       <c r="AY12" s="6">
-        <v>1964568303.0</v>
+        <v>2031638401.0</v>
       </c>
       <c r="AZ12" s="6">
-        <v>987424506.0</v>
+        <v>1964529587.0</v>
       </c>
       <c r="BA12" s="6">
+        <v>987399278.0</v>
+      </c>
+      <c r="BB12" s="6">
         <v>3113317014.0</v>
       </c>
-      <c r="BB12" s="6">
+      <c r="BC12" s="6">
         <v>1878424919.0</v>
       </c>
-      <c r="BC12" s="6">
+      <c r="BD12" s="6">
         <v>1877575282.0</v>
       </c>
-      <c r="BD12" s="6">
+      <c r="BE12" s="6">
         <v>1791970928.0</v>
       </c>
-      <c r="BE12" s="6">
+      <c r="BF12" s="6">
         <v>1786911752.0</v>
       </c>
-      <c r="BF12" s="6">
+      <c r="BG12" s="6">
         <v>1915576827.0</v>
       </c>
-      <c r="BG12" s="6">
+      <c r="BH12" s="6">
         <v>2004702730.0</v>
       </c>
-      <c r="BH12" s="6">
+      <c r="BI12" s="6">
         <v>1819290121.0</v>
       </c>
-      <c r="BI12" s="6">
+      <c r="BJ12" s="6">
         <v>1820793279.0</v>
       </c>
-      <c r="BJ12" s="6">
+      <c r="BK12" s="6">
         <v>1744701957.0</v>
       </c>
-      <c r="BK12" s="6">
+      <c r="BL12" s="6">
         <v>1671181690.0</v>
       </c>
-      <c r="BL12" s="6">
+      <c r="BM12" s="6">
         <v>840476929.0</v>
       </c>
-      <c r="BM12" s="6">
+      <c r="BN12" s="6">
         <v>2701344500.0</v>
       </c>
-      <c r="BN12" s="6">
+      <c r="BO12" s="6">
         <v>1665222223.0</v>
       </c>
-      <c r="BO12" s="6">
+      <c r="BP12" s="6">
         <v>1673379411.0</v>
       </c>
-      <c r="BP12" s="6">
+      <c r="BQ12" s="6">
         <v>1559411877.0</v>
       </c>
-      <c r="BQ12" s="6">
+      <c r="BR12" s="6">
         <v>1564916487.0</v>
       </c>
-      <c r="BR12" s="6">
+      <c r="BS12" s="6">
         <v>1699933131.0</v>
       </c>
-      <c r="BS12" s="6">
+      <c r="BT12" s="6">
         <v>1688804659.0</v>
       </c>
-      <c r="BT12" s="6">
+      <c r="BU12" s="6">
         <v>1491040918.0</v>
       </c>
-      <c r="BU12" s="6">
+      <c r="BV12" s="6">
         <v>1583114833.0</v>
       </c>
-      <c r="BV12" s="6">
+      <c r="BW12" s="6">
         <v>1607239471.0</v>
       </c>
-      <c r="BW12" s="6">
+      <c r="BX12" s="6">
         <v>1592785059.0</v>
       </c>
-      <c r="BX12" s="6">
+      <c r="BY12" s="6">
         <v>797550138.0</v>
       </c>
-      <c r="BY12" s="6">
+      <c r="BZ12" s="6">
         <v>2452845032.0</v>
       </c>
-      <c r="BZ12" s="6">
+      <c r="CA12" s="6">
         <v>1531444073.0</v>
       </c>
-      <c r="CA12" s="6">
+      <c r="CB12" s="6">
         <v>1535184601.0</v>
       </c>
-      <c r="CB12" s="6">
+      <c r="CC12" s="6">
         <v>1430602292.0</v>
       </c>
-      <c r="CC12" s="6">
+      <c r="CD12" s="6">
         <v>1741121814.0</v>
       </c>
-      <c r="CD12" s="6">
+      <c r="CE12" s="6">
         <v>1561888927.0</v>
       </c>
-      <c r="CE12" s="6">
+      <c r="CF12" s="6">
         <v>1664600708.0</v>
       </c>
-      <c r="CF12" s="6">
+      <c r="CG12" s="6">
         <v>1533720139.0</v>
       </c>
-      <c r="CG12" s="6">
+      <c r="CH12" s="6">
         <v>1517940995.0</v>
       </c>
-      <c r="CH12" s="6">
+      <c r="CI12" s="6">
         <v>1446913709.0</v>
       </c>
-      <c r="CI12" s="6">
+      <c r="CJ12" s="6">
         <v>1423827434.0</v>
       </c>
-      <c r="CJ12" s="6">
+      <c r="CK12" s="6">
         <v>565121353.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>256750020.0</v>
+        <v>534534969.0</v>
       </c>
       <c r="E13" s="6">
-        <v>888910981.0</v>
+        <v>256966075.0</v>
       </c>
       <c r="F13" s="6">
-        <v>535907358.0</v>
+        <v>889374668.0</v>
       </c>
       <c r="G13" s="6">
-        <v>534629981.0</v>
+        <v>535960673.0</v>
       </c>
       <c r="H13" s="6">
-        <v>494886869.0</v>
+        <v>534732039.0</v>
       </c>
       <c r="I13" s="6">
-        <v>507404894.0</v>
+        <v>494950116.0</v>
       </c>
       <c r="J13" s="6">
-        <v>547146718.0</v>
+        <v>507506060.0</v>
       </c>
       <c r="K13" s="6">
-        <v>568617285.0</v>
+        <v>547183552.0</v>
       </c>
       <c r="L13" s="6">
-        <v>520410453.0</v>
+        <v>568667761.0</v>
       </c>
       <c r="M13" s="6">
-        <v>525375884.0</v>
+        <v>520459993.0</v>
       </c>
       <c r="N13" s="6">
-        <v>493861384.0</v>
+        <v>525472136.0</v>
       </c>
       <c r="O13" s="6">
-        <v>487254002.0</v>
+        <v>493940804.0</v>
       </c>
       <c r="P13" s="6">
-        <v>238155966.0</v>
+        <v>487258625.0</v>
       </c>
       <c r="Q13" s="6">
-        <v>805139729.0</v>
+        <v>238167775.0</v>
       </c>
       <c r="R13" s="6">
-        <v>480297295.0</v>
+        <v>805102857.0</v>
       </c>
       <c r="S13" s="6">
-        <v>482022749.0</v>
+        <v>480256529.0</v>
       </c>
       <c r="T13" s="6">
-        <v>444157129.0</v>
+        <v>481991542.0</v>
       </c>
       <c r="U13" s="6">
-        <v>459752733.0</v>
+        <v>444131433.0</v>
       </c>
       <c r="V13" s="6">
-        <v>485731480.0</v>
+        <v>459729443.0</v>
       </c>
       <c r="W13" s="6">
-        <v>509715289.0</v>
+        <v>485711245.0</v>
       </c>
       <c r="X13" s="6">
-        <v>470773442.0</v>
+        <v>509696370.0</v>
       </c>
       <c r="Y13" s="6">
-        <v>468232323.0</v>
+        <v>470759035.0</v>
       </c>
       <c r="Z13" s="6">
-        <v>451711889.0</v>
+        <v>468220540.0</v>
       </c>
       <c r="AA13" s="6">
-        <v>438874703.0</v>
+        <v>451703416.0</v>
       </c>
       <c r="AB13" s="6">
-        <v>212013102.0</v>
+        <v>438866455.0</v>
       </c>
       <c r="AC13" s="6">
-        <v>724729951.0</v>
+        <v>212009016.0</v>
       </c>
       <c r="AD13" s="6">
-        <v>430746280.0</v>
+        <v>724733441.0</v>
       </c>
       <c r="AE13" s="6">
-        <v>432030611.0</v>
+        <v>430743557.0</v>
       </c>
       <c r="AF13" s="6">
-        <v>405662537.0</v>
+        <v>432025708.0</v>
       </c>
       <c r="AG13" s="6">
-        <v>410044425.0</v>
+        <v>405658094.0</v>
       </c>
       <c r="AH13" s="6">
-        <v>435667820.0</v>
+        <v>410038808.0</v>
       </c>
       <c r="AI13" s="6">
-        <v>463543862.0</v>
+        <v>435663955.0</v>
       </c>
       <c r="AJ13" s="6">
-        <v>411368408.0</v>
+        <v>463541026.0</v>
       </c>
       <c r="AK13" s="6">
-        <v>415343869.0</v>
+        <v>411363986.0</v>
       </c>
       <c r="AL13" s="6">
-        <v>401323775.0</v>
+        <v>415338270.0</v>
       </c>
       <c r="AM13" s="6">
-        <v>388175984.0</v>
+        <v>401322012.0</v>
       </c>
       <c r="AN13" s="6">
-        <v>190866543.0</v>
+        <v>388170057.0</v>
       </c>
       <c r="AO13" s="6">
-        <v>636478685.0</v>
+        <v>190837853.0</v>
       </c>
       <c r="AP13" s="6">
-        <v>375865379.0</v>
+        <v>636458826.0</v>
       </c>
       <c r="AQ13" s="6">
-        <v>374677173.0</v>
+        <v>375842442.0</v>
       </c>
       <c r="AR13" s="6">
-        <v>360118806.0</v>
+        <v>374655592.0</v>
       </c>
       <c r="AS13" s="6">
-        <v>353890368.0</v>
+        <v>360103254.0</v>
       </c>
       <c r="AT13" s="6">
-        <v>374197504.0</v>
+        <v>353877298.0</v>
       </c>
       <c r="AU13" s="6">
-        <v>402557171.0</v>
+        <v>374185468.0</v>
       </c>
       <c r="AV13" s="6">
-        <v>370986562.0</v>
+        <v>402546712.0</v>
       </c>
       <c r="AW13" s="6">
-        <v>366427897.0</v>
+        <v>370976934.0</v>
       </c>
       <c r="AX13" s="6">
-        <v>346589907.0</v>
+        <v>366418866.0</v>
       </c>
       <c r="AY13" s="6">
-        <v>336657341.0</v>
+        <v>346583061.0</v>
       </c>
       <c r="AZ13" s="6">
-        <v>163712798.0</v>
+        <v>336649468.0</v>
       </c>
       <c r="BA13" s="6">
+        <v>163707170.0</v>
+      </c>
+      <c r="BB13" s="6">
         <v>560004459.0</v>
       </c>
-      <c r="BB13" s="6">
+      <c r="BC13" s="6">
         <v>325270807.0</v>
       </c>
-      <c r="BC13" s="6">
+      <c r="BD13" s="6">
         <v>325040316.0</v>
       </c>
-      <c r="BD13" s="6">
+      <c r="BE13" s="6">
         <v>309653226.0</v>
       </c>
-      <c r="BE13" s="6">
+      <c r="BF13" s="6">
         <v>308467968.0</v>
       </c>
-      <c r="BF13" s="6">
+      <c r="BG13" s="6">
         <v>327423192.0</v>
       </c>
-      <c r="BG13" s="6">
+      <c r="BH13" s="6">
         <v>340615685.0</v>
       </c>
-      <c r="BH13" s="6">
+      <c r="BI13" s="6">
         <v>308790533.0</v>
       </c>
-      <c r="BI13" s="6">
+      <c r="BJ13" s="6">
         <v>309988294.0</v>
       </c>
-      <c r="BJ13" s="6">
+      <c r="BK13" s="6">
         <v>293947038.0</v>
       </c>
-      <c r="BK13" s="6">
+      <c r="BL13" s="6">
         <v>282508913.0</v>
       </c>
-      <c r="BL13" s="6">
+      <c r="BM13" s="6">
         <v>135600739.0</v>
       </c>
-      <c r="BM13" s="6">
+      <c r="BN13" s="6">
         <v>471606013.0</v>
       </c>
-      <c r="BN13" s="6">
+      <c r="BO13" s="6">
         <v>281304632.0</v>
       </c>
-      <c r="BO13" s="6">
+      <c r="BP13" s="6">
         <v>282250541.0</v>
       </c>
-      <c r="BP13" s="6">
+      <c r="BQ13" s="6">
         <v>259382204.0</v>
       </c>
-      <c r="BQ13" s="6">
+      <c r="BR13" s="6">
         <v>262732272.0</v>
       </c>
-      <c r="BR13" s="6">
+      <c r="BS13" s="6">
         <v>287372768.0</v>
       </c>
-      <c r="BS13" s="6">
+      <c r="BT13" s="6">
         <v>285436801.0</v>
       </c>
-      <c r="BT13" s="6">
+      <c r="BU13" s="6">
         <v>252267795.0</v>
       </c>
-      <c r="BU13" s="6">
+      <c r="BV13" s="6">
         <v>267569725.0</v>
       </c>
-      <c r="BV13" s="6">
+      <c r="BW13" s="6">
         <v>271389574.0</v>
       </c>
-      <c r="BW13" s="6">
+      <c r="BX13" s="6">
         <v>270742199.0</v>
       </c>
-      <c r="BX13" s="6">
+      <c r="BY13" s="6">
         <v>128942125.0</v>
       </c>
-      <c r="BY13" s="6">
+      <c r="BZ13" s="6">
         <v>437999850.0</v>
       </c>
-      <c r="BZ13" s="6">
+      <c r="CA13" s="6">
         <v>265464849.0</v>
       </c>
-      <c r="CA13" s="6">
+      <c r="CB13" s="6">
         <v>265652987.0</v>
       </c>
-      <c r="CB13" s="6">
+      <c r="CC13" s="6">
         <v>246445984.0</v>
       </c>
-      <c r="CC13" s="6">
+      <c r="CD13" s="6">
         <v>253689153.0</v>
       </c>
-      <c r="CD13" s="6">
+      <c r="CE13" s="6">
         <v>266927146.0</v>
       </c>
-      <c r="CE13" s="6">
+      <c r="CF13" s="6">
         <v>286288249.0</v>
       </c>
-      <c r="CF13" s="6">
+      <c r="CG13" s="6">
         <v>262653419.0</v>
       </c>
-      <c r="CG13" s="6">
+      <c r="CH13" s="6">
         <v>259373199.0</v>
       </c>
-      <c r="CH13" s="6">
+      <c r="CI13" s="6">
         <v>244548948.0</v>
       </c>
-      <c r="CI13" s="6">
+      <c r="CJ13" s="6">
         <v>242611248.0</v>
       </c>
-      <c r="CJ13" s="6">
+      <c r="CK13" s="6">
         <v>74219976.0</v>
       </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vilniaus apskritis</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>47907.0</v>
+        <v>47958.0</v>
       </c>
       <c r="E14" s="6">
-        <v>49387.0</v>
+        <v>48317.0</v>
       </c>
       <c r="F14" s="6">
-        <v>49065.0</v>
+        <v>49560.0</v>
       </c>
       <c r="G14" s="6">
-        <v>49086.0</v>
+        <v>49154.0</v>
       </c>
       <c r="H14" s="6">
-        <v>49054.0</v>
+        <v>49167.0</v>
       </c>
       <c r="I14" s="6">
-        <v>48943.0</v>
+        <v>49117.0</v>
       </c>
       <c r="J14" s="6">
-        <v>48950.0</v>
+        <v>49003.0</v>
       </c>
       <c r="K14" s="6">
-        <v>49096.0</v>
+        <v>48998.0</v>
       </c>
       <c r="L14" s="6">
-        <v>49044.0</v>
+        <v>49146.0</v>
       </c>
       <c r="M14" s="6">
-        <v>49041.0</v>
+        <v>49097.0</v>
       </c>
       <c r="N14" s="6">
-        <v>48965.0</v>
+        <v>49079.0</v>
       </c>
       <c r="O14" s="6">
-        <v>48905.0</v>
+        <v>49008.0</v>
       </c>
       <c r="P14" s="6">
-        <v>49021.0</v>
+        <v>48964.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>50022.0</v>
+        <v>49059.0</v>
       </c>
       <c r="R14" s="6">
-        <v>49409.0</v>
+        <v>50031.0</v>
       </c>
       <c r="S14" s="6">
-        <v>49352.0</v>
+        <v>49414.0</v>
       </c>
       <c r="T14" s="6">
-        <v>49281.0</v>
+        <v>49356.0</v>
       </c>
       <c r="U14" s="6">
-        <v>49245.0</v>
+        <v>49285.0</v>
       </c>
       <c r="V14" s="6">
-        <v>49287.0</v>
+        <v>49244.0</v>
       </c>
       <c r="W14" s="6">
-        <v>49292.0</v>
+        <v>49286.0</v>
       </c>
       <c r="X14" s="6">
-        <v>49359.0</v>
+        <v>49290.0</v>
       </c>
       <c r="Y14" s="6">
-        <v>49396.0</v>
+        <v>49358.0</v>
       </c>
       <c r="Z14" s="6">
-        <v>49329.0</v>
+        <v>49393.0</v>
       </c>
       <c r="AA14" s="6">
-        <v>49230.0</v>
+        <v>49326.0</v>
       </c>
       <c r="AB14" s="6">
-        <v>49347.0</v>
+        <v>49226.0</v>
       </c>
       <c r="AC14" s="6">
-        <v>50290.0</v>
+        <v>49343.0</v>
       </c>
       <c r="AD14" s="6">
-        <v>49675.0</v>
+        <v>50287.0</v>
       </c>
       <c r="AE14" s="6">
-        <v>49363.0</v>
+        <v>49672.0</v>
       </c>
       <c r="AF14" s="6">
-        <v>49156.0</v>
+        <v>49360.0</v>
       </c>
       <c r="AG14" s="6">
-        <v>48917.0</v>
+        <v>49155.0</v>
       </c>
       <c r="AH14" s="6">
+        <v>48916.0</v>
+      </c>
+      <c r="AI14" s="6">
         <v>48878.0</v>
       </c>
-      <c r="AI14" s="6">
+      <c r="AJ14" s="6">
         <v>48881.0</v>
       </c>
-      <c r="AJ14" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AK14" s="6">
-        <v>48604.0</v>
+        <v>48768.0</v>
       </c>
       <c r="AL14" s="6">
-        <v>48617.0</v>
+        <v>48605.0</v>
       </c>
       <c r="AM14" s="6">
-        <v>48340.0</v>
+        <v>48621.0</v>
       </c>
       <c r="AN14" s="6">
+        <v>48341.0</v>
+      </c>
+      <c r="AO14" s="6">
         <v>48382.0</v>
       </c>
-      <c r="AO14" s="6">
+      <c r="AP14" s="6">
         <v>49180.0</v>
       </c>
-      <c r="AP14" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14" s="6">
-        <v>48441.0</v>
+        <v>48568.0</v>
       </c>
       <c r="AR14" s="6">
+        <v>48444.0</v>
+      </c>
+      <c r="AS14" s="6">
         <v>48333.0</v>
       </c>
-      <c r="AS14" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AT14" s="6">
-        <v>48189.0</v>
+        <v>48243.0</v>
       </c>
       <c r="AU14" s="6">
+        <v>48190.0</v>
+      </c>
+      <c r="AV14" s="6">
         <v>48161.0</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="AW14" s="6">
         <v>47983.0</v>
       </c>
-      <c r="AW14" s="6">
+      <c r="AX14" s="6">
         <v>47789.0</v>
       </c>
-      <c r="AX14" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AY14" s="6">
+        <v>47707.0</v>
+      </c>
+      <c r="AZ14" s="6">
         <v>47564.0</v>
       </c>
-      <c r="AZ14" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="BA14" s="6">
+        <v>47605.0</v>
+      </c>
+      <c r="BB14" s="6">
         <v>48293.0</v>
       </c>
-      <c r="BB14" s="6">
+      <c r="BC14" s="6">
         <v>47589.0</v>
       </c>
-      <c r="BC14" s="6">
+      <c r="BD14" s="6">
         <v>47465.0</v>
       </c>
-      <c r="BD14" s="6">
+      <c r="BE14" s="6">
         <v>47296.0</v>
       </c>
-      <c r="BE14" s="6">
+      <c r="BF14" s="6">
         <v>47032.0</v>
       </c>
-      <c r="BF14" s="6">
+      <c r="BG14" s="6">
         <v>46995.0</v>
       </c>
-      <c r="BG14" s="6">
+      <c r="BH14" s="6">
         <v>46875.0</v>
       </c>
-      <c r="BH14" s="6">
+      <c r="BI14" s="6">
         <v>46618.0</v>
       </c>
-      <c r="BI14" s="6">
+      <c r="BJ14" s="6">
         <v>46359.0</v>
       </c>
-      <c r="BJ14" s="6">
+      <c r="BK14" s="6">
         <v>46110.0</v>
       </c>
-      <c r="BK14" s="6">
+      <c r="BL14" s="6">
         <v>45654.0</v>
       </c>
-      <c r="BL14" s="6">
+      <c r="BM14" s="6">
         <v>45461.0</v>
       </c>
-      <c r="BM14" s="6">
+      <c r="BN14" s="6">
         <v>46237.0</v>
       </c>
-      <c r="BN14" s="6">
+      <c r="BO14" s="6">
         <v>45622.0</v>
       </c>
-      <c r="BO14" s="6">
+      <c r="BP14" s="6">
         <v>45482.0</v>
       </c>
-      <c r="BP14" s="6">
+      <c r="BQ14" s="6">
         <v>45242.0</v>
       </c>
-      <c r="BQ14" s="6">
+      <c r="BR14" s="6">
         <v>44981.0</v>
       </c>
-      <c r="BR14" s="6">
+      <c r="BS14" s="6">
         <v>44871.0</v>
       </c>
-      <c r="BS14" s="6">
+      <c r="BT14" s="6">
         <v>44769.0</v>
       </c>
-      <c r="BT14" s="6">
+      <c r="BU14" s="6">
         <v>44553.0</v>
       </c>
-      <c r="BU14" s="6">
+      <c r="BV14" s="6">
         <v>44444.0</v>
       </c>
-      <c r="BV14" s="6">
+      <c r="BW14" s="6">
         <v>44726.0</v>
       </c>
-      <c r="BW14" s="6">
+      <c r="BX14" s="6">
         <v>44688.0</v>
       </c>
-      <c r="BX14" s="6">
+      <c r="BY14" s="6">
         <v>44662.0</v>
       </c>
-      <c r="BY14" s="6">
+      <c r="BZ14" s="6">
         <v>44974.0</v>
       </c>
-      <c r="BZ14" s="6">
+      <c r="CA14" s="6">
         <v>44503.0</v>
       </c>
-      <c r="CA14" s="6">
+      <c r="CB14" s="6">
         <v>44406.0</v>
       </c>
-      <c r="CB14" s="6">
+      <c r="CC14" s="6">
         <v>44195.0</v>
       </c>
-      <c r="CC14" s="6">
+      <c r="CD14" s="6">
         <v>44026.0</v>
       </c>
-      <c r="CD14" s="6">
+      <c r="CE14" s="6">
         <v>43971.0</v>
       </c>
-      <c r="CE14" s="6">
+      <c r="CF14" s="6">
         <v>43903.0</v>
       </c>
-      <c r="CF14" s="6">
+      <c r="CG14" s="6">
         <v>43819.0</v>
       </c>
-      <c r="CG14" s="6">
+      <c r="CH14" s="6">
         <v>43754.0</v>
       </c>
-      <c r="CH14" s="6">
+      <c r="CI14" s="6">
         <v>43571.0</v>
       </c>
-      <c r="CI14" s="6">
+      <c r="CJ14" s="6">
         <v>43391.0</v>
       </c>
-      <c r="CJ14" s="6">
+      <c r="CK14" s="6">
         <v>43363.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>786931952.0</v>
+        <v>1507071298.0</v>
       </c>
       <c r="E15" s="6">
-        <v>2365905660.0</v>
+        <v>787922590.0</v>
       </c>
       <c r="F15" s="6">
-        <v>1477080210.0</v>
+        <v>2367097180.0</v>
       </c>
       <c r="G15" s="6">
-        <v>1482733038.0</v>
+        <v>1477103515.0</v>
       </c>
       <c r="H15" s="6">
-        <v>1385359082.0</v>
+        <v>1482842325.0</v>
       </c>
       <c r="I15" s="6">
-        <v>1429225439.0</v>
+        <v>1385544704.0</v>
       </c>
       <c r="J15" s="6">
-        <v>1556756314.0</v>
+        <v>1429233270.0</v>
       </c>
       <c r="K15" s="6">
-        <v>1533436459.0</v>
+        <v>1556480310.0</v>
       </c>
       <c r="L15" s="6">
-        <v>1469766012.0</v>
+        <v>1533571079.0</v>
       </c>
       <c r="M15" s="6">
-        <v>1512778138.0</v>
+        <v>1469648974.0</v>
       </c>
       <c r="N15" s="6">
-        <v>1439128207.0</v>
+        <v>1510759226.0</v>
       </c>
       <c r="O15" s="6">
-        <v>1393568723.0</v>
+        <v>1439144105.0</v>
       </c>
       <c r="P15" s="6">
-        <v>753213197.0</v>
+        <v>1393333446.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>2166586376.0</v>
+        <v>752967771.0</v>
       </c>
       <c r="R15" s="6">
-        <v>1350966406.0</v>
+        <v>2166815303.0</v>
       </c>
       <c r="S15" s="6">
-        <v>1369959860.0</v>
+        <v>1350907170.0</v>
       </c>
       <c r="T15" s="6">
-        <v>1270363009.0</v>
+        <v>1369925063.0</v>
       </c>
       <c r="U15" s="6">
-        <v>1320921358.0</v>
+        <v>1270333180.0</v>
       </c>
       <c r="V15" s="6">
-        <v>1416112665.0</v>
+        <v>1320873099.0</v>
       </c>
       <c r="W15" s="6">
-        <v>1415260319.0</v>
+        <v>1416055115.0</v>
       </c>
       <c r="X15" s="6">
-        <v>1381722411.0</v>
+        <v>1415171479.0</v>
       </c>
       <c r="Y15" s="6">
-        <v>1374525514.0</v>
+        <v>1381612263.0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1345663771.0</v>
+        <v>1374428317.0</v>
       </c>
       <c r="AA15" s="6">
-        <v>1290567026.0</v>
+        <v>1345595920.0</v>
       </c>
       <c r="AB15" s="6">
-        <v>686798219.0</v>
+        <v>1290529922.0</v>
       </c>
       <c r="AC15" s="6">
-        <v>1968520928.0</v>
+        <v>686674791.0</v>
       </c>
       <c r="AD15" s="6">
-        <v>1223598530.0</v>
+        <v>1968694326.0</v>
       </c>
       <c r="AE15" s="6">
-        <v>1229846646.0</v>
+        <v>1223596813.0</v>
       </c>
       <c r="AF15" s="6">
-        <v>1162281129.0</v>
+        <v>1229916773.0</v>
       </c>
       <c r="AG15" s="6">
-        <v>1195698421.0</v>
+        <v>1162325124.0</v>
       </c>
       <c r="AH15" s="6">
-        <v>1267105409.0</v>
+        <v>1195749076.0</v>
       </c>
       <c r="AI15" s="6">
-        <v>1299211466.0</v>
+        <v>1267158905.0</v>
       </c>
       <c r="AJ15" s="6">
-        <v>1209068878.0</v>
+        <v>1299239817.0</v>
       </c>
       <c r="AK15" s="6">
-        <v>1221986539.0</v>
+        <v>1209091350.0</v>
       </c>
       <c r="AL15" s="6">
-        <v>1217314462.0</v>
+        <v>1222030595.0</v>
       </c>
       <c r="AM15" s="6">
-        <v>1147693342.0</v>
+        <v>1217376597.0</v>
       </c>
       <c r="AN15" s="6">
-        <v>616218498.0</v>
+        <v>1147734636.0</v>
       </c>
       <c r="AO15" s="6">
-        <v>1722097486.0</v>
+        <v>616037304.0</v>
       </c>
       <c r="AP15" s="6">
-        <v>1085472569.0</v>
+        <v>1722152383.0</v>
       </c>
       <c r="AQ15" s="6">
-        <v>1073634481.0</v>
+        <v>1085387788.0</v>
       </c>
       <c r="AR15" s="6">
-        <v>1045013718.0</v>
+        <v>1073573098.0</v>
       </c>
       <c r="AS15" s="6">
-        <v>1038289238.0</v>
+        <v>1044978677.0</v>
       </c>
       <c r="AT15" s="6">
-        <v>1066379168.0</v>
+        <v>1038260033.0</v>
       </c>
       <c r="AU15" s="6">
-        <v>1127242562.0</v>
+        <v>1066363317.0</v>
       </c>
       <c r="AV15" s="6">
-        <v>1064451597.0</v>
+        <v>1127215792.0</v>
       </c>
       <c r="AW15" s="6">
-        <v>1056227850.0</v>
+        <v>1064415280.0</v>
       </c>
       <c r="AX15" s="6">
-        <v>1024184503.0</v>
+        <v>1056199529.0</v>
       </c>
       <c r="AY15" s="6">
-        <v>974416150.0</v>
+        <v>1024164478.0</v>
       </c>
       <c r="AZ15" s="6">
-        <v>533026953.0</v>
+        <v>974376799.0</v>
       </c>
       <c r="BA15" s="6">
+        <v>532959675.0</v>
+      </c>
+      <c r="BB15" s="6">
         <v>1495879403.0</v>
       </c>
-      <c r="BB15" s="6">
+      <c r="BC15" s="6">
         <v>921705916.0</v>
       </c>
-      <c r="BC15" s="6">
+      <c r="BD15" s="6">
         <v>921665577.0</v>
       </c>
-      <c r="BD15" s="6">
+      <c r="BE15" s="6">
         <v>891702336.0</v>
       </c>
-      <c r="BE15" s="6">
+      <c r="BF15" s="6">
         <v>881567400.0</v>
       </c>
-      <c r="BF15" s="6">
+      <c r="BG15" s="6">
         <v>921885796.0</v>
       </c>
-      <c r="BG15" s="6">
+      <c r="BH15" s="6">
         <v>954907765.0</v>
       </c>
-      <c r="BH15" s="6">
+      <c r="BI15" s="6">
         <v>887165926.0</v>
       </c>
-      <c r="BI15" s="6">
+      <c r="BJ15" s="6">
         <v>899552179.0</v>
       </c>
-      <c r="BJ15" s="6">
+      <c r="BK15" s="6">
         <v>862386147.0</v>
       </c>
-      <c r="BK15" s="6">
+      <c r="BL15" s="6">
         <v>817504519.0</v>
       </c>
-      <c r="BL15" s="6">
+      <c r="BM15" s="6">
         <v>446880990.0</v>
       </c>
-      <c r="BM15" s="6">
+      <c r="BN15" s="6">
         <v>1273616841.0</v>
       </c>
-      <c r="BN15" s="6">
+      <c r="BO15" s="6">
         <v>803895291.0</v>
       </c>
-      <c r="BO15" s="6">
+      <c r="BP15" s="6">
         <v>813033269.0</v>
       </c>
-      <c r="BP15" s="6">
+      <c r="BQ15" s="6">
         <v>762143062.0</v>
       </c>
-      <c r="BQ15" s="6">
+      <c r="BR15" s="6">
         <v>759628185.0</v>
       </c>
-      <c r="BR15" s="6">
+      <c r="BS15" s="6">
         <v>818575924.0</v>
       </c>
-      <c r="BS15" s="6">
+      <c r="BT15" s="6">
         <v>808082869.0</v>
       </c>
-      <c r="BT15" s="6">
+      <c r="BU15" s="6">
         <v>736892842.0</v>
       </c>
-      <c r="BU15" s="6">
+      <c r="BV15" s="6">
         <v>787453751.0</v>
       </c>
-      <c r="BV15" s="6">
+      <c r="BW15" s="6">
         <v>793383606.0</v>
       </c>
-      <c r="BW15" s="6">
+      <c r="BX15" s="6">
         <v>780374548.0</v>
       </c>
-      <c r="BX15" s="6">
+      <c r="BY15" s="6">
         <v>427804413.0</v>
       </c>
-      <c r="BY15" s="6">
+      <c r="BZ15" s="6">
         <v>1170017296.0</v>
       </c>
-      <c r="BZ15" s="6">
+      <c r="CA15" s="6">
         <v>739888137.0</v>
       </c>
-      <c r="CA15" s="6">
+      <c r="CB15" s="6">
         <v>745809020.0</v>
       </c>
-      <c r="CB15" s="6">
+      <c r="CC15" s="6">
         <v>699506019.0</v>
       </c>
-      <c r="CC15" s="6">
+      <c r="CD15" s="6">
         <v>995371667.0</v>
       </c>
-      <c r="CD15" s="6">
+      <c r="CE15" s="6">
         <v>750252113.0</v>
       </c>
-      <c r="CE15" s="6">
+      <c r="CF15" s="6">
         <v>788708505.0</v>
       </c>
-      <c r="CF15" s="6">
+      <c r="CG15" s="6">
         <v>752229356.0</v>
       </c>
-      <c r="CG15" s="6">
+      <c r="CH15" s="6">
         <v>749497588.0</v>
       </c>
-      <c r="CH15" s="6">
+      <c r="CI15" s="6">
         <v>718727308.0</v>
       </c>
-      <c r="CI15" s="6">
+      <c r="CJ15" s="6">
         <v>697476812.0</v>
       </c>
-      <c r="CJ15" s="6">
+      <c r="CK15" s="6">
         <v>303606778.0</v>
       </c>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>137207913.0</v>
+        <v>273829389.0</v>
       </c>
       <c r="E16" s="6">
-        <v>447766415.0</v>
+        <v>137407982.0</v>
       </c>
       <c r="F16" s="6">
-        <v>272737587.0</v>
+        <v>448113026.0</v>
       </c>
       <c r="G16" s="6">
-        <v>272462771.0</v>
+        <v>272718112.0</v>
       </c>
       <c r="H16" s="6">
-        <v>254008917.0</v>
+        <v>272472948.0</v>
       </c>
       <c r="I16" s="6">
-        <v>261883179.0</v>
+        <v>254034752.0</v>
       </c>
       <c r="J16" s="6">
-        <v>283921713.0</v>
+        <v>261911113.0</v>
       </c>
       <c r="K16" s="6">
-        <v>279660361.0</v>
+        <v>283941449.0</v>
       </c>
       <c r="L16" s="6">
-        <v>267397504.0</v>
+        <v>279682134.0</v>
       </c>
       <c r="M16" s="6">
-        <v>274119126.0</v>
+        <v>267396708.0</v>
       </c>
       <c r="N16" s="6">
-        <v>260107624.0</v>
+        <v>274155090.0</v>
       </c>
       <c r="O16" s="6">
-        <v>251462890.0</v>
+        <v>260156555.0</v>
       </c>
       <c r="P16" s="6">
-        <v>130520169.0</v>
+        <v>251473775.0</v>
       </c>
       <c r="Q16" s="6">
-        <v>407723831.0</v>
+        <v>130480004.0</v>
       </c>
       <c r="R16" s="6">
-        <v>247197780.0</v>
+        <v>407764513.0</v>
       </c>
       <c r="S16" s="6">
-        <v>248833393.0</v>
+        <v>247180043.0</v>
       </c>
       <c r="T16" s="6">
-        <v>231179513.0</v>
+        <v>248820725.0</v>
       </c>
       <c r="U16" s="6">
-        <v>240104920.0</v>
+        <v>231167480.0</v>
       </c>
       <c r="V16" s="6">
-        <v>254932774.0</v>
+        <v>240089272.0</v>
       </c>
       <c r="W16" s="6">
-        <v>255358326.0</v>
+        <v>254919011.0</v>
       </c>
       <c r="X16" s="6">
-        <v>248340263.0</v>
+        <v>255336066.0</v>
       </c>
       <c r="Y16" s="6">
-        <v>247167438.0</v>
+        <v>248314177.0</v>
       </c>
       <c r="Z16" s="6">
-        <v>240689154.0</v>
+        <v>247143467.0</v>
       </c>
       <c r="AA16" s="6">
-        <v>230538814.0</v>
+        <v>240671348.0</v>
       </c>
       <c r="AB16" s="6">
-        <v>118046925.0</v>
+        <v>230527148.0</v>
       </c>
       <c r="AC16" s="6">
-        <v>371476874.0</v>
+        <v>118021095.0</v>
       </c>
       <c r="AD16" s="6">
-        <v>223807765.0</v>
+        <v>371509183.0</v>
       </c>
       <c r="AE16" s="6">
-        <v>223963235.0</v>
+        <v>223804072.0</v>
       </c>
       <c r="AF16" s="6">
-        <v>212293923.0</v>
+        <v>223973938.0</v>
       </c>
       <c r="AG16" s="6">
-        <v>216674710.0</v>
+        <v>212299129.0</v>
       </c>
       <c r="AH16" s="6">
-        <v>228869272.0</v>
+        <v>216680574.0</v>
       </c>
       <c r="AI16" s="6">
-        <v>234216693.0</v>
+        <v>228876079.0</v>
       </c>
       <c r="AJ16" s="6">
-        <v>216341243.0</v>
+        <v>234217338.0</v>
       </c>
       <c r="AK16" s="6">
-        <v>219217619.0</v>
+        <v>216340681.0</v>
       </c>
       <c r="AL16" s="6">
-        <v>217118232.0</v>
+        <v>219221962.0</v>
       </c>
       <c r="AM16" s="6">
-        <v>204737985.0</v>
+        <v>217128735.0</v>
       </c>
       <c r="AN16" s="6">
-        <v>106133332.0</v>
+        <v>204742267.0</v>
       </c>
       <c r="AO16" s="6">
-        <v>325028473.0</v>
+        <v>106096207.0</v>
       </c>
       <c r="AP16" s="6">
-        <v>196897352.0</v>
+        <v>325032144.0</v>
       </c>
       <c r="AQ16" s="6">
-        <v>193856351.0</v>
+        <v>196877211.0</v>
       </c>
       <c r="AR16" s="6">
-        <v>188923370.0</v>
+        <v>193840969.0</v>
       </c>
       <c r="AS16" s="6">
-        <v>186429515.0</v>
+        <v>188913808.0</v>
       </c>
       <c r="AT16" s="6">
-        <v>191435420.0</v>
+        <v>186421136.0</v>
       </c>
       <c r="AU16" s="6">
-        <v>201372198.0</v>
+        <v>191429184.0</v>
       </c>
       <c r="AV16" s="6">
-        <v>190994357.0</v>
+        <v>201364195.0</v>
       </c>
       <c r="AW16" s="6">
-        <v>189835118.0</v>
+        <v>190984339.0</v>
       </c>
       <c r="AX16" s="6">
-        <v>182375686.0</v>
+        <v>189826565.0</v>
       </c>
       <c r="AY16" s="6">
-        <v>174020394.0</v>
+        <v>182368791.0</v>
       </c>
       <c r="AZ16" s="6">
-        <v>90643210.0</v>
+        <v>174009994.0</v>
       </c>
       <c r="BA16" s="6">
+        <v>90631117.0</v>
+      </c>
+      <c r="BB16" s="6">
         <v>280970437.0</v>
       </c>
-      <c r="BB16" s="6">
+      <c r="BC16" s="6">
         <v>166225639.0</v>
       </c>
-      <c r="BC16" s="6">
+      <c r="BD16" s="6">
         <v>166371303.0</v>
       </c>
-      <c r="BD16" s="6">
+      <c r="BE16" s="6">
         <v>160188505.0</v>
       </c>
-      <c r="BE16" s="6">
+      <c r="BF16" s="6">
         <v>158395923.0</v>
       </c>
-      <c r="BF16" s="6">
+      <c r="BG16" s="6">
         <v>164574639.0</v>
       </c>
-      <c r="BG16" s="6">
+      <c r="BH16" s="6">
         <v>168895877.0</v>
       </c>
-      <c r="BH16" s="6">
+      <c r="BI16" s="6">
         <v>156736801.0</v>
       </c>
-      <c r="BI16" s="6">
+      <c r="BJ16" s="6">
         <v>159596252.0</v>
       </c>
-      <c r="BJ16" s="6">
+      <c r="BK16" s="6">
         <v>151632961.0</v>
       </c>
-      <c r="BK16" s="6">
+      <c r="BL16" s="6">
         <v>144127602.0</v>
       </c>
-      <c r="BL16" s="6">
+      <c r="BM16" s="6">
         <v>74288765.0</v>
       </c>
-      <c r="BM16" s="6">
+      <c r="BN16" s="6">
         <v>232496802.0</v>
       </c>
-      <c r="BN16" s="6">
+      <c r="BO16" s="6">
         <v>141539884.0</v>
       </c>
-      <c r="BO16" s="6">
+      <c r="BP16" s="6">
         <v>143019938.0</v>
       </c>
-      <c r="BP16" s="6">
+      <c r="BQ16" s="6">
         <v>131539057.0</v>
       </c>
-      <c r="BQ16" s="6">
+      <c r="BR16" s="6">
         <v>133370098.0</v>
       </c>
-      <c r="BR16" s="6">
+      <c r="BS16" s="6">
         <v>144344765.0</v>
       </c>
-      <c r="BS16" s="6">
+      <c r="BT16" s="6">
         <v>142327094.0</v>
       </c>
-      <c r="BT16" s="6">
+      <c r="BU16" s="6">
         <v>130086199.0</v>
       </c>
-      <c r="BU16" s="6">
+      <c r="BV16" s="6">
         <v>139385242.0</v>
       </c>
-      <c r="BV16" s="6">
+      <c r="BW16" s="6">
         <v>139621126.0</v>
       </c>
-      <c r="BW16" s="6">
+      <c r="BX16" s="6">
         <v>138161936.0</v>
       </c>
-      <c r="BX16" s="6">
+      <c r="BY16" s="6">
         <v>71148932.0</v>
       </c>
-      <c r="BY16" s="6">
+      <c r="BZ16" s="6">
         <v>216985483.0</v>
       </c>
-      <c r="BZ16" s="6">
+      <c r="CA16" s="6">
         <v>132500731.0</v>
       </c>
-      <c r="CA16" s="6">
+      <c r="CB16" s="6">
         <v>133715195.0</v>
       </c>
-      <c r="CB16" s="6">
+      <c r="CC16" s="6">
         <v>124707203.0</v>
       </c>
-      <c r="CC16" s="6">
+      <c r="CD16" s="6">
         <v>128606517.0</v>
       </c>
-      <c r="CD16" s="6">
+      <c r="CE16" s="6">
         <v>132913356.0</v>
       </c>
-      <c r="CE16" s="6">
+      <c r="CF16" s="6">
         <v>140726393.0</v>
       </c>
-      <c r="CF16" s="6">
+      <c r="CG16" s="6">
         <v>133621730.0</v>
       </c>
-      <c r="CG16" s="6">
+      <c r="CH16" s="6">
         <v>132969998.0</v>
       </c>
-      <c r="CH16" s="6">
+      <c r="CI16" s="6">
         <v>126248611.0</v>
       </c>
-      <c r="CI16" s="6">
+      <c r="CJ16" s="6">
         <v>123567248.0</v>
       </c>
-      <c r="CJ16" s="6">
+      <c r="CK16" s="6">
         <v>42215472.0</v>
       </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kauno apskritis</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
-        <v>24220.0</v>
+        <v>24235.0</v>
       </c>
       <c r="E17" s="6">
-        <v>25484.0</v>
+        <v>24400.0</v>
       </c>
       <c r="F17" s="6">
-        <v>25019.0</v>
+        <v>25599.0</v>
       </c>
       <c r="G17" s="6">
-        <v>24998.0</v>
+        <v>25062.0</v>
       </c>
       <c r="H17" s="6">
+        <v>25040.0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>24914.0</v>
+      </c>
+      <c r="J17" s="6">
         <v>24874.0</v>
       </c>
-      <c r="I17" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="K17" s="6">
-        <v>24826.0</v>
+        <v>24873.0</v>
       </c>
       <c r="L17" s="6">
-        <v>24781.0</v>
+        <v>24859.0</v>
       </c>
       <c r="M17" s="6">
-        <v>24752.0</v>
+        <v>24810.0</v>
       </c>
       <c r="N17" s="6">
-        <v>24700.0</v>
+        <v>24779.0</v>
       </c>
       <c r="O17" s="6">
-        <v>24607.0</v>
+        <v>24730.0</v>
       </c>
       <c r="P17" s="6">
-        <v>24653.0</v>
+        <v>24641.0</v>
       </c>
       <c r="Q17" s="6">
-        <v>25637.0</v>
+        <v>24674.0</v>
       </c>
       <c r="R17" s="6">
-        <v>25003.0</v>
+        <v>25640.0</v>
       </c>
       <c r="S17" s="6">
-        <v>24955.0</v>
+        <v>25005.0</v>
       </c>
       <c r="T17" s="6">
-        <v>24875.0</v>
+        <v>24956.0</v>
       </c>
       <c r="U17" s="6">
-        <v>24861.0</v>
+        <v>24878.0</v>
       </c>
       <c r="V17" s="6">
-        <v>24834.0</v>
+        <v>24865.0</v>
       </c>
       <c r="W17" s="6">
-        <v>24811.0</v>
+        <v>24839.0</v>
       </c>
       <c r="X17" s="6">
-        <v>24725.0</v>
+        <v>24816.0</v>
       </c>
       <c r="Y17" s="6">
-        <v>24660.0</v>
+        <v>24729.0</v>
       </c>
       <c r="Z17" s="6">
-        <v>24592.0</v>
+        <v>24665.0</v>
       </c>
       <c r="AA17" s="6">
-        <v>24506.0</v>
+        <v>24598.0</v>
       </c>
       <c r="AB17" s="6">
-        <v>24589.0</v>
+        <v>24512.0</v>
       </c>
       <c r="AC17" s="6">
-        <v>25558.0</v>
+        <v>24594.0</v>
       </c>
       <c r="AD17" s="6">
-        <v>24952.0</v>
+        <v>25564.0</v>
       </c>
       <c r="AE17" s="6">
-        <v>24896.0</v>
+        <v>24958.0</v>
       </c>
       <c r="AF17" s="6">
-        <v>24795.0</v>
+        <v>24902.0</v>
       </c>
       <c r="AG17" s="6">
-        <v>24706.0</v>
+        <v>24800.0</v>
       </c>
       <c r="AH17" s="6">
-        <v>24681.0</v>
+        <v>24711.0</v>
       </c>
       <c r="AI17" s="6">
-        <v>24758.0</v>
+        <v>24686.0</v>
       </c>
       <c r="AJ17" s="6">
-        <v>24624.0</v>
+        <v>24762.0</v>
       </c>
       <c r="AK17" s="6">
-        <v>24541.0</v>
+        <v>24628.0</v>
       </c>
       <c r="AL17" s="6">
-        <v>24507.0</v>
+        <v>24545.0</v>
       </c>
       <c r="AM17" s="6">
-        <v>24410.0</v>
+        <v>24511.0</v>
       </c>
       <c r="AN17" s="6">
-        <v>24446.0</v>
+        <v>24417.0</v>
       </c>
       <c r="AO17" s="6">
-        <v>25292.0</v>
+        <v>24453.0</v>
       </c>
       <c r="AP17" s="6">
-        <v>24651.0</v>
+        <v>25299.0</v>
       </c>
       <c r="AQ17" s="6">
-        <v>24574.0</v>
+        <v>24656.0</v>
       </c>
       <c r="AR17" s="6">
-        <v>24451.0</v>
+        <v>24579.0</v>
       </c>
       <c r="AS17" s="6">
-        <v>24396.0</v>
+        <v>24458.0</v>
       </c>
       <c r="AT17" s="6">
-        <v>24358.0</v>
+        <v>24402.0</v>
       </c>
       <c r="AU17" s="6">
-        <v>24399.0</v>
+        <v>24364.0</v>
       </c>
       <c r="AV17" s="6">
-        <v>24250.0</v>
+        <v>24407.0</v>
       </c>
       <c r="AW17" s="6">
-        <v>24211.0</v>
+        <v>24256.0</v>
       </c>
       <c r="AX17" s="6">
-        <v>24107.0</v>
+        <v>24217.0</v>
       </c>
       <c r="AY17" s="6">
-        <v>24075.0</v>
+        <v>24113.0</v>
       </c>
       <c r="AZ17" s="6">
-        <v>24092.0</v>
+        <v>24082.0</v>
       </c>
       <c r="BA17" s="6">
+        <v>24098.0</v>
+      </c>
+      <c r="BB17" s="6">
         <v>24889.0</v>
       </c>
-      <c r="BB17" s="6">
+      <c r="BC17" s="6">
         <v>24231.0</v>
       </c>
-      <c r="BC17" s="6">
+      <c r="BD17" s="6">
         <v>24132.0</v>
       </c>
-      <c r="BD17" s="6">
+      <c r="BE17" s="6">
         <v>24033.0</v>
       </c>
-      <c r="BE17" s="6">
+      <c r="BF17" s="6">
         <v>23939.0</v>
       </c>
-      <c r="BF17" s="6">
+      <c r="BG17" s="6">
         <v>23865.0</v>
       </c>
-      <c r="BG17" s="6">
+      <c r="BH17" s="6">
         <v>23853.0</v>
       </c>
-      <c r="BH17" s="6">
+      <c r="BI17" s="6">
         <v>23598.0</v>
       </c>
-      <c r="BI17" s="6">
+      <c r="BJ17" s="6">
         <v>23455.0</v>
       </c>
-      <c r="BJ17" s="6">
+      <c r="BK17" s="6">
         <v>23347.0</v>
       </c>
-      <c r="BK17" s="6">
+      <c r="BL17" s="6">
         <v>23066.0</v>
       </c>
-      <c r="BL17" s="6">
+      <c r="BM17" s="6">
         <v>22888.0</v>
       </c>
-      <c r="BM17" s="6">
+      <c r="BN17" s="6">
         <v>23803.0</v>
       </c>
-      <c r="BN17" s="6">
+      <c r="BO17" s="6">
         <v>23208.0</v>
       </c>
-      <c r="BO17" s="6">
+      <c r="BP17" s="6">
         <v>23135.0</v>
       </c>
-      <c r="BP17" s="6">
+      <c r="BQ17" s="6">
         <v>22990.0</v>
       </c>
-      <c r="BQ17" s="6">
+      <c r="BR17" s="6">
         <v>22835.0</v>
       </c>
-      <c r="BR17" s="6">
+      <c r="BS17" s="6">
         <v>22766.0</v>
       </c>
-      <c r="BS17" s="6">
+      <c r="BT17" s="6">
         <v>22726.0</v>
       </c>
-      <c r="BT17" s="6">
+      <c r="BU17" s="6">
         <v>22505.0</v>
       </c>
-      <c r="BU17" s="6">
+      <c r="BV17" s="6">
         <v>22385.0</v>
       </c>
-      <c r="BV17" s="6">
+      <c r="BW17" s="6">
         <v>22587.0</v>
       </c>
-      <c r="BW17" s="6">
+      <c r="BX17" s="6">
         <v>22568.0</v>
       </c>
-      <c r="BX17" s="6">
+      <c r="BY17" s="6">
         <v>22552.0</v>
       </c>
-      <c r="BY17" s="6">
+      <c r="BZ17" s="6">
         <v>23287.0</v>
       </c>
-      <c r="BZ17" s="6">
+      <c r="CA17" s="6">
         <v>22677.0</v>
       </c>
-      <c r="CA17" s="6">
+      <c r="CB17" s="6">
         <v>22583.0</v>
       </c>
-      <c r="CB17" s="6">
+      <c r="CC17" s="6">
         <v>22490.0</v>
       </c>
-      <c r="CC17" s="6">
+      <c r="CD17" s="6">
         <v>22377.0</v>
       </c>
-      <c r="CD17" s="6">
+      <c r="CE17" s="6">
         <v>22334.0</v>
       </c>
-      <c r="CE17" s="6">
+      <c r="CF17" s="6">
         <v>22354.0</v>
       </c>
-      <c r="CF17" s="6">
+      <c r="CG17" s="6">
         <v>22277.0</v>
       </c>
-      <c r="CG17" s="6">
+      <c r="CH17" s="6">
         <v>22210.0</v>
       </c>
-      <c r="CH17" s="6">
+      <c r="CI17" s="6">
         <v>22118.0</v>
       </c>
-      <c r="CI17" s="6">
+      <c r="CJ17" s="6">
         <v>22008.0</v>
       </c>
-      <c r="CJ17" s="6">
+      <c r="CK17" s="6">
         <v>21999.0</v>
       </c>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>281980054.0</v>
+        <v>626447744.0</v>
       </c>
       <c r="E18" s="6">
-        <v>1020840929.0</v>
+        <v>282248992.0</v>
       </c>
       <c r="F18" s="6">
-        <v>614099293.0</v>
+        <v>1021211653.0</v>
       </c>
       <c r="G18" s="6">
-        <v>610634752.0</v>
+        <v>614306850.0</v>
       </c>
       <c r="H18" s="6">
-        <v>566709412.0</v>
+        <v>610842200.0</v>
       </c>
       <c r="I18" s="6">
-        <v>578437811.0</v>
+        <v>566914088.0</v>
       </c>
       <c r="J18" s="6">
-        <v>630439416.0</v>
+        <v>578661186.0</v>
       </c>
       <c r="K18" s="6">
-        <v>661494735.0</v>
+        <v>630567665.0</v>
       </c>
       <c r="L18" s="6">
-        <v>600427870.0</v>
+        <v>661526035.0</v>
       </c>
       <c r="M18" s="6">
-        <v>602603764.0</v>
+        <v>600544016.0</v>
       </c>
       <c r="N18" s="6">
-        <v>567175064.0</v>
+        <v>602764601.0</v>
       </c>
       <c r="O18" s="6">
-        <v>571432946.0</v>
+        <v>567341359.0</v>
       </c>
       <c r="P18" s="6">
-        <v>258212643.0</v>
+        <v>571367027.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>943665565.0</v>
+        <v>258150602.0</v>
       </c>
       <c r="R18" s="6">
-        <v>555523181.0</v>
+        <v>943639497.0</v>
       </c>
       <c r="S18" s="6">
-        <v>557049207.0</v>
+        <v>555572247.0</v>
       </c>
       <c r="T18" s="6">
-        <v>508425860.0</v>
+        <v>557092553.0</v>
       </c>
       <c r="U18" s="6">
-        <v>529052074.0</v>
+        <v>508480576.0</v>
       </c>
       <c r="V18" s="6">
-        <v>567389964.0</v>
+        <v>529082907.0</v>
       </c>
       <c r="W18" s="6">
-        <v>591253073.0</v>
+        <v>567387537.0</v>
       </c>
       <c r="X18" s="6">
-        <v>540576480.0</v>
+        <v>591325145.0</v>
       </c>
       <c r="Y18" s="6">
-        <v>539287313.0</v>
+        <v>540627061.0</v>
       </c>
       <c r="Z18" s="6">
-        <v>523028528.0</v>
+        <v>539323567.0</v>
       </c>
       <c r="AA18" s="6">
-        <v>513463304.0</v>
+        <v>523060758.0</v>
       </c>
       <c r="AB18" s="6">
-        <v>230107596.0</v>
+        <v>513500171.0</v>
       </c>
       <c r="AC18" s="6">
-        <v>830973604.0</v>
+        <v>230160540.0</v>
       </c>
       <c r="AD18" s="6">
-        <v>494797832.0</v>
+        <v>831025117.0</v>
       </c>
       <c r="AE18" s="6">
-        <v>498445575.0</v>
+        <v>494812760.0</v>
       </c>
       <c r="AF18" s="6">
-        <v>460828843.0</v>
+        <v>498435329.0</v>
       </c>
       <c r="AG18" s="6">
-        <v>468729661.0</v>
+        <v>460846187.0</v>
       </c>
       <c r="AH18" s="6">
-        <v>501176946.0</v>
+        <v>468750312.0</v>
       </c>
       <c r="AI18" s="6">
-        <v>531700503.0</v>
+        <v>501222059.0</v>
       </c>
       <c r="AJ18" s="6">
-        <v>471785371.0</v>
+        <v>531745356.0</v>
       </c>
       <c r="AK18" s="6">
-        <v>475854904.0</v>
+        <v>471856881.0</v>
       </c>
       <c r="AL18" s="6">
-        <v>454517856.0</v>
+        <v>475907527.0</v>
       </c>
       <c r="AM18" s="6">
-        <v>450887459.0</v>
+        <v>454589856.0</v>
       </c>
       <c r="AN18" s="6">
-        <v>210714688.0</v>
+        <v>450945283.0</v>
       </c>
       <c r="AO18" s="6">
-        <v>732598717.0</v>
+        <v>210800981.0</v>
       </c>
       <c r="AP18" s="6">
-        <v>431657665.0</v>
+        <v>732664692.0</v>
       </c>
       <c r="AQ18" s="6">
-        <v>438346464.0</v>
+        <v>431733826.0</v>
       </c>
       <c r="AR18" s="6">
-        <v>414062988.0</v>
+        <v>438424794.0</v>
       </c>
       <c r="AS18" s="6">
-        <v>409503240.0</v>
+        <v>414142068.0</v>
       </c>
       <c r="AT18" s="6">
-        <v>452913045.0</v>
+        <v>409574555.0</v>
       </c>
       <c r="AU18" s="6">
-        <v>470016868.0</v>
+        <v>452974807.0</v>
       </c>
       <c r="AV18" s="6">
-        <v>432000150.0</v>
+        <v>470096926.0</v>
       </c>
       <c r="AW18" s="6">
-        <v>423903506.0</v>
+        <v>432101083.0</v>
       </c>
       <c r="AX18" s="6">
-        <v>402793183.0</v>
+        <v>423990459.0</v>
       </c>
       <c r="AY18" s="6">
-        <v>398204043.0</v>
+        <v>402892594.0</v>
       </c>
       <c r="AZ18" s="6">
-        <v>174872677.0</v>
+        <v>398347445.0</v>
       </c>
       <c r="BA18" s="6">
+        <v>174924527.0</v>
+      </c>
+      <c r="BB18" s="6">
         <v>655337300.0</v>
       </c>
-      <c r="BB18" s="6">
+      <c r="BC18" s="6">
         <v>377577094.0</v>
       </c>
-      <c r="BC18" s="6">
+      <c r="BD18" s="6">
         <v>376855187.0</v>
       </c>
-      <c r="BD18" s="6">
+      <c r="BE18" s="6">
         <v>354414475.0</v>
       </c>
-      <c r="BE18" s="6">
+      <c r="BF18" s="6">
         <v>358665379.0</v>
       </c>
-      <c r="BF18" s="6">
+      <c r="BG18" s="6">
         <v>397567272.0</v>
       </c>
-      <c r="BG18" s="6">
+      <c r="BH18" s="6">
         <v>398166982.0</v>
       </c>
-      <c r="BH18" s="6">
+      <c r="BI18" s="6">
         <v>362751219.0</v>
       </c>
-      <c r="BI18" s="6">
+      <c r="BJ18" s="6">
         <v>359971880.0</v>
       </c>
-      <c r="BJ18" s="6">
+      <c r="BK18" s="6">
         <v>346288336.0</v>
       </c>
-      <c r="BK18" s="6">
+      <c r="BL18" s="6">
         <v>331771830.0</v>
       </c>
-      <c r="BL18" s="6">
+      <c r="BM18" s="6">
         <v>144379087.0</v>
       </c>
-      <c r="BM18" s="6">
+      <c r="BN18" s="6">
         <v>567782924.0</v>
       </c>
-      <c r="BN18" s="6">
+      <c r="BO18" s="6">
         <v>336026725.0</v>
       </c>
-      <c r="BO18" s="6">
+      <c r="BP18" s="6">
         <v>332151671.0</v>
       </c>
-      <c r="BP18" s="6">
+      <c r="BQ18" s="6">
         <v>308430157.0</v>
       </c>
-      <c r="BQ18" s="6">
+      <c r="BR18" s="6">
         <v>310000871.0</v>
       </c>
-      <c r="BR18" s="6">
+      <c r="BS18" s="6">
         <v>345817514.0</v>
       </c>
-      <c r="BS18" s="6">
+      <c r="BT18" s="6">
         <v>330056773.0</v>
       </c>
-      <c r="BT18" s="6">
+      <c r="BU18" s="6">
         <v>292202065.0</v>
       </c>
-      <c r="BU18" s="6">
+      <c r="BV18" s="6">
         <v>306344807.0</v>
       </c>
-      <c r="BV18" s="6">
+      <c r="BW18" s="6">
         <v>316301983.0</v>
       </c>
-      <c r="BW18" s="6">
+      <c r="BX18" s="6">
         <v>316740586.0</v>
       </c>
-      <c r="BX18" s="6">
+      <c r="BY18" s="6">
         <v>135710697.0</v>
       </c>
-      <c r="BY18" s="6">
+      <c r="BZ18" s="6">
         <v>510946571.0</v>
       </c>
-      <c r="BZ18" s="6">
+      <c r="CA18" s="6">
         <v>308845608.0</v>
       </c>
-      <c r="CA18" s="6">
+      <c r="CB18" s="6">
         <v>305097057.0</v>
       </c>
-      <c r="CB18" s="6">
+      <c r="CC18" s="6">
         <v>282648229.0</v>
       </c>
-      <c r="CC18" s="6">
+      <c r="CD18" s="6">
         <v>290522832.0</v>
       </c>
-      <c r="CD18" s="6">
+      <c r="CE18" s="6">
         <v>317766031.0</v>
       </c>
-      <c r="CE18" s="6">
+      <c r="CF18" s="6">
         <v>330837034.0</v>
       </c>
-      <c r="CF18" s="6">
+      <c r="CG18" s="6">
         <v>301679869.0</v>
       </c>
-      <c r="CG18" s="6">
+      <c r="CH18" s="6">
         <v>296550950.0</v>
       </c>
-      <c r="CH18" s="6">
+      <c r="CI18" s="6">
         <v>283576155.0</v>
       </c>
-      <c r="CI18" s="6">
+      <c r="CJ18" s="6">
         <v>282146229.0</v>
       </c>
-      <c r="CJ18" s="6">
+      <c r="CK18" s="6">
         <v>95691874.0</v>
       </c>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>47802701.0</v>
+        <v>109475793.0</v>
       </c>
       <c r="E19" s="6">
-        <v>189105815.0</v>
+        <v>47841235.0</v>
       </c>
       <c r="F19" s="6">
-        <v>110001849.0</v>
+        <v>189199502.0</v>
       </c>
       <c r="G19" s="6">
-        <v>108948058.0</v>
+        <v>110045981.0</v>
       </c>
       <c r="H19" s="6">
-        <v>100283204.0</v>
+        <v>108983201.0</v>
       </c>
       <c r="I19" s="6">
-        <v>102902558.0</v>
+        <v>100321742.0</v>
       </c>
       <c r="J19" s="6">
-        <v>111415664.0</v>
+        <v>102942979.0</v>
       </c>
       <c r="K19" s="6">
-        <v>117244908.0</v>
+        <v>111442672.0</v>
       </c>
       <c r="L19" s="6">
-        <v>105816524.0</v>
+        <v>117266875.0</v>
       </c>
       <c r="M19" s="6">
-        <v>105624794.0</v>
+        <v>105840663.0</v>
       </c>
       <c r="N19" s="6">
-        <v>98614938.0</v>
+        <v>105663934.0</v>
       </c>
       <c r="O19" s="6">
-        <v>99954744.0</v>
+        <v>98646818.0</v>
       </c>
       <c r="P19" s="6">
-        <v>43127360.0</v>
+        <v>99967196.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>172260430.0</v>
+        <v>43148249.0</v>
       </c>
       <c r="R19" s="6">
-        <v>98384329.0</v>
+        <v>172261374.0</v>
       </c>
       <c r="S19" s="6">
-        <v>97783980.0</v>
+        <v>98397373.0</v>
       </c>
       <c r="T19" s="6">
-        <v>88797968.0</v>
+        <v>97795212.0</v>
       </c>
       <c r="U19" s="6">
-        <v>93107932.0</v>
+        <v>88811733.0</v>
       </c>
       <c r="V19" s="6">
-        <v>98652420.0</v>
+        <v>93118588.0</v>
       </c>
       <c r="W19" s="6">
-        <v>103134454.0</v>
+        <v>98654570.0</v>
       </c>
       <c r="X19" s="6">
-        <v>93433765.0</v>
+        <v>103149550.0</v>
       </c>
       <c r="Y19" s="6">
-        <v>93404046.0</v>
+        <v>93446159.0</v>
       </c>
       <c r="Z19" s="6">
-        <v>89556609.0</v>
+        <v>93413807.0</v>
       </c>
       <c r="AA19" s="6">
-        <v>88027032.0</v>
+        <v>89565392.0</v>
       </c>
       <c r="AB19" s="6">
-        <v>38090572.0</v>
+        <v>88035171.0</v>
       </c>
       <c r="AC19" s="6">
-        <v>151309565.0</v>
+        <v>38099737.0</v>
       </c>
       <c r="AD19" s="6">
-        <v>87340155.0</v>
+        <v>151324235.0</v>
       </c>
       <c r="AE19" s="6">
-        <v>87309249.0</v>
+        <v>87345870.0</v>
       </c>
       <c r="AF19" s="6">
-        <v>80791755.0</v>
+        <v>87309821.0</v>
       </c>
       <c r="AG19" s="6">
-        <v>81790231.0</v>
+        <v>80798824.0</v>
       </c>
       <c r="AH19" s="6">
-        <v>87385584.0</v>
+        <v>81796626.0</v>
       </c>
       <c r="AI19" s="6">
-        <v>92022335.0</v>
+        <v>87397133.0</v>
       </c>
       <c r="AJ19" s="6">
-        <v>80917626.0</v>
+        <v>92033684.0</v>
       </c>
       <c r="AK19" s="6">
-        <v>81789416.0</v>
+        <v>80934697.0</v>
       </c>
       <c r="AL19" s="6">
-        <v>77301878.0</v>
+        <v>81801724.0</v>
       </c>
       <c r="AM19" s="6">
-        <v>76831483.0</v>
+        <v>77317094.0</v>
       </c>
       <c r="AN19" s="6">
-        <v>35217749.0</v>
+        <v>76842841.0</v>
       </c>
       <c r="AO19" s="6">
-        <v>132110718.0</v>
+        <v>35232971.0</v>
       </c>
       <c r="AP19" s="6">
-        <v>75101764.0</v>
+        <v>132126847.0</v>
       </c>
       <c r="AQ19" s="6">
-        <v>76166601.0</v>
+        <v>75115992.0</v>
       </c>
       <c r="AR19" s="6">
-        <v>71863594.0</v>
+        <v>76181299.0</v>
       </c>
       <c r="AS19" s="6">
-        <v>70724267.0</v>
+        <v>71878420.0</v>
       </c>
       <c r="AT19" s="6">
-        <v>78129061.0</v>
+        <v>70737052.0</v>
       </c>
       <c r="AU19" s="6">
-        <v>81012158.0</v>
+        <v>78140787.0</v>
       </c>
       <c r="AV19" s="6">
-        <v>75270772.0</v>
+        <v>81026593.0</v>
       </c>
       <c r="AW19" s="6">
-        <v>73363871.0</v>
+        <v>75290387.0</v>
       </c>
       <c r="AX19" s="6">
-        <v>68751683.0</v>
+        <v>73380357.0</v>
       </c>
       <c r="AY19" s="6">
-        <v>68276885.0</v>
+        <v>68769733.0</v>
       </c>
       <c r="AZ19" s="6">
-        <v>29223575.0</v>
+        <v>68303704.0</v>
       </c>
       <c r="BA19" s="6">
+        <v>29232349.0</v>
+      </c>
+      <c r="BB19" s="6">
         <v>117947534.0</v>
       </c>
-      <c r="BB19" s="6">
+      <c r="BC19" s="6">
         <v>65429090.0</v>
       </c>
-      <c r="BC19" s="6">
+      <c r="BD19" s="6">
         <v>65254373.0</v>
       </c>
-      <c r="BD19" s="6">
+      <c r="BE19" s="6">
         <v>61403531.0</v>
       </c>
-      <c r="BE19" s="6">
+      <c r="BF19" s="6">
         <v>62034496.0</v>
       </c>
-      <c r="BF19" s="6">
+      <c r="BG19" s="6">
         <v>68236526.0</v>
       </c>
-      <c r="BG19" s="6">
+      <c r="BH19" s="6">
         <v>67836043.0</v>
       </c>
-      <c r="BH19" s="6">
+      <c r="BI19" s="6">
         <v>61769180.0</v>
       </c>
-      <c r="BI19" s="6">
+      <c r="BJ19" s="6">
         <v>61091386.0</v>
       </c>
-      <c r="BJ19" s="6">
+      <c r="BK19" s="6">
         <v>58367747.0</v>
       </c>
-      <c r="BK19" s="6">
+      <c r="BL19" s="6">
         <v>55967594.0</v>
       </c>
-      <c r="BL19" s="6">
+      <c r="BM19" s="6">
         <v>23391069.0</v>
       </c>
-      <c r="BM19" s="6">
+      <c r="BN19" s="6">
         <v>99415992.0</v>
       </c>
-      <c r="BN19" s="6">
+      <c r="BO19" s="6">
         <v>57024504.0</v>
       </c>
-      <c r="BO19" s="6">
+      <c r="BP19" s="6">
         <v>55874553.0</v>
       </c>
-      <c r="BP19" s="6">
+      <c r="BQ19" s="6">
         <v>51451320.0</v>
       </c>
-      <c r="BQ19" s="6">
+      <c r="BR19" s="6">
         <v>52091507.0</v>
       </c>
-      <c r="BR19" s="6">
+      <c r="BS19" s="6">
         <v>58686900.0</v>
       </c>
-      <c r="BS19" s="6">
+      <c r="BT19" s="6">
         <v>55772388.0</v>
       </c>
-      <c r="BT19" s="6">
+      <c r="BU19" s="6">
         <v>49323026.0</v>
       </c>
-      <c r="BU19" s="6">
+      <c r="BV19" s="6">
         <v>51382711.0</v>
       </c>
-      <c r="BV19" s="6">
+      <c r="BW19" s="6">
         <v>53445887.0</v>
       </c>
-      <c r="BW19" s="6">
+      <c r="BX19" s="6">
         <v>53772055.0</v>
       </c>
-      <c r="BX19" s="6">
+      <c r="BY19" s="6">
         <v>22011501.0</v>
       </c>
-      <c r="BY19" s="6">
+      <c r="BZ19" s="6">
         <v>91340100.0</v>
       </c>
-      <c r="BZ19" s="6">
+      <c r="CA19" s="6">
         <v>53752164.0</v>
       </c>
-      <c r="CA19" s="6">
+      <c r="CB19" s="6">
         <v>52843371.0</v>
       </c>
-      <c r="CB19" s="6">
+      <c r="CC19" s="6">
         <v>48764932.0</v>
       </c>
-      <c r="CC19" s="6">
+      <c r="CD19" s="6">
         <v>50379243.0</v>
       </c>
-      <c r="CD19" s="6">
+      <c r="CE19" s="6">
         <v>54772332.0</v>
       </c>
-      <c r="CE19" s="6">
+      <c r="CF19" s="6">
         <v>57088613.0</v>
       </c>
-      <c r="CF19" s="6">
+      <c r="CG19" s="6">
         <v>51642773.0</v>
       </c>
-      <c r="CG19" s="6">
+      <c r="CH19" s="6">
         <v>50520093.0</v>
       </c>
-      <c r="CH19" s="6">
+      <c r="CI19" s="6">
         <v>47929660.0</v>
       </c>
-      <c r="CI19" s="6">
+      <c r="CJ19" s="6">
         <v>48047956.0</v>
       </c>
-      <c r="CJ19" s="6">
+      <c r="CK19" s="6">
         <v>12186513.0</v>
       </c>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Klaipėdos apskritis</t>
           </r>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>13571.0</v>
+        <v>13581.0</v>
       </c>
       <c r="E20" s="6">
-        <v>14280.0</v>
+        <v>13687.0</v>
       </c>
       <c r="F20" s="6">
-        <v>13999.0</v>
+        <v>14363.0</v>
       </c>
       <c r="G20" s="6">
-        <v>14013.0</v>
+        <v>14048.0</v>
       </c>
       <c r="H20" s="6">
-        <v>14029.0</v>
+        <v>14065.0</v>
       </c>
       <c r="I20" s="6">
-        <v>14019.0</v>
+        <v>14075.0</v>
       </c>
       <c r="J20" s="6">
-        <v>14031.0</v>
+        <v>14066.0</v>
       </c>
       <c r="K20" s="6">
-        <v>14012.0</v>
+        <v>14073.0</v>
       </c>
       <c r="L20" s="6">
-        <v>13901.0</v>
+        <v>14056.0</v>
       </c>
       <c r="M20" s="6">
-        <v>13849.0</v>
+        <v>13942.0</v>
       </c>
       <c r="N20" s="6">
-        <v>13826.0</v>
+        <v>13888.0</v>
       </c>
       <c r="O20" s="6">
-        <v>13804.0</v>
+        <v>13862.0</v>
       </c>
       <c r="P20" s="6">
         <v>13838.0</v>
       </c>
       <c r="Q20" s="6">
-        <v>14363.0</v>
+        <v>13868.0</v>
       </c>
       <c r="R20" s="6">
-        <v>14009.0</v>
+        <v>14374.0</v>
       </c>
       <c r="S20" s="6">
         <v>14020.0</v>
       </c>
       <c r="T20" s="6">
-        <v>14027.0</v>
+        <v>14031.0</v>
       </c>
       <c r="U20" s="6">
-        <v>14026.0</v>
+        <v>14038.0</v>
       </c>
       <c r="V20" s="6">
+        <v>14038.0</v>
+      </c>
+      <c r="W20" s="6">
+        <v>14052.0</v>
+      </c>
+      <c r="X20" s="6">
+        <v>14079.0</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>14002.0</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>13919.0</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>13885.0</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>13847.0</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>13856.0</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>14308.0</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>13980.0</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>13998.0</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>14006.0</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>14009.0</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>14007.0</v>
+      </c>
+      <c r="AJ20" s="6">
         <v>14040.0</v>
       </c>
-      <c r="W20" s="6">
-[...11 lines deleted...]
-      <c r="AA20" s="6">
+      <c r="AK20" s="6">
+        <v>13896.0</v>
+      </c>
+      <c r="AL20" s="6">
+        <v>13808.0</v>
+      </c>
+      <c r="AM20" s="6">
+        <v>13772.0</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>13698.0</v>
+      </c>
+      <c r="AO20" s="6">
+        <v>13727.0</v>
+      </c>
+      <c r="AP20" s="6">
+        <v>14148.0</v>
+      </c>
+      <c r="AQ20" s="6">
         <v>13835.0</v>
       </c>
-      <c r="AB20" s="6">
-[...26 lines deleted...]
-      <c r="AK20" s="6">
+      <c r="AR20" s="6">
+        <v>13803.0</v>
+      </c>
+      <c r="AS20" s="6">
+        <v>13806.0</v>
+      </c>
+      <c r="AT20" s="6">
+        <v>13847.0</v>
+      </c>
+      <c r="AU20" s="6">
+        <v>13824.0</v>
+      </c>
+      <c r="AV20" s="6">
         <v>13800.0</v>
       </c>
-      <c r="AL20" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="AW20" s="6">
-        <v>13596.0</v>
+        <v>13684.0</v>
       </c>
       <c r="AX20" s="6">
-        <v>13599.0</v>
+        <v>13602.0</v>
       </c>
       <c r="AY20" s="6">
-        <v>13513.0</v>
+        <v>13605.0</v>
       </c>
       <c r="AZ20" s="6">
-        <v>13527.0</v>
+        <v>13520.0</v>
       </c>
       <c r="BA20" s="6">
+        <v>13533.0</v>
+      </c>
+      <c r="BB20" s="6">
         <v>13952.0</v>
       </c>
-      <c r="BB20" s="6">
+      <c r="BC20" s="6">
         <v>13672.0</v>
       </c>
-      <c r="BC20" s="6">
+      <c r="BD20" s="6">
         <v>13623.0</v>
       </c>
-      <c r="BD20" s="6">
+      <c r="BE20" s="6">
         <v>13614.0</v>
       </c>
-      <c r="BE20" s="6">
+      <c r="BF20" s="6">
         <v>13612.0</v>
       </c>
-      <c r="BF20" s="6">
+      <c r="BG20" s="6">
         <v>13609.0</v>
       </c>
-      <c r="BG20" s="6">
+      <c r="BH20" s="6">
         <v>13589.0</v>
       </c>
-      <c r="BH20" s="6">
+      <c r="BI20" s="6">
         <v>13395.0</v>
       </c>
-      <c r="BI20" s="6">
+      <c r="BJ20" s="6">
         <v>13277.0</v>
       </c>
-      <c r="BJ20" s="6">
+      <c r="BK20" s="6">
         <v>13223.0</v>
       </c>
-      <c r="BK20" s="6">
+      <c r="BL20" s="6">
         <v>13060.0</v>
       </c>
-      <c r="BL20" s="6">
+      <c r="BM20" s="6">
         <v>12905.0</v>
       </c>
-      <c r="BM20" s="6">
+      <c r="BN20" s="6">
         <v>13367.0</v>
       </c>
-      <c r="BN20" s="6">
+      <c r="BO20" s="6">
         <v>13088.0</v>
       </c>
-      <c r="BO20" s="6">
+      <c r="BP20" s="6">
         <v>13045.0</v>
       </c>
-      <c r="BP20" s="6">
+      <c r="BQ20" s="6">
         <v>13027.0</v>
       </c>
-      <c r="BQ20" s="6">
+      <c r="BR20" s="6">
         <v>12987.0</v>
       </c>
-      <c r="BR20" s="6">
+      <c r="BS20" s="6">
         <v>12963.0</v>
       </c>
-      <c r="BS20" s="6">
+      <c r="BT20" s="6">
         <v>12957.0</v>
       </c>
-      <c r="BT20" s="6">
+      <c r="BU20" s="6">
         <v>12748.0</v>
       </c>
-      <c r="BU20" s="6">
+      <c r="BV20" s="6">
         <v>12603.0</v>
       </c>
-      <c r="BV20" s="6">
+      <c r="BW20" s="6">
         <v>12755.0</v>
       </c>
-      <c r="BW20" s="6">
+      <c r="BX20" s="6">
         <v>12777.0</v>
       </c>
-      <c r="BX20" s="6">
+      <c r="BY20" s="6">
         <v>12780.0</v>
       </c>
-      <c r="BY20" s="6">
+      <c r="BZ20" s="6">
         <v>13152.0</v>
       </c>
-      <c r="BZ20" s="6">
+      <c r="CA20" s="6">
         <v>12825.0</v>
       </c>
-      <c r="CA20" s="6">
+      <c r="CB20" s="6">
         <v>12776.0</v>
       </c>
-      <c r="CB20" s="6">
+      <c r="CC20" s="6">
         <v>12797.0</v>
       </c>
-      <c r="CC20" s="6">
+      <c r="CD20" s="6">
         <v>12787.0</v>
       </c>
-      <c r="CD20" s="6">
+      <c r="CE20" s="6">
         <v>12781.0</v>
       </c>
-      <c r="CE20" s="6">
+      <c r="CF20" s="6">
         <v>12803.0</v>
       </c>
-      <c r="CF20" s="6">
+      <c r="CG20" s="6">
         <v>12683.0</v>
       </c>
-      <c r="CG20" s="6">
+      <c r="CH20" s="6">
         <v>12623.0</v>
       </c>
-      <c r="CH20" s="6">
+      <c r="CI20" s="6">
         <v>12619.0</v>
       </c>
-      <c r="CI20" s="6">
+      <c r="CJ20" s="6">
         <v>12516.0</v>
       </c>
-      <c r="CJ20" s="6">
+      <c r="CK20" s="6">
         <v>12505.0</v>
       </c>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
-        <v>144238864.0</v>
+        <v>271248396.0</v>
       </c>
       <c r="E21" s="6">
-        <v>447087730.0</v>
+        <v>144930415.0</v>
       </c>
       <c r="F21" s="6">
-        <v>276095766.0</v>
+        <v>447316506.0</v>
       </c>
       <c r="G21" s="6">
-        <v>276931330.0</v>
+        <v>276307769.0</v>
       </c>
       <c r="H21" s="6">
-        <v>256944682.0</v>
+        <v>277249516.0</v>
       </c>
       <c r="I21" s="6">
-        <v>263112803.0</v>
+        <v>257030877.0</v>
       </c>
       <c r="J21" s="6">
-        <v>278240349.0</v>
+        <v>263231358.0</v>
       </c>
       <c r="K21" s="6">
-        <v>308314896.0</v>
+        <v>278293389.0</v>
       </c>
       <c r="L21" s="6">
-        <v>269685201.0</v>
+        <v>308344240.0</v>
       </c>
       <c r="M21" s="6">
-        <v>268704682.0</v>
+        <v>269867995.0</v>
       </c>
       <c r="N21" s="6">
-        <v>252770309.0</v>
+        <v>268823252.0</v>
       </c>
       <c r="O21" s="6">
-        <v>249053564.0</v>
+        <v>252823187.0</v>
       </c>
       <c r="P21" s="6">
-        <v>125426301.0</v>
+        <v>248982748.0</v>
       </c>
       <c r="Q21" s="6">
-        <v>405506418.0</v>
+        <v>125438172.0</v>
       </c>
       <c r="R21" s="6">
-        <v>247747371.0</v>
+        <v>405304519.0</v>
       </c>
       <c r="S21" s="6">
-        <v>249673976.0</v>
+        <v>247684598.0</v>
       </c>
       <c r="T21" s="6">
-        <v>233064188.0</v>
+        <v>249643129.0</v>
       </c>
       <c r="U21" s="6">
-        <v>238246192.0</v>
+        <v>233059416.0</v>
       </c>
       <c r="V21" s="6">
-        <v>246907000.0</v>
+        <v>238290081.0</v>
       </c>
       <c r="W21" s="6">
-        <v>276374168.0</v>
+        <v>246978209.0</v>
       </c>
       <c r="X21" s="6">
-        <v>241133459.0</v>
+        <v>276489954.0</v>
       </c>
       <c r="Y21" s="6">
-        <v>238860937.0</v>
+        <v>241263385.0</v>
       </c>
       <c r="Z21" s="6">
-        <v>227496283.0</v>
+        <v>239012474.0</v>
       </c>
       <c r="AA21" s="6">
-        <v>222163474.0</v>
+        <v>227629194.0</v>
       </c>
       <c r="AB21" s="6">
-        <v>107219110.0</v>
+        <v>222272089.0</v>
       </c>
       <c r="AC21" s="6">
-        <v>358211214.0</v>
+        <v>107307757.0</v>
       </c>
       <c r="AD21" s="6">
-        <v>216504665.0</v>
+        <v>358341152.0</v>
       </c>
       <c r="AE21" s="6">
-        <v>218912720.0</v>
+        <v>216621064.0</v>
       </c>
       <c r="AF21" s="6">
-        <v>204773892.0</v>
+        <v>219019926.0</v>
       </c>
       <c r="AG21" s="6">
-        <v>210190198.0</v>
+        <v>204856767.0</v>
       </c>
       <c r="AH21" s="6">
-        <v>220555183.0</v>
+        <v>210263927.0</v>
       </c>
       <c r="AI21" s="6">
-        <v>249476092.0</v>
+        <v>220630723.0</v>
       </c>
       <c r="AJ21" s="6">
-        <v>211693539.0</v>
+        <v>249546841.0</v>
       </c>
       <c r="AK21" s="6">
-        <v>211866736.0</v>
+        <v>211736636.0</v>
       </c>
       <c r="AL21" s="6">
-        <v>202022927.0</v>
+        <v>211889945.0</v>
       </c>
       <c r="AM21" s="6">
-        <v>197585838.0</v>
+        <v>202034659.0</v>
       </c>
       <c r="AN21" s="6">
-        <v>95052154.0</v>
+        <v>197604790.0</v>
       </c>
       <c r="AO21" s="6">
-        <v>322674236.0</v>
+        <v>95038309.0</v>
       </c>
       <c r="AP21" s="6">
-        <v>190589711.0</v>
+        <v>322715733.0</v>
       </c>
       <c r="AQ21" s="6">
-        <v>189398718.0</v>
+        <v>190626099.0</v>
       </c>
       <c r="AR21" s="6">
-        <v>181723434.0</v>
+        <v>189425138.0</v>
       </c>
       <c r="AS21" s="6">
-        <v>182256363.0</v>
+        <v>181752466.0</v>
       </c>
       <c r="AT21" s="6">
-        <v>191980558.0</v>
+        <v>182270328.0</v>
       </c>
       <c r="AU21" s="6">
-        <v>216536873.0</v>
+        <v>191994519.0</v>
       </c>
       <c r="AV21" s="6">
-        <v>190100910.0</v>
+        <v>216562434.0</v>
       </c>
       <c r="AW21" s="6">
-        <v>183237129.0</v>
+        <v>190107991.0</v>
       </c>
       <c r="AX21" s="6">
-        <v>179872056.0</v>
+        <v>183255187.0</v>
       </c>
       <c r="AY21" s="6">
-        <v>170290221.0</v>
+        <v>179869944.0</v>
       </c>
       <c r="AZ21" s="6">
-        <v>79733531.0</v>
+        <v>170305191.0</v>
       </c>
       <c r="BA21" s="6">
+        <v>79744880.0</v>
+      </c>
+      <c r="BB21" s="6">
         <v>285560290.0</v>
       </c>
-      <c r="BB21" s="6">
+      <c r="BC21" s="6">
         <v>166602906.0</v>
       </c>
-      <c r="BC21" s="6">
+      <c r="BD21" s="6">
         <v>165925749.0</v>
       </c>
-      <c r="BD21" s="6">
+      <c r="BE21" s="6">
         <v>159648382.0</v>
       </c>
-      <c r="BE21" s="6">
+      <c r="BF21" s="6">
         <v>162974048.0</v>
       </c>
-      <c r="BF21" s="6">
+      <c r="BG21" s="6">
         <v>174418744.0</v>
       </c>
-      <c r="BG21" s="6">
+      <c r="BH21" s="6">
         <v>187244266.0</v>
       </c>
-      <c r="BH21" s="6">
+      <c r="BI21" s="6">
         <v>164160338.0</v>
       </c>
-      <c r="BI21" s="6">
+      <c r="BJ21" s="6">
         <v>164473494.0</v>
       </c>
-      <c r="BJ21" s="6">
+      <c r="BK21" s="6">
         <v>155949465.0</v>
       </c>
-      <c r="BK21" s="6">
+      <c r="BL21" s="6">
         <v>149214233.0</v>
       </c>
-      <c r="BL21" s="6">
+      <c r="BM21" s="6">
         <v>69907096.0</v>
       </c>
-      <c r="BM21" s="6">
+      <c r="BN21" s="6">
         <v>252062442.0</v>
       </c>
-      <c r="BN21" s="6">
+      <c r="BO21" s="6">
         <v>149975222.0</v>
       </c>
-      <c r="BO21" s="6">
+      <c r="BP21" s="6">
         <v>152915979.0</v>
       </c>
-      <c r="BP21" s="6">
+      <c r="BQ21" s="6">
         <v>143275466.0</v>
       </c>
-      <c r="BQ21" s="6">
+      <c r="BR21" s="6">
         <v>146636291.0</v>
       </c>
-      <c r="BR21" s="6">
+      <c r="BS21" s="6">
         <v>154702461.0</v>
       </c>
-      <c r="BS21" s="6">
+      <c r="BT21" s="6">
         <v>156896390.0</v>
       </c>
-      <c r="BT21" s="6">
+      <c r="BU21" s="6">
         <v>128156595.0</v>
       </c>
-      <c r="BU21" s="6">
+      <c r="BV21" s="6">
         <v>141011887.0</v>
       </c>
-      <c r="BV21" s="6">
+      <c r="BW21" s="6">
         <v>144712671.0</v>
       </c>
-      <c r="BW21" s="6">
+      <c r="BX21" s="6">
         <v>143727989.0</v>
       </c>
-      <c r="BX21" s="6">
+      <c r="BY21" s="6">
         <v>68023423.0</v>
       </c>
-      <c r="BY21" s="6">
+      <c r="BZ21" s="6">
         <v>229658743.0</v>
       </c>
-      <c r="BZ21" s="6">
+      <c r="CA21" s="6">
         <v>140529353.0</v>
       </c>
-      <c r="CA21" s="6">
+      <c r="CB21" s="6">
         <v>140433080.0</v>
       </c>
-      <c r="CB21" s="6">
+      <c r="CC21" s="6">
         <v>131225283.0</v>
       </c>
-      <c r="CC21" s="6">
+      <c r="CD21" s="6">
         <v>135708142.0</v>
       </c>
-      <c r="CD21" s="6">
+      <c r="CE21" s="6">
         <v>143016258.0</v>
       </c>
-      <c r="CE21" s="6">
+      <c r="CF21" s="6">
         <v>156625960.0</v>
       </c>
-      <c r="CF21" s="6">
+      <c r="CG21" s="6">
         <v>138925763.0</v>
       </c>
-      <c r="CG21" s="6">
+      <c r="CH21" s="6">
         <v>137639570.0</v>
       </c>
-      <c r="CH21" s="6">
+      <c r="CI21" s="6">
         <v>129773814.0</v>
       </c>
-      <c r="CI21" s="6">
+      <c r="CJ21" s="6">
         <v>127828721.0</v>
       </c>
-      <c r="CJ21" s="6">
+      <c r="CK21" s="6">
         <v>45883572.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
-        <v>22916878.0</v>
+        <v>47165208.0</v>
       </c>
       <c r="E22" s="6">
-        <v>80518777.0</v>
+        <v>23047449.0</v>
       </c>
       <c r="F22" s="6">
-        <v>48586033.0</v>
+        <v>80584485.0</v>
       </c>
       <c r="G22" s="6">
-        <v>48471947.0</v>
+        <v>48625935.0</v>
       </c>
       <c r="H22" s="6">
-        <v>44718943.0</v>
+        <v>48529955.0</v>
       </c>
       <c r="I22" s="6">
-        <v>45696586.0</v>
+        <v>44734595.0</v>
       </c>
       <c r="J22" s="6">
-        <v>48153677.0</v>
+        <v>45739918.0</v>
       </c>
       <c r="K22" s="6">
-        <v>53562344.0</v>
+        <v>48162686.0</v>
       </c>
       <c r="L22" s="6">
-        <v>46601489.0</v>
+        <v>53587920.0</v>
       </c>
       <c r="M22" s="6">
-        <v>46512567.0</v>
+        <v>46633446.0</v>
       </c>
       <c r="N22" s="6">
-        <v>43225557.0</v>
+        <v>46540021.0</v>
       </c>
       <c r="O22" s="6">
-        <v>42777276.0</v>
+        <v>43240168.0</v>
       </c>
       <c r="P22" s="6">
-        <v>21063414.0</v>
+        <v>42772402.0</v>
       </c>
       <c r="Q22" s="6">
-        <v>72507942.0</v>
+        <v>21069775.0</v>
       </c>
       <c r="R22" s="6">
-        <v>42812517.0</v>
+        <v>72477723.0</v>
       </c>
       <c r="S22" s="6">
-        <v>43091074.0</v>
+        <v>42805854.0</v>
       </c>
       <c r="T22" s="6">
-        <v>39783164.0</v>
+        <v>43088821.0</v>
       </c>
       <c r="U22" s="6">
-        <v>40710709.0</v>
+        <v>39785510.0</v>
       </c>
       <c r="V22" s="6">
-        <v>41766529.0</v>
+        <v>40720693.0</v>
       </c>
       <c r="W22" s="6">
-        <v>47194988.0</v>
+        <v>41779740.0</v>
       </c>
       <c r="X22" s="6">
-        <v>40844041.0</v>
+        <v>47217705.0</v>
       </c>
       <c r="Y22" s="6">
-        <v>40683847.0</v>
+        <v>40870050.0</v>
       </c>
       <c r="Z22" s="6">
-        <v>38119600.0</v>
+        <v>40712758.0</v>
       </c>
       <c r="AA22" s="6">
-        <v>37467131.0</v>
+        <v>38143337.0</v>
       </c>
       <c r="AB22" s="6">
-        <v>17778349.0</v>
+        <v>37486018.0</v>
       </c>
       <c r="AC22" s="6">
-        <v>63773307.0</v>
+        <v>17794962.0</v>
       </c>
       <c r="AD22" s="6">
-        <v>37295505.0</v>
+        <v>63788573.0</v>
       </c>
       <c r="AE22" s="6">
-        <v>37530359.0</v>
+        <v>37316259.0</v>
       </c>
       <c r="AF22" s="6">
-        <v>35157898.0</v>
+        <v>37544916.0</v>
       </c>
       <c r="AG22" s="6">
-        <v>35750181.0</v>
+        <v>35170247.0</v>
       </c>
       <c r="AH22" s="6">
-        <v>37452382.0</v>
+        <v>35760686.0</v>
       </c>
       <c r="AI22" s="6">
-        <v>42448115.0</v>
+        <v>37463677.0</v>
       </c>
       <c r="AJ22" s="6">
-        <v>35598736.0</v>
+        <v>42458834.0</v>
       </c>
       <c r="AK22" s="6">
-        <v>35946701.0</v>
+        <v>35604340.0</v>
       </c>
       <c r="AL22" s="6">
-        <v>33603421.0</v>
+        <v>35948596.0</v>
       </c>
       <c r="AM22" s="6">
-        <v>33197689.0</v>
+        <v>33603329.0</v>
       </c>
       <c r="AN22" s="6">
-        <v>15699241.0</v>
+        <v>33199141.0</v>
       </c>
       <c r="AO22" s="6">
-        <v>57047399.0</v>
+        <v>15697256.0</v>
       </c>
       <c r="AP22" s="6">
-        <v>32236140.0</v>
+        <v>57051162.0</v>
       </c>
       <c r="AQ22" s="6">
-        <v>32303818.0</v>
+        <v>32241842.0</v>
       </c>
       <c r="AR22" s="6">
-        <v>30705229.0</v>
+        <v>32307088.0</v>
       </c>
       <c r="AS22" s="6">
-        <v>30527013.0</v>
+        <v>30708675.0</v>
       </c>
       <c r="AT22" s="6">
-        <v>31985717.0</v>
+        <v>30528813.0</v>
       </c>
       <c r="AU22" s="6">
-        <v>36632521.0</v>
+        <v>31986797.0</v>
       </c>
       <c r="AV22" s="6">
+        <v>36635993.0</v>
+      </c>
+      <c r="AW22" s="6">
         <v>32286427.0</v>
       </c>
-      <c r="AW22" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AX22" s="6">
-        <v>30053109.0</v>
+        <v>31296756.0</v>
       </c>
       <c r="AY22" s="6">
-        <v>28639934.0</v>
+        <v>30052067.0</v>
       </c>
       <c r="AZ22" s="6">
-        <v>13329002.0</v>
+        <v>28642758.0</v>
       </c>
       <c r="BA22" s="6">
+        <v>13329206.0</v>
+      </c>
+      <c r="BB22" s="6">
         <v>50292685.0</v>
       </c>
-      <c r="BB22" s="6">
+      <c r="BC22" s="6">
         <v>28295906.0</v>
       </c>
-      <c r="BC22" s="6">
+      <c r="BD22" s="6">
         <v>28036847.0</v>
       </c>
-      <c r="BD22" s="6">
+      <c r="BE22" s="6">
         <v>27118070.0</v>
       </c>
-      <c r="BE22" s="6">
+      <c r="BF22" s="6">
         <v>27448432.0</v>
       </c>
-      <c r="BF22" s="6">
+      <c r="BG22" s="6">
         <v>28944417.0</v>
       </c>
-      <c r="BG22" s="6">
+      <c r="BH22" s="6">
         <v>31416658.0</v>
       </c>
-      <c r="BH22" s="6">
+      <c r="BI22" s="6">
         <v>27365924.0</v>
       </c>
-      <c r="BI22" s="6">
+      <c r="BJ22" s="6">
         <v>27598686.0</v>
       </c>
-      <c r="BJ22" s="6">
+      <c r="BK22" s="6">
         <v>25922795.0</v>
       </c>
-      <c r="BK22" s="6">
+      <c r="BL22" s="6">
         <v>24805296.0</v>
       </c>
-      <c r="BL22" s="6">
+      <c r="BM22" s="6">
         <v>11232092.0</v>
       </c>
-      <c r="BM22" s="6">
+      <c r="BN22" s="6">
         <v>43247383.0</v>
       </c>
-      <c r="BN22" s="6">
+      <c r="BO22" s="6">
         <v>25019596.0</v>
       </c>
-      <c r="BO22" s="6">
+      <c r="BP22" s="6">
         <v>25590701.0</v>
       </c>
-      <c r="BP22" s="6">
+      <c r="BQ22" s="6">
         <v>23762209.0</v>
       </c>
-      <c r="BQ22" s="6">
+      <c r="BR22" s="6">
         <v>23958304.0</v>
       </c>
-      <c r="BR22" s="6">
+      <c r="BS22" s="6">
         <v>25867894.0</v>
       </c>
-      <c r="BS22" s="6">
+      <c r="BT22" s="6">
         <v>25991832.0</v>
       </c>
-      <c r="BT22" s="6">
+      <c r="BU22" s="6">
         <v>21203647.0</v>
       </c>
-      <c r="BU22" s="6">
+      <c r="BV22" s="6">
         <v>23345902.0</v>
       </c>
-      <c r="BV22" s="6">
+      <c r="BW22" s="6">
         <v>24116087.0</v>
       </c>
-      <c r="BW22" s="6">
+      <c r="BX22" s="6">
         <v>24121200.0</v>
       </c>
-      <c r="BX22" s="6">
+      <c r="BY22" s="6">
         <v>11015732.0</v>
       </c>
-      <c r="BY22" s="6">
+      <c r="BZ22" s="6">
         <v>40339983.0</v>
       </c>
-      <c r="BZ22" s="6">
+      <c r="CA22" s="6">
         <v>24197022.0</v>
       </c>
-      <c r="CA22" s="6">
+      <c r="CB22" s="6">
         <v>24018609.0</v>
       </c>
-      <c r="CB22" s="6">
+      <c r="CC22" s="6">
         <v>22230757.0</v>
       </c>
-      <c r="CC22" s="6">
+      <c r="CD22" s="6">
         <v>23219080.0</v>
       </c>
-      <c r="CD22" s="6">
+      <c r="CE22" s="6">
         <v>24112930.0</v>
       </c>
-      <c r="CE22" s="6">
+      <c r="CF22" s="6">
         <v>26456998.0</v>
       </c>
-      <c r="CF22" s="6">
+      <c r="CG22" s="6">
         <v>23489382.0</v>
       </c>
-      <c r="CG22" s="6">
+      <c r="CH22" s="6">
         <v>23209803.0</v>
       </c>
-      <c r="CH22" s="6">
+      <c r="CI22" s="6">
         <v>21608117.0</v>
       </c>
-      <c r="CI22" s="6">
+      <c r="CJ22" s="6">
         <v>21419918.0</v>
       </c>
-      <c r="CJ22" s="6">
+      <c r="CK22" s="6">
         <v>5940031.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Šiaulių apskritis</t>
           </r>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>7826.0</v>
+        <v>7814.0</v>
       </c>
       <c r="E23" s="6">
-        <v>8413.0</v>
+        <v>7877.0</v>
       </c>
       <c r="F23" s="6">
-        <v>8224.0</v>
+        <v>8447.0</v>
       </c>
       <c r="G23" s="6">
-        <v>8190.0</v>
+        <v>8237.0</v>
       </c>
       <c r="H23" s="6">
-        <v>8098.0</v>
+        <v>8202.0</v>
       </c>
       <c r="I23" s="6">
-        <v>8078.0</v>
+        <v>8108.0</v>
       </c>
       <c r="J23" s="6">
-        <v>8058.0</v>
+        <v>8087.0</v>
       </c>
       <c r="K23" s="6">
-        <v>8051.0</v>
+        <v>8067.0</v>
       </c>
       <c r="L23" s="6">
+        <v>8057.0</v>
+      </c>
+      <c r="M23" s="6">
+        <v>8069.0</v>
+      </c>
+      <c r="N23" s="6">
         <v>8066.0</v>
       </c>
-      <c r="M23" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="6">
-        <v>8015.0</v>
+        <v>8012.0</v>
       </c>
       <c r="P23" s="6">
+        <v>8020.0</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>8036.0</v>
+      </c>
+      <c r="R23" s="6">
+        <v>8569.0</v>
+      </c>
+      <c r="S23" s="6">
+        <v>8361.0</v>
+      </c>
+      <c r="T23" s="6">
+        <v>8266.0</v>
+      </c>
+      <c r="U23" s="6">
+        <v>8177.0</v>
+      </c>
+      <c r="V23" s="6">
+        <v>8156.0</v>
+      </c>
+      <c r="W23" s="6">
+        <v>8159.0</v>
+      </c>
+      <c r="X23" s="6">
+        <v>8130.0</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>8125.0</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>8092.0</v>
+      </c>
+      <c r="AA23" s="6">
         <v>8031.0</v>
       </c>
-      <c r="Q23" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="AB23" s="6">
-        <v>8058.0</v>
+        <v>7988.0</v>
       </c>
       <c r="AC23" s="6">
-        <v>8599.0</v>
+        <v>8054.0</v>
       </c>
       <c r="AD23" s="6">
-        <v>8367.0</v>
+        <v>8593.0</v>
       </c>
       <c r="AE23" s="6">
-        <v>8284.0</v>
+        <v>8362.0</v>
       </c>
       <c r="AF23" s="6">
-        <v>8214.0</v>
+        <v>8279.0</v>
       </c>
       <c r="AG23" s="6">
-        <v>8201.0</v>
+        <v>8208.0</v>
       </c>
       <c r="AH23" s="6">
-        <v>8191.0</v>
+        <v>8195.0</v>
       </c>
       <c r="AI23" s="6">
-        <v>8200.0</v>
+        <v>8185.0</v>
       </c>
       <c r="AJ23" s="6">
-        <v>8172.0</v>
+        <v>8194.0</v>
       </c>
       <c r="AK23" s="6">
-        <v>8128.0</v>
+        <v>8167.0</v>
       </c>
       <c r="AL23" s="6">
-        <v>8102.0</v>
+        <v>8123.0</v>
       </c>
       <c r="AM23" s="6">
-        <v>8089.0</v>
+        <v>8097.0</v>
       </c>
       <c r="AN23" s="6">
-        <v>8109.0</v>
+        <v>8086.0</v>
       </c>
       <c r="AO23" s="6">
-        <v>8592.0</v>
+        <v>8106.0</v>
       </c>
       <c r="AP23" s="6">
-        <v>8359.0</v>
+        <v>8588.0</v>
       </c>
       <c r="AQ23" s="6">
-        <v>8300.0</v>
+        <v>8355.0</v>
       </c>
       <c r="AR23" s="6">
-        <v>8214.0</v>
+        <v>8296.0</v>
       </c>
       <c r="AS23" s="6">
-        <v>8193.0</v>
+        <v>8210.0</v>
       </c>
       <c r="AT23" s="6">
+        <v>8189.0</v>
+      </c>
+      <c r="AU23" s="6">
+        <v>8159.0</v>
+      </c>
+      <c r="AV23" s="6">
         <v>8163.0</v>
       </c>
-      <c r="AU23" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="AW23" s="6">
-        <v>8106.0</v>
+        <v>8145.0</v>
       </c>
       <c r="AX23" s="6">
-        <v>8067.0</v>
+        <v>8103.0</v>
       </c>
       <c r="AY23" s="6">
+        <v>8064.0</v>
+      </c>
+      <c r="AZ23" s="6">
+        <v>8028.0</v>
+      </c>
+      <c r="BA23" s="6">
+        <v>8014.0</v>
+      </c>
+      <c r="BB23" s="6">
+        <v>8489.0</v>
+      </c>
+      <c r="BC23" s="6">
+        <v>8288.0</v>
+      </c>
+      <c r="BD23" s="6">
+        <v>8226.0</v>
+      </c>
+      <c r="BE23" s="6">
+        <v>8118.0</v>
+      </c>
+      <c r="BF23" s="6">
+        <v>8075.0</v>
+      </c>
+      <c r="BG23" s="6">
+        <v>8047.0</v>
+      </c>
+      <c r="BH23" s="6">
         <v>8030.0</v>
       </c>
-      <c r="AZ23" s="6">
-[...23 lines deleted...]
-      <c r="BH23" s="6">
+      <c r="BI23" s="6">
         <v>7985.0</v>
       </c>
-      <c r="BI23" s="6">
+      <c r="BJ23" s="6">
         <v>7893.0</v>
       </c>
-      <c r="BJ23" s="6">
+      <c r="BK23" s="6">
         <v>7831.0</v>
       </c>
-      <c r="BK23" s="6">
+      <c r="BL23" s="6">
         <v>7776.0</v>
       </c>
-      <c r="BL23" s="6">
+      <c r="BM23" s="6">
         <v>7702.0</v>
       </c>
-      <c r="BM23" s="6">
+      <c r="BN23" s="6">
         <v>8203.0</v>
       </c>
-      <c r="BN23" s="6">
+      <c r="BO23" s="6">
         <v>7955.0</v>
       </c>
-      <c r="BO23" s="6">
+      <c r="BP23" s="6">
         <v>7892.0</v>
       </c>
-      <c r="BP23" s="6">
+      <c r="BQ23" s="6">
         <v>7812.0</v>
       </c>
-      <c r="BQ23" s="6">
+      <c r="BR23" s="6">
         <v>7764.0</v>
       </c>
-      <c r="BR23" s="6">
+      <c r="BS23" s="6">
         <v>7732.0</v>
       </c>
-      <c r="BS23" s="6">
+      <c r="BT23" s="6">
         <v>7712.0</v>
       </c>
-      <c r="BT23" s="6">
+      <c r="BU23" s="6">
         <v>7667.0</v>
       </c>
-      <c r="BU23" s="6">
+      <c r="BV23" s="6">
         <v>7640.0</v>
       </c>
-      <c r="BV23" s="6">
+      <c r="BW23" s="6">
         <v>7674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7665.0</v>
       </c>
       <c r="BX23" s="6">
         <v>7665.0</v>
       </c>
       <c r="BY23" s="6">
+        <v>7665.0</v>
+      </c>
+      <c r="BZ23" s="6">
         <v>8143.0</v>
       </c>
-      <c r="BZ23" s="6">
+      <c r="CA23" s="6">
         <v>7886.0</v>
       </c>
-      <c r="CA23" s="6">
+      <c r="CB23" s="6">
         <v>7830.0</v>
       </c>
-      <c r="CB23" s="6">
+      <c r="CC23" s="6">
         <v>7778.0</v>
       </c>
-      <c r="CC23" s="6">
+      <c r="CD23" s="6">
         <v>7741.0</v>
       </c>
-      <c r="CD23" s="6">
+      <c r="CE23" s="6">
         <v>7717.0</v>
       </c>
-      <c r="CE23" s="6">
+      <c r="CF23" s="6">
         <v>7678.0</v>
       </c>
-      <c r="CF23" s="6">
+      <c r="CG23" s="6">
         <v>7658.0</v>
       </c>
-      <c r="CG23" s="6">
+      <c r="CH23" s="6">
         <v>7613.0</v>
       </c>
-      <c r="CH23" s="6">
+      <c r="CI23" s="6">
         <v>7554.0</v>
       </c>
-      <c r="CI23" s="6">
+      <c r="CJ23" s="6">
         <v>7529.0</v>
       </c>
-      <c r="CJ23" s="6">
+      <c r="CK23" s="6">
         <v>7530.0</v>
       </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>87637958.0</v>
+        <v>174500547.0</v>
       </c>
       <c r="E24" s="6">
-        <v>276276659.0</v>
+        <v>87356631.0</v>
       </c>
       <c r="F24" s="6">
-        <v>176862514.0</v>
+        <v>276235898.0</v>
       </c>
       <c r="G24" s="6">
-        <v>176619374.0</v>
+        <v>176903415.0</v>
       </c>
       <c r="H24" s="6">
-        <v>166816473.0</v>
+        <v>176686501.0</v>
       </c>
       <c r="I24" s="6">
-        <v>164293850.0</v>
+        <v>166828651.0</v>
       </c>
       <c r="J24" s="6">
-        <v>176796975.0</v>
+        <v>164384658.0</v>
       </c>
       <c r="K24" s="6">
-        <v>193991354.0</v>
+        <v>176867821.0</v>
       </c>
       <c r="L24" s="6">
-        <v>173780735.0</v>
+        <v>194027390.0</v>
       </c>
       <c r="M24" s="6">
-        <v>173291126.0</v>
+        <v>173807750.0</v>
       </c>
       <c r="N24" s="6">
-        <v>161988070.0</v>
+        <v>173321345.0</v>
       </c>
       <c r="O24" s="6">
-        <v>160119099.0</v>
+        <v>162015493.0</v>
       </c>
       <c r="P24" s="6">
-        <v>82351638.0</v>
+        <v>160123693.0</v>
       </c>
       <c r="Q24" s="6">
-        <v>251698226.0</v>
+        <v>82334594.0</v>
       </c>
       <c r="R24" s="6">
-        <v>159066381.0</v>
+        <v>251681533.0</v>
       </c>
       <c r="S24" s="6">
-        <v>158712237.0</v>
+        <v>159020745.0</v>
       </c>
       <c r="T24" s="6">
-        <v>149983889.0</v>
+        <v>158690033.0</v>
       </c>
       <c r="U24" s="6">
-        <v>149597301.0</v>
+        <v>149960208.0</v>
       </c>
       <c r="V24" s="6">
-        <v>158673410.0</v>
+        <v>149558708.0</v>
       </c>
       <c r="W24" s="6">
-        <v>173624434.0</v>
+        <v>158661433.0</v>
       </c>
       <c r="X24" s="6">
-        <v>155045586.0</v>
+        <v>173549595.0</v>
       </c>
       <c r="Y24" s="6">
-        <v>153002947.0</v>
+        <v>155007855.0</v>
       </c>
       <c r="Z24" s="6">
-        <v>148524773.0</v>
+        <v>152969810.0</v>
       </c>
       <c r="AA24" s="6">
-        <v>145157320.0</v>
+        <v>148493736.0</v>
       </c>
       <c r="AB24" s="6">
-        <v>72140585.0</v>
+        <v>145125963.0</v>
       </c>
       <c r="AC24" s="6">
-        <v>226575272.0</v>
+        <v>72140267.0</v>
       </c>
       <c r="AD24" s="6">
-        <v>139989740.0</v>
+        <v>226485609.0</v>
       </c>
       <c r="AE24" s="6">
-        <v>141138101.0</v>
+        <v>139949516.0</v>
       </c>
       <c r="AF24" s="6">
-        <v>133351866.0</v>
+        <v>141098082.0</v>
       </c>
       <c r="AG24" s="6">
-        <v>130353903.0</v>
+        <v>133313771.0</v>
       </c>
       <c r="AH24" s="6">
-        <v>143351601.0</v>
+        <v>130317528.0</v>
       </c>
       <c r="AI24" s="6">
-        <v>157752071.0</v>
+        <v>143298520.0</v>
       </c>
       <c r="AJ24" s="6">
-        <v>139078242.0</v>
+        <v>157714497.0</v>
       </c>
       <c r="AK24" s="6">
-        <v>139707453.0</v>
+        <v>139041657.0</v>
       </c>
       <c r="AL24" s="6">
-        <v>132031119.0</v>
+        <v>139670526.0</v>
       </c>
       <c r="AM24" s="6">
-        <v>130922069.0</v>
+        <v>131996578.0</v>
       </c>
       <c r="AN24" s="6">
-        <v>62468471.0</v>
+        <v>130891590.0</v>
       </c>
       <c r="AO24" s="6">
-        <v>205890929.0</v>
+        <v>62465572.0</v>
       </c>
       <c r="AP24" s="6">
-        <v>126478998.0</v>
+        <v>205814080.0</v>
       </c>
       <c r="AQ24" s="6">
-        <v>126861588.0</v>
+        <v>126445212.0</v>
       </c>
       <c r="AR24" s="6">
-        <v>120394943.0</v>
+        <v>126827658.0</v>
       </c>
       <c r="AS24" s="6">
-        <v>119686068.0</v>
+        <v>120360935.0</v>
       </c>
       <c r="AT24" s="6">
-        <v>126953641.0</v>
+        <v>119664631.0</v>
       </c>
       <c r="AU24" s="6">
-        <v>140111061.0</v>
+        <v>126933723.0</v>
       </c>
       <c r="AV24" s="6">
-        <v>124850961.0</v>
+        <v>140085602.0</v>
       </c>
       <c r="AW24" s="6">
-        <v>125844509.0</v>
+        <v>124821301.0</v>
       </c>
       <c r="AX24" s="6">
-        <v>115619665.0</v>
+        <v>125822872.0</v>
       </c>
       <c r="AY24" s="6">
-        <v>115180518.0</v>
+        <v>115599542.0</v>
       </c>
       <c r="AZ24" s="6">
-        <v>53445938.0</v>
+        <v>115106331.0</v>
       </c>
       <c r="BA24" s="6">
+        <v>53446491.0</v>
+      </c>
+      <c r="BB24" s="6">
         <v>187510010.0</v>
       </c>
-      <c r="BB24" s="6">
+      <c r="BC24" s="6">
         <v>114287113.0</v>
       </c>
-      <c r="BC24" s="6">
+      <c r="BD24" s="6">
         <v>111592436.0</v>
       </c>
-      <c r="BD24" s="6">
+      <c r="BE24" s="6">
         <v>107095985.0</v>
       </c>
-      <c r="BE24" s="6">
+      <c r="BF24" s="6">
         <v>105243814.0</v>
       </c>
-      <c r="BF24" s="6">
+      <c r="BG24" s="6">
         <v>114800966.0</v>
       </c>
-      <c r="BG24" s="6">
+      <c r="BH24" s="6">
         <v>124221620.0</v>
       </c>
-      <c r="BH24" s="6">
+      <c r="BI24" s="6">
         <v>111898485.0</v>
       </c>
-      <c r="BI24" s="6">
+      <c r="BJ24" s="6">
         <v>108845647.0</v>
       </c>
-      <c r="BJ24" s="6">
+      <c r="BK24" s="6">
         <v>103652339.0</v>
       </c>
-      <c r="BK24" s="6">
+      <c r="BL24" s="6">
         <v>100991682.0</v>
       </c>
-      <c r="BL24" s="6">
+      <c r="BM24" s="6">
         <v>47194615.0</v>
       </c>
-      <c r="BM24" s="6">
+      <c r="BN24" s="6">
         <v>167915681.0</v>
       </c>
-      <c r="BN24" s="6">
+      <c r="BO24" s="6">
         <v>103117184.0</v>
       </c>
-      <c r="BO24" s="6">
+      <c r="BP24" s="6">
         <v>102307208.0</v>
       </c>
-      <c r="BP24" s="6">
+      <c r="BQ24" s="6">
         <v>95514587.0</v>
       </c>
-      <c r="BQ24" s="6">
+      <c r="BR24" s="6">
         <v>95532220.0</v>
       </c>
-      <c r="BR24" s="6">
+      <c r="BS24" s="6">
         <v>102936922.0</v>
       </c>
-      <c r="BS24" s="6">
+      <c r="BT24" s="6">
         <v>105186888.0</v>
       </c>
-      <c r="BT24" s="6">
+      <c r="BU24" s="6">
         <v>92471849.0</v>
       </c>
-      <c r="BU24" s="6">
+      <c r="BV24" s="6">
         <v>94927315.0</v>
       </c>
-      <c r="BV24" s="6">
+      <c r="BW24" s="6">
         <v>95660690.0</v>
       </c>
-      <c r="BW24" s="6">
+      <c r="BX24" s="6">
         <v>96422805.0</v>
       </c>
-      <c r="BX24" s="6">
+      <c r="BY24" s="6">
         <v>44212378.0</v>
       </c>
-      <c r="BY24" s="6">
+      <c r="BZ24" s="6">
         <v>142768748.0</v>
       </c>
-      <c r="BZ24" s="6">
+      <c r="CA24" s="6">
         <v>91935356.0</v>
       </c>
-      <c r="CA24" s="6">
+      <c r="CB24" s="6">
         <v>90616071.0</v>
       </c>
-      <c r="CB24" s="6">
+      <c r="CC24" s="6">
         <v>85387773.0</v>
       </c>
-      <c r="CC24" s="6">
+      <c r="CD24" s="6">
         <v>85619582.0</v>
       </c>
-      <c r="CD24" s="6">
+      <c r="CE24" s="6">
         <v>91574463.0</v>
       </c>
-      <c r="CE24" s="6">
+      <c r="CF24" s="6">
         <v>99278985.0</v>
       </c>
-      <c r="CF24" s="6">
+      <c r="CG24" s="6">
         <v>90044182.0</v>
       </c>
-      <c r="CG24" s="6">
+      <c r="CH24" s="6">
         <v>88252705.0</v>
       </c>
-      <c r="CH24" s="6">
+      <c r="CI24" s="6">
         <v>82279030.0</v>
       </c>
-      <c r="CI24" s="6">
+      <c r="CJ24" s="6">
         <v>83759951.0</v>
       </c>
-      <c r="CJ24" s="6">
+      <c r="CK24" s="6">
         <v>32808059.0</v>
       </c>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D25" s="6">
-        <v>13566531.0</v>
+        <v>28378478.0</v>
       </c>
       <c r="E25" s="6">
-        <v>46891168.0</v>
+        <v>13506352.0</v>
       </c>
       <c r="F25" s="6">
-        <v>29198957.0</v>
+        <v>46888220.0</v>
       </c>
       <c r="G25" s="6">
-        <v>29055978.0</v>
+        <v>29204006.0</v>
       </c>
       <c r="H25" s="6">
-        <v>27187393.0</v>
+        <v>29062157.0</v>
       </c>
       <c r="I25" s="6">
-        <v>26908958.0</v>
+        <v>27187625.0</v>
       </c>
       <c r="J25" s="6">
-        <v>28552529.0</v>
+        <v>26918282.0</v>
       </c>
       <c r="K25" s="6">
-        <v>31807632.0</v>
+        <v>28557583.0</v>
       </c>
       <c r="L25" s="6">
-        <v>27907132.0</v>
+        <v>31806399.0</v>
       </c>
       <c r="M25" s="6">
-        <v>28046927.0</v>
+        <v>27905767.0</v>
       </c>
       <c r="N25" s="6">
-        <v>25420580.0</v>
+        <v>28046294.0</v>
       </c>
       <c r="O25" s="6">
-        <v>25503735.0</v>
+        <v>25416548.0</v>
       </c>
       <c r="P25" s="6">
-        <v>12136708.0</v>
+        <v>25499805.0</v>
       </c>
       <c r="Q25" s="6">
-        <v>41527675.0</v>
+        <v>12162034.0</v>
       </c>
       <c r="R25" s="6">
-        <v>25471014.0</v>
+        <v>41518814.0</v>
       </c>
       <c r="S25" s="6">
-        <v>25044376.0</v>
+        <v>25462453.0</v>
       </c>
       <c r="T25" s="6">
-        <v>23649141.0</v>
+        <v>25040240.0</v>
       </c>
       <c r="U25" s="6">
-        <v>23673296.0</v>
+        <v>23644785.0</v>
       </c>
       <c r="V25" s="6">
-        <v>24580440.0</v>
+        <v>23667772.0</v>
       </c>
       <c r="W25" s="6">
-        <v>27537157.0</v>
+        <v>24579266.0</v>
       </c>
       <c r="X25" s="6">
-        <v>24006161.0</v>
+        <v>27523243.0</v>
       </c>
       <c r="Y25" s="6">
-        <v>23744226.0</v>
+        <v>23999552.0</v>
       </c>
       <c r="Z25" s="6">
-        <v>22654127.0</v>
+        <v>23738650.0</v>
       </c>
       <c r="AA25" s="6">
-        <v>22459055.0</v>
+        <v>22649300.0</v>
       </c>
       <c r="AB25" s="6">
-        <v>10437036.0</v>
+        <v>22454050.0</v>
       </c>
       <c r="AC25" s="6">
-        <v>37417964.0</v>
+        <v>10437206.0</v>
       </c>
       <c r="AD25" s="6">
-        <v>22300540.0</v>
+        <v>37401772.0</v>
       </c>
       <c r="AE25" s="6">
-        <v>22292623.0</v>
+        <v>22293711.0</v>
       </c>
       <c r="AF25" s="6">
-        <v>21265031.0</v>
+        <v>22285911.0</v>
       </c>
       <c r="AG25" s="6">
-        <v>20343903.0</v>
+        <v>21258787.0</v>
       </c>
       <c r="AH25" s="6">
-        <v>22633786.0</v>
+        <v>20337776.0</v>
       </c>
       <c r="AI25" s="6">
-        <v>24778064.0</v>
+        <v>22624292.0</v>
       </c>
       <c r="AJ25" s="6">
-        <v>21463971.0</v>
+        <v>24771437.0</v>
       </c>
       <c r="AK25" s="6">
-        <v>21793209.0</v>
+        <v>21457339.0</v>
       </c>
       <c r="AL25" s="6">
-        <v>19938445.0</v>
+        <v>21786659.0</v>
       </c>
       <c r="AM25" s="6">
-        <v>20172496.0</v>
+        <v>19932322.0</v>
       </c>
       <c r="AN25" s="6">
-        <v>9003052.0</v>
+        <v>20166868.0</v>
       </c>
       <c r="AO25" s="6">
-        <v>33731810.0</v>
+        <v>9002576.0</v>
       </c>
       <c r="AP25" s="6">
-        <v>19714924.0</v>
+        <v>33718058.0</v>
       </c>
       <c r="AQ25" s="6">
-        <v>19842660.0</v>
+        <v>19708924.0</v>
       </c>
       <c r="AR25" s="6">
-        <v>18983797.0</v>
+        <v>19836491.0</v>
       </c>
       <c r="AS25" s="6">
-        <v>18713690.0</v>
+        <v>18977605.0</v>
       </c>
       <c r="AT25" s="6">
-        <v>19863936.0</v>
+        <v>18710085.0</v>
       </c>
       <c r="AU25" s="6">
-        <v>22003994.0</v>
+        <v>19860498.0</v>
       </c>
       <c r="AV25" s="6">
-        <v>19767099.0</v>
+        <v>21999449.0</v>
       </c>
       <c r="AW25" s="6">
-        <v>20251395.0</v>
+        <v>19761671.0</v>
       </c>
       <c r="AX25" s="6">
-        <v>17732457.0</v>
+        <v>20247566.0</v>
       </c>
       <c r="AY25" s="6">
-        <v>17907177.0</v>
+        <v>17728989.0</v>
       </c>
       <c r="AZ25" s="6">
-        <v>7843491.0</v>
+        <v>17892637.0</v>
       </c>
       <c r="BA25" s="6">
+        <v>7843524.0</v>
+      </c>
+      <c r="BB25" s="6">
         <v>30750067.0</v>
       </c>
-      <c r="BB25" s="6">
+      <c r="BC25" s="6">
         <v>18069576.0</v>
       </c>
-      <c r="BC25" s="6">
+      <c r="BD25" s="6">
         <v>17570554.0</v>
       </c>
-      <c r="BD25" s="6">
+      <c r="BE25" s="6">
         <v>16826010.0</v>
       </c>
-      <c r="BE25" s="6">
+      <c r="BF25" s="6">
         <v>16683727.0</v>
       </c>
-      <c r="BF25" s="6">
+      <c r="BG25" s="6">
         <v>18159769.0</v>
       </c>
-      <c r="BG25" s="6">
+      <c r="BH25" s="6">
         <v>19149098.0</v>
       </c>
-      <c r="BH25" s="6">
+      <c r="BI25" s="6">
         <v>17482688.0</v>
       </c>
-      <c r="BI25" s="6">
+      <c r="BJ25" s="6">
         <v>16932823.0</v>
       </c>
-      <c r="BJ25" s="6">
+      <c r="BK25" s="6">
         <v>15794180.0</v>
       </c>
-      <c r="BK25" s="6">
+      <c r="BL25" s="6">
         <v>15505966.0</v>
       </c>
-      <c r="BL25" s="6">
+      <c r="BM25" s="6">
         <v>6791616.0</v>
       </c>
-      <c r="BM25" s="6">
+      <c r="BN25" s="6">
         <v>26733314.0</v>
       </c>
-      <c r="BN25" s="6">
+      <c r="BO25" s="6">
         <v>15906419.0</v>
       </c>
-      <c r="BO25" s="6">
+      <c r="BP25" s="6">
         <v>15694545.0</v>
       </c>
-      <c r="BP25" s="6">
+      <c r="BQ25" s="6">
         <v>14552067.0</v>
       </c>
-      <c r="BQ25" s="6">
+      <c r="BR25" s="6">
         <v>14657531.0</v>
       </c>
-      <c r="BR25" s="6">
+      <c r="BS25" s="6">
         <v>15887366.0</v>
       </c>
-      <c r="BS25" s="6">
+      <c r="BT25" s="6">
         <v>16222894.0</v>
       </c>
-      <c r="BT25" s="6">
+      <c r="BU25" s="6">
         <v>14410158.0</v>
       </c>
-      <c r="BU25" s="6">
+      <c r="BV25" s="6">
         <v>14622747.0</v>
       </c>
-      <c r="BV25" s="6">
+      <c r="BW25" s="6">
         <v>14671643.0</v>
       </c>
-      <c r="BW25" s="6">
+      <c r="BX25" s="6">
         <v>14977169.0</v>
       </c>
-      <c r="BX25" s="6">
+      <c r="BY25" s="6">
         <v>6382670.0</v>
       </c>
-      <c r="BY25" s="6">
+      <c r="BZ25" s="6">
         <v>23351610.0</v>
       </c>
-      <c r="BZ25" s="6">
+      <c r="CA25" s="6">
         <v>14736568.0</v>
       </c>
-      <c r="CA25" s="6">
+      <c r="CB25" s="6">
         <v>14420680.0</v>
       </c>
-      <c r="CB25" s="6">
+      <c r="CC25" s="6">
         <v>13656037.0</v>
       </c>
-      <c r="CC25" s="6">
+      <c r="CD25" s="6">
         <v>13793032.0</v>
       </c>
-      <c r="CD25" s="6">
+      <c r="CE25" s="6">
         <v>14493658.0</v>
       </c>
-      <c r="CE25" s="6">
+      <c r="CF25" s="6">
         <v>15651143.0</v>
       </c>
-      <c r="CF25" s="6">
+      <c r="CG25" s="6">
         <v>14194608.0</v>
       </c>
-      <c r="CG25" s="6">
+      <c r="CH25" s="6">
         <v>13905512.0</v>
       </c>
-      <c r="CH25" s="6">
+      <c r="CI25" s="6">
         <v>12704471.0</v>
       </c>
-      <c r="CI25" s="6">
+      <c r="CJ25" s="6">
         <v>13138474.0</v>
       </c>
-      <c r="CJ25" s="6">
+      <c r="CK25" s="6">
         <v>3862496.0</v>
       </c>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Alytaus apskritis</t>
           </r>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D26" s="6">
-        <v>4023.0</v>
+        <v>4020.0</v>
       </c>
       <c r="E26" s="6">
-        <v>4255.0</v>
+        <v>4047.0</v>
       </c>
       <c r="F26" s="6">
-        <v>4140.0</v>
+        <v>4266.0</v>
       </c>
       <c r="G26" s="6">
-        <v>4166.0</v>
+        <v>4148.0</v>
       </c>
       <c r="H26" s="6">
+        <v>4172.0</v>
+      </c>
+      <c r="I26" s="6">
+        <v>4168.0</v>
+      </c>
+      <c r="J26" s="6">
+        <v>4172.0</v>
+      </c>
+      <c r="K26" s="6">
+        <v>4189.0</v>
+      </c>
+      <c r="L26" s="6">
+        <v>4184.0</v>
+      </c>
+      <c r="M26" s="6">
         <v>4162.0</v>
       </c>
-      <c r="I26" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="N26" s="6">
-        <v>4128.0</v>
+        <v>4145.0</v>
       </c>
       <c r="O26" s="6">
         <v>4135.0</v>
       </c>
       <c r="P26" s="6">
+        <v>4140.0</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>4150.0</v>
+      </c>
+      <c r="R26" s="6">
+        <v>4353.0</v>
+      </c>
+      <c r="S26" s="6">
+        <v>4229.0</v>
+      </c>
+      <c r="T26" s="6">
+        <v>4225.0</v>
+      </c>
+      <c r="U26" s="6">
+        <v>4218.0</v>
+      </c>
+      <c r="V26" s="6">
+        <v>4212.0</v>
+      </c>
+      <c r="W26" s="6">
+        <v>4228.0</v>
+      </c>
+      <c r="X26" s="6">
+        <v>4235.0</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>4225.0</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>4222.0</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>4216.0</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>4188.0</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>4199.0</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>4381.0</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>4275.0</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>4250.0</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>4263.0</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>4261.0</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>4249.0</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>4269.0</v>
+      </c>
+      <c r="AK26" s="6">
+        <v>4248.0</v>
+      </c>
+      <c r="AL26" s="6">
+        <v>4234.0</v>
+      </c>
+      <c r="AM26" s="6">
+        <v>4215.0</v>
+      </c>
+      <c r="AN26" s="6">
+        <v>4191.0</v>
+      </c>
+      <c r="AO26" s="6">
+        <v>4189.0</v>
+      </c>
+      <c r="AP26" s="6">
+        <v>4364.0</v>
+      </c>
+      <c r="AQ26" s="6">
+        <v>4243.0</v>
+      </c>
+      <c r="AR26" s="6">
+        <v>4250.0</v>
+      </c>
+      <c r="AS26" s="6">
+        <v>4252.0</v>
+      </c>
+      <c r="AT26" s="6">
+        <v>4257.0</v>
+      </c>
+      <c r="AU26" s="6">
+        <v>4268.0</v>
+      </c>
+      <c r="AV26" s="6">
+        <v>4259.0</v>
+      </c>
+      <c r="AW26" s="6">
+        <v>4222.0</v>
+      </c>
+      <c r="AX26" s="6">
+        <v>4191.0</v>
+      </c>
+      <c r="AY26" s="6">
+        <v>4172.0</v>
+      </c>
+      <c r="AZ26" s="6">
+        <v>4159.0</v>
+      </c>
+      <c r="BA26" s="6">
+        <v>4157.0</v>
+      </c>
+      <c r="BB26" s="6">
+        <v>4278.0</v>
+      </c>
+      <c r="BC26" s="6">
         <v>4141.0</v>
-      </c>
-[...115 lines deleted...]
-        <v>4127.0</v>
       </c>
       <c r="BD26" s="6">
         <v>4127.0</v>
       </c>
       <c r="BE26" s="6">
+        <v>4127.0</v>
+      </c>
+      <c r="BF26" s="6">
         <v>4106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4068.0</v>
       </c>
       <c r="BG26" s="6">
         <v>4068.0</v>
       </c>
       <c r="BH26" s="6">
+        <v>4068.0</v>
+      </c>
+      <c r="BI26" s="6">
         <v>4042.0</v>
       </c>
-      <c r="BI26" s="6">
+      <c r="BJ26" s="6">
         <v>4032.0</v>
       </c>
-      <c r="BJ26" s="6">
+      <c r="BK26" s="6">
         <v>4005.0</v>
       </c>
-      <c r="BK26" s="6">
+      <c r="BL26" s="6">
         <v>3961.0</v>
       </c>
-      <c r="BL26" s="6">
+      <c r="BM26" s="6">
         <v>3935.0</v>
       </c>
-      <c r="BM26" s="6">
+      <c r="BN26" s="6">
         <v>4109.0</v>
       </c>
-      <c r="BN26" s="6">
+      <c r="BO26" s="6">
         <v>3935.0</v>
       </c>
-      <c r="BO26" s="6">
+      <c r="BP26" s="6">
         <v>3916.0</v>
       </c>
-      <c r="BP26" s="6">
+      <c r="BQ26" s="6">
         <v>3905.0</v>
       </c>
-      <c r="BQ26" s="6">
+      <c r="BR26" s="6">
         <v>3897.0</v>
       </c>
-      <c r="BR26" s="6">
+      <c r="BS26" s="6">
         <v>3887.0</v>
       </c>
-      <c r="BS26" s="6">
+      <c r="BT26" s="6">
         <v>3885.0</v>
       </c>
-      <c r="BT26" s="6">
+      <c r="BU26" s="6">
         <v>3848.0</v>
       </c>
-      <c r="BU26" s="6">
+      <c r="BV26" s="6">
         <v>3820.0</v>
       </c>
-      <c r="BV26" s="6">
+      <c r="BW26" s="6">
         <v>3850.0</v>
       </c>
-      <c r="BW26" s="6">
+      <c r="BX26" s="6">
         <v>3836.0</v>
       </c>
-      <c r="BX26" s="6">
+      <c r="BY26" s="6">
         <v>3837.0</v>
       </c>
-      <c r="BY26" s="6">
+      <c r="BZ26" s="6">
         <v>4013.0</v>
       </c>
-      <c r="BZ26" s="6">
+      <c r="CA26" s="6">
         <v>3907.0</v>
       </c>
-      <c r="CA26" s="6">
+      <c r="CB26" s="6">
         <v>3891.0</v>
       </c>
-      <c r="CB26" s="6">
+      <c r="CC26" s="6">
         <v>3880.0</v>
       </c>
-      <c r="CC26" s="6">
+      <c r="CD26" s="6">
         <v>3864.0</v>
       </c>
-      <c r="CD26" s="6">
+      <c r="CE26" s="6">
         <v>3852.0</v>
       </c>
-      <c r="CE26" s="6">
+      <c r="CF26" s="6">
         <v>3850.0</v>
       </c>
-      <c r="CF26" s="6">
+      <c r="CG26" s="6">
         <v>3840.0</v>
       </c>
-      <c r="CG26" s="6">
+      <c r="CH26" s="6">
         <v>3799.0</v>
       </c>
-      <c r="CH26" s="6">
+      <c r="CI26" s="6">
         <v>3784.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3751.0</v>
       </c>
       <c r="CJ26" s="6">
         <v>3751.0</v>
       </c>
+      <c r="CK26" s="6">
+        <v>3751.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D27" s="6">
-        <v>30877384.0</v>
+        <v>68083241.0</v>
       </c>
       <c r="E27" s="6">
-        <v>108570746.0</v>
+        <v>30897662.0</v>
       </c>
       <c r="F27" s="6">
-        <v>66174434.0</v>
+        <v>108643866.0</v>
       </c>
       <c r="G27" s="6">
-        <v>67568344.0</v>
+        <v>66220153.0</v>
       </c>
       <c r="H27" s="6">
-        <v>60793424.0</v>
+        <v>67604949.0</v>
       </c>
       <c r="I27" s="6">
-        <v>62509932.0</v>
+        <v>60818980.0</v>
       </c>
       <c r="J27" s="6">
-        <v>67550882.0</v>
+        <v>62527658.0</v>
       </c>
       <c r="K27" s="6">
-        <v>77569148.0</v>
+        <v>67563977.0</v>
       </c>
       <c r="L27" s="6">
-        <v>66193574.0</v>
+        <v>77573143.0</v>
       </c>
       <c r="M27" s="6">
-        <v>64605177.0</v>
+        <v>66192754.0</v>
       </c>
       <c r="N27" s="6">
-        <v>62448505.0</v>
+        <v>64598647.0</v>
       </c>
       <c r="O27" s="6">
-        <v>62523596.0</v>
+        <v>62448036.0</v>
       </c>
       <c r="P27" s="6">
-        <v>27802462.0</v>
+        <v>62519358.0</v>
       </c>
       <c r="Q27" s="6">
-        <v>99478929.0</v>
+        <v>27806675.0</v>
       </c>
       <c r="R27" s="6">
-        <v>59894491.0</v>
+        <v>99474119.0</v>
       </c>
       <c r="S27" s="6">
-        <v>61361635.0</v>
+        <v>59892005.0</v>
       </c>
       <c r="T27" s="6">
-        <v>56016638.0</v>
+        <v>61359805.0</v>
       </c>
       <c r="U27" s="6">
-        <v>56578934.0</v>
+        <v>56015379.0</v>
       </c>
       <c r="V27" s="6">
-        <v>60312648.0</v>
+        <v>56582547.0</v>
       </c>
       <c r="W27" s="6">
-        <v>71195446.0</v>
+        <v>60318419.0</v>
       </c>
       <c r="X27" s="6">
-        <v>59481189.0</v>
+        <v>71200707.0</v>
       </c>
       <c r="Y27" s="6">
-        <v>58763979.0</v>
+        <v>59489203.0</v>
       </c>
       <c r="Z27" s="6">
-        <v>59027529.0</v>
+        <v>58772659.0</v>
       </c>
       <c r="AA27" s="6">
-        <v>56499441.0</v>
+        <v>59031900.0</v>
       </c>
       <c r="AB27" s="6">
-        <v>25035576.0</v>
+        <v>56495081.0</v>
       </c>
       <c r="AC27" s="6">
-        <v>92689858.0</v>
+        <v>25039513.0</v>
       </c>
       <c r="AD27" s="6">
-        <v>53743182.0</v>
+        <v>92679195.0</v>
       </c>
       <c r="AE27" s="6">
-        <v>56405837.0</v>
+        <v>53767453.0</v>
       </c>
       <c r="AF27" s="6">
-        <v>51561594.0</v>
+        <v>56407306.0</v>
       </c>
       <c r="AG27" s="6">
-        <v>51247495.0</v>
+        <v>51560012.0</v>
       </c>
       <c r="AH27" s="6">
-        <v>54602402.0</v>
+        <v>51246172.0</v>
       </c>
       <c r="AI27" s="6">
-        <v>65857732.0</v>
+        <v>54603160.0</v>
       </c>
       <c r="AJ27" s="6">
-        <v>55698904.0</v>
+        <v>65856439.0</v>
       </c>
       <c r="AK27" s="6">
-        <v>53038591.0</v>
+        <v>55696131.0</v>
       </c>
       <c r="AL27" s="6">
-        <v>52828892.0</v>
+        <v>53035669.0</v>
       </c>
       <c r="AM27" s="6">
-        <v>51489648.0</v>
+        <v>52825481.0</v>
       </c>
       <c r="AN27" s="6">
-        <v>23034508.0</v>
+        <v>51485790.0</v>
       </c>
       <c r="AO27" s="6">
-        <v>83618905.0</v>
+        <v>23034073.0</v>
       </c>
       <c r="AP27" s="6">
-        <v>48908107.0</v>
+        <v>83620809.0</v>
       </c>
       <c r="AQ27" s="6">
-        <v>50111882.0</v>
+        <v>48907078.0</v>
       </c>
       <c r="AR27" s="6">
-        <v>48558275.0</v>
+        <v>50113632.0</v>
       </c>
       <c r="AS27" s="6">
-        <v>45563659.0</v>
+        <v>48560032.0</v>
       </c>
       <c r="AT27" s="6">
-        <v>50091671.0</v>
+        <v>45564589.0</v>
       </c>
       <c r="AU27" s="6">
-        <v>59475087.0</v>
+        <v>50094512.0</v>
       </c>
       <c r="AV27" s="6">
-        <v>50550834.0</v>
+        <v>59476161.0</v>
       </c>
       <c r="AW27" s="6">
-        <v>49403570.0</v>
+        <v>50556872.0</v>
       </c>
       <c r="AX27" s="6">
-        <v>48076010.0</v>
+        <v>49404710.0</v>
       </c>
       <c r="AY27" s="6">
-        <v>45661082.0</v>
+        <v>48077265.0</v>
       </c>
       <c r="AZ27" s="6">
-        <v>19930600.0</v>
+        <v>45661248.0</v>
       </c>
       <c r="BA27" s="6">
+        <v>19931985.0</v>
+      </c>
+      <c r="BB27" s="6">
         <v>75322970.0</v>
       </c>
-      <c r="BB27" s="6">
+      <c r="BC27" s="6">
         <v>44339527.0</v>
       </c>
-      <c r="BC27" s="6">
+      <c r="BD27" s="6">
         <v>46482819.0</v>
       </c>
-      <c r="BD27" s="6">
+      <c r="BE27" s="6">
         <v>42119427.0</v>
       </c>
-      <c r="BE27" s="6">
+      <c r="BF27" s="6">
         <v>41960058.0</v>
       </c>
-      <c r="BF27" s="6">
+      <c r="BG27" s="6">
         <v>45424164.0</v>
       </c>
-      <c r="BG27" s="6">
+      <c r="BH27" s="6">
         <v>52852188.0</v>
       </c>
-      <c r="BH27" s="6">
+      <c r="BI27" s="6">
         <v>43441743.0</v>
       </c>
-      <c r="BI27" s="6">
+      <c r="BJ27" s="6">
         <v>42546195.0</v>
       </c>
-      <c r="BJ27" s="6">
+      <c r="BK27" s="6">
         <v>41303829.0</v>
       </c>
-      <c r="BK27" s="6">
+      <c r="BL27" s="6">
         <v>39785569.0</v>
       </c>
-      <c r="BL27" s="6">
+      <c r="BM27" s="6">
         <v>19163538.0</v>
       </c>
-      <c r="BM27" s="6">
+      <c r="BN27" s="6">
         <v>67237852.0</v>
       </c>
-      <c r="BN27" s="6">
+      <c r="BO27" s="6">
         <v>40711260.0</v>
       </c>
-      <c r="BO27" s="6">
+      <c r="BP27" s="6">
         <v>41384500.0</v>
       </c>
-      <c r="BP27" s="6">
+      <c r="BQ27" s="6">
         <v>37225406.0</v>
       </c>
-      <c r="BQ27" s="6">
+      <c r="BR27" s="6">
         <v>38257587.0</v>
       </c>
-      <c r="BR27" s="6">
+      <c r="BS27" s="6">
         <v>40971742.0</v>
       </c>
-      <c r="BS27" s="6">
+      <c r="BT27" s="6">
         <v>41922659.0</v>
       </c>
-      <c r="BT27" s="6">
+      <c r="BU27" s="6">
         <v>35892439.0</v>
       </c>
-      <c r="BU27" s="6">
+      <c r="BV27" s="6">
         <v>38201793.0</v>
       </c>
-      <c r="BV27" s="6">
+      <c r="BW27" s="6">
         <v>39031055.0</v>
       </c>
-      <c r="BW27" s="6">
+      <c r="BX27" s="6">
         <v>38908476.0</v>
       </c>
-      <c r="BX27" s="6">
+      <c r="BY27" s="6">
         <v>17810226.0</v>
       </c>
-      <c r="BY27" s="6">
+      <c r="BZ27" s="6">
         <v>61019839.0</v>
       </c>
-      <c r="BZ27" s="6">
+      <c r="CA27" s="6">
         <v>38079676.0</v>
       </c>
-      <c r="CA27" s="6">
+      <c r="CB27" s="6">
         <v>38955949.0</v>
       </c>
-      <c r="CB27" s="6">
+      <c r="CC27" s="6">
         <v>35648410.0</v>
       </c>
-      <c r="CC27" s="6">
+      <c r="CD27" s="6">
         <v>35824118.0</v>
       </c>
-      <c r="CD27" s="6">
+      <c r="CE27" s="6">
         <v>38812549.0</v>
       </c>
-      <c r="CE27" s="6">
+      <c r="CF27" s="6">
         <v>44698761.0</v>
       </c>
-      <c r="CF27" s="6">
+      <c r="CG27" s="6">
         <v>38573039.0</v>
       </c>
-      <c r="CG27" s="6">
+      <c r="CH27" s="6">
         <v>37045845.0</v>
       </c>
-      <c r="CH27" s="6">
+      <c r="CI27" s="6">
         <v>35466922.0</v>
       </c>
-      <c r="CI27" s="6">
+      <c r="CJ27" s="6">
         <v>35518642.0</v>
       </c>
-      <c r="CJ27" s="6">
+      <c r="CK27" s="6">
         <v>12683832.0</v>
       </c>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D28" s="6">
-        <v>4775384.0</v>
+        <v>11014985.0</v>
       </c>
       <c r="E28" s="6">
-        <v>18218759.0</v>
+        <v>4779107.0</v>
       </c>
       <c r="F28" s="6">
-        <v>10769198.0</v>
+        <v>18228545.0</v>
       </c>
       <c r="G28" s="6">
-        <v>11001554.0</v>
+        <v>10774256.0</v>
       </c>
       <c r="H28" s="6">
-        <v>9679614.0</v>
+        <v>11005339.0</v>
       </c>
       <c r="I28" s="6">
-        <v>10148793.0</v>
+        <v>9681437.0</v>
       </c>
       <c r="J28" s="6">
-        <v>10776567.0</v>
+        <v>10150427.0</v>
       </c>
       <c r="K28" s="6">
-        <v>12576511.0</v>
+        <v>10776984.0</v>
       </c>
       <c r="L28" s="6">
-        <v>10570981.0</v>
+        <v>12576385.0</v>
       </c>
       <c r="M28" s="6">
-        <v>10236576.0</v>
+        <v>10570622.0</v>
       </c>
       <c r="N28" s="6">
-        <v>9772144.0</v>
+        <v>10235726.0</v>
       </c>
       <c r="O28" s="6">
-        <v>9851957.0</v>
+        <v>9772398.0</v>
       </c>
       <c r="P28" s="6">
-        <v>4134080.0</v>
+        <v>9851050.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>16264487.0</v>
+        <v>4134337.0</v>
       </c>
       <c r="R28" s="6">
-        <v>9428329.0</v>
+        <v>16262589.0</v>
       </c>
       <c r="S28" s="6">
-        <v>9650350.0</v>
+        <v>9427279.0</v>
       </c>
       <c r="T28" s="6">
-        <v>8736381.0</v>
+        <v>9649435.0</v>
       </c>
       <c r="U28" s="6">
-        <v>8878133.0</v>
+        <v>8735673.0</v>
       </c>
       <c r="V28" s="6">
-        <v>9257034.0</v>
+        <v>8878299.0</v>
       </c>
       <c r="W28" s="6">
-        <v>11205315.0</v>
+        <v>9257731.0</v>
       </c>
       <c r="X28" s="6">
-        <v>9116200.0</v>
+        <v>11205339.0</v>
       </c>
       <c r="Y28" s="6">
-        <v>9040577.0</v>
+        <v>9116232.0</v>
       </c>
       <c r="Z28" s="6">
-        <v>8910669.0</v>
+        <v>9040714.0</v>
       </c>
       <c r="AA28" s="6">
-        <v>8562921.0</v>
+        <v>8909866.0</v>
       </c>
       <c r="AB28" s="6">
-        <v>3589435.0</v>
+        <v>8561103.0</v>
       </c>
       <c r="AC28" s="6">
-        <v>15348035.0</v>
+        <v>3589994.0</v>
       </c>
       <c r="AD28" s="6">
-        <v>8445791.0</v>
+        <v>15346238.0</v>
       </c>
       <c r="AE28" s="6">
-        <v>8925833.0</v>
+        <v>8450069.0</v>
       </c>
       <c r="AF28" s="6">
-        <v>8097344.0</v>
+        <v>8925000.0</v>
       </c>
       <c r="AG28" s="6">
-        <v>8047314.0</v>
+        <v>8096310.0</v>
       </c>
       <c r="AH28" s="6">
-        <v>8336543.0</v>
+        <v>8046277.0</v>
       </c>
       <c r="AI28" s="6">
-        <v>10371274.0</v>
+        <v>8335716.0</v>
       </c>
       <c r="AJ28" s="6">
-        <v>8545265.0</v>
+        <v>10370320.0</v>
       </c>
       <c r="AK28" s="6">
-        <v>8095871.0</v>
+        <v>8544343.0</v>
       </c>
       <c r="AL28" s="6">
-        <v>7934942.0</v>
+        <v>8094854.0</v>
       </c>
       <c r="AM28" s="6">
-        <v>7781871.0</v>
+        <v>7933872.0</v>
       </c>
       <c r="AN28" s="6">
-        <v>3286089.0</v>
+        <v>7780826.0</v>
       </c>
       <c r="AO28" s="6">
-        <v>13582634.0</v>
+        <v>3286069.0</v>
       </c>
       <c r="AP28" s="6">
-        <v>7531461.0</v>
+        <v>13582378.0</v>
       </c>
       <c r="AQ28" s="6">
-        <v>7754861.0</v>
+        <v>7531031.0</v>
       </c>
       <c r="AR28" s="6">
-        <v>7493160.0</v>
+        <v>7755046.0</v>
       </c>
       <c r="AS28" s="6">
-        <v>6925701.0</v>
+        <v>7493331.0</v>
       </c>
       <c r="AT28" s="6">
-        <v>7584216.0</v>
+        <v>6925776.0</v>
       </c>
       <c r="AU28" s="6">
-        <v>9253980.0</v>
+        <v>7584508.0</v>
       </c>
       <c r="AV28" s="6">
-        <v>7938602.0</v>
+        <v>9254100.0</v>
       </c>
       <c r="AW28" s="6">
-        <v>7806674.0</v>
+        <v>7939630.0</v>
       </c>
       <c r="AX28" s="6">
-        <v>7392675.0</v>
+        <v>7806835.0</v>
       </c>
       <c r="AY28" s="6">
-        <v>7021606.0</v>
+        <v>7392836.0</v>
       </c>
       <c r="AZ28" s="6">
-        <v>2887877.0</v>
+        <v>7021542.0</v>
       </c>
       <c r="BA28" s="6">
+        <v>2888169.0</v>
+      </c>
+      <c r="BB28" s="6">
         <v>12221019.0</v>
       </c>
-      <c r="BB28" s="6">
+      <c r="BC28" s="6">
         <v>6890482.0</v>
       </c>
-      <c r="BC28" s="6">
+      <c r="BD28" s="6">
         <v>7346084.0</v>
       </c>
-      <c r="BD28" s="6">
+      <c r="BE28" s="6">
         <v>6588379.0</v>
       </c>
-      <c r="BE28" s="6">
+      <c r="BF28" s="6">
         <v>6563068.0</v>
       </c>
-      <c r="BF28" s="6">
+      <c r="BG28" s="6">
         <v>6870916.0</v>
       </c>
-      <c r="BG28" s="6">
+      <c r="BH28" s="6">
         <v>8228458.0</v>
       </c>
-      <c r="BH28" s="6">
+      <c r="BI28" s="6">
         <v>6655323.0</v>
       </c>
-      <c r="BI28" s="6">
+      <c r="BJ28" s="6">
         <v>6552238.0</v>
       </c>
-      <c r="BJ28" s="6">
+      <c r="BK28" s="6">
         <v>6268839.0</v>
       </c>
-      <c r="BK28" s="6">
+      <c r="BL28" s="6">
         <v>6060191.0</v>
       </c>
-      <c r="BL28" s="6">
+      <c r="BM28" s="6">
         <v>2713619.0</v>
       </c>
-      <c r="BM28" s="6">
+      <c r="BN28" s="6">
         <v>10691397.0</v>
       </c>
-      <c r="BN28" s="6">
+      <c r="BO28" s="6">
         <v>6191904.0</v>
       </c>
-      <c r="BO28" s="6">
+      <c r="BP28" s="6">
         <v>6302771.0</v>
       </c>
-      <c r="BP28" s="6">
+      <c r="BQ28" s="6">
         <v>5565061.0</v>
       </c>
-      <c r="BQ28" s="6">
+      <c r="BR28" s="6">
         <v>5780798.0</v>
       </c>
-      <c r="BR28" s="6">
+      <c r="BS28" s="6">
         <v>6178047.0</v>
       </c>
-      <c r="BS28" s="6">
+      <c r="BT28" s="6">
         <v>6443789.0</v>
       </c>
-      <c r="BT28" s="6">
+      <c r="BU28" s="6">
         <v>5438589.0</v>
       </c>
-      <c r="BU28" s="6">
+      <c r="BV28" s="6">
         <v>5814602.0</v>
       </c>
-      <c r="BV28" s="6">
+      <c r="BW28" s="6">
         <v>6007996.0</v>
       </c>
-      <c r="BW28" s="6">
+      <c r="BX28" s="6">
         <v>6058522.0</v>
       </c>
-      <c r="BX28" s="6">
+      <c r="BY28" s="6">
         <v>2573793.0</v>
       </c>
-      <c r="BY28" s="6">
+      <c r="BZ28" s="6">
         <v>10198634.0</v>
       </c>
-      <c r="BZ28" s="6">
+      <c r="CA28" s="6">
         <v>6102746.0</v>
       </c>
-      <c r="CA28" s="6">
+      <c r="CB28" s="6">
         <v>6301431.0</v>
       </c>
-      <c r="CB28" s="6">
+      <c r="CC28" s="6">
         <v>5665890.0</v>
       </c>
-      <c r="CC28" s="6">
+      <c r="CD28" s="6">
         <v>5798309.0</v>
       </c>
-      <c r="CD28" s="6">
+      <c r="CE28" s="6">
         <v>6072475.0</v>
       </c>
-      <c r="CE28" s="6">
+      <c r="CF28" s="6">
         <v>7159804.0</v>
       </c>
-      <c r="CF28" s="6">
+      <c r="CG28" s="6">
         <v>6107533.0</v>
       </c>
-      <c r="CG28" s="6">
+      <c r="CH28" s="6">
         <v>5873770.0</v>
       </c>
-      <c r="CH28" s="6">
+      <c r="CI28" s="6">
         <v>5457579.0</v>
       </c>
-      <c r="CI28" s="6">
+      <c r="CJ28" s="6">
         <v>5535402.0</v>
       </c>
-      <c r="CJ28" s="6">
+      <c r="CK28" s="6">
         <v>1421050.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Telšių apskritis</t>
           </r>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>3872.0</v>
+        <v>3854.0</v>
       </c>
       <c r="E29" s="6">
-        <v>4111.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F29" s="6">
-        <v>4000.0</v>
+        <v>4129.0</v>
       </c>
       <c r="G29" s="6">
-        <v>3999.0</v>
+        <v>4002.0</v>
       </c>
       <c r="H29" s="6">
+        <v>4002.0</v>
+      </c>
+      <c r="I29" s="6">
+        <v>3968.0</v>
+      </c>
+      <c r="J29" s="6">
+        <v>3973.0</v>
+      </c>
+      <c r="K29" s="6">
+        <v>3982.0</v>
+      </c>
+      <c r="L29" s="6">
+        <v>3974.0</v>
+      </c>
+      <c r="M29" s="6">
+        <v>3967.0</v>
+      </c>
+      <c r="N29" s="6">
         <v>3965.0</v>
       </c>
-      <c r="I29" s="6">
+      <c r="O29" s="6">
+        <v>3958.0</v>
+      </c>
+      <c r="P29" s="6">
+        <v>3935.0</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>3947.0</v>
+      </c>
+      <c r="R29" s="6">
+        <v>4235.0</v>
+      </c>
+      <c r="S29" s="6">
+        <v>4057.0</v>
+      </c>
+      <c r="T29" s="6">
+        <v>4071.0</v>
+      </c>
+      <c r="U29" s="6">
+        <v>4025.0</v>
+      </c>
+      <c r="V29" s="6">
+        <v>4013.0</v>
+      </c>
+      <c r="W29" s="6">
+        <v>4017.0</v>
+      </c>
+      <c r="X29" s="6">
+        <v>4014.0</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>4010.0</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>3996.0</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>3984.0</v>
+      </c>
+      <c r="AB29" s="6">
         <v>3969.0</v>
       </c>
-      <c r="J29" s="6">
-[...55 lines deleted...]
-      </c>
       <c r="AC29" s="6">
-        <v>4226.0</v>
+        <v>3987.0</v>
       </c>
       <c r="AD29" s="6">
-        <v>4053.0</v>
+        <v>4225.0</v>
       </c>
       <c r="AE29" s="6">
         <v>4052.0</v>
       </c>
       <c r="AF29" s="6">
+        <v>4051.0</v>
+      </c>
+      <c r="AG29" s="6">
         <v>4022.0</v>
       </c>
-      <c r="AG29" s="6">
+      <c r="AH29" s="6">
         <v>4016.0</v>
       </c>
-      <c r="AH29" s="6">
+      <c r="AI29" s="6">
         <v>4038.0</v>
       </c>
-      <c r="AI29" s="6">
+      <c r="AJ29" s="6">
         <v>4042.0</v>
       </c>
-      <c r="AJ29" s="6">
+      <c r="AK29" s="6">
         <v>4031.0</v>
       </c>
-      <c r="AK29" s="6">
+      <c r="AL29" s="6">
         <v>4009.0</v>
       </c>
-      <c r="AL29" s="6">
+      <c r="AM29" s="6">
         <v>4003.0</v>
       </c>
-      <c r="AM29" s="6">
+      <c r="AN29" s="6">
         <v>3992.0</v>
       </c>
-      <c r="AN29" s="6">
+      <c r="AO29" s="6">
         <v>4003.0</v>
       </c>
-      <c r="AO29" s="6">
+      <c r="AP29" s="6">
         <v>4214.0</v>
       </c>
-      <c r="AP29" s="6">
+      <c r="AQ29" s="6">
         <v>4084.0</v>
       </c>
-      <c r="AQ29" s="6">
+      <c r="AR29" s="6">
         <v>4066.0</v>
       </c>
-      <c r="AR29" s="6">
+      <c r="AS29" s="6">
         <v>4021.0</v>
       </c>
-      <c r="AS29" s="6">
+      <c r="AT29" s="6">
         <v>4014.0</v>
       </c>
-      <c r="AT29" s="6">
+      <c r="AU29" s="6">
         <v>4007.0</v>
       </c>
-      <c r="AU29" s="6">
+      <c r="AV29" s="6">
         <v>4002.0</v>
       </c>
-      <c r="AV29" s="6">
+      <c r="AW29" s="6">
         <v>3979.0</v>
       </c>
-      <c r="AW29" s="6">
+      <c r="AX29" s="6">
         <v>3980.0</v>
       </c>
-      <c r="AX29" s="6">
+      <c r="AY29" s="6">
         <v>3963.0</v>
       </c>
-      <c r="AY29" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ29" s="6">
+        <v>3954.0</v>
+      </c>
+      <c r="BA29" s="6">
         <v>3972.0</v>
       </c>
-      <c r="BA29" s="6">
+      <c r="BB29" s="6">
         <v>4231.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4039.0</v>
       </c>
       <c r="BC29" s="6">
         <v>4039.0</v>
       </c>
       <c r="BD29" s="6">
+        <v>4039.0</v>
+      </c>
+      <c r="BE29" s="6">
         <v>4025.0</v>
       </c>
-      <c r="BE29" s="6">
+      <c r="BF29" s="6">
         <v>4014.0</v>
       </c>
-      <c r="BF29" s="6">
+      <c r="BG29" s="6">
         <v>4005.0</v>
       </c>
-      <c r="BG29" s="6">
+      <c r="BH29" s="6">
         <v>3998.0</v>
       </c>
-      <c r="BH29" s="6">
+      <c r="BI29" s="6">
         <v>3959.0</v>
       </c>
-      <c r="BI29" s="6">
+      <c r="BJ29" s="6">
         <v>3933.0</v>
       </c>
-      <c r="BJ29" s="6">
+      <c r="BK29" s="6">
         <v>3908.0</v>
       </c>
-      <c r="BK29" s="6">
+      <c r="BL29" s="6">
         <v>3879.0</v>
       </c>
-      <c r="BL29" s="6">
+      <c r="BM29" s="6">
         <v>3864.0</v>
       </c>
-      <c r="BM29" s="6">
+      <c r="BN29" s="6">
         <v>4093.0</v>
       </c>
-      <c r="BN29" s="6">
+      <c r="BO29" s="6">
         <v>3946.0</v>
       </c>
-      <c r="BO29" s="6">
+      <c r="BP29" s="6">
         <v>3936.0</v>
       </c>
-      <c r="BP29" s="6">
+      <c r="BQ29" s="6">
         <v>3909.0</v>
       </c>
-      <c r="BQ29" s="6">
+      <c r="BR29" s="6">
         <v>3919.0</v>
       </c>
-      <c r="BR29" s="6">
+      <c r="BS29" s="6">
         <v>3909.0</v>
       </c>
-      <c r="BS29" s="6">
+      <c r="BT29" s="6">
         <v>3898.0</v>
       </c>
-      <c r="BT29" s="6">
+      <c r="BU29" s="6">
         <v>3878.0</v>
       </c>
-      <c r="BU29" s="6">
+      <c r="BV29" s="6">
         <v>3848.0</v>
       </c>
-      <c r="BV29" s="6">
+      <c r="BW29" s="6">
         <v>3864.0</v>
       </c>
-      <c r="BW29" s="6">
+      <c r="BX29" s="6">
         <v>3876.0</v>
       </c>
-      <c r="BX29" s="6">
+      <c r="BY29" s="6">
         <v>3875.0</v>
       </c>
-      <c r="BY29" s="6">
+      <c r="BZ29" s="6">
         <v>4100.0</v>
       </c>
-      <c r="BZ29" s="6">
+      <c r="CA29" s="6">
         <v>3921.0</v>
       </c>
-      <c r="CA29" s="6">
+      <c r="CB29" s="6">
         <v>3896.0</v>
       </c>
-      <c r="CB29" s="6">
+      <c r="CC29" s="6">
         <v>3883.0</v>
       </c>
-      <c r="CC29" s="6">
+      <c r="CD29" s="6">
         <v>3879.0</v>
       </c>
-      <c r="CD29" s="6">
+      <c r="CE29" s="6">
         <v>3883.0</v>
       </c>
-      <c r="CE29" s="6">
+      <c r="CF29" s="6">
         <v>3895.0</v>
       </c>
-      <c r="CF29" s="6">
+      <c r="CG29" s="6">
         <v>3870.0</v>
       </c>
-      <c r="CG29" s="6">
+      <c r="CH29" s="6">
         <v>3869.0</v>
       </c>
-      <c r="CH29" s="6">
+      <c r="CI29" s="6">
         <v>3860.0</v>
       </c>
-      <c r="CI29" s="6">
+      <c r="CJ29" s="6">
         <v>3846.0</v>
       </c>
-      <c r="CJ29" s="6">
+      <c r="CK29" s="6">
         <v>3858.0</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
-        <v>45938332.0</v>
+        <v>88661036.0</v>
       </c>
       <c r="E30" s="6">
-        <v>133834451.0</v>
+        <v>45789723.0</v>
       </c>
       <c r="F30" s="6">
-        <v>87550911.0</v>
+        <v>133853523.0</v>
       </c>
       <c r="G30" s="6">
-        <v>87963958.0</v>
+        <v>87540096.0</v>
       </c>
       <c r="H30" s="6">
-        <v>78819495.0</v>
+        <v>87947649.0</v>
       </c>
       <c r="I30" s="6">
-        <v>81666569.0</v>
+        <v>78792960.0</v>
       </c>
       <c r="J30" s="6">
-        <v>87711205.0</v>
+        <v>81651501.0</v>
       </c>
       <c r="K30" s="6">
-        <v>98420895.0</v>
+        <v>87695322.0</v>
       </c>
       <c r="L30" s="6">
-        <v>84459104.0</v>
+        <v>98403227.0</v>
       </c>
       <c r="M30" s="6">
-        <v>82228144.0</v>
+        <v>84448435.0</v>
       </c>
       <c r="N30" s="6">
-        <v>77645349.0</v>
+        <v>82219265.0</v>
       </c>
       <c r="O30" s="6">
-        <v>80588582.0</v>
+        <v>77635704.0</v>
       </c>
       <c r="P30" s="6">
-        <v>41830808.0</v>
+        <v>80629971.0</v>
       </c>
       <c r="Q30" s="6">
-        <v>124055252.0</v>
+        <v>41827573.0</v>
       </c>
       <c r="R30" s="6">
-        <v>79299720.0</v>
+        <v>124023857.0</v>
       </c>
       <c r="S30" s="6">
-        <v>78313624.0</v>
+        <v>79291839.0</v>
       </c>
       <c r="T30" s="6">
-        <v>71565140.0</v>
+        <v>78303609.0</v>
       </c>
       <c r="U30" s="6">
-        <v>74776929.0</v>
+        <v>71556327.0</v>
       </c>
       <c r="V30" s="6">
-        <v>78945451.0</v>
+        <v>74767828.0</v>
       </c>
       <c r="W30" s="6">
-        <v>89519477.0</v>
+        <v>78934559.0</v>
       </c>
       <c r="X30" s="6">
-        <v>75579019.0</v>
+        <v>89511004.0</v>
       </c>
       <c r="Y30" s="6">
-        <v>75085011.0</v>
+        <v>75567607.0</v>
       </c>
       <c r="Z30" s="6">
-        <v>73472780.0</v>
+        <v>75074896.0</v>
       </c>
       <c r="AA30" s="6">
-        <v>75318298.0</v>
+        <v>73464320.0</v>
       </c>
       <c r="AB30" s="6">
-        <v>37882790.0</v>
+        <v>75310754.0</v>
       </c>
       <c r="AC30" s="6">
-        <v>112128657.0</v>
+        <v>37878293.0</v>
       </c>
       <c r="AD30" s="6">
-        <v>70520153.0</v>
+        <v>112116287.0</v>
       </c>
       <c r="AE30" s="6">
-        <v>70409572.0</v>
+        <v>70515251.0</v>
       </c>
       <c r="AF30" s="6">
-        <v>65060978.0</v>
+        <v>70402157.0</v>
       </c>
       <c r="AG30" s="6">
-        <v>66087486.0</v>
+        <v>65053958.0</v>
       </c>
       <c r="AH30" s="6">
-        <v>70765691.0</v>
+        <v>66078568.0</v>
       </c>
       <c r="AI30" s="6">
-        <v>80432246.0</v>
+        <v>70758195.0</v>
       </c>
       <c r="AJ30" s="6">
-        <v>66972456.0</v>
+        <v>80424369.0</v>
       </c>
       <c r="AK30" s="6">
-        <v>67103750.0</v>
+        <v>66964023.0</v>
       </c>
       <c r="AL30" s="6">
-        <v>64069749.0</v>
+        <v>67097223.0</v>
       </c>
       <c r="AM30" s="6">
-        <v>64959681.0</v>
+        <v>64063883.0</v>
       </c>
       <c r="AN30" s="6">
-        <v>33819385.0</v>
+        <v>64953499.0</v>
       </c>
       <c r="AO30" s="6">
-        <v>100743446.0</v>
+        <v>33820756.0</v>
       </c>
       <c r="AP30" s="6">
-        <v>61689056.0</v>
+        <v>100729230.0</v>
       </c>
       <c r="AQ30" s="6">
-        <v>61766975.0</v>
+        <v>61683499.0</v>
       </c>
       <c r="AR30" s="6">
-        <v>60574205.0</v>
+        <v>61760294.0</v>
       </c>
       <c r="AS30" s="6">
-        <v>57671887.0</v>
+        <v>60568525.0</v>
       </c>
       <c r="AT30" s="6">
-        <v>64414820.0</v>
+        <v>57664899.0</v>
       </c>
       <c r="AU30" s="6">
-        <v>72495071.0</v>
+        <v>64409421.0</v>
       </c>
       <c r="AV30" s="6">
-        <v>61104503.0</v>
+        <v>72487464.0</v>
       </c>
       <c r="AW30" s="6">
-        <v>60119650.0</v>
+        <v>61098004.0</v>
       </c>
       <c r="AX30" s="6">
-        <v>56549621.0</v>
+        <v>60113145.0</v>
       </c>
       <c r="AY30" s="6">
-        <v>55912376.0</v>
+        <v>56543784.0</v>
       </c>
       <c r="AZ30" s="6">
-        <v>31210755.0</v>
+        <v>55906562.0</v>
       </c>
       <c r="BA30" s="6">
+        <v>31211344.0</v>
+      </c>
+      <c r="BB30" s="6">
         <v>88747704.0</v>
       </c>
-      <c r="BB30" s="6">
+      <c r="BC30" s="6">
         <v>55264449.0</v>
       </c>
-      <c r="BC30" s="6">
+      <c r="BD30" s="6">
         <v>54597095.0</v>
       </c>
-      <c r="BD30" s="6">
+      <c r="BE30" s="6">
         <v>50999904.0</v>
       </c>
-      <c r="BE30" s="6">
+      <c r="BF30" s="6">
         <v>51802724.0</v>
       </c>
-      <c r="BF30" s="6">
+      <c r="BG30" s="6">
         <v>55866288.0</v>
       </c>
-      <c r="BG30" s="6">
+      <c r="BH30" s="6">
         <v>61828341.0</v>
       </c>
-      <c r="BH30" s="6">
+      <c r="BI30" s="6">
         <v>54597073.0</v>
       </c>
-      <c r="BI30" s="6">
+      <c r="BJ30" s="6">
         <v>52401065.0</v>
       </c>
-      <c r="BJ30" s="6">
+      <c r="BK30" s="6">
         <v>49803416.0</v>
       </c>
-      <c r="BK30" s="6">
+      <c r="BL30" s="6">
         <v>49193535.0</v>
       </c>
-      <c r="BL30" s="6">
+      <c r="BM30" s="6">
         <v>26722336.0</v>
       </c>
-      <c r="BM30" s="6">
+      <c r="BN30" s="6">
         <v>78334768.0</v>
       </c>
-      <c r="BN30" s="6">
+      <c r="BO30" s="6">
         <v>49518427.0</v>
       </c>
-      <c r="BO30" s="6">
+      <c r="BP30" s="6">
         <v>50154542.0</v>
       </c>
-      <c r="BP30" s="6">
+      <c r="BQ30" s="6">
         <v>45310861.0</v>
       </c>
-      <c r="BQ30" s="6">
+      <c r="BR30" s="6">
         <v>47217756.0</v>
       </c>
-      <c r="BR30" s="6">
+      <c r="BS30" s="6">
         <v>51518379.0</v>
       </c>
-      <c r="BS30" s="6">
+      <c r="BT30" s="6">
         <v>53100646.0</v>
       </c>
-      <c r="BT30" s="6">
+      <c r="BU30" s="6">
         <v>45677600.0</v>
       </c>
-      <c r="BU30" s="6">
+      <c r="BV30" s="6">
         <v>46111270.0</v>
       </c>
-      <c r="BV30" s="6">
+      <c r="BW30" s="6">
         <v>46750279.0</v>
       </c>
-      <c r="BW30" s="6">
+      <c r="BX30" s="6">
         <v>47757336.0</v>
       </c>
-      <c r="BX30" s="6">
+      <c r="BY30" s="6">
         <v>25366806.0</v>
       </c>
-      <c r="BY30" s="6">
+      <c r="BZ30" s="6">
         <v>71697663.0</v>
       </c>
-      <c r="BZ30" s="6">
+      <c r="CA30" s="6">
         <v>46813931.0</v>
       </c>
-      <c r="CA30" s="6">
+      <c r="CB30" s="6">
         <v>45794216.0</v>
       </c>
-      <c r="CB30" s="6">
+      <c r="CC30" s="6">
         <v>42303141.0</v>
       </c>
-      <c r="CC30" s="6">
+      <c r="CD30" s="6">
         <v>43626520.0</v>
       </c>
-      <c r="CD30" s="6">
+      <c r="CE30" s="6">
         <v>47731649.0</v>
       </c>
-      <c r="CE30" s="6">
+      <c r="CF30" s="6">
         <v>51865891.0</v>
       </c>
-      <c r="CF30" s="6">
+      <c r="CG30" s="6">
         <v>45701845.0</v>
       </c>
-      <c r="CG30" s="6">
+      <c r="CH30" s="6">
         <v>44354822.0</v>
       </c>
-      <c r="CH30" s="6">
+      <c r="CI30" s="6">
         <v>41989501.0</v>
       </c>
-      <c r="CI30" s="6">
+      <c r="CJ30" s="6">
         <v>42471425.0</v>
       </c>
-      <c r="CJ30" s="6">
+      <c r="CK30" s="6">
         <v>15438966.0</v>
       </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
-        <v>7642044.0</v>
+        <v>14995165.0</v>
       </c>
       <c r="E31" s="6">
-        <v>23215244.0</v>
+        <v>7619668.0</v>
       </c>
       <c r="F31" s="6">
-        <v>14956520.0</v>
+        <v>23228217.0</v>
       </c>
       <c r="G31" s="6">
-        <v>14953021.0</v>
+        <v>14956832.0</v>
       </c>
       <c r="H31" s="6">
-        <v>13277099.0</v>
+        <v>14952281.0</v>
       </c>
       <c r="I31" s="6">
-        <v>13755488.0</v>
+        <v>13275026.0</v>
       </c>
       <c r="J31" s="6">
-        <v>14736723.0</v>
+        <v>13756163.0</v>
       </c>
       <c r="K31" s="6">
-        <v>16545606.0</v>
+        <v>14735819.0</v>
       </c>
       <c r="L31" s="6">
-        <v>14084794.0</v>
+        <v>16545699.0</v>
       </c>
       <c r="M31" s="6">
-        <v>13469355.0</v>
+        <v>14084362.0</v>
       </c>
       <c r="N31" s="6">
-        <v>12646338.0</v>
+        <v>13468345.0</v>
       </c>
       <c r="O31" s="6">
-        <v>13182067.0</v>
+        <v>12647005.0</v>
       </c>
       <c r="P31" s="6">
-        <v>6840485.0</v>
+        <v>13190694.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>21129436.0</v>
+        <v>6840490.0</v>
       </c>
       <c r="R31" s="6">
-        <v>13230854.0</v>
+        <v>21125163.0</v>
       </c>
       <c r="S31" s="6">
-        <v>12891671.0</v>
+        <v>13230169.0</v>
       </c>
       <c r="T31" s="6">
-        <v>11783430.0</v>
+        <v>12890515.0</v>
       </c>
       <c r="U31" s="6">
-        <v>12314834.0</v>
+        <v>11782647.0</v>
       </c>
       <c r="V31" s="6">
-        <v>12791054.0</v>
+        <v>12314215.0</v>
       </c>
       <c r="W31" s="6">
-        <v>14722587.0</v>
+        <v>12790170.0</v>
       </c>
       <c r="X31" s="6">
-        <v>12070623.0</v>
+        <v>14721793.0</v>
       </c>
       <c r="Y31" s="6">
-        <v>12153089.0</v>
+        <v>12069874.0</v>
       </c>
       <c r="Z31" s="6">
-        <v>11634254.0</v>
+        <v>12152303.0</v>
       </c>
       <c r="AA31" s="6">
-        <v>12068464.0</v>
+        <v>11633873.0</v>
       </c>
       <c r="AB31" s="6">
-        <v>6107203.0</v>
+        <v>12067895.0</v>
       </c>
       <c r="AC31" s="6">
-        <v>19015565.0</v>
+        <v>6106918.0</v>
       </c>
       <c r="AD31" s="6">
-        <v>11629962.0</v>
+        <v>19014493.0</v>
       </c>
       <c r="AE31" s="6">
-        <v>11617608.0</v>
+        <v>11629864.0</v>
       </c>
       <c r="AF31" s="6">
-        <v>10669017.0</v>
+        <v>11616991.0</v>
       </c>
       <c r="AG31" s="6">
-        <v>10709873.0</v>
+        <v>10668330.0</v>
       </c>
       <c r="AH31" s="6">
-        <v>11492803.0</v>
+        <v>10709108.0</v>
       </c>
       <c r="AI31" s="6">
-        <v>13121199.0</v>
+        <v>11491948.0</v>
       </c>
       <c r="AJ31" s="6">
-        <v>10648333.0</v>
+        <v>13120564.0</v>
       </c>
       <c r="AK31" s="6">
-        <v>10686223.0</v>
+        <v>10647695.0</v>
       </c>
       <c r="AL31" s="6">
-        <v>10066251.0</v>
+        <v>10685785.0</v>
       </c>
       <c r="AM31" s="6">
-        <v>10163947.0</v>
+        <v>10065723.0</v>
       </c>
       <c r="AN31" s="6">
-        <v>5446818.0</v>
+        <v>10163577.0</v>
       </c>
       <c r="AO31" s="6">
-        <v>16857945.0</v>
+        <v>5447023.0</v>
       </c>
       <c r="AP31" s="6">
-        <v>9900709.0</v>
+        <v>16856693.0</v>
       </c>
       <c r="AQ31" s="6">
-        <v>9993548.0</v>
+        <v>9900383.0</v>
       </c>
       <c r="AR31" s="6">
-        <v>9780040.0</v>
+        <v>9993119.0</v>
       </c>
       <c r="AS31" s="6">
-        <v>9143279.0</v>
+        <v>9779715.0</v>
       </c>
       <c r="AT31" s="6">
-        <v>10340655.0</v>
+        <v>9142865.0</v>
       </c>
       <c r="AU31" s="6">
-        <v>11810221.0</v>
+        <v>10340304.0</v>
       </c>
       <c r="AV31" s="6">
-        <v>9893488.0</v>
+        <v>11809569.0</v>
       </c>
       <c r="AW31" s="6">
-        <v>9648686.0</v>
+        <v>9892876.0</v>
       </c>
       <c r="AX31" s="6">
-        <v>8926903.0</v>
+        <v>9648073.0</v>
       </c>
       <c r="AY31" s="6">
-        <v>8834419.0</v>
+        <v>8926444.0</v>
       </c>
       <c r="AZ31" s="6">
-        <v>5084864.0</v>
+        <v>8833874.0</v>
       </c>
       <c r="BA31" s="6">
+        <v>5085003.0</v>
+      </c>
+      <c r="BB31" s="6">
         <v>14859631.0</v>
       </c>
-      <c r="BB31" s="6">
+      <c r="BC31" s="6">
         <v>8985236.0</v>
       </c>
-      <c r="BC31" s="6">
+      <c r="BD31" s="6">
         <v>8833810.0</v>
       </c>
-      <c r="BD31" s="6">
+      <c r="BE31" s="6">
         <v>8292669.0</v>
       </c>
-      <c r="BE31" s="6">
+      <c r="BF31" s="6">
         <v>8343418.0</v>
       </c>
-      <c r="BF31" s="6">
+      <c r="BG31" s="6">
         <v>8905712.0</v>
       </c>
-      <c r="BG31" s="6">
+      <c r="BH31" s="6">
         <v>9912252.0</v>
       </c>
-      <c r="BH31" s="6">
+      <c r="BI31" s="6">
         <v>8654554.0</v>
       </c>
-      <c r="BI31" s="6">
+      <c r="BJ31" s="6">
         <v>8299807.0</v>
       </c>
-      <c r="BJ31" s="6">
+      <c r="BK31" s="6">
         <v>7749086.0</v>
       </c>
-      <c r="BK31" s="6">
+      <c r="BL31" s="6">
         <v>7806402.0</v>
       </c>
-      <c r="BL31" s="6">
+      <c r="BM31" s="6">
         <v>4282576.0</v>
       </c>
-      <c r="BM31" s="6">
+      <c r="BN31" s="6">
         <v>12544676.0</v>
       </c>
-      <c r="BN31" s="6">
+      <c r="BO31" s="6">
         <v>7761641.0</v>
       </c>
-      <c r="BO31" s="6">
+      <c r="BP31" s="6">
         <v>7915053.0</v>
       </c>
-      <c r="BP31" s="6">
+      <c r="BQ31" s="6">
         <v>7068582.0</v>
       </c>
-      <c r="BQ31" s="6">
+      <c r="BR31" s="6">
         <v>7429311.0</v>
       </c>
-      <c r="BR31" s="6">
+      <c r="BS31" s="6">
         <v>8140955.0</v>
       </c>
-      <c r="BS31" s="6">
+      <c r="BT31" s="6">
         <v>8521207.0</v>
       </c>
-      <c r="BT31" s="6">
+      <c r="BU31" s="6">
         <v>7285121.0</v>
       </c>
-      <c r="BU31" s="6">
+      <c r="BV31" s="6">
         <v>7163752.0</v>
       </c>
-      <c r="BV31" s="6">
+      <c r="BW31" s="6">
         <v>7392907.0</v>
       </c>
-      <c r="BW31" s="6">
+      <c r="BX31" s="6">
         <v>7585513.0</v>
       </c>
-      <c r="BX31" s="6">
+      <c r="BY31" s="6">
         <v>4071593.0</v>
       </c>
-      <c r="BY31" s="6">
+      <c r="BZ31" s="6">
         <v>11995476.0</v>
       </c>
-      <c r="BZ31" s="6">
+      <c r="CA31" s="6">
         <v>7679604.0</v>
       </c>
-      <c r="CA31" s="6">
+      <c r="CB31" s="6">
         <v>7442086.0</v>
       </c>
-      <c r="CB31" s="6">
+      <c r="CC31" s="6">
         <v>6895810.0</v>
       </c>
-      <c r="CC31" s="6">
+      <c r="CD31" s="6">
         <v>7152959.0</v>
       </c>
-      <c r="CD31" s="6">
+      <c r="CE31" s="6">
         <v>7657920.0</v>
       </c>
-      <c r="CE31" s="6">
+      <c r="CF31" s="6">
         <v>8417920.0</v>
       </c>
-      <c r="CF31" s="6">
+      <c r="CG31" s="6">
         <v>7366583.0</v>
       </c>
-      <c r="CG31" s="6">
+      <c r="CH31" s="6">
         <v>7096481.0</v>
       </c>
-      <c r="CH31" s="6">
+      <c r="CI31" s="6">
         <v>6633847.0</v>
       </c>
-      <c r="CI31" s="6">
+      <c r="CJ31" s="6">
         <v>6803285.0</v>
       </c>
-      <c r="CJ31" s="6">
+      <c r="CK31" s="6">
         <v>1774111.0</v>
       </c>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Panevėžio apskritis</t>
           </r>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D32" s="6">
-        <v>6530.0</v>
+        <v>6488.0</v>
       </c>
       <c r="E32" s="6">
-        <v>7202.0</v>
+        <v>6566.0</v>
       </c>
       <c r="F32" s="6">
-        <v>6932.0</v>
+        <v>7252.0</v>
       </c>
       <c r="G32" s="6">
-        <v>6887.0</v>
+        <v>6941.0</v>
       </c>
       <c r="H32" s="6">
-        <v>6750.0</v>
+        <v>6894.0</v>
       </c>
       <c r="I32" s="6">
         <v>6755.0</v>
       </c>
       <c r="J32" s="6">
-        <v>6726.0</v>
+        <v>6758.0</v>
       </c>
       <c r="K32" s="6">
-        <v>6730.0</v>
+        <v>6732.0</v>
       </c>
       <c r="L32" s="6">
-        <v>6726.0</v>
+        <v>6736.0</v>
       </c>
       <c r="M32" s="6">
-        <v>6730.0</v>
+        <v>6732.0</v>
       </c>
       <c r="N32" s="6">
-        <v>6706.0</v>
+        <v>6737.0</v>
       </c>
       <c r="O32" s="6">
-        <v>6696.0</v>
+        <v>6711.0</v>
       </c>
       <c r="P32" s="6">
-        <v>6733.0</v>
+        <v>6704.0</v>
       </c>
       <c r="Q32" s="6">
-        <v>7341.0</v>
+        <v>6741.0</v>
       </c>
       <c r="R32" s="6">
-        <v>7027.0</v>
+        <v>7342.0</v>
       </c>
       <c r="S32" s="6">
-        <v>6938.0</v>
+        <v>7026.0</v>
       </c>
       <c r="T32" s="6">
+        <v>6937.0</v>
+      </c>
+      <c r="U32" s="6">
         <v>6817.0</v>
       </c>
-      <c r="U32" s="6">
+      <c r="V32" s="6">
         <v>6807.0</v>
       </c>
-      <c r="V32" s="6">
+      <c r="W32" s="6">
         <v>6808.0</v>
       </c>
-      <c r="W32" s="6">
+      <c r="X32" s="6">
         <v>6827.0</v>
       </c>
-      <c r="X32" s="6">
+      <c r="Y32" s="6">
         <v>6815.0</v>
       </c>
-      <c r="Y32" s="6">
+      <c r="Z32" s="6">
         <v>6814.0</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="AA32" s="6">
         <v>6790.0</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AB32" s="6">
         <v>6779.0</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AC32" s="6">
         <v>6783.0</v>
       </c>
-      <c r="AC32" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AD32" s="6">
+        <v>7444.0</v>
+      </c>
+      <c r="AE32" s="6">
         <v>7106.0</v>
       </c>
-      <c r="AE32" s="6">
+      <c r="AF32" s="6">
         <v>6970.0</v>
       </c>
-      <c r="AF32" s="6">
+      <c r="AG32" s="6">
         <v>6913.0</v>
       </c>
-      <c r="AG32" s="6">
+      <c r="AH32" s="6">
         <v>6926.0</v>
       </c>
-      <c r="AH32" s="6">
+      <c r="AI32" s="6">
         <v>6907.0</v>
       </c>
-      <c r="AI32" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ32" s="6">
-        <v>6885.0</v>
+        <v>6922.0</v>
       </c>
       <c r="AK32" s="6">
-        <v>6861.0</v>
+        <v>6884.0</v>
       </c>
       <c r="AL32" s="6">
-        <v>6838.0</v>
+        <v>6860.0</v>
       </c>
       <c r="AM32" s="6">
-        <v>6811.0</v>
+        <v>6836.0</v>
       </c>
       <c r="AN32" s="6">
-        <v>6841.0</v>
+        <v>6810.0</v>
       </c>
       <c r="AO32" s="6">
-        <v>7416.0</v>
+        <v>6839.0</v>
       </c>
       <c r="AP32" s="6">
-        <v>7130.0</v>
+        <v>7413.0</v>
       </c>
       <c r="AQ32" s="6">
+        <v>7129.0</v>
+      </c>
+      <c r="AR32" s="6">
         <v>7023.0</v>
       </c>
-      <c r="AR32" s="6">
+      <c r="AS32" s="6">
         <v>6943.0</v>
       </c>
-      <c r="AS32" s="6">
+      <c r="AT32" s="6">
         <v>6909.0</v>
       </c>
-      <c r="AT32" s="6">
+      <c r="AU32" s="6">
         <v>6896.0</v>
       </c>
-      <c r="AU32" s="6">
+      <c r="AV32" s="6">
         <v>6891.0</v>
       </c>
-      <c r="AV32" s="6">
+      <c r="AW32" s="6">
         <v>6873.0</v>
       </c>
-      <c r="AW32" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AX32" s="6">
-        <v>6819.0</v>
+        <v>6842.0</v>
       </c>
       <c r="AY32" s="6">
-        <v>6809.0</v>
+        <v>6820.0</v>
       </c>
       <c r="AZ32" s="6">
-        <v>6844.0</v>
+        <v>6810.0</v>
       </c>
       <c r="BA32" s="6">
+        <v>6845.0</v>
+      </c>
+      <c r="BB32" s="6">
         <v>7379.0</v>
       </c>
-      <c r="BB32" s="6">
+      <c r="BC32" s="6">
         <v>7079.0</v>
       </c>
-      <c r="BC32" s="6">
+      <c r="BD32" s="6">
         <v>6951.0</v>
       </c>
-      <c r="BD32" s="6">
+      <c r="BE32" s="6">
         <v>6850.0</v>
       </c>
-      <c r="BE32" s="6">
+      <c r="BF32" s="6">
         <v>6807.0</v>
       </c>
-      <c r="BF32" s="6">
+      <c r="BG32" s="6">
         <v>6787.0</v>
       </c>
-      <c r="BG32" s="6">
+      <c r="BH32" s="6">
         <v>6772.0</v>
       </c>
-      <c r="BH32" s="6">
+      <c r="BI32" s="6">
         <v>6712.0</v>
       </c>
-      <c r="BI32" s="6">
+      <c r="BJ32" s="6">
         <v>6678.0</v>
       </c>
-      <c r="BJ32" s="6">
+      <c r="BK32" s="6">
         <v>6626.0</v>
       </c>
-      <c r="BK32" s="6">
+      <c r="BL32" s="6">
         <v>6566.0</v>
       </c>
-      <c r="BL32" s="6">
+      <c r="BM32" s="6">
         <v>6557.0</v>
       </c>
-      <c r="BM32" s="6">
+      <c r="BN32" s="6">
         <v>7149.0</v>
       </c>
-      <c r="BN32" s="6">
+      <c r="BO32" s="6">
         <v>6813.0</v>
       </c>
-      <c r="BO32" s="6">
+      <c r="BP32" s="6">
         <v>6735.0</v>
       </c>
-      <c r="BP32" s="6">
+      <c r="BQ32" s="6">
         <v>6631.0</v>
       </c>
-      <c r="BQ32" s="6">
+      <c r="BR32" s="6">
         <v>6601.0</v>
       </c>
-      <c r="BR32" s="6">
+      <c r="BS32" s="6">
         <v>6597.0</v>
       </c>
-      <c r="BS32" s="6">
+      <c r="BT32" s="6">
         <v>6587.0</v>
       </c>
-      <c r="BT32" s="6">
+      <c r="BU32" s="6">
         <v>6551.0</v>
       </c>
-      <c r="BU32" s="6">
+      <c r="BV32" s="6">
         <v>6528.0</v>
       </c>
-      <c r="BV32" s="6">
+      <c r="BW32" s="6">
         <v>6573.0</v>
       </c>
-      <c r="BW32" s="6">
+      <c r="BX32" s="6">
         <v>6572.0</v>
       </c>
-      <c r="BX32" s="6">
+      <c r="BY32" s="6">
         <v>6616.0</v>
       </c>
-      <c r="BY32" s="6">
+      <c r="BZ32" s="6">
         <v>7139.0</v>
       </c>
-      <c r="BZ32" s="6">
+      <c r="CA32" s="6">
         <v>6774.0</v>
       </c>
-      <c r="CA32" s="6">
+      <c r="CB32" s="6">
         <v>6707.0</v>
       </c>
-      <c r="CB32" s="6">
+      <c r="CC32" s="6">
         <v>6654.0</v>
       </c>
-      <c r="CC32" s="6">
+      <c r="CD32" s="6">
         <v>6620.0</v>
       </c>
-      <c r="CD32" s="6">
+      <c r="CE32" s="6">
         <v>6602.0</v>
       </c>
-      <c r="CE32" s="6">
+      <c r="CF32" s="6">
         <v>6599.0</v>
       </c>
-      <c r="CF32" s="6">
+      <c r="CG32" s="6">
         <v>6545.0</v>
       </c>
-      <c r="CG32" s="6">
+      <c r="CH32" s="6">
         <v>6533.0</v>
       </c>
-      <c r="CH32" s="6">
+      <c r="CI32" s="6">
         <v>6482.0</v>
       </c>
-      <c r="CI32" s="6">
+      <c r="CJ32" s="6">
         <v>6464.0</v>
       </c>
-      <c r="CJ32" s="6">
+      <c r="CK32" s="6">
         <v>6514.0</v>
       </c>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:89">
       <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
-        <v>54353723.0</v>
+        <v>126948028.0</v>
       </c>
       <c r="E33" s="6">
-        <v>210029981.0</v>
+        <v>54306619.0</v>
       </c>
       <c r="F33" s="6">
-        <v>124335119.0</v>
+        <v>209981644.0</v>
       </c>
       <c r="G33" s="6">
-        <v>125063882.0</v>
+        <v>124270285.0</v>
       </c>
       <c r="H33" s="6">
-        <v>114902865.0</v>
+        <v>125032255.0</v>
       </c>
       <c r="I33" s="6">
-        <v>116354555.0</v>
+        <v>114819421.0</v>
       </c>
       <c r="J33" s="6">
-        <v>128620738.0</v>
+        <v>116294146.0</v>
       </c>
       <c r="K33" s="6">
-        <v>144157035.0</v>
+        <v>128556217.0</v>
       </c>
       <c r="L33" s="6">
-        <v>125004168.0</v>
+        <v>144089886.0</v>
       </c>
       <c r="M33" s="6">
-        <v>123106347.0</v>
+        <v>124939109.0</v>
       </c>
       <c r="N33" s="6">
-        <v>115750105.0</v>
+        <v>123041173.0</v>
       </c>
       <c r="O33" s="6">
-        <v>116300299.0</v>
+        <v>115710921.0</v>
       </c>
       <c r="P33" s="6">
-        <v>51640779.0</v>
+        <v>116240946.0</v>
       </c>
       <c r="Q33" s="6">
-        <v>192216960.0</v>
+        <v>51657324.0</v>
       </c>
       <c r="R33" s="6">
-        <v>113350321.0</v>
+        <v>192099837.0</v>
       </c>
       <c r="S33" s="6">
-        <v>116744659.0</v>
+        <v>113286250.0</v>
       </c>
       <c r="T33" s="6">
-        <v>105098811.0</v>
+        <v>116666317.0</v>
       </c>
       <c r="U33" s="6">
-        <v>108211895.0</v>
+        <v>105019459.0</v>
       </c>
       <c r="V33" s="6">
-        <v>117442433.0</v>
+        <v>108133925.0</v>
       </c>
       <c r="W33" s="6">
-        <v>133619138.0</v>
+        <v>117377894.0</v>
       </c>
       <c r="X33" s="6">
-        <v>116316519.0</v>
+        <v>133549596.0</v>
       </c>
       <c r="Y33" s="6">
-        <v>111110241.0</v>
+        <v>116253837.0</v>
       </c>
       <c r="Z33" s="6">
-        <v>111596325.0</v>
+        <v>111046160.0</v>
       </c>
       <c r="AA33" s="6">
-        <v>109441780.0</v>
+        <v>111536089.0</v>
       </c>
       <c r="AB33" s="6">
-        <v>47742040.0</v>
+        <v>109395587.0</v>
       </c>
       <c r="AC33" s="6">
-        <v>175787065.0</v>
+        <v>47730569.0</v>
       </c>
       <c r="AD33" s="6">
-        <v>105283693.0</v>
+        <v>175675140.0</v>
       </c>
       <c r="AE33" s="6">
-        <v>108734480.0</v>
+        <v>105211530.0</v>
       </c>
       <c r="AF33" s="6">
-        <v>98130641.0</v>
+        <v>108668287.0</v>
       </c>
       <c r="AG33" s="6">
-        <v>98741917.0</v>
+        <v>98066540.0</v>
       </c>
       <c r="AH33" s="6">
-        <v>107944753.0</v>
+        <v>98681751.0</v>
       </c>
       <c r="AI33" s="6">
-        <v>125779853.0</v>
+        <v>107882021.0</v>
       </c>
       <c r="AJ33" s="6">
-        <v>105256176.0</v>
+        <v>125735791.0</v>
       </c>
       <c r="AK33" s="6">
-        <v>104375318.0</v>
+        <v>105210271.0</v>
       </c>
       <c r="AL33" s="6">
-        <v>99718379.0</v>
+        <v>104338678.0</v>
       </c>
       <c r="AM33" s="6">
-        <v>98344704.0</v>
+        <v>99678961.0</v>
       </c>
       <c r="AN33" s="6">
-        <v>43347043.0</v>
+        <v>98306407.0</v>
       </c>
       <c r="AO33" s="6">
-        <v>155840033.0</v>
+        <v>43346991.0</v>
       </c>
       <c r="AP33" s="6">
-        <v>94850250.0</v>
+        <v>155765074.0</v>
       </c>
       <c r="AQ33" s="6">
-        <v>95043920.0</v>
+        <v>94812741.0</v>
       </c>
       <c r="AR33" s="6">
-        <v>86273129.0</v>
+        <v>94994438.0</v>
       </c>
       <c r="AS33" s="6">
-        <v>87285196.0</v>
+        <v>86222079.0</v>
       </c>
       <c r="AT33" s="6">
-        <v>97057744.0</v>
+        <v>87239670.0</v>
       </c>
       <c r="AU33" s="6">
-        <v>109933717.0</v>
+        <v>97014332.0</v>
       </c>
       <c r="AV33" s="6">
-        <v>94859315.0</v>
+        <v>109892637.0</v>
       </c>
       <c r="AW33" s="6">
-        <v>92452022.0</v>
+        <v>94831032.0</v>
       </c>
       <c r="AX33" s="6">
-        <v>85920125.0</v>
+        <v>92416712.0</v>
       </c>
       <c r="AY33" s="6">
-        <v>86584051.0</v>
+        <v>85886048.0</v>
       </c>
       <c r="AZ33" s="6">
-        <v>39360263.0</v>
+        <v>86557869.0</v>
       </c>
       <c r="BA33" s="6">
+        <v>39366993.0</v>
+      </c>
+      <c r="BB33" s="6">
         <v>140898404.0</v>
       </c>
-      <c r="BB33" s="6">
+      <c r="BC33" s="6">
         <v>85338020.0</v>
       </c>
-      <c r="BC33" s="6">
+      <c r="BD33" s="6">
         <v>85986440.0</v>
       </c>
-      <c r="BD33" s="6">
+      <c r="BE33" s="6">
         <v>78417276.0</v>
       </c>
-      <c r="BE33" s="6">
+      <c r="BF33" s="6">
         <v>78254447.0</v>
       </c>
-      <c r="BF33" s="6">
+      <c r="BG33" s="6">
         <v>86912771.0</v>
       </c>
-      <c r="BG33" s="6">
+      <c r="BH33" s="6">
         <v>93717127.0</v>
       </c>
-      <c r="BH33" s="6">
+      <c r="BI33" s="6">
         <v>82697847.0</v>
       </c>
-      <c r="BI33" s="6">
+      <c r="BJ33" s="6">
         <v>80694740.0</v>
       </c>
-      <c r="BJ33" s="6">
+      <c r="BK33" s="6">
         <v>77858909.0</v>
       </c>
-      <c r="BK33" s="6">
+      <c r="BL33" s="6">
         <v>77056197.0</v>
       </c>
-      <c r="BL33" s="6">
+      <c r="BM33" s="6">
         <v>35714415.0</v>
       </c>
-      <c r="BM33" s="6">
+      <c r="BN33" s="6">
         <v>125956809.0</v>
       </c>
-      <c r="BN33" s="6">
+      <c r="BO33" s="6">
         <v>76699974.0</v>
       </c>
-      <c r="BO33" s="6">
+      <c r="BP33" s="6">
         <v>77212777.0</v>
       </c>
-      <c r="BP33" s="6">
+      <c r="BQ33" s="6">
         <v>70846745.0</v>
       </c>
-      <c r="BQ33" s="6">
+      <c r="BR33" s="6">
         <v>70962055.0</v>
       </c>
-      <c r="BR33" s="6">
+      <c r="BS33" s="6">
         <v>77514763.0</v>
       </c>
-      <c r="BS33" s="6">
+      <c r="BT33" s="6">
         <v>81491907.0</v>
       </c>
-      <c r="BT33" s="6">
+      <c r="BU33" s="6">
         <v>67806641.0</v>
       </c>
-      <c r="BU33" s="6">
+      <c r="BV33" s="6">
         <v>70288853.0</v>
       </c>
-      <c r="BV33" s="6">
+      <c r="BW33" s="6">
         <v>71838202.0</v>
       </c>
-      <c r="BW33" s="6">
+      <c r="BX33" s="6">
         <v>70473405.0</v>
       </c>
-      <c r="BX33" s="6">
+      <c r="BY33" s="6">
         <v>32540977.0</v>
       </c>
-      <c r="BY33" s="6">
+      <c r="BZ33" s="6">
         <v>114856301.0</v>
       </c>
-      <c r="BZ33" s="6">
+      <c r="CA33" s="6">
         <v>71152261.0</v>
       </c>
-      <c r="CA33" s="6">
+      <c r="CB33" s="6">
         <v>73055706.0</v>
       </c>
-      <c r="CB33" s="6">
+      <c r="CC33" s="6">
         <v>65703435.0</v>
       </c>
-      <c r="CC33" s="6">
+      <c r="CD33" s="6">
         <v>66242952.0</v>
       </c>
-      <c r="CD33" s="6">
+      <c r="CE33" s="6">
         <v>73597565.0</v>
       </c>
-      <c r="CE33" s="6">
+      <c r="CF33" s="6">
         <v>82364130.0</v>
       </c>
-      <c r="CF33" s="6">
+      <c r="CG33" s="6">
         <v>71642065.0</v>
       </c>
-      <c r="CG33" s="6">
+      <c r="CH33" s="6">
         <v>70598692.0</v>
       </c>
-      <c r="CH33" s="6">
+      <c r="CI33" s="6">
         <v>66000131.0</v>
       </c>
-      <c r="CI33" s="6">
+      <c r="CJ33" s="6">
         <v>66630728.0</v>
       </c>
-      <c r="CJ33" s="6">
+      <c r="CK33" s="6">
         <v>23625466.0</v>
       </c>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:89">
       <c r="C34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D34" s="6">
-        <v>8308402.0</v>
+        <v>20403921.0</v>
       </c>
       <c r="E34" s="6">
-        <v>35741357.0</v>
+        <v>8305935.0</v>
       </c>
       <c r="F34" s="6">
-        <v>20292749.0</v>
+        <v>35730781.0</v>
       </c>
       <c r="G34" s="6">
-        <v>20322883.0</v>
+        <v>20280376.0</v>
       </c>
       <c r="H34" s="6">
-        <v>18575483.0</v>
+        <v>20313007.0</v>
       </c>
       <c r="I34" s="6">
-        <v>18953372.0</v>
+        <v>18559017.0</v>
       </c>
       <c r="J34" s="6">
-        <v>20509280.0</v>
+        <v>18941674.0</v>
       </c>
       <c r="K34" s="6">
-        <v>23442050.0</v>
+        <v>20497210.0</v>
       </c>
       <c r="L34" s="6">
-        <v>20062648.0</v>
+        <v>23431215.0</v>
       </c>
       <c r="M34" s="6">
-        <v>19492447.0</v>
+        <v>20051699.0</v>
       </c>
       <c r="N34" s="6">
-        <v>18040940.0</v>
+        <v>19481673.0</v>
       </c>
       <c r="O34" s="6">
-        <v>18322128.0</v>
+        <v>18034413.0</v>
       </c>
       <c r="P34" s="6">
-        <v>7722810.0</v>
+        <v>18312597.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>31813827.0</v>
+        <v>7725196.0</v>
       </c>
       <c r="R34" s="6">
-        <v>18059459.0</v>
+        <v>31792739.0</v>
       </c>
       <c r="S34" s="6">
-        <v>18510173.0</v>
+        <v>18048208.0</v>
       </c>
       <c r="T34" s="6">
-        <v>16656463.0</v>
+        <v>18496308.0</v>
       </c>
       <c r="U34" s="6">
-        <v>17197907.0</v>
+        <v>16641994.0</v>
       </c>
       <c r="V34" s="6">
-        <v>18075355.0</v>
+        <v>17183184.0</v>
       </c>
       <c r="W34" s="6">
-        <v>21168083.0</v>
+        <v>18063303.0</v>
       </c>
       <c r="X34" s="6">
-        <v>18046640.0</v>
+        <v>21155614.0</v>
       </c>
       <c r="Y34" s="6">
-        <v>17087763.0</v>
+        <v>18035003.0</v>
       </c>
       <c r="Z34" s="6">
-        <v>16935860.0</v>
+        <v>17077654.0</v>
       </c>
       <c r="AA34" s="6">
-        <v>16794110.0</v>
+        <v>16925714.0</v>
       </c>
       <c r="AB34" s="6">
-        <v>6966974.0</v>
+        <v>16786326.0</v>
       </c>
       <c r="AC34" s="6">
-        <v>29125548.0</v>
+        <v>6966718.0</v>
       </c>
       <c r="AD34" s="6">
-        <v>16755393.0</v>
+        <v>29104957.0</v>
       </c>
       <c r="AE34" s="6">
-        <v>17366944.0</v>
+        <v>16743155.0</v>
       </c>
       <c r="AF34" s="6">
-        <v>15803933.0</v>
+        <v>17355575.0</v>
       </c>
       <c r="AG34" s="6">
-        <v>15606420.0</v>
+        <v>15792574.0</v>
       </c>
       <c r="AH34" s="6">
-        <v>16757407.0</v>
+        <v>15596413.0</v>
       </c>
       <c r="AI34" s="6">
-        <v>19953323.0</v>
+        <v>16746433.0</v>
       </c>
       <c r="AJ34" s="6">
-        <v>16328022.0</v>
+        <v>19946725.0</v>
       </c>
       <c r="AK34" s="6">
-        <v>16139894.0</v>
+        <v>16321270.0</v>
       </c>
       <c r="AL34" s="6">
-        <v>15145300.0</v>
+        <v>16134604.0</v>
       </c>
       <c r="AM34" s="6">
-        <v>15076452.0</v>
+        <v>15139215.0</v>
       </c>
       <c r="AN34" s="6">
-        <v>6337449.0</v>
+        <v>15070621.0</v>
       </c>
       <c r="AO34" s="6">
-        <v>25552426.0</v>
+        <v>6337864.0</v>
       </c>
       <c r="AP34" s="6">
-        <v>14998596.0</v>
+        <v>25538560.0</v>
       </c>
       <c r="AQ34" s="6">
-        <v>15003447.0</v>
+        <v>14991899.0</v>
       </c>
       <c r="AR34" s="6">
-        <v>13710318.0</v>
+        <v>14994470.0</v>
       </c>
       <c r="AS34" s="6">
-        <v>13594853.0</v>
+        <v>13701090.0</v>
       </c>
       <c r="AT34" s="6">
-        <v>14902712.0</v>
+        <v>13586344.0</v>
       </c>
       <c r="AU34" s="6">
-        <v>17501586.0</v>
+        <v>14895248.0</v>
       </c>
       <c r="AV34" s="6">
-        <v>15066441.0</v>
+        <v>17494413.0</v>
       </c>
       <c r="AW34" s="6">
-        <v>14607561.0</v>
+        <v>15061585.0</v>
       </c>
       <c r="AX34" s="6">
-        <v>13232563.0</v>
+        <v>14601355.0</v>
       </c>
       <c r="AY34" s="6">
-        <v>13551168.0</v>
+        <v>13226863.0</v>
       </c>
       <c r="AZ34" s="6">
-        <v>6012685.0</v>
+        <v>13545846.0</v>
       </c>
       <c r="BA34" s="6">
+        <v>6013927.0</v>
+      </c>
+      <c r="BB34" s="6">
         <v>23236863.0</v>
       </c>
-      <c r="BB34" s="6">
+      <c r="BC34" s="6">
         <v>13651772.0</v>
       </c>
-      <c r="BC34" s="6">
+      <c r="BD34" s="6">
         <v>13760928.0</v>
       </c>
-      <c r="BD34" s="6">
+      <c r="BE34" s="6">
         <v>12508510.0</v>
       </c>
-      <c r="BE34" s="6">
+      <c r="BF34" s="6">
         <v>12405403.0</v>
       </c>
-      <c r="BF34" s="6">
+      <c r="BG34" s="6">
         <v>13502424.0</v>
       </c>
-      <c r="BG34" s="6">
+      <c r="BH34" s="6">
         <v>14735983.0</v>
       </c>
-      <c r="BH34" s="6">
+      <c r="BI34" s="6">
         <v>12878248.0</v>
       </c>
-      <c r="BI34" s="6">
+      <c r="BJ34" s="6">
         <v>12642438.0</v>
       </c>
-      <c r="BJ34" s="6">
+      <c r="BK34" s="6">
         <v>11949184.0</v>
       </c>
-      <c r="BK34" s="6">
+      <c r="BL34" s="6">
         <v>12007203.0</v>
       </c>
-      <c r="BL34" s="6">
+      <c r="BM34" s="6">
         <v>5320152.0</v>
       </c>
-      <c r="BM34" s="6">
+      <c r="BN34" s="6">
         <v>20197359.0</v>
       </c>
-      <c r="BN34" s="6">
+      <c r="BO34" s="6">
         <v>11852592.0</v>
       </c>
-      <c r="BO34" s="6">
+      <c r="BP34" s="6">
         <v>12015491.0</v>
       </c>
-      <c r="BP34" s="6">
+      <c r="BQ34" s="6">
         <v>11013500.0</v>
       </c>
-      <c r="BQ34" s="6">
+      <c r="BR34" s="6">
         <v>10911303.0</v>
       </c>
-      <c r="BR34" s="6">
+      <c r="BS34" s="6">
         <v>11888951.0</v>
       </c>
-      <c r="BS34" s="6">
+      <c r="BT34" s="6">
         <v>12837199.0</v>
       </c>
-      <c r="BT34" s="6">
+      <c r="BU34" s="6">
         <v>10484248.0</v>
       </c>
-      <c r="BU34" s="6">
+      <c r="BV34" s="6">
         <v>10766987.0</v>
       </c>
-      <c r="BV34" s="6">
+      <c r="BW34" s="6">
         <v>11052868.0</v>
       </c>
-      <c r="BW34" s="6">
+      <c r="BX34" s="6">
         <v>10878375.0</v>
       </c>
-      <c r="BX34" s="6">
+      <c r="BY34" s="6">
         <v>4799293.0</v>
       </c>
-      <c r="BY34" s="6">
+      <c r="BZ34" s="6">
         <v>19152178.0</v>
       </c>
-      <c r="BZ34" s="6">
+      <c r="CA34" s="6">
         <v>11530326.0</v>
       </c>
-      <c r="CA34" s="6">
+      <c r="CB34" s="6">
         <v>11834413.0</v>
       </c>
-      <c r="CB34" s="6">
+      <c r="CC34" s="6">
         <v>10618262.0</v>
       </c>
-      <c r="CC34" s="6">
+      <c r="CD34" s="6">
         <v>10776996.0</v>
       </c>
-      <c r="CD34" s="6">
+      <c r="CE34" s="6">
         <v>11536517.0</v>
       </c>
-      <c r="CE34" s="6">
+      <c r="CF34" s="6">
         <v>13354714.0</v>
       </c>
-      <c r="CF34" s="6">
+      <c r="CG34" s="6">
         <v>11406793.0</v>
       </c>
-      <c r="CG34" s="6">
+      <c r="CH34" s="6">
         <v>11201176.0</v>
       </c>
-      <c r="CH34" s="6">
+      <c r="CI34" s="6">
         <v>10339012.0</v>
       </c>
-      <c r="CI34" s="6">
+      <c r="CJ34" s="6">
         <v>10430478.0</v>
       </c>
-      <c r="CJ34" s="6">
+      <c r="CK34" s="6">
         <v>2668032.0</v>
       </c>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:89">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Utenos apskritis</t>
           </r>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D35" s="6">
-        <v>2961.0</v>
+        <v>2934.0</v>
       </c>
       <c r="E35" s="6">
-        <v>3209.0</v>
+        <v>2980.0</v>
       </c>
       <c r="F35" s="6">
-        <v>3093.0</v>
+        <v>3221.0</v>
       </c>
       <c r="G35" s="6">
-        <v>3101.0</v>
+        <v>3097.0</v>
       </c>
       <c r="H35" s="6">
+        <v>3105.0</v>
+      </c>
+      <c r="I35" s="6">
         <v>3068.0</v>
       </c>
-      <c r="I35" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J35" s="6">
-        <v>3085.0</v>
+        <v>3084.0</v>
       </c>
       <c r="K35" s="6">
+        <v>3084.0</v>
+      </c>
+      <c r="L35" s="6">
         <v>3097.0</v>
       </c>
-      <c r="L35" s="6">
+      <c r="M35" s="6">
         <v>3072.0</v>
       </c>
-      <c r="M35" s="6">
+      <c r="N35" s="6">
         <v>3058.0</v>
       </c>
-      <c r="N35" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="O35" s="6">
-        <v>3039.0</v>
+        <v>3028.0</v>
       </c>
       <c r="P35" s="6">
-        <v>3031.0</v>
+        <v>3037.0</v>
       </c>
       <c r="Q35" s="6">
-        <v>3257.0</v>
+        <v>3030.0</v>
       </c>
       <c r="R35" s="6">
-        <v>3131.0</v>
+        <v>3254.0</v>
       </c>
       <c r="S35" s="6">
-        <v>3163.0</v>
+        <v>3129.0</v>
       </c>
       <c r="T35" s="6">
-        <v>3129.0</v>
+        <v>3162.0</v>
       </c>
       <c r="U35" s="6">
-        <v>3145.0</v>
+        <v>3128.0</v>
       </c>
       <c r="V35" s="6">
-        <v>3153.0</v>
+        <v>3144.0</v>
       </c>
       <c r="W35" s="6">
-        <v>3173.0</v>
+        <v>3152.0</v>
       </c>
       <c r="X35" s="6">
         <v>3172.0</v>
       </c>
       <c r="Y35" s="6">
         <v>3171.0</v>
       </c>
       <c r="Z35" s="6">
-        <v>3151.0</v>
+        <v>3170.0</v>
       </c>
       <c r="AA35" s="6">
-        <v>3151.0</v>
+        <v>3150.0</v>
       </c>
       <c r="AB35" s="6">
-        <v>3162.0</v>
+        <v>3150.0</v>
       </c>
       <c r="AC35" s="6">
-        <v>3387.0</v>
+        <v>3161.0</v>
       </c>
       <c r="AD35" s="6">
-        <v>3260.0</v>
+        <v>3386.0</v>
       </c>
       <c r="AE35" s="6">
-        <v>3266.0</v>
+        <v>3259.0</v>
       </c>
       <c r="AF35" s="6">
-        <v>3230.0</v>
+        <v>3264.0</v>
       </c>
       <c r="AG35" s="6">
-        <v>3217.0</v>
+        <v>3228.0</v>
       </c>
       <c r="AH35" s="6">
         <v>3215.0</v>
       </c>
       <c r="AI35" s="6">
-        <v>3233.0</v>
+        <v>3213.0</v>
       </c>
       <c r="AJ35" s="6">
-        <v>3215.0</v>
+        <v>3232.0</v>
       </c>
       <c r="AK35" s="6">
-        <v>3195.0</v>
+        <v>3214.0</v>
       </c>
       <c r="AL35" s="6">
-        <v>3151.0</v>
+        <v>3194.0</v>
       </c>
       <c r="AM35" s="6">
-        <v>3148.0</v>
+        <v>3150.0</v>
       </c>
       <c r="AN35" s="6">
-        <v>3163.0</v>
+        <v>3146.0</v>
       </c>
       <c r="AO35" s="6">
-        <v>3391.0</v>
+        <v>3162.0</v>
       </c>
       <c r="AP35" s="6">
-        <v>3279.0</v>
+        <v>3390.0</v>
       </c>
       <c r="AQ35" s="6">
-        <v>3257.0</v>
+        <v>3277.0</v>
       </c>
       <c r="AR35" s="6">
-        <v>3265.0</v>
+        <v>3255.0</v>
       </c>
       <c r="AS35" s="6">
+        <v>3263.0</v>
+      </c>
+      <c r="AT35" s="6">
+        <v>3239.0</v>
+      </c>
+      <c r="AU35" s="6">
+        <v>3255.0</v>
+      </c>
+      <c r="AV35" s="6">
         <v>3241.0</v>
       </c>
-      <c r="AT35" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="AW35" s="6">
-        <v>3180.0</v>
+        <v>3218.0</v>
       </c>
       <c r="AX35" s="6">
-        <v>3161.0</v>
+        <v>3178.0</v>
       </c>
       <c r="AY35" s="6">
+        <v>3159.0</v>
+      </c>
+      <c r="AZ35" s="6">
+        <v>3152.0</v>
+      </c>
+      <c r="BA35" s="6">
         <v>3154.0</v>
       </c>
-      <c r="AZ35" s="6">
-[...2 lines deleted...]
-      <c r="BA35" s="6">
+      <c r="BB35" s="6">
         <v>3347.0</v>
       </c>
-      <c r="BB35" s="6">
+      <c r="BC35" s="6">
         <v>3201.0</v>
       </c>
-      <c r="BC35" s="6">
+      <c r="BD35" s="6">
         <v>3191.0</v>
       </c>
-      <c r="BD35" s="6">
+      <c r="BE35" s="6">
         <v>3181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3163.0</v>
       </c>
       <c r="BF35" s="6">
         <v>3163.0</v>
       </c>
       <c r="BG35" s="6">
+        <v>3163.0</v>
+      </c>
+      <c r="BH35" s="6">
         <v>3139.0</v>
       </c>
-      <c r="BH35" s="6">
+      <c r="BI35" s="6">
         <v>3125.0</v>
       </c>
-      <c r="BI35" s="6">
+      <c r="BJ35" s="6">
         <v>3070.0</v>
       </c>
-      <c r="BJ35" s="6">
+      <c r="BK35" s="6">
         <v>3043.0</v>
       </c>
-      <c r="BK35" s="6">
+      <c r="BL35" s="6">
         <v>3011.0</v>
       </c>
-      <c r="BL35" s="6">
+      <c r="BM35" s="6">
         <v>2991.0</v>
       </c>
-      <c r="BM35" s="6">
+      <c r="BN35" s="6">
         <v>3233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3051.0</v>
       </c>
       <c r="BO35" s="6">
         <v>3051.0</v>
       </c>
       <c r="BP35" s="6">
+        <v>3051.0</v>
+      </c>
+      <c r="BQ35" s="6">
         <v>3018.0</v>
       </c>
-      <c r="BQ35" s="6">
+      <c r="BR35" s="6">
         <v>3020.0</v>
       </c>
-      <c r="BR35" s="6">
+      <c r="BS35" s="6">
         <v>3012.0</v>
       </c>
-      <c r="BS35" s="6">
+      <c r="BT35" s="6">
         <v>3003.0</v>
       </c>
-      <c r="BT35" s="6">
+      <c r="BU35" s="6">
         <v>2967.0</v>
       </c>
-      <c r="BU35" s="6">
+      <c r="BV35" s="6">
         <v>2956.0</v>
       </c>
-      <c r="BV35" s="6">
+      <c r="BW35" s="6">
         <v>2976.0</v>
       </c>
-      <c r="BW35" s="6">
+      <c r="BX35" s="6">
         <v>2989.0</v>
       </c>
-      <c r="BX35" s="6">
+      <c r="BY35" s="6">
         <v>2981.0</v>
       </c>
-      <c r="BY35" s="6">
+      <c r="BZ35" s="6">
         <v>3165.0</v>
       </c>
-      <c r="BZ35" s="6">
+      <c r="CA35" s="6">
         <v>3050.0</v>
       </c>
-      <c r="CA35" s="6">
+      <c r="CB35" s="6">
         <v>3023.0</v>
       </c>
-      <c r="CB35" s="6">
+      <c r="CC35" s="6">
         <v>3001.0</v>
       </c>
-      <c r="CC35" s="6">
+      <c r="CD35" s="6">
         <v>3014.0</v>
       </c>
-      <c r="CD35" s="6">
+      <c r="CE35" s="6">
         <v>3004.0</v>
       </c>
-      <c r="CE35" s="6">
+      <c r="CF35" s="6">
         <v>3006.0</v>
       </c>
-      <c r="CF35" s="6">
+      <c r="CG35" s="6">
         <v>2994.0</v>
       </c>
-      <c r="CG35" s="6">
+      <c r="CH35" s="6">
         <v>2953.0</v>
       </c>
-      <c r="CH35" s="6">
+      <c r="CI35" s="6">
         <v>2942.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2932.0</v>
       </c>
       <c r="CJ35" s="6">
         <v>2932.0</v>
       </c>
+      <c r="CK35" s="6">
+        <v>2932.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:89">
       <c r="C36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D36" s="6">
-        <v>29196983.0</v>
+        <v>60981388.0</v>
       </c>
       <c r="E36" s="6">
-        <v>98087846.0</v>
+        <v>29139913.0</v>
       </c>
       <c r="F36" s="6">
-        <v>61497609.0</v>
+        <v>98105328.0</v>
       </c>
       <c r="G36" s="6">
-        <v>60998010.0</v>
+        <v>61491955.0</v>
       </c>
       <c r="H36" s="6">
-        <v>57048351.0</v>
+        <v>60975974.0</v>
       </c>
       <c r="I36" s="6">
-        <v>56404422.0</v>
+        <v>57044094.0</v>
       </c>
       <c r="J36" s="6">
-        <v>63753650.0</v>
+        <v>56392604.0</v>
       </c>
       <c r="K36" s="6">
-        <v>71293478.0</v>
+        <v>63739467.0</v>
       </c>
       <c r="L36" s="6">
-        <v>59955062.0</v>
+        <v>71284443.0</v>
       </c>
       <c r="M36" s="6">
-        <v>61176537.0</v>
+        <v>59935756.0</v>
       </c>
       <c r="N36" s="6">
-        <v>56685532.0</v>
+        <v>61155639.0</v>
       </c>
       <c r="O36" s="6">
-        <v>56727353.0</v>
+        <v>56672066.0</v>
       </c>
       <c r="P36" s="6">
-        <v>26390746.0</v>
+        <v>56703371.0</v>
       </c>
       <c r="Q36" s="6">
-        <v>90680664.0</v>
+        <v>26400748.0</v>
       </c>
       <c r="R36" s="6">
-        <v>55677290.0</v>
+        <v>90639826.0</v>
       </c>
       <c r="S36" s="6">
-        <v>56378486.0</v>
+        <v>55654551.0</v>
       </c>
       <c r="T36" s="6">
-        <v>50856652.0</v>
+        <v>56360179.0</v>
       </c>
       <c r="U36" s="6">
-        <v>51892204.0</v>
+        <v>50837690.0</v>
       </c>
       <c r="V36" s="6">
-        <v>58455160.0</v>
+        <v>51875201.0</v>
       </c>
       <c r="W36" s="6">
-        <v>64914272.0</v>
+        <v>58435766.0</v>
       </c>
       <c r="X36" s="6">
-        <v>55772076.0</v>
+        <v>64895413.0</v>
       </c>
       <c r="Y36" s="6">
-        <v>56705620.0</v>
+        <v>55755931.0</v>
       </c>
       <c r="Z36" s="6">
-        <v>53385472.0</v>
+        <v>56688043.0</v>
       </c>
       <c r="AA36" s="6">
-        <v>52359960.0</v>
+        <v>53375019.0</v>
       </c>
       <c r="AB36" s="6">
-        <v>24224300.0</v>
+        <v>52340613.0</v>
       </c>
       <c r="AC36" s="6">
-        <v>81809412.0</v>
+        <v>24227712.0</v>
       </c>
       <c r="AD36" s="6">
-        <v>50681339.0</v>
+        <v>81746491.0</v>
       </c>
       <c r="AE36" s="6">
-        <v>50626209.0</v>
+        <v>50659944.0</v>
       </c>
       <c r="AF36" s="6">
-        <v>46635279.0</v>
+        <v>50607520.0</v>
       </c>
       <c r="AG36" s="6">
-        <v>47317824.0</v>
+        <v>46621669.0</v>
       </c>
       <c r="AH36" s="6">
-        <v>51655682.0</v>
+        <v>47305110.0</v>
       </c>
       <c r="AI36" s="6">
-        <v>60075914.0</v>
+        <v>51640965.0</v>
       </c>
       <c r="AJ36" s="6">
-        <v>49431480.0</v>
+        <v>60060005.0</v>
       </c>
       <c r="AK36" s="6">
-        <v>50015052.0</v>
+        <v>49416655.0</v>
       </c>
       <c r="AL36" s="6">
-        <v>47858944.0</v>
+        <v>50000203.0</v>
       </c>
       <c r="AM36" s="6">
-        <v>46849316.0</v>
+        <v>47831167.0</v>
       </c>
       <c r="AN36" s="6">
-        <v>22719351.0</v>
+        <v>46834372.0</v>
       </c>
       <c r="AO36" s="6">
-        <v>74378794.0</v>
+        <v>22722086.0</v>
       </c>
       <c r="AP36" s="6">
-        <v>45179158.0</v>
+        <v>74344087.0</v>
       </c>
       <c r="AQ36" s="6">
-        <v>45175243.0</v>
+        <v>45167813.0</v>
       </c>
       <c r="AR36" s="6">
-        <v>43143922.0</v>
+        <v>45161396.0</v>
       </c>
       <c r="AS36" s="6">
-        <v>42559046.0</v>
+        <v>43129171.0</v>
       </c>
       <c r="AT36" s="6">
-        <v>47590176.0</v>
+        <v>42549744.0</v>
       </c>
       <c r="AU36" s="6">
-        <v>55231804.0</v>
+        <v>47580189.0</v>
       </c>
       <c r="AV36" s="6">
-        <v>46146539.0</v>
+        <v>55220369.0</v>
       </c>
       <c r="AW36" s="6">
-        <v>46356998.0</v>
+        <v>46134350.0</v>
       </c>
       <c r="AX36" s="6">
-        <v>42856175.0</v>
+        <v>46346889.0</v>
       </c>
       <c r="AY36" s="6">
-        <v>42905700.0</v>
+        <v>42846651.0</v>
       </c>
       <c r="AZ36" s="6">
-        <v>20769852.0</v>
+        <v>42895704.0</v>
       </c>
       <c r="BA36" s="6">
+        <v>20771911.0</v>
+      </c>
+      <c r="BB36" s="6">
         <v>66675287.0</v>
       </c>
-      <c r="BB36" s="6">
+      <c r="BC36" s="6">
         <v>40934314.0</v>
       </c>
-      <c r="BC36" s="6">
+      <c r="BD36" s="6">
         <v>41115278.0</v>
       </c>
-      <c r="BD36" s="6">
+      <c r="BE36" s="6">
         <v>39339888.0</v>
       </c>
-      <c r="BE36" s="6">
+      <c r="BF36" s="6">
         <v>38908059.0</v>
       </c>
-      <c r="BF36" s="6">
+      <c r="BG36" s="6">
         <v>43608924.0</v>
       </c>
-      <c r="BG36" s="6">
+      <c r="BH36" s="6">
         <v>48933239.0</v>
       </c>
-      <c r="BH36" s="6">
+      <c r="BI36" s="6">
         <v>41703601.0</v>
       </c>
-      <c r="BI36" s="6">
+      <c r="BJ36" s="6">
         <v>42022919.0</v>
       </c>
-      <c r="BJ36" s="6">
+      <c r="BK36" s="6">
         <v>39458124.0</v>
       </c>
-      <c r="BK36" s="6">
+      <c r="BL36" s="6">
         <v>39638819.0</v>
       </c>
-      <c r="BL36" s="6">
+      <c r="BM36" s="6">
         <v>19094756.0</v>
       </c>
-      <c r="BM36" s="6">
+      <c r="BN36" s="6">
         <v>61662061.0</v>
       </c>
-      <c r="BN36" s="6">
+      <c r="BO36" s="6">
         <v>38806345.0</v>
       </c>
-      <c r="BO36" s="6">
+      <c r="BP36" s="6">
         <v>38247988.0</v>
       </c>
-      <c r="BP36" s="6">
+      <c r="BQ36" s="6">
         <v>35843698.0</v>
       </c>
-      <c r="BQ36" s="6">
+      <c r="BR36" s="6">
         <v>36036186.0</v>
       </c>
-      <c r="BR36" s="6">
+      <c r="BS36" s="6">
         <v>40504838.0</v>
       </c>
-      <c r="BS36" s="6">
+      <c r="BT36" s="6">
         <v>42129842.0</v>
       </c>
-      <c r="BT36" s="6">
+      <c r="BU36" s="6">
         <v>34370196.0</v>
       </c>
-      <c r="BU36" s="6">
+      <c r="BV36" s="6">
         <v>38560013.0</v>
       </c>
-      <c r="BV36" s="6">
+      <c r="BW36" s="6">
         <v>37140921.0</v>
       </c>
-      <c r="BW36" s="6">
+      <c r="BX36" s="6">
         <v>36706529.0</v>
       </c>
-      <c r="BX36" s="6">
+      <c r="BY36" s="6">
         <v>17885334.0</v>
       </c>
-      <c r="BY36" s="6">
+      <c r="BZ36" s="6">
         <v>56009362.0</v>
       </c>
-      <c r="BZ36" s="6">
+      <c r="CA36" s="6">
         <v>35055598.0</v>
       </c>
-      <c r="CA36" s="6">
+      <c r="CB36" s="6">
         <v>35687415.0</v>
       </c>
-      <c r="CB36" s="6">
+      <c r="CC36" s="6">
         <v>32782517.0</v>
       </c>
-      <c r="CC36" s="6">
+      <c r="CD36" s="6">
         <v>33228756.0</v>
       </c>
-      <c r="CD36" s="6">
+      <c r="CE36" s="6">
         <v>37793410.0</v>
       </c>
-      <c r="CE36" s="6">
+      <c r="CF36" s="6">
         <v>41118460.0</v>
       </c>
-      <c r="CF36" s="6">
+      <c r="CG36" s="6">
         <v>35846149.0</v>
       </c>
-      <c r="CG36" s="6">
+      <c r="CH36" s="6">
         <v>36349288.0</v>
       </c>
-      <c r="CH36" s="6">
+      <c r="CI36" s="6">
         <v>33344067.0</v>
       </c>
-      <c r="CI36" s="6">
+      <c r="CJ36" s="6">
         <v>33538018.0</v>
       </c>
-      <c r="CJ36" s="6">
+      <c r="CK36" s="6">
         <v>13962520.0</v>
       </c>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:89">
       <c r="C37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D37" s="6">
-        <v>4670569.0</v>
+        <v>10049307.0</v>
       </c>
       <c r="E37" s="6">
-        <v>16500979.0</v>
+        <v>4661033.0</v>
       </c>
       <c r="F37" s="6">
-        <v>10102042.0</v>
+        <v>16501426.0</v>
       </c>
       <c r="G37" s="6">
-        <v>9973822.0</v>
+        <v>10102022.0</v>
       </c>
       <c r="H37" s="6">
-        <v>9255571.0</v>
+        <v>9970345.0</v>
       </c>
       <c r="I37" s="6">
-        <v>9200943.0</v>
+        <v>9251355.0</v>
       </c>
       <c r="J37" s="6">
-        <v>10128864.0</v>
+        <v>9199223.0</v>
       </c>
       <c r="K37" s="6">
-        <v>11646301.0</v>
+        <v>10126920.0</v>
       </c>
       <c r="L37" s="6">
-        <v>9634550.0</v>
+        <v>11645306.0</v>
       </c>
       <c r="M37" s="6">
-        <v>9763182.0</v>
+        <v>9631727.0</v>
       </c>
       <c r="N37" s="6">
-        <v>8902810.0</v>
+        <v>9759331.0</v>
       </c>
       <c r="O37" s="6">
-        <v>9077541.0</v>
+        <v>8900201.0</v>
       </c>
       <c r="P37" s="6">
-        <v>4175901.0</v>
+        <v>9072871.0</v>
       </c>
       <c r="Q37" s="6">
-        <v>14891096.0</v>
+        <v>4177261.0</v>
       </c>
       <c r="R37" s="6">
-        <v>8821762.0</v>
+        <v>14884655.0</v>
       </c>
       <c r="S37" s="6">
-        <v>8901848.0</v>
+        <v>8817989.0</v>
       </c>
       <c r="T37" s="6">
-        <v>7979837.0</v>
+        <v>8898819.0</v>
       </c>
       <c r="U37" s="6">
-        <v>8155218.0</v>
+        <v>7976783.0</v>
       </c>
       <c r="V37" s="6">
-        <v>8947854.0</v>
+        <v>8152405.0</v>
       </c>
       <c r="W37" s="6">
-        <v>10226453.0</v>
+        <v>8944756.0</v>
       </c>
       <c r="X37" s="6">
-        <v>8622699.0</v>
+        <v>10223714.0</v>
       </c>
       <c r="Y37" s="6">
-        <v>8887011.0</v>
+        <v>8619840.0</v>
       </c>
       <c r="Z37" s="6">
-        <v>8067234.0</v>
+        <v>8884164.0</v>
       </c>
       <c r="AA37" s="6">
-        <v>8095009.0</v>
+        <v>8065470.0</v>
       </c>
       <c r="AB37" s="6">
-        <v>3752413.0</v>
+        <v>8091661.0</v>
       </c>
       <c r="AC37" s="6">
-        <v>13256372.0</v>
+        <v>3752544.0</v>
       </c>
       <c r="AD37" s="6">
-        <v>8016569.0</v>
+        <v>13244813.0</v>
       </c>
       <c r="AE37" s="6">
-        <v>8009535.0</v>
+        <v>8012637.0</v>
       </c>
       <c r="AF37" s="6">
-        <v>7376027.0</v>
+        <v>8006129.0</v>
       </c>
       <c r="AG37" s="6">
-        <v>7368769.0</v>
+        <v>7373386.0</v>
       </c>
       <c r="AH37" s="6">
-        <v>7971868.0</v>
+        <v>7366055.0</v>
       </c>
       <c r="AI37" s="6">
-        <v>9464657.0</v>
+        <v>7968937.0</v>
       </c>
       <c r="AJ37" s="6">
-        <v>7602639.0</v>
+        <v>9461544.0</v>
       </c>
       <c r="AK37" s="6">
-        <v>7742097.0</v>
+        <v>7599481.0</v>
       </c>
       <c r="AL37" s="6">
-        <v>7220153.0</v>
+        <v>7739016.0</v>
       </c>
       <c r="AM37" s="6">
-        <v>7273037.0</v>
+        <v>7214308.0</v>
       </c>
       <c r="AN37" s="6">
-        <v>3575080.0</v>
+        <v>7270060.0</v>
       </c>
       <c r="AO37" s="6">
-        <v>11928026.0</v>
+        <v>3575255.0</v>
       </c>
       <c r="AP37" s="6">
-        <v>7049618.0</v>
+        <v>11921478.0</v>
       </c>
       <c r="AQ37" s="6">
-        <v>7069997.0</v>
+        <v>7047251.0</v>
       </c>
       <c r="AR37" s="6">
-        <v>6781642.0</v>
+        <v>7067390.0</v>
       </c>
       <c r="AS37" s="6">
-        <v>6558557.0</v>
+        <v>6778813.0</v>
       </c>
       <c r="AT37" s="6">
-        <v>7256323.0</v>
+        <v>6556341.0</v>
       </c>
       <c r="AU37" s="6">
-        <v>8746389.0</v>
+        <v>7254084.0</v>
       </c>
       <c r="AV37" s="6">
-        <v>7297971.0</v>
+        <v>8743979.0</v>
       </c>
       <c r="AW37" s="6">
-        <v>7360529.0</v>
+        <v>7295647.0</v>
       </c>
       <c r="AX37" s="6">
-        <v>6594109.0</v>
+        <v>7358334.0</v>
       </c>
       <c r="AY37" s="6">
-        <v>6838492.0</v>
+        <v>6592176.0</v>
       </c>
       <c r="AZ37" s="6">
-        <v>3324280.0</v>
+        <v>6836473.0</v>
       </c>
       <c r="BA37" s="6">
+        <v>3324435.0</v>
+      </c>
+      <c r="BB37" s="6">
         <v>10800612.0</v>
       </c>
-      <c r="BB37" s="6">
+      <c r="BC37" s="6">
         <v>6478529.0</v>
       </c>
-      <c r="BC37" s="6">
+      <c r="BD37" s="6">
         <v>6496585.0</v>
       </c>
-      <c r="BD37" s="6">
+      <c r="BE37" s="6">
         <v>6212538.0</v>
       </c>
-      <c r="BE37" s="6">
+      <c r="BF37" s="6">
         <v>6141837.0</v>
       </c>
-      <c r="BF37" s="6">
+      <c r="BG37" s="6">
         <v>6767509.0</v>
       </c>
-      <c r="BG37" s="6">
+      <c r="BH37" s="6">
         <v>7664850.0</v>
       </c>
-      <c r="BH37" s="6">
+      <c r="BI37" s="6">
         <v>6484193.0</v>
       </c>
-      <c r="BI37" s="6">
+      <c r="BJ37" s="6">
         <v>6524735.0</v>
       </c>
-      <c r="BJ37" s="6">
+      <c r="BK37" s="6">
         <v>6058483.0</v>
       </c>
-      <c r="BK37" s="6">
+      <c r="BL37" s="6">
         <v>6242775.0</v>
       </c>
-      <c r="BL37" s="6">
+      <c r="BM37" s="6">
         <v>3013534.0</v>
       </c>
-      <c r="BM37" s="6">
+      <c r="BN37" s="6">
         <v>9681964.0</v>
       </c>
-      <c r="BN37" s="6">
+      <c r="BO37" s="6">
         <v>6009164.0</v>
       </c>
-      <c r="BO37" s="6">
+      <c r="BP37" s="6">
         <v>5942767.0</v>
       </c>
-      <c r="BP37" s="6">
+      <c r="BQ37" s="6">
         <v>5424655.0</v>
       </c>
-      <c r="BQ37" s="6">
+      <c r="BR37" s="6">
         <v>5508357.0</v>
       </c>
-      <c r="BR37" s="6">
+      <c r="BS37" s="6">
         <v>6232800.0</v>
       </c>
-      <c r="BS37" s="6">
+      <c r="BT37" s="6">
         <v>6599787.0</v>
       </c>
-      <c r="BT37" s="6">
+      <c r="BU37" s="6">
         <v>5330069.0</v>
       </c>
-      <c r="BU37" s="6">
+      <c r="BV37" s="6">
         <v>6053269.0</v>
       </c>
-      <c r="BV37" s="6">
+      <c r="BW37" s="6">
         <v>5686603.0</v>
       </c>
-      <c r="BW37" s="6">
+      <c r="BX37" s="6">
         <v>5809370.0</v>
       </c>
-      <c r="BX37" s="6">
+      <c r="BY37" s="6">
         <v>2782763.0</v>
       </c>
-      <c r="BY37" s="6">
+      <c r="BZ37" s="6">
         <v>9172489.0</v>
       </c>
-      <c r="BZ37" s="6">
+      <c r="CA37" s="6">
         <v>5668379.0</v>
       </c>
-      <c r="CA37" s="6">
+      <c r="CB37" s="6">
         <v>5711839.0</v>
       </c>
-      <c r="CB37" s="6">
+      <c r="CC37" s="6">
         <v>5210432.0</v>
       </c>
-      <c r="CC37" s="6">
+      <c r="CD37" s="6">
         <v>5310150.0</v>
       </c>
-      <c r="CD37" s="6">
+      <c r="CE37" s="6">
         <v>6018596.0</v>
       </c>
-      <c r="CE37" s="6">
+      <c r="CF37" s="6">
         <v>6545608.0</v>
       </c>
-      <c r="CF37" s="6">
+      <c r="CG37" s="6">
         <v>5676351.0</v>
       </c>
-      <c r="CG37" s="6">
+      <c r="CH37" s="6">
         <v>5721208.0</v>
       </c>
-      <c r="CH37" s="6">
+      <c r="CI37" s="6">
         <v>5146977.0</v>
       </c>
-      <c r="CI37" s="6">
+      <c r="CJ37" s="6">
         <v>5336214.0</v>
       </c>
-      <c r="CJ37" s="6">
+      <c r="CK37" s="6">
         <v>1695988.0</v>
       </c>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:89">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Marijampolės apskritis</t>
           </r>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D38" s="6">
-        <v>3494.0</v>
+        <v>3468.0</v>
       </c>
       <c r="E38" s="6">
-        <v>3929.0</v>
+        <v>3515.0</v>
       </c>
       <c r="F38" s="6">
+        <v>3947.0</v>
+      </c>
+      <c r="G38" s="6">
+        <v>3728.0</v>
+      </c>
+      <c r="H38" s="6">
+        <v>3684.0</v>
+      </c>
+      <c r="I38" s="6">
+        <v>3581.0</v>
+      </c>
+      <c r="J38" s="6">
+        <v>3591.0</v>
+      </c>
+      <c r="K38" s="6">
+        <v>3577.0</v>
+      </c>
+      <c r="L38" s="6">
+        <v>3566.0</v>
+      </c>
+      <c r="M38" s="6">
+        <v>3555.0</v>
+      </c>
+      <c r="N38" s="6">
+        <v>3551.0</v>
+      </c>
+      <c r="O38" s="6">
+        <v>3527.0</v>
+      </c>
+      <c r="P38" s="6">
+        <v>3518.0</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>3538.0</v>
+      </c>
+      <c r="R38" s="6">
+        <v>3942.0</v>
+      </c>
+      <c r="S38" s="6">
+        <v>3757.0</v>
+      </c>
+      <c r="T38" s="6">
+        <v>3685.0</v>
+      </c>
+      <c r="U38" s="6">
+        <v>3600.0</v>
+      </c>
+      <c r="V38" s="6">
+        <v>3603.0</v>
+      </c>
+      <c r="W38" s="6">
+        <v>3586.0</v>
+      </c>
+      <c r="X38" s="6">
+        <v>3587.0</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>3582.0</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>3574.0</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>3566.0</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>3561.0</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>3570.0</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>3967.0</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>3771.0</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>3667.0</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>3602.0</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>3590.0</v>
+      </c>
+      <c r="AI38" s="6">
+        <v>3589.0</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>3579.0</v>
+      </c>
+      <c r="AK38" s="6">
+        <v>3571.0</v>
+      </c>
+      <c r="AL38" s="6">
+        <v>3548.0</v>
+      </c>
+      <c r="AM38" s="6">
+        <v>3557.0</v>
+      </c>
+      <c r="AN38" s="6">
+        <v>3523.0</v>
+      </c>
+      <c r="AO38" s="6">
+        <v>3532.0</v>
+      </c>
+      <c r="AP38" s="6">
+        <v>3874.0</v>
+      </c>
+      <c r="AQ38" s="6">
+        <v>3750.0</v>
+      </c>
+      <c r="AR38" s="6">
+        <v>3646.0</v>
+      </c>
+      <c r="AS38" s="6">
+        <v>3585.0</v>
+      </c>
+      <c r="AT38" s="6">
+        <v>3590.0</v>
+      </c>
+      <c r="AU38" s="6">
+        <v>3567.0</v>
+      </c>
+      <c r="AV38" s="6">
+        <v>3570.0</v>
+      </c>
+      <c r="AW38" s="6">
+        <v>3561.0</v>
+      </c>
+      <c r="AX38" s="6">
+        <v>3529.0</v>
+      </c>
+      <c r="AY38" s="6">
+        <v>3532.0</v>
+      </c>
+      <c r="AZ38" s="6">
+        <v>3537.0</v>
+      </c>
+      <c r="BA38" s="6">
+        <v>3545.0</v>
+      </c>
+      <c r="BB38" s="6">
+        <v>3883.0</v>
+      </c>
+      <c r="BC38" s="6">
         <v>3724.0</v>
       </c>
-      <c r="G38" s="6">
-[...17 lines deleted...]
-      <c r="M38" s="6">
+      <c r="BD38" s="6">
+        <v>3623.0</v>
+      </c>
+      <c r="BE38" s="6">
+        <v>3572.0</v>
+      </c>
+      <c r="BF38" s="6">
         <v>3549.0</v>
       </c>
-      <c r="N38" s="6">
-[...128 lines deleted...]
-      <c r="BE38" s="6">
+      <c r="BG38" s="6">
+        <v>3531.0</v>
+      </c>
+      <c r="BH38" s="6">
+        <v>3510.0</v>
+      </c>
+      <c r="BI38" s="6">
+        <v>3486.0</v>
+      </c>
+      <c r="BJ38" s="6">
+        <v>3453.0</v>
+      </c>
+      <c r="BK38" s="6">
+        <v>3429.0</v>
+      </c>
+      <c r="BL38" s="6">
+        <v>3383.0</v>
+      </c>
+      <c r="BM38" s="6">
+        <v>3379.0</v>
+      </c>
+      <c r="BN38" s="6">
+        <v>3727.0</v>
+      </c>
+      <c r="BO38" s="6">
         <v>3549.0</v>
       </c>
-      <c r="BF38" s="6">
-[...14 lines deleted...]
-      <c r="BK38" s="6">
+      <c r="BP38" s="6">
+        <v>3484.0</v>
+      </c>
+      <c r="BQ38" s="6">
+        <v>3428.0</v>
+      </c>
+      <c r="BR38" s="6">
+        <v>3407.0</v>
+      </c>
+      <c r="BS38" s="6">
         <v>3383.0</v>
       </c>
-      <c r="BL38" s="6">
+      <c r="BT38" s="6">
+        <v>3358.0</v>
+      </c>
+      <c r="BU38" s="6">
+        <v>3344.0</v>
+      </c>
+      <c r="BV38" s="6">
+        <v>3317.0</v>
+      </c>
+      <c r="BW38" s="6">
+        <v>3335.0</v>
+      </c>
+      <c r="BX38" s="6">
+        <v>3331.0</v>
+      </c>
+      <c r="BY38" s="6">
+        <v>3355.0</v>
+      </c>
+      <c r="BZ38" s="6">
+        <v>3690.0</v>
+      </c>
+      <c r="CA38" s="6">
+        <v>3493.0</v>
+      </c>
+      <c r="CB38" s="6">
+        <v>3432.0</v>
+      </c>
+      <c r="CC38" s="6">
         <v>3379.0</v>
       </c>
-      <c r="BM38" s="6">
-[...17 lines deleted...]
-      <c r="BS38" s="6">
+      <c r="CD38" s="6">
         <v>3358.0</v>
       </c>
-      <c r="BT38" s="6">
-[...29 lines deleted...]
-      <c r="CD38" s="6">
+      <c r="CE38" s="6">
         <v>3349.0</v>
       </c>
-      <c r="CE38" s="6">
+      <c r="CF38" s="6">
         <v>3330.0</v>
       </c>
-      <c r="CF38" s="6">
+      <c r="CG38" s="6">
         <v>3325.0</v>
       </c>
-      <c r="CG38" s="6">
+      <c r="CH38" s="6">
         <v>3320.0</v>
       </c>
-      <c r="CH38" s="6">
+      <c r="CI38" s="6">
         <v>3294.0</v>
       </c>
-      <c r="CI38" s="6">
+      <c r="CJ38" s="6">
         <v>3280.0</v>
       </c>
-      <c r="CJ38" s="6">
+      <c r="CK38" s="6">
         <v>3281.0</v>
       </c>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:89">
       <c r="C39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D39" s="6">
-        <v>33805554.0</v>
+        <v>70111211.0</v>
       </c>
       <c r="E39" s="6">
-        <v>112084919.0</v>
+        <v>33543137.0</v>
       </c>
       <c r="F39" s="6">
-        <v>70293555.0</v>
+        <v>111753181.0</v>
       </c>
       <c r="G39" s="6">
-        <v>69904642.0</v>
+        <v>70159449.0</v>
       </c>
       <c r="H39" s="6">
-        <v>65083266.0</v>
+        <v>69821688.0</v>
       </c>
       <c r="I39" s="6">
-        <v>64101230.0</v>
+        <v>64989226.0</v>
       </c>
       <c r="J39" s="6">
-        <v>69072417.0</v>
+        <v>64025264.0</v>
       </c>
       <c r="K39" s="6">
-        <v>80709828.0</v>
+        <v>68999184.0</v>
       </c>
       <c r="L39" s="6">
-        <v>67121406.0</v>
+        <v>80654307.0</v>
       </c>
       <c r="M39" s="6">
-        <v>67791045.0</v>
+        <v>67061717.0</v>
       </c>
       <c r="N39" s="6">
-        <v>63969439.0</v>
+        <v>67728714.0</v>
       </c>
       <c r="O39" s="6">
-        <v>64568194.0</v>
+        <v>63923013.0</v>
       </c>
       <c r="P39" s="6">
-        <v>30404109.0</v>
+        <v>64510904.0</v>
       </c>
       <c r="Q39" s="6">
-        <v>101883588.0</v>
+        <v>30365723.0</v>
       </c>
       <c r="R39" s="6">
-        <v>63496496.0</v>
+        <v>101807790.0</v>
       </c>
       <c r="S39" s="6">
-        <v>63893911.0</v>
+        <v>63448795.0</v>
       </c>
       <c r="T39" s="6">
-        <v>58214120.0</v>
+        <v>63843482.0</v>
       </c>
       <c r="U39" s="6">
-        <v>59557486.0</v>
+        <v>58156560.0</v>
       </c>
       <c r="V39" s="6">
-        <v>63180416.0</v>
+        <v>59508518.0</v>
       </c>
       <c r="W39" s="6">
-        <v>72758446.0</v>
+        <v>63126678.0</v>
       </c>
       <c r="X39" s="6">
-        <v>63487130.0</v>
+        <v>72709127.0</v>
       </c>
       <c r="Y39" s="6">
-        <v>60429486.0</v>
+        <v>63432259.0</v>
       </c>
       <c r="Z39" s="6">
-        <v>59531654.0</v>
+        <v>60368367.0</v>
       </c>
       <c r="AA39" s="6">
-        <v>59111724.0</v>
+        <v>59472720.0</v>
       </c>
       <c r="AB39" s="6">
-        <v>27182809.0</v>
+        <v>59060004.0</v>
       </c>
       <c r="AC39" s="6">
-        <v>92565862.0</v>
+        <v>27147680.0</v>
       </c>
       <c r="AD39" s="6">
-        <v>58296464.0</v>
+        <v>92497505.0</v>
       </c>
       <c r="AE39" s="6">
-        <v>57785293.0</v>
+        <v>58240709.0</v>
       </c>
       <c r="AF39" s="6">
-        <v>53885076.0</v>
+        <v>57720699.0</v>
       </c>
       <c r="AG39" s="6">
-        <v>53104399.0</v>
+        <v>53825849.0</v>
       </c>
       <c r="AH39" s="6">
-        <v>56670447.0</v>
+        <v>53042456.0</v>
       </c>
       <c r="AI39" s="6">
-        <v>66321354.0</v>
+        <v>56603068.0</v>
       </c>
       <c r="AJ39" s="6">
-        <v>55165980.0</v>
+        <v>66257940.0</v>
       </c>
       <c r="AK39" s="6">
-        <v>54789240.0</v>
+        <v>55101968.0</v>
       </c>
       <c r="AL39" s="6">
-        <v>52688042.0</v>
+        <v>54730885.0</v>
       </c>
       <c r="AM39" s="6">
-        <v>52186502.0</v>
+        <v>52628847.0</v>
       </c>
       <c r="AN39" s="6">
-        <v>24485203.0</v>
+        <v>52130257.0</v>
       </c>
       <c r="AO39" s="6">
-        <v>81512810.0</v>
+        <v>24443719.0</v>
       </c>
       <c r="AP39" s="6">
-        <v>49777549.0</v>
+        <v>81447219.0</v>
       </c>
       <c r="AQ39" s="6">
-        <v>50303516.0</v>
+        <v>49724767.0</v>
       </c>
       <c r="AR39" s="6">
-        <v>48408889.0</v>
+        <v>50253285.0</v>
       </c>
       <c r="AS39" s="6">
-        <v>46321699.0</v>
+        <v>48363232.0</v>
       </c>
       <c r="AT39" s="6">
-        <v>51439677.0</v>
+        <v>46281227.0</v>
       </c>
       <c r="AU39" s="6">
-        <v>57719147.0</v>
+        <v>51393809.0</v>
       </c>
       <c r="AV39" s="6">
-        <v>50270062.0</v>
+        <v>57673129.0</v>
       </c>
       <c r="AW39" s="6">
-        <v>49180202.0</v>
+        <v>50220101.0</v>
       </c>
       <c r="AX39" s="6">
-        <v>46849352.0</v>
+        <v>49131079.0</v>
       </c>
       <c r="AY39" s="6">
-        <v>46772018.0</v>
+        <v>46807821.0</v>
       </c>
       <c r="AZ39" s="6">
-        <v>21558566.0</v>
+        <v>46730294.0</v>
       </c>
       <c r="BA39" s="6">
+        <v>21526103.0</v>
+      </c>
+      <c r="BB39" s="6">
         <v>74438527.0</v>
       </c>
-      <c r="BB39" s="6">
+      <c r="BC39" s="6">
         <v>44676781.0</v>
       </c>
-      <c r="BC39" s="6">
+      <c r="BD39" s="6">
         <v>45344959.0</v>
       </c>
-      <c r="BD39" s="6">
+      <c r="BE39" s="6">
         <v>42570413.0</v>
       </c>
-      <c r="BE39" s="6">
+      <c r="BF39" s="6">
         <v>42863442.0</v>
       </c>
-      <c r="BF39" s="6">
+      <c r="BG39" s="6">
         <v>46475106.0</v>
       </c>
-      <c r="BG39" s="6">
+      <c r="BH39" s="6">
         <v>51943593.0</v>
       </c>
-      <c r="BH39" s="6">
+      <c r="BI39" s="6">
         <v>44533819.0</v>
       </c>
-      <c r="BI39" s="6">
+      <c r="BJ39" s="6">
         <v>43818166.0</v>
       </c>
-      <c r="BJ39" s="6">
+      <c r="BK39" s="6">
         <v>42201816.0</v>
       </c>
-      <c r="BK39" s="6">
+      <c r="BL39" s="6">
         <v>40784076.0</v>
       </c>
-      <c r="BL39" s="6">
+      <c r="BM39" s="6">
         <v>19314239.0</v>
       </c>
-      <c r="BM39" s="6">
+      <c r="BN39" s="6">
         <v>68416447.0</v>
       </c>
-      <c r="BN39" s="6">
+      <c r="BO39" s="6">
         <v>41028940.0</v>
       </c>
-      <c r="BO39" s="6">
+      <c r="BP39" s="6">
         <v>41253471.0</v>
       </c>
-      <c r="BP39" s="6">
+      <c r="BQ39" s="6">
         <v>38181468.0</v>
       </c>
-      <c r="BQ39" s="6">
+      <c r="BR39" s="6">
         <v>37829399.0</v>
       </c>
-      <c r="BR39" s="6">
+      <c r="BS39" s="6">
         <v>41911704.0</v>
       </c>
-      <c r="BS39" s="6">
+      <c r="BT39" s="6">
         <v>44190705.0</v>
       </c>
-      <c r="BT39" s="6">
+      <c r="BU39" s="6">
         <v>36243302.0</v>
       </c>
-      <c r="BU39" s="6">
+      <c r="BV39" s="6">
         <v>38088626.0</v>
       </c>
-      <c r="BV39" s="6">
+      <c r="BW39" s="6">
         <v>38961909.0</v>
       </c>
-      <c r="BW39" s="6">
+      <c r="BX39" s="6">
         <v>38669424.0</v>
       </c>
-      <c r="BX39" s="6">
+      <c r="BY39" s="6">
         <v>18264414.0</v>
       </c>
-      <c r="BY39" s="6">
+      <c r="BZ39" s="6">
         <v>59990163.0</v>
       </c>
-      <c r="BZ39" s="6">
+      <c r="CA39" s="6">
         <v>37186777.0</v>
       </c>
-      <c r="CA39" s="6">
+      <c r="CB39" s="6">
         <v>37710786.0</v>
       </c>
-      <c r="CB39" s="6">
+      <c r="CC39" s="6">
         <v>34701932.0</v>
       </c>
-      <c r="CC39" s="6">
+      <c r="CD39" s="6">
         <v>34687711.0</v>
       </c>
-      <c r="CD39" s="6">
+      <c r="CE39" s="6">
         <v>38291906.0</v>
       </c>
-      <c r="CE39" s="6">
+      <c r="CF39" s="6">
         <v>43429814.0</v>
       </c>
-      <c r="CF39" s="6">
+      <c r="CG39" s="6">
         <v>36971092.0</v>
       </c>
-      <c r="CG39" s="6">
+      <c r="CH39" s="6">
         <v>35922500.0</v>
       </c>
-      <c r="CH39" s="6">
+      <c r="CI39" s="6">
         <v>34865416.0</v>
       </c>
-      <c r="CI39" s="6">
+      <c r="CJ39" s="6">
         <v>33864494.0</v>
       </c>
-      <c r="CJ39" s="6">
+      <c r="CK39" s="6">
         <v>14231523.0</v>
       </c>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:89">
       <c r="C40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D40" s="6">
-        <v>5146358.0</v>
+        <v>11164992.0</v>
       </c>
       <c r="E40" s="6">
-        <v>18393438.0</v>
+        <v>5106725.0</v>
       </c>
       <c r="F40" s="6">
-        <v>11226164.0</v>
+        <v>18340886.0</v>
       </c>
       <c r="G40" s="6">
-        <v>11125032.0</v>
+        <v>11215929.0</v>
       </c>
       <c r="H40" s="6">
-        <v>10283952.0</v>
+        <v>11126473.0</v>
       </c>
       <c r="I40" s="6">
-        <v>10234343.0</v>
+        <v>10288282.0</v>
       </c>
       <c r="J40" s="6">
-        <v>10776936.0</v>
+        <v>10224061.0</v>
       </c>
       <c r="K40" s="6">
-        <v>12979749.0</v>
+        <v>10768321.0</v>
       </c>
       <c r="L40" s="6">
-        <v>10504294.0</v>
+        <v>12973395.0</v>
       </c>
       <c r="M40" s="6">
-        <v>10508141.0</v>
+        <v>10513532.0</v>
       </c>
       <c r="N40" s="6">
-        <v>9781969.0</v>
+        <v>10517077.0</v>
       </c>
       <c r="O40" s="6">
-        <v>10022852.0</v>
+        <v>9778007.0</v>
       </c>
       <c r="P40" s="6">
-        <v>4458551.0</v>
+        <v>10018610.0</v>
       </c>
       <c r="Q40" s="6">
-        <v>16398692.0</v>
+        <v>4454147.0</v>
       </c>
       <c r="R40" s="6">
-        <v>9860997.0</v>
+        <v>16390912.0</v>
       </c>
       <c r="S40" s="6">
-        <v>9861305.0</v>
+        <v>9855785.0</v>
       </c>
       <c r="T40" s="6">
-        <v>8992990.0</v>
+        <v>9855765.0</v>
       </c>
       <c r="U40" s="6">
-        <v>9183462.0</v>
+        <v>8986347.0</v>
       </c>
       <c r="V40" s="6">
-        <v>9525444.0</v>
+        <v>9178358.0</v>
       </c>
       <c r="W40" s="6">
-        <v>11374953.0</v>
+        <v>9519846.0</v>
       </c>
       <c r="X40" s="6">
-        <v>9651114.0</v>
+        <v>11370097.0</v>
       </c>
       <c r="Y40" s="6">
-        <v>9152795.0</v>
+        <v>9645800.0</v>
       </c>
       <c r="Z40" s="6">
-        <v>8818608.0</v>
+        <v>9145302.0</v>
       </c>
       <c r="AA40" s="6">
-        <v>8820473.0</v>
+        <v>8812929.0</v>
       </c>
       <c r="AB40" s="6">
-        <v>3977404.0</v>
+        <v>8815053.0</v>
       </c>
       <c r="AC40" s="6">
-        <v>14869708.0</v>
+        <v>3972718.0</v>
       </c>
       <c r="AD40" s="6">
-        <v>9110203.0</v>
+        <v>14861791.0</v>
       </c>
       <c r="AE40" s="6">
-        <v>8948107.0</v>
+        <v>9103175.0</v>
       </c>
       <c r="AF40" s="6">
-        <v>8403672.0</v>
+        <v>8939961.0</v>
       </c>
       <c r="AG40" s="6">
-        <v>8163488.0</v>
+        <v>8396222.0</v>
       </c>
       <c r="AH40" s="6">
-        <v>8683940.0</v>
+        <v>8155409.0</v>
       </c>
       <c r="AI40" s="6">
-        <v>10356897.0</v>
+        <v>8675155.0</v>
       </c>
       <c r="AJ40" s="6">
-        <v>8317347.0</v>
+        <v>10348929.0</v>
       </c>
       <c r="AK40" s="6">
-        <v>8307163.0</v>
+        <v>8308633.0</v>
       </c>
       <c r="AL40" s="6">
-        <v>7770171.0</v>
+        <v>8299154.0</v>
       </c>
       <c r="AM40" s="6">
-        <v>7814098.0</v>
+        <v>7762234.0</v>
       </c>
       <c r="AN40" s="6">
-        <v>3542472.0</v>
+        <v>7806932.0</v>
       </c>
       <c r="AO40" s="6">
-        <v>12857991.0</v>
+        <v>3537171.0</v>
       </c>
       <c r="AP40" s="6">
-        <v>7546655.0</v>
+        <v>12849843.0</v>
       </c>
       <c r="AQ40" s="6">
-        <v>7706207.0</v>
+        <v>7539752.0</v>
       </c>
       <c r="AR40" s="6">
-        <v>7380633.0</v>
+        <v>7699634.0</v>
       </c>
       <c r="AS40" s="6">
-        <v>7030931.0</v>
+        <v>7374776.0</v>
       </c>
       <c r="AT40" s="6">
-        <v>7793157.0</v>
+        <v>7026127.0</v>
       </c>
       <c r="AU40" s="6">
-        <v>8903951.0</v>
+        <v>7787351.0</v>
       </c>
       <c r="AV40" s="6">
-        <v>7795199.0</v>
+        <v>8898249.0</v>
       </c>
       <c r="AW40" s="6">
-        <v>7586269.0</v>
+        <v>7787969.0</v>
       </c>
       <c r="AX40" s="6">
-        <v>7105318.0</v>
+        <v>7579386.0</v>
       </c>
       <c r="AY40" s="6">
-        <v>7152241.0</v>
+        <v>7099970.0</v>
       </c>
       <c r="AZ40" s="6">
-        <v>3208561.0</v>
+        <v>7147616.0</v>
       </c>
       <c r="BA40" s="6">
+        <v>3204189.0</v>
+      </c>
+      <c r="BB40" s="6">
         <v>12078295.0</v>
       </c>
-      <c r="BB40" s="6">
+      <c r="BC40" s="6">
         <v>6936252.0</v>
       </c>
-      <c r="BC40" s="6">
+      <c r="BD40" s="6">
         <v>7051454.0</v>
       </c>
-      <c r="BD40" s="6">
+      <c r="BE40" s="6">
         <v>6527889.0</v>
       </c>
-      <c r="BE40" s="6">
+      <c r="BF40" s="6">
         <v>6659666.0</v>
       </c>
-      <c r="BF40" s="6">
+      <c r="BG40" s="6">
         <v>7136075.0</v>
       </c>
-      <c r="BG40" s="6">
+      <c r="BH40" s="6">
         <v>7948111.0</v>
       </c>
-      <c r="BH40" s="6">
+      <c r="BI40" s="6">
         <v>6774137.0</v>
       </c>
-      <c r="BI40" s="6">
+      <c r="BJ40" s="6">
         <v>6696170.0</v>
       </c>
-      <c r="BJ40" s="6">
+      <c r="BK40" s="6">
         <v>6319180.0</v>
       </c>
-      <c r="BK40" s="6">
+      <c r="BL40" s="6">
         <v>6187169.0</v>
       </c>
-      <c r="BL40" s="6">
+      <c r="BM40" s="6">
         <v>2725501.0</v>
       </c>
-      <c r="BM40" s="6">
+      <c r="BN40" s="6">
         <v>10749539.0</v>
       </c>
-      <c r="BN40" s="6">
+      <c r="BO40" s="6">
         <v>6213489.0</v>
       </c>
-      <c r="BO40" s="6">
+      <c r="BP40" s="6">
         <v>6209917.0</v>
       </c>
-      <c r="BP40" s="6">
+      <c r="BQ40" s="6">
         <v>5653315.0</v>
       </c>
-      <c r="BQ40" s="6">
+      <c r="BR40" s="6">
         <v>5677426.0</v>
       </c>
-      <c r="BR40" s="6">
+      <c r="BS40" s="6">
         <v>6306345.0</v>
       </c>
-      <c r="BS40" s="6">
+      <c r="BT40" s="6">
         <v>6780183.0</v>
       </c>
-      <c r="BT40" s="6">
+      <c r="BU40" s="6">
         <v>5495744.0</v>
       </c>
-      <c r="BU40" s="6">
+      <c r="BV40" s="6">
         <v>5752436.0</v>
       </c>
-      <c r="BV40" s="6">
+      <c r="BW40" s="6">
         <v>5887838.0</v>
       </c>
-      <c r="BW40" s="6">
+      <c r="BX40" s="6">
         <v>5932764.0</v>
       </c>
-      <c r="BX40" s="6">
+      <c r="BY40" s="6">
         <v>2680216.0</v>
       </c>
-      <c r="BY40" s="6">
+      <c r="BZ40" s="6">
         <v>9787823.0</v>
       </c>
-      <c r="BZ40" s="6">
+      <c r="CA40" s="6">
         <v>5902110.0</v>
       </c>
-      <c r="CA40" s="6">
+      <c r="CB40" s="6">
         <v>5968370.0</v>
       </c>
-      <c r="CB40" s="6">
+      <c r="CC40" s="6">
         <v>5485955.0</v>
       </c>
-      <c r="CC40" s="6">
+      <c r="CD40" s="6">
         <v>5530201.0</v>
       </c>
-      <c r="CD40" s="6">
+      <c r="CE40" s="6">
         <v>5814651.0</v>
       </c>
-      <c r="CE40" s="6">
+      <c r="CF40" s="6">
         <v>6886508.0</v>
       </c>
-      <c r="CF40" s="6">
+      <c r="CG40" s="6">
         <v>5770882.0</v>
       </c>
-      <c r="CG40" s="6">
+      <c r="CH40" s="6">
         <v>5540761.0</v>
       </c>
-      <c r="CH40" s="6">
+      <c r="CI40" s="6">
         <v>5342165.0</v>
       </c>
-      <c r="CI40" s="6">
+      <c r="CJ40" s="6">
         <v>5226538.0</v>
       </c>
-      <c r="CJ40" s="6">
+      <c r="CK40" s="6">
         <v>1598687.0</v>
       </c>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:89">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Tauragės apskritis</t>
           </r>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D41" s="6">
+        <v>2506.0</v>
+      </c>
+      <c r="E41" s="6">
+        <v>2522.0</v>
+      </c>
+      <c r="F41" s="6">
+        <v>2693.0</v>
+      </c>
+      <c r="G41" s="6">
+        <v>2612.0</v>
+      </c>
+      <c r="H41" s="6">
+        <v>2606.0</v>
+      </c>
+      <c r="I41" s="6">
+        <v>2591.0</v>
+      </c>
+      <c r="J41" s="6">
+        <v>2587.0</v>
+      </c>
+      <c r="K41" s="6">
+        <v>2581.0</v>
+      </c>
+      <c r="L41" s="6">
+        <v>2573.0</v>
+      </c>
+      <c r="M41" s="6">
+        <v>2568.0</v>
+      </c>
+      <c r="N41" s="6">
+        <v>2571.0</v>
+      </c>
+      <c r="O41" s="6">
+        <v>2555.0</v>
+      </c>
+      <c r="P41" s="6">
+        <v>2558.0</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>2566.0</v>
+      </c>
+      <c r="R41" s="6">
+        <v>2690.0</v>
+      </c>
+      <c r="S41" s="6">
+        <v>2621.0</v>
+      </c>
+      <c r="T41" s="6">
+        <v>2607.0</v>
+      </c>
+      <c r="U41" s="6">
+        <v>2589.0</v>
+      </c>
+      <c r="V41" s="6">
+        <v>2603.0</v>
+      </c>
+      <c r="W41" s="6">
+        <v>2608.0</v>
+      </c>
+      <c r="X41" s="6">
+        <v>2604.0</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>2588.0</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>2584.0</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>2557.0</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>2548.0</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>2554.0</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>2702.0</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>2611.0</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>2591.0</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>2585.0</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>2592.0</v>
+      </c>
+      <c r="AI41" s="6">
+        <v>2584.0</v>
+      </c>
+      <c r="AJ41" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="AK41" s="6">
+        <v>2577.0</v>
+      </c>
+      <c r="AL41" s="6">
+        <v>2576.0</v>
+      </c>
+      <c r="AM41" s="6">
+        <v>2559.0</v>
+      </c>
+      <c r="AN41" s="6">
+        <v>2560.0</v>
+      </c>
+      <c r="AO41" s="6">
+        <v>2565.0</v>
+      </c>
+      <c r="AP41" s="6">
+        <v>2670.0</v>
+      </c>
+      <c r="AQ41" s="6">
+        <v>2606.0</v>
+      </c>
+      <c r="AR41" s="6">
+        <v>2600.0</v>
+      </c>
+      <c r="AS41" s="6">
+        <v>2595.0</v>
+      </c>
+      <c r="AT41" s="6">
+        <v>2586.0</v>
+      </c>
+      <c r="AU41" s="6">
+        <v>2581.0</v>
+      </c>
+      <c r="AV41" s="6">
+        <v>2591.0</v>
+      </c>
+      <c r="AW41" s="6">
+        <v>2573.0</v>
+      </c>
+      <c r="AX41" s="6">
+        <v>2570.0</v>
+      </c>
+      <c r="AY41" s="6">
+        <v>2554.0</v>
+      </c>
+      <c r="AZ41" s="6">
+        <v>2555.0</v>
+      </c>
+      <c r="BA41" s="6">
+        <v>2558.0</v>
+      </c>
+      <c r="BB41" s="6">
+        <v>2674.0</v>
+      </c>
+      <c r="BC41" s="6">
+        <v>2614.0</v>
+      </c>
+      <c r="BD41" s="6">
+        <v>2589.0</v>
+      </c>
+      <c r="BE41" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="BF41" s="6">
+        <v>2583.0</v>
+      </c>
+      <c r="BG41" s="6">
+        <v>2561.0</v>
+      </c>
+      <c r="BH41" s="6">
+        <v>2552.0</v>
+      </c>
+      <c r="BI41" s="6">
+        <v>2511.0</v>
+      </c>
+      <c r="BJ41" s="6">
+        <v>2494.0</v>
+      </c>
+      <c r="BK41" s="6">
+        <v>2487.0</v>
+      </c>
+      <c r="BL41" s="6">
+        <v>2456.0</v>
+      </c>
+      <c r="BM41" s="6">
+        <v>2463.0</v>
+      </c>
+      <c r="BN41" s="6">
+        <v>2585.0</v>
+      </c>
+      <c r="BO41" s="6">
+        <v>2531.0</v>
+      </c>
+      <c r="BP41" s="6">
+        <v>2527.0</v>
+      </c>
+      <c r="BQ41" s="6">
+        <v>2484.0</v>
+      </c>
+      <c r="BR41" s="6">
+        <v>2494.0</v>
+      </c>
+      <c r="BS41" s="6">
+        <v>2480.0</v>
+      </c>
+      <c r="BT41" s="6">
+        <v>2465.0</v>
+      </c>
+      <c r="BU41" s="6">
+        <v>2440.0</v>
+      </c>
+      <c r="BV41" s="6">
+        <v>2445.0</v>
+      </c>
+      <c r="BW41" s="6">
+        <v>2462.0</v>
+      </c>
+      <c r="BX41" s="6">
+        <v>2469.0</v>
+      </c>
+      <c r="BY41" s="6">
+        <v>2483.0</v>
+      </c>
+      <c r="BZ41" s="6">
+        <v>2604.0</v>
+      </c>
+      <c r="CA41" s="6">
+        <v>2529.0</v>
+      </c>
+      <c r="CB41" s="6">
+        <v>2519.0</v>
+      </c>
+      <c r="CC41" s="6">
+        <v>2499.0</v>
+      </c>
+      <c r="CD41" s="6">
         <v>2505.0</v>
       </c>
-      <c r="E41" s="6">
-[...230 lines deleted...]
-      <c r="CD41" s="6">
+      <c r="CE41" s="6">
         <v>2498.0</v>
       </c>
-      <c r="CE41" s="6">
+      <c r="CF41" s="6">
         <v>2492.0</v>
       </c>
-      <c r="CF41" s="6">
+      <c r="CG41" s="6">
         <v>2485.0</v>
       </c>
-      <c r="CG41" s="6">
+      <c r="CH41" s="6">
         <v>2472.0</v>
       </c>
-      <c r="CH41" s="6">
+      <c r="CI41" s="6">
         <v>2460.0</v>
       </c>
-      <c r="CI41" s="6">
+      <c r="CJ41" s="6">
         <v>2441.0</v>
       </c>
-      <c r="CJ41" s="6">
+      <c r="CK41" s="6">
         <v>2439.0</v>
       </c>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:89">
       <c r="C42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
           </r>
         </is>
       </c>
       <c r="D42" s="6">
-        <v>33863438.0</v>
+        <v>48681738.0</v>
       </c>
       <c r="E42" s="6">
-        <v>74531781.0</v>
+        <v>33642904.0</v>
       </c>
       <c r="F42" s="6">
-        <v>48146682.0</v>
+        <v>74531564.0</v>
       </c>
       <c r="G42" s="6">
-        <v>49710663.0</v>
+        <v>48156771.0</v>
       </c>
       <c r="H42" s="6">
-        <v>45923151.0</v>
+        <v>49729539.0</v>
       </c>
       <c r="I42" s="6">
-        <v>46179212.0</v>
+        <v>45917984.0</v>
       </c>
       <c r="J42" s="6">
-        <v>49568670.0</v>
+        <v>46198182.0</v>
       </c>
       <c r="K42" s="6">
-        <v>55332482.0</v>
+        <v>49564589.0</v>
       </c>
       <c r="L42" s="6">
-        <v>47832666.0</v>
+        <v>55340343.0</v>
       </c>
       <c r="M42" s="6">
-        <v>46761175.0</v>
+        <v>47847113.0</v>
       </c>
       <c r="N42" s="6">
-        <v>45775878.0</v>
+        <v>46776761.0</v>
       </c>
       <c r="O42" s="6">
-        <v>44106831.0</v>
+        <v>45784774.0</v>
       </c>
       <c r="P42" s="6">
-        <v>23695981.0</v>
+        <v>44117218.0</v>
       </c>
       <c r="Q42" s="6">
-        <v>64986312.0</v>
+        <v>23692936.0</v>
       </c>
       <c r="R42" s="6">
-        <v>43047965.0</v>
+        <v>64995632.0</v>
       </c>
       <c r="S42" s="6">
-        <v>45734047.0</v>
+        <v>43053308.0</v>
       </c>
       <c r="T42" s="6">
-        <v>41196016.0</v>
+        <v>45738477.0</v>
       </c>
       <c r="U42" s="6">
-        <v>39988830.0</v>
+        <v>41195526.0</v>
       </c>
       <c r="V42" s="6">
-        <v>44774804.0</v>
+        <v>39988419.0</v>
       </c>
       <c r="W42" s="6">
-        <v>48456658.0</v>
+        <v>44774499.0</v>
       </c>
       <c r="X42" s="6">
-        <v>42127051.0</v>
+        <v>48456354.0</v>
       </c>
       <c r="Y42" s="6">
-        <v>42761676.0</v>
+        <v>42128277.0</v>
       </c>
       <c r="Z42" s="6">
-        <v>40766855.0</v>
+        <v>42762456.0</v>
       </c>
       <c r="AA42" s="6">
-        <v>39063379.0</v>
+        <v>40769058.0</v>
       </c>
       <c r="AB42" s="6">
-        <v>20226809.0</v>
+        <v>39065794.0</v>
       </c>
       <c r="AC42" s="6">
-        <v>56341531.0</v>
+        <v>20229224.0</v>
       </c>
       <c r="AD42" s="6">
-        <v>37949018.0</v>
+        <v>56343383.0</v>
       </c>
       <c r="AE42" s="6">
-        <v>37906346.0</v>
+        <v>37950759.0</v>
       </c>
       <c r="AF42" s="6">
-        <v>35612098.0</v>
+        <v>37908093.0</v>
       </c>
       <c r="AG42" s="6">
-        <v>35170336.0</v>
+        <v>35613839.0</v>
       </c>
       <c r="AH42" s="6">
-        <v>38639443.0</v>
+        <v>35172077.0</v>
       </c>
       <c r="AI42" s="6">
-        <v>42815544.0</v>
+        <v>38641183.0</v>
       </c>
       <c r="AJ42" s="6">
-        <v>36126520.0</v>
+        <v>42817284.0</v>
       </c>
       <c r="AK42" s="6">
-        <v>36071044.0</v>
+        <v>36127932.0</v>
       </c>
       <c r="AL42" s="6">
-        <v>34423822.0</v>
+        <v>36072242.0</v>
       </c>
       <c r="AM42" s="6">
+        <v>34424822.0</v>
+      </c>
+      <c r="AN42" s="6">
         <v>33749934.0</v>
       </c>
-      <c r="AN42" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AO42" s="6">
-        <v>49132101.0</v>
+        <v>16850916.0</v>
       </c>
       <c r="AP42" s="6">
+        <v>49134101.0</v>
+      </c>
+      <c r="AQ42" s="6">
         <v>31765441.0</v>
       </c>
-      <c r="AQ42" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AR42" s="6">
+        <v>32337996.0</v>
+      </c>
+      <c r="AS42" s="6">
         <v>29503885.0</v>
       </c>
-      <c r="AS42" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AT42" s="6">
-        <v>31916676.0</v>
+        <v>28353671.0</v>
       </c>
       <c r="AU42" s="6">
+        <v>31918676.0</v>
+      </c>
+      <c r="AV42" s="6">
         <v>34449294.0</v>
       </c>
-      <c r="AV42" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AW42" s="6">
-        <v>29879785.0</v>
+        <v>30106698.0</v>
       </c>
       <c r="AX42" s="6">
-        <v>28951350.0</v>
+        <v>29879765.0</v>
       </c>
       <c r="AY42" s="6">
+        <v>28950275.0</v>
+      </c>
+      <c r="AZ42" s="6">
         <v>28642143.0</v>
       </c>
-      <c r="AZ42" s="6">
+      <c r="BA42" s="6">
         <v>13515370.0</v>
       </c>
-      <c r="BA42" s="6">
+      <c r="BB42" s="6">
         <v>42947121.0</v>
       </c>
-      <c r="BB42" s="6">
+      <c r="BC42" s="6">
         <v>27698799.0</v>
       </c>
-      <c r="BC42" s="6">
+      <c r="BD42" s="6">
         <v>28009743.0</v>
       </c>
-      <c r="BD42" s="6">
+      <c r="BE42" s="6">
         <v>25662842.0</v>
       </c>
-      <c r="BE42" s="6">
+      <c r="BF42" s="6">
         <v>24672381.0</v>
       </c>
-      <c r="BF42" s="6">
+      <c r="BG42" s="6">
         <v>28616797.0</v>
       </c>
-      <c r="BG42" s="6">
+      <c r="BH42" s="6">
         <v>30887609.0</v>
       </c>
-      <c r="BH42" s="6">
+      <c r="BI42" s="6">
         <v>26340071.0</v>
       </c>
-      <c r="BI42" s="6">
+      <c r="BJ42" s="6">
         <v>26466997.0</v>
       </c>
-      <c r="BJ42" s="6">
+      <c r="BK42" s="6">
         <v>25799576.0</v>
       </c>
-      <c r="BK42" s="6">
+      <c r="BL42" s="6">
         <v>25241230.0</v>
       </c>
-      <c r="BL42" s="6">
+      <c r="BM42" s="6">
         <v>12105856.0</v>
       </c>
-      <c r="BM42" s="6">
+      <c r="BN42" s="6">
         <v>38358675.0</v>
       </c>
-      <c r="BN42" s="6">
+      <c r="BO42" s="6">
         <v>25442856.0</v>
       </c>
-      <c r="BO42" s="6">
+      <c r="BP42" s="6">
         <v>24718006.0</v>
       </c>
-      <c r="BP42" s="6">
+      <c r="BQ42" s="6">
         <v>22640428.0</v>
       </c>
-      <c r="BQ42" s="6">
+      <c r="BR42" s="6">
         <v>22815937.0</v>
       </c>
-      <c r="BR42" s="6">
+      <c r="BS42" s="6">
         <v>25478884.0</v>
       </c>
-      <c r="BS42" s="6">
+      <c r="BT42" s="6">
         <v>25745979.0</v>
       </c>
-      <c r="BT42" s="6">
+      <c r="BU42" s="6">
         <v>21327389.0</v>
       </c>
-      <c r="BU42" s="6">
+      <c r="BV42" s="6">
         <v>22126519.0</v>
       </c>
-      <c r="BV42" s="6">
+      <c r="BW42" s="6">
         <v>23458154.0</v>
       </c>
-      <c r="BW42" s="6">
+      <c r="BX42" s="6">
         <v>23003961.0</v>
       </c>
-      <c r="BX42" s="6">
+      <c r="BY42" s="6">
         <v>9931470.0</v>
       </c>
-      <c r="BY42" s="6">
+      <c r="BZ42" s="6">
         <v>35879020.0</v>
       </c>
-      <c r="BZ42" s="6">
+      <c r="CA42" s="6">
         <v>21956815.0</v>
       </c>
-      <c r="CA42" s="6">
+      <c r="CB42" s="6">
         <v>22024288.0</v>
       </c>
-      <c r="CB42" s="6">
+      <c r="CC42" s="6">
         <v>20694994.0</v>
       </c>
-      <c r="CC42" s="6">
+      <c r="CD42" s="6">
         <v>20288974.0</v>
       </c>
-      <c r="CD42" s="6">
+      <c r="CE42" s="6">
         <v>23052423.0</v>
       </c>
-      <c r="CE42" s="6">
+      <c r="CF42" s="6">
         <v>25672607.0</v>
       </c>
-      <c r="CF42" s="6">
+      <c r="CG42" s="6">
         <v>22106217.0</v>
       </c>
-      <c r="CG42" s="6">
+      <c r="CH42" s="6">
         <v>21728475.0</v>
       </c>
-      <c r="CH42" s="6">
+      <c r="CI42" s="6">
         <v>20890805.0</v>
       </c>
-      <c r="CI42" s="6">
+      <c r="CJ42" s="6">
         <v>20591854.0</v>
       </c>
-      <c r="CJ42" s="6">
+      <c r="CK42" s="6">
         <v>7188764.0</v>
       </c>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:89">
       <c r="C43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D43" s="6">
-        <v>4713240.0</v>
+        <v>8057732.0</v>
       </c>
       <c r="E43" s="6">
-        <v>12559028.0</v>
+        <v>4690588.0</v>
       </c>
       <c r="F43" s="6">
-        <v>8036260.0</v>
+        <v>12559579.0</v>
       </c>
       <c r="G43" s="6">
-        <v>8314916.0</v>
+        <v>8037224.0</v>
       </c>
       <c r="H43" s="6">
-        <v>7616693.0</v>
+        <v>8316332.0</v>
       </c>
       <c r="I43" s="6">
-        <v>7720673.0</v>
+        <v>7616284.0</v>
       </c>
       <c r="J43" s="6">
-        <v>8174766.0</v>
+        <v>7722219.0</v>
       </c>
       <c r="K43" s="6">
-        <v>9151822.0</v>
+        <v>8173909.0</v>
       </c>
       <c r="L43" s="6">
-        <v>7830535.0</v>
+        <v>9152433.0</v>
       </c>
       <c r="M43" s="6">
-        <v>7602770.0</v>
+        <v>7831466.0</v>
       </c>
       <c r="N43" s="6">
-        <v>7348484.0</v>
+        <v>7604647.0</v>
       </c>
       <c r="O43" s="6">
-        <v>7098812.0</v>
+        <v>7348689.0</v>
       </c>
       <c r="P43" s="6">
-        <v>3976489.0</v>
+        <v>7099625.0</v>
       </c>
       <c r="Q43" s="6">
-        <v>10622312.0</v>
+        <v>3976281.0</v>
       </c>
       <c r="R43" s="6">
-        <v>7030254.0</v>
+        <v>10624375.0</v>
       </c>
       <c r="S43" s="6">
-        <v>7454579.0</v>
+        <v>7031376.0</v>
       </c>
       <c r="T43" s="6">
-        <v>6598242.0</v>
+        <v>7455701.0</v>
       </c>
       <c r="U43" s="6">
-        <v>6426321.0</v>
+        <v>6598481.0</v>
       </c>
       <c r="V43" s="6">
-        <v>7202576.0</v>
+        <v>6426657.0</v>
       </c>
       <c r="W43" s="6">
-        <v>7792972.0</v>
+        <v>7202853.0</v>
       </c>
       <c r="X43" s="6">
-        <v>6641935.0</v>
+        <v>7793248.0</v>
       </c>
       <c r="Y43" s="6">
-        <v>6911532.0</v>
+        <v>6642348.0</v>
       </c>
       <c r="Z43" s="6">
-        <v>6325773.0</v>
+        <v>6911721.0</v>
       </c>
       <c r="AA43" s="6">
-        <v>6041694.0</v>
+        <v>6326187.0</v>
       </c>
       <c r="AB43" s="6">
-        <v>3266790.0</v>
+        <v>6042028.0</v>
       </c>
       <c r="AC43" s="6">
-        <v>9137015.0</v>
+        <v>3267124.0</v>
       </c>
       <c r="AD43" s="6">
-        <v>6044397.0</v>
+        <v>9137385.0</v>
       </c>
       <c r="AE43" s="6">
-        <v>6067116.0</v>
+        <v>6044745.0</v>
       </c>
       <c r="AF43" s="6">
-        <v>5803936.0</v>
+        <v>6067466.0</v>
       </c>
       <c r="AG43" s="6">
-        <v>5589536.0</v>
+        <v>5804284.0</v>
       </c>
       <c r="AH43" s="6">
-        <v>6084237.0</v>
+        <v>5589884.0</v>
       </c>
       <c r="AI43" s="6">
-        <v>6811304.0</v>
+        <v>6084585.0</v>
       </c>
       <c r="AJ43" s="6">
-        <v>5605226.0</v>
+        <v>6811652.0</v>
       </c>
       <c r="AK43" s="6">
-        <v>5625676.0</v>
+        <v>5605508.0</v>
       </c>
       <c r="AL43" s="6">
-        <v>5224981.0</v>
+        <v>5625916.0</v>
       </c>
       <c r="AM43" s="6">
+        <v>5225181.0</v>
+      </c>
+      <c r="AN43" s="6">
         <v>5126924.0</v>
       </c>
-      <c r="AN43" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AO43" s="6">
-        <v>7781263.0</v>
+        <v>2625461.0</v>
       </c>
       <c r="AP43" s="6">
+        <v>7781663.0</v>
+      </c>
+      <c r="AQ43" s="6">
         <v>4888158.0</v>
       </c>
-      <c r="AQ43" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AR43" s="6">
+        <v>4980086.0</v>
+      </c>
+      <c r="AS43" s="6">
         <v>4497022.0</v>
       </c>
-      <c r="AS43" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AT43" s="6">
-        <v>4906305.0</v>
+        <v>4242760.0</v>
       </c>
       <c r="AU43" s="6">
+        <v>4906705.0</v>
+      </c>
+      <c r="AV43" s="6">
         <v>5320171.0</v>
       </c>
-      <c r="AV43" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AW43" s="6">
-        <v>4673642.0</v>
+        <v>4676402.0</v>
       </c>
       <c r="AX43" s="6">
-        <v>4425404.0</v>
+        <v>4673639.0</v>
       </c>
       <c r="AY43" s="6">
+        <v>4425192.0</v>
+      </c>
+      <c r="AZ43" s="6">
         <v>4415023.0</v>
       </c>
-      <c r="AZ43" s="6">
+      <c r="BA43" s="6">
         <v>2155252.0</v>
       </c>
-      <c r="BA43" s="6">
+      <c r="BB43" s="6">
         <v>6847315.0</v>
       </c>
-      <c r="BB43" s="6">
+      <c r="BC43" s="6">
         <v>4308325.0</v>
       </c>
-      <c r="BC43" s="6">
+      <c r="BD43" s="6">
         <v>4318376.0</v>
       </c>
-      <c r="BD43" s="6">
+      <c r="BE43" s="6">
         <v>3987126.0</v>
       </c>
-      <c r="BE43" s="6">
+      <c r="BF43" s="6">
         <v>3791997.0</v>
       </c>
-      <c r="BF43" s="6">
+      <c r="BG43" s="6">
         <v>4325206.0</v>
       </c>
-      <c r="BG43" s="6">
+      <c r="BH43" s="6">
         <v>4828353.0</v>
       </c>
-      <c r="BH43" s="6">
+      <c r="BI43" s="6">
         <v>3989485.0</v>
       </c>
-      <c r="BI43" s="6">
+      <c r="BJ43" s="6">
         <v>4053761.0</v>
       </c>
-      <c r="BJ43" s="6">
+      <c r="BK43" s="6">
         <v>3884583.0</v>
       </c>
-      <c r="BK43" s="6">
+      <c r="BL43" s="6">
         <v>3798715.0</v>
       </c>
-      <c r="BL43" s="6">
+      <c r="BM43" s="6">
         <v>1841813.0</v>
       </c>
-      <c r="BM43" s="6">
+      <c r="BN43" s="6">
         <v>5847588.0</v>
       </c>
-      <c r="BN43" s="6">
+      <c r="BO43" s="6">
         <v>3785440.0</v>
       </c>
-      <c r="BO43" s="6">
+      <c r="BP43" s="6">
         <v>3684806.0</v>
       </c>
-      <c r="BP43" s="6">
+      <c r="BQ43" s="6">
         <v>3352439.0</v>
       </c>
-      <c r="BQ43" s="6">
+      <c r="BR43" s="6">
         <v>3347636.0</v>
       </c>
-      <c r="BR43" s="6">
+      <c r="BS43" s="6">
         <v>3838745.0</v>
       </c>
-      <c r="BS43" s="6">
+      <c r="BT43" s="6">
         <v>3940428.0</v>
       </c>
-      <c r="BT43" s="6">
+      <c r="BU43" s="6">
         <v>3210994.0</v>
       </c>
-      <c r="BU43" s="6">
+      <c r="BV43" s="6">
         <v>3282076.0</v>
       </c>
-      <c r="BV43" s="6">
+      <c r="BW43" s="6">
         <v>3506618.0</v>
       </c>
-      <c r="BW43" s="6">
+      <c r="BX43" s="6">
         <v>3445294.0</v>
       </c>
-      <c r="BX43" s="6">
+      <c r="BY43" s="6">
         <v>1475633.0</v>
       </c>
-      <c r="BY43" s="6">
+      <c r="BZ43" s="6">
         <v>5675970.0</v>
       </c>
-      <c r="BZ43" s="6">
+      <c r="CA43" s="6">
         <v>3395146.0</v>
       </c>
-      <c r="CA43" s="6">
+      <c r="CB43" s="6">
         <v>3396909.0</v>
       </c>
-      <c r="CB43" s="6">
+      <c r="CC43" s="6">
         <v>3210654.0</v>
       </c>
-      <c r="CC43" s="6">
+      <c r="CD43" s="6">
         <v>3122613.0</v>
       </c>
-      <c r="CD43" s="6">
+      <c r="CE43" s="6">
         <v>3534659.0</v>
       </c>
-      <c r="CE43" s="6">
+      <c r="CF43" s="6">
         <v>4000496.0</v>
       </c>
-      <c r="CF43" s="6">
+      <c r="CG43" s="6">
         <v>3376731.0</v>
       </c>
-      <c r="CG43" s="6">
+      <c r="CH43" s="6">
         <v>3334344.0</v>
       </c>
-      <c r="CH43" s="6">
+      <c r="CI43" s="6">
         <v>3138456.0</v>
       </c>
-      <c r="CI43" s="6">
+      <c r="CJ43" s="6">
         <v>3105683.0</v>
       </c>
-      <c r="CJ43" s="6">
+      <c r="CK43" s="6">
         <v>857595.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:CJ2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B8:CJ8"/>
+    <mergeCell ref="A2:CK2"/>
+    <mergeCell ref="B4:CK4"/>
+    <mergeCell ref="B5:CK5"/>
+    <mergeCell ref="B8:CK8"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="A20:A22"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="A23:A25"/>
     <mergeCell ref="B23:B25"/>
     <mergeCell ref="A26:A28"/>
     <mergeCell ref="B26:B28"/>
     <mergeCell ref="A29:A31"/>
     <mergeCell ref="B29:B31"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="B32:B34"/>
     <mergeCell ref="A35:A37"/>
     <mergeCell ref="B35:B37"/>
     <mergeCell ref="A38:A40"/>
     <mergeCell ref="B38:B40"/>
     <mergeCell ref="A41:A43"/>
     <mergeCell ref="B41:B43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>