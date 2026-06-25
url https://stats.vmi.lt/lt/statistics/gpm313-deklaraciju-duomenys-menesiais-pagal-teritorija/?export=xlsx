--- v4 (2026-05-02)
+++ v5 (2026-06-25)
@@ -12,88 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="gpm313-deklaraciju-duomenys-me" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GPM313 deklaracijų duomenys - mėnesiais pagal teritoriją</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-04-08</t>
+    <t>2026-06-02</t>
   </si>
   <si>
     <t>Savivaldybė</t>
   </si>
   <si>
     <t>Visa apskritis</t>
   </si>
   <si>
     <t>Regionas</t>
   </si>
   <si>
     <t>Išmokos</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-04</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-03</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-02</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -1308,65 +1336,124 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
+      <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Su darbo santykiais nesusijusios A klasės išmokos</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GPM nuo išmokų, nesusijusių su darbo santykiais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">B klasės išmokos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GPM nuo B klasės išmokų</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Vilniaus apskritis</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1849,10975 +1936,12333 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK43"/>
+  <dimension ref="A1:CM47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="CK43" sqref="CK43"/>
+      <selection activeCell="CM47" sqref="CM47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM313 deklaracijų duomenys - mėnesiais pagal teritoriją</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2026-04</t>
+          </r>
+        </is>
+      </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2026-03</t>
+          </r>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
-      <c r="E10" s="4" t="inlineStr">
+      <c r="G10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
-      <c r="F10" s="4" t="inlineStr">
+      <c r="H10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
-      <c r="G10" s="4" t="inlineStr">
+      <c r="I10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
-      <c r="H10" s="4" t="inlineStr">
+      <c r="J10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
-      <c r="I10" s="4" t="inlineStr">
+      <c r="K10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
-      <c r="J10" s="4" t="inlineStr">
+      <c r="L10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
-      <c r="K10" s="4" t="inlineStr">
+      <c r="M10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
-      <c r="L10" s="4" t="inlineStr">
+      <c r="N10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
-      <c r="M10" s="4" t="inlineStr">
+      <c r="O10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
-      <c r="N10" s="4" t="inlineStr">
+      <c r="P10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
-      <c r="O10" s="4" t="inlineStr">
+      <c r="Q10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
-      <c r="P10" s="4" t="inlineStr">
+      <c r="R10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
-      <c r="Q10" s="4" t="inlineStr">
+      <c r="S10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
-      <c r="R10" s="4" t="inlineStr">
+      <c r="T10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
-      <c r="S10" s="4" t="inlineStr">
+      <c r="U10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
-      <c r="T10" s="4" t="inlineStr">
+      <c r="V10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
-      <c r="U10" s="4" t="inlineStr">
+      <c r="W10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
-      <c r="V10" s="4" t="inlineStr">
+      <c r="X10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
-      <c r="W10" s="4" t="inlineStr">
+      <c r="Y10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
-      <c r="X10" s="4" t="inlineStr">
+      <c r="Z10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
-      <c r="Y10" s="4" t="inlineStr">
+      <c r="AA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
-      <c r="Z10" s="4" t="inlineStr">
+      <c r="AB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
-      <c r="AA10" s="4" t="inlineStr">
+      <c r="AC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
-      <c r="AB10" s="4" t="inlineStr">
+      <c r="AD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
-      <c r="AC10" s="4" t="inlineStr">
+      <c r="AE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
-      <c r="AD10" s="4" t="inlineStr">
+      <c r="AF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
-      <c r="AE10" s="4" t="inlineStr">
+      <c r="AG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
-      <c r="AF10" s="4" t="inlineStr">
+      <c r="AH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
-      <c r="AG10" s="4" t="inlineStr">
+      <c r="AI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
-      <c r="AH10" s="4" t="inlineStr">
+      <c r="AJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
-      <c r="AI10" s="4" t="inlineStr">
+      <c r="AK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
-      <c r="AJ10" s="4" t="inlineStr">
+      <c r="AL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
-      <c r="AK10" s="4" t="inlineStr">
+      <c r="AM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
-      <c r="AL10" s="4" t="inlineStr">
+      <c r="AN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
-      <c r="AM10" s="4" t="inlineStr">
+      <c r="AO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
-      <c r="AN10" s="4" t="inlineStr">
+      <c r="AP10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
-      <c r="AO10" s="4" t="inlineStr">
+      <c r="AQ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
-      <c r="AP10" s="4" t="inlineStr">
+      <c r="AR10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
-      <c r="AQ10" s="4" t="inlineStr">
+      <c r="AS10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
-      <c r="AR10" s="4" t="inlineStr">
+      <c r="AT10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
-      <c r="AS10" s="4" t="inlineStr">
+      <c r="AU10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
-      <c r="AT10" s="4" t="inlineStr">
+      <c r="AV10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
-      <c r="AU10" s="4" t="inlineStr">
+      <c r="AW10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
-      <c r="AV10" s="4" t="inlineStr">
+      <c r="AX10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
-      <c r="AW10" s="4" t="inlineStr">
+      <c r="AY10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
-      <c r="AX10" s="4" t="inlineStr">
+      <c r="AZ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
-      <c r="AY10" s="4" t="inlineStr">
+      <c r="BA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
-      <c r="AZ10" s="4" t="inlineStr">
+      <c r="BB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
-      <c r="BA10" s="4" t="inlineStr">
+      <c r="BC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
-      <c r="BB10" s="4" t="inlineStr">
+      <c r="BD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
-      <c r="BC10" s="4" t="inlineStr">
+      <c r="BE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
-      <c r="BD10" s="4" t="inlineStr">
+      <c r="BF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
-      <c r="BE10" s="4" t="inlineStr">
+      <c r="BG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
-      <c r="BF10" s="4" t="inlineStr">
+      <c r="BH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
-      <c r="BG10" s="4" t="inlineStr">
+      <c r="BI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
-      <c r="BH10" s="4" t="inlineStr">
+      <c r="BJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
-      <c r="BI10" s="4" t="inlineStr">
+      <c r="BK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
-      <c r="BJ10" s="4" t="inlineStr">
+      <c r="BL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
-      <c r="BK10" s="4" t="inlineStr">
+      <c r="BM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-03</t>
           </r>
         </is>
       </c>
-      <c r="BL10" s="4" t="inlineStr">
+      <c r="BN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-02</t>
           </r>
         </is>
       </c>
-      <c r="BM10" s="4" t="inlineStr">
+      <c r="BO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="BN10" s="4" t="inlineStr">
+      <c r="BP10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-12</t>
           </r>
         </is>
       </c>
-      <c r="BO10" s="4" t="inlineStr">
+      <c r="BQ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-11</t>
           </r>
         </is>
       </c>
-      <c r="BP10" s="4" t="inlineStr">
+      <c r="BR10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-10</t>
           </r>
         </is>
       </c>
-      <c r="BQ10" s="4" t="inlineStr">
+      <c r="BS10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-09</t>
           </r>
         </is>
       </c>
-      <c r="BR10" s="4" t="inlineStr">
+      <c r="BT10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-08</t>
           </r>
         </is>
       </c>
-      <c r="BS10" s="4" t="inlineStr">
+      <c r="BU10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-07</t>
           </r>
         </is>
       </c>
-      <c r="BT10" s="4" t="inlineStr">
+      <c r="BV10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-06</t>
           </r>
         </is>
       </c>
-      <c r="BU10" s="4" t="inlineStr">
+      <c r="BW10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-05</t>
           </r>
         </is>
       </c>
-      <c r="BV10" s="4" t="inlineStr">
+      <c r="BX10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-04</t>
           </r>
         </is>
       </c>
-      <c r="BW10" s="4" t="inlineStr">
+      <c r="BY10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-03</t>
           </r>
         </is>
       </c>
-      <c r="BX10" s="4" t="inlineStr">
+      <c r="BZ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-02</t>
           </r>
         </is>
       </c>
-      <c r="BY10" s="4" t="inlineStr">
+      <c r="CA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-01</t>
           </r>
         </is>
       </c>
-      <c r="BZ10" s="4" t="inlineStr">
+      <c r="CB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-12</t>
           </r>
         </is>
       </c>
-      <c r="CA10" s="4" t="inlineStr">
+      <c r="CC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-11</t>
           </r>
         </is>
       </c>
-      <c r="CB10" s="4" t="inlineStr">
+      <c r="CD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-10</t>
           </r>
         </is>
       </c>
-      <c r="CC10" s="4" t="inlineStr">
+      <c r="CE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-09</t>
           </r>
         </is>
       </c>
-      <c r="CD10" s="4" t="inlineStr">
+      <c r="CF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-08</t>
           </r>
         </is>
       </c>
-      <c r="CE10" s="4" t="inlineStr">
+      <c r="CG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-07</t>
           </r>
         </is>
       </c>
-      <c r="CF10" s="4" t="inlineStr">
+      <c r="CH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-06</t>
           </r>
         </is>
       </c>
-      <c r="CG10" s="4" t="inlineStr">
+      <c r="CI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-05</t>
           </r>
         </is>
       </c>
-      <c r="CH10" s="4" t="inlineStr">
+      <c r="CJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-04</t>
           </r>
         </is>
       </c>
-      <c r="CI10" s="4" t="inlineStr">
+      <c r="CK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-03</t>
           </r>
         </is>
       </c>
-      <c r="CJ10" s="4" t="inlineStr">
+      <c r="CL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-02</t>
           </r>
         </is>
       </c>
-      <c r="CK10" s="4" t="inlineStr">
+      <c r="CM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-01</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa Lietuva</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>116858.0</v>
+        <v>117450.0</v>
       </c>
       <c r="E11" s="6">
-        <v>117811.0</v>
+        <v>117864.0</v>
       </c>
       <c r="F11" s="6">
-        <v>123477.0</v>
+        <v>117833.0</v>
       </c>
       <c r="G11" s="6">
-        <v>121029.0</v>
+        <v>118305.0</v>
       </c>
       <c r="H11" s="6">
-        <v>120937.0</v>
+        <v>124195.0</v>
       </c>
       <c r="I11" s="6">
-        <v>120345.0</v>
+        <v>121374.0</v>
       </c>
       <c r="J11" s="6">
-        <v>120195.0</v>
+        <v>121241.0</v>
       </c>
       <c r="K11" s="6">
-        <v>120156.0</v>
+        <v>120618.0</v>
       </c>
       <c r="L11" s="6">
-        <v>120248.0</v>
+        <v>120440.0</v>
       </c>
       <c r="M11" s="6">
-        <v>119974.0</v>
+        <v>120413.0</v>
       </c>
       <c r="N11" s="6">
-        <v>119839.0</v>
+        <v>120483.0</v>
       </c>
       <c r="O11" s="6">
-        <v>119526.0</v>
+        <v>120194.0</v>
       </c>
       <c r="P11" s="6">
-        <v>119355.0</v>
+        <v>120084.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>119609.0</v>
+        <v>119757.0</v>
       </c>
       <c r="R11" s="6">
-        <v>124430.0</v>
+        <v>119528.0</v>
       </c>
       <c r="S11" s="6">
-        <v>121619.0</v>
+        <v>119797.0</v>
       </c>
       <c r="T11" s="6">
-        <v>121296.0</v>
+        <v>124455.0</v>
       </c>
       <c r="U11" s="6">
-        <v>120755.0</v>
+        <v>121633.0</v>
       </c>
       <c r="V11" s="6">
-        <v>120685.0</v>
+        <v>121309.0</v>
       </c>
       <c r="W11" s="6">
-        <v>120735.0</v>
+        <v>120770.0</v>
       </c>
       <c r="X11" s="6">
-        <v>120754.0</v>
+        <v>120695.0</v>
       </c>
       <c r="Y11" s="6">
-        <v>120605.0</v>
+        <v>120744.0</v>
       </c>
       <c r="Z11" s="6">
-        <v>120429.0</v>
+        <v>120765.0</v>
       </c>
       <c r="AA11" s="6">
-        <v>120103.0</v>
+        <v>120614.0</v>
       </c>
       <c r="AB11" s="6">
-        <v>119768.0</v>
+        <v>120447.0</v>
       </c>
       <c r="AC11" s="6">
-        <v>120101.0</v>
+        <v>120113.0</v>
       </c>
       <c r="AD11" s="6">
-        <v>124857.0</v>
+        <v>119781.0</v>
       </c>
       <c r="AE11" s="6">
-        <v>122046.0</v>
+        <v>120108.0</v>
       </c>
       <c r="AF11" s="6">
-        <v>121332.0</v>
+        <v>124863.0</v>
       </c>
       <c r="AG11" s="6">
-        <v>120782.0</v>
+        <v>122051.0</v>
       </c>
       <c r="AH11" s="6">
-        <v>120431.0</v>
+        <v>121338.0</v>
       </c>
       <c r="AI11" s="6">
-        <v>120336.0</v>
+        <v>120787.0</v>
       </c>
       <c r="AJ11" s="6">
-        <v>120514.0</v>
+        <v>120435.0</v>
       </c>
       <c r="AK11" s="6">
-        <v>119984.0</v>
+        <v>120341.0</v>
       </c>
       <c r="AL11" s="6">
-        <v>119502.0</v>
+        <v>120519.0</v>
       </c>
       <c r="AM11" s="6">
-        <v>119321.0</v>
+        <v>119986.0</v>
       </c>
       <c r="AN11" s="6">
-        <v>118764.0</v>
+        <v>119505.0</v>
       </c>
       <c r="AO11" s="6">
-        <v>118958.0</v>
+        <v>119326.0</v>
       </c>
       <c r="AP11" s="6">
-        <v>123140.0</v>
+        <v>118767.0</v>
       </c>
       <c r="AQ11" s="6">
-        <v>120503.0</v>
+        <v>118961.0</v>
       </c>
       <c r="AR11" s="6">
+        <v>123141.0</v>
+      </c>
+      <c r="AS11" s="6">
+        <v>120504.0</v>
+      </c>
+      <c r="AT11" s="6">
         <v>119962.0</v>
       </c>
-      <c r="AS11" s="6">
+      <c r="AU11" s="6">
         <v>119466.0</v>
       </c>
-      <c r="AT11" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="AV11" s="6">
-        <v>119085.0</v>
+        <v>119275.0</v>
       </c>
       <c r="AW11" s="6">
+        <v>119110.0</v>
+      </c>
+      <c r="AX11" s="6">
+        <v>119084.0</v>
+      </c>
+      <c r="AY11" s="6">
         <v>118494.0</v>
       </c>
-      <c r="AX11" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="AZ11" s="6">
-        <v>117361.0</v>
+        <v>118000.0</v>
       </c>
       <c r="BA11" s="6">
-        <v>117481.0</v>
+        <v>117688.0</v>
       </c>
       <c r="BB11" s="6">
+        <v>117362.0</v>
+      </c>
+      <c r="BC11" s="6">
+        <v>117480.0</v>
+      </c>
+      <c r="BD11" s="6">
         <v>121415.0</v>
       </c>
-      <c r="BC11" s="6">
+      <c r="BE11" s="6">
         <v>118578.0</v>
       </c>
-      <c r="BD11" s="6">
+      <c r="BF11" s="6">
         <v>117966.0</v>
       </c>
-      <c r="BE11" s="6">
+      <c r="BG11" s="6">
         <v>117409.0</v>
       </c>
-      <c r="BF11" s="6">
+      <c r="BH11" s="6">
         <v>116880.0</v>
       </c>
-      <c r="BG11" s="6">
+      <c r="BI11" s="6">
         <v>116631.0</v>
       </c>
-      <c r="BH11" s="6">
+      <c r="BJ11" s="6">
         <v>116386.0</v>
       </c>
-      <c r="BI11" s="6">
+      <c r="BK11" s="6">
         <v>115431.0</v>
       </c>
-      <c r="BJ11" s="6">
+      <c r="BL11" s="6">
         <v>114644.0</v>
       </c>
-      <c r="BK11" s="6">
+      <c r="BM11" s="6">
         <v>114009.0</v>
       </c>
-      <c r="BL11" s="6">
+      <c r="BN11" s="6">
         <v>112812.0</v>
       </c>
-      <c r="BM11" s="6">
+      <c r="BO11" s="6">
         <v>112145.0</v>
       </c>
-      <c r="BN11" s="6">
+      <c r="BP11" s="6">
         <v>116506.0</v>
       </c>
-      <c r="BO11" s="6">
+      <c r="BQ11" s="6">
         <v>113698.0</v>
       </c>
-      <c r="BP11" s="6">
+      <c r="BR11" s="6">
         <v>113203.0</v>
       </c>
-      <c r="BQ11" s="6">
+      <c r="BS11" s="6">
         <v>112446.0</v>
       </c>
-      <c r="BR11" s="6">
+      <c r="BT11" s="6">
         <v>111905.0</v>
       </c>
-      <c r="BS11" s="6">
+      <c r="BU11" s="6">
         <v>111600.0</v>
       </c>
-      <c r="BT11" s="6">
+      <c r="BV11" s="6">
         <v>111360.0</v>
       </c>
-      <c r="BU11" s="6">
+      <c r="BW11" s="6">
         <v>110501.0</v>
       </c>
-      <c r="BV11" s="6">
+      <c r="BX11" s="6">
         <v>109986.0</v>
       </c>
-      <c r="BW11" s="6">
+      <c r="BY11" s="6">
         <v>110802.0</v>
       </c>
-      <c r="BX11" s="6">
+      <c r="BZ11" s="6">
         <v>110771.0</v>
       </c>
-      <c r="BY11" s="6">
+      <c r="CA11" s="6">
         <v>110806.0</v>
       </c>
-      <c r="BZ11" s="6">
+      <c r="CB11" s="6">
         <v>114268.0</v>
       </c>
-      <c r="CA11" s="6">
+      <c r="CC11" s="6">
         <v>111566.0</v>
       </c>
-      <c r="CB11" s="6">
+      <c r="CD11" s="6">
         <v>111064.0</v>
       </c>
-      <c r="CC11" s="6">
+      <c r="CE11" s="6">
         <v>110557.0</v>
       </c>
-      <c r="CD11" s="6">
+      <c r="CF11" s="6">
         <v>110172.0</v>
       </c>
-      <c r="CE11" s="6">
+      <c r="CG11" s="6">
         <v>109992.0</v>
       </c>
-      <c r="CF11" s="6">
+      <c r="CH11" s="6">
         <v>109911.0</v>
       </c>
-      <c r="CG11" s="6">
+      <c r="CI11" s="6">
         <v>109497.0</v>
       </c>
-      <c r="CH11" s="6">
+      <c r="CJ11" s="6">
         <v>109147.0</v>
       </c>
-      <c r="CI11" s="6">
+      <c r="CK11" s="6">
         <v>108685.0</v>
       </c>
-      <c r="CJ11" s="6">
+      <c r="CL11" s="6">
         <v>108159.0</v>
       </c>
-      <c r="CK11" s="6">
+      <c r="CM11" s="6">
         <v>108173.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>3042734627.0</v>
+        <v>3301322261.0</v>
       </c>
       <c r="E12" s="6">
-        <v>1529778586.0</v>
+        <v>3091124761.0</v>
       </c>
       <c r="F12" s="6">
-        <v>4848730341.0</v>
+        <v>3046565044.0</v>
       </c>
       <c r="G12" s="6">
-        <v>3002460257.0</v>
+        <v>1525919710.0</v>
       </c>
       <c r="H12" s="6">
-        <v>3008732595.0</v>
+        <v>4849324144.0</v>
       </c>
       <c r="I12" s="6">
-        <v>2798700984.0</v>
+        <v>3001866915.0</v>
       </c>
       <c r="J12" s="6">
-        <v>2862599827.0</v>
+        <v>3008785477.0</v>
       </c>
       <c r="K12" s="6">
-        <v>3108327943.0</v>
+        <v>2798789599.0</v>
       </c>
       <c r="L12" s="6">
-        <v>3224814094.0</v>
+        <v>2862702106.0</v>
       </c>
       <c r="M12" s="6">
-        <v>2964293618.0</v>
+        <v>3108101319.0</v>
       </c>
       <c r="N12" s="6">
-        <v>3001188623.0</v>
+        <v>3224654334.0</v>
       </c>
       <c r="O12" s="6">
-        <v>2843498658.0</v>
+        <v>2964007078.0</v>
       </c>
       <c r="P12" s="6">
-        <v>2798528682.0</v>
+        <v>3001303064.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>1420642118.0</v>
+        <v>2842827757.0</v>
       </c>
       <c r="R12" s="6">
-        <v>4440481914.0</v>
+        <v>2798289807.0</v>
       </c>
       <c r="S12" s="6">
-        <v>2727811509.0</v>
+        <v>1420918080.0</v>
       </c>
       <c r="T12" s="6">
-        <v>2757622648.0</v>
+        <v>4440577043.0</v>
       </c>
       <c r="U12" s="6">
-        <v>2544614321.0</v>
+        <v>2727430692.0</v>
       </c>
       <c r="V12" s="6">
-        <v>2628661232.0</v>
+        <v>2757602903.0</v>
       </c>
       <c r="W12" s="6">
-        <v>2812050110.0</v>
+        <v>2544621326.0</v>
       </c>
       <c r="X12" s="6">
-        <v>2936858375.0</v>
+        <v>2628608259.0</v>
       </c>
       <c r="Y12" s="6">
-        <v>2731137678.0</v>
+        <v>2812022727.0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2710446750.0</v>
+        <v>2936785772.0</v>
       </c>
       <c r="AA12" s="6">
-        <v>2642428716.0</v>
+        <v>2731071529.0</v>
       </c>
       <c r="AB12" s="6">
-        <v>2563095979.0</v>
+        <v>2710315774.0</v>
       </c>
       <c r="AC12" s="6">
-        <v>1278536346.0</v>
+        <v>2642318436.0</v>
       </c>
       <c r="AD12" s="6">
-        <v>3995604204.0</v>
+        <v>2562990224.0</v>
       </c>
       <c r="AE12" s="6">
-        <v>2451325799.0</v>
+        <v>1278402988.0</v>
       </c>
       <c r="AF12" s="6">
-        <v>2470184173.0</v>
+        <v>3995435120.0</v>
       </c>
       <c r="AG12" s="6">
-        <v>2312083717.0</v>
+        <v>2451182953.0</v>
       </c>
       <c r="AH12" s="6">
-        <v>2356606976.0</v>
+        <v>2470053604.0</v>
       </c>
       <c r="AI12" s="6">
-        <v>2512438799.0</v>
+        <v>2311916308.0</v>
       </c>
       <c r="AJ12" s="6">
-        <v>2679398340.0</v>
+        <v>2356404176.0</v>
       </c>
       <c r="AK12" s="6">
-        <v>2400243504.0</v>
+        <v>2512210549.0</v>
       </c>
       <c r="AL12" s="6">
-        <v>2414773492.0</v>
+        <v>2679101297.0</v>
       </c>
       <c r="AM12" s="6">
-        <v>2357450852.0</v>
+        <v>2399886357.0</v>
       </c>
       <c r="AN12" s="6">
-        <v>2274636559.0</v>
+        <v>2414455054.0</v>
       </c>
       <c r="AO12" s="6">
-        <v>1148560707.0</v>
+        <v>2357114037.0</v>
       </c>
       <c r="AP12" s="6">
-        <v>3528387407.0</v>
+        <v>2274366411.0</v>
       </c>
       <c r="AQ12" s="6">
-        <v>2166254264.0</v>
+        <v>1148307538.0</v>
       </c>
       <c r="AR12" s="6">
-        <v>2162871729.0</v>
+        <v>3527982533.0</v>
       </c>
       <c r="AS12" s="6">
-        <v>2077581071.0</v>
+        <v>2165947139.0</v>
       </c>
       <c r="AT12" s="6">
-        <v>2057423347.0</v>
+        <v>2162624251.0</v>
       </c>
       <c r="AU12" s="6">
-        <v>2180677305.0</v>
+        <v>2077383302.0</v>
       </c>
       <c r="AV12" s="6">
-        <v>2343159810.0</v>
+        <v>2057242605.0</v>
       </c>
       <c r="AW12" s="6">
-        <v>2144392713.0</v>
+        <v>2180480746.0</v>
       </c>
       <c r="AX12" s="6">
-        <v>2116560346.0</v>
+        <v>2342995021.0</v>
       </c>
       <c r="AY12" s="6">
-        <v>2031638401.0</v>
+        <v>2144228811.0</v>
       </c>
       <c r="AZ12" s="6">
-        <v>1964529587.0</v>
+        <v>2116401804.0</v>
       </c>
       <c r="BA12" s="6">
-        <v>987399278.0</v>
+        <v>2031476516.0</v>
       </c>
       <c r="BB12" s="6">
+        <v>1964385800.0</v>
+      </c>
+      <c r="BC12" s="6">
+        <v>987287404.0</v>
+      </c>
+      <c r="BD12" s="6">
         <v>3113317014.0</v>
       </c>
-      <c r="BC12" s="6">
+      <c r="BE12" s="6">
         <v>1878424919.0</v>
       </c>
-      <c r="BD12" s="6">
+      <c r="BF12" s="6">
         <v>1877575282.0</v>
       </c>
-      <c r="BE12" s="6">
+      <c r="BG12" s="6">
         <v>1791970928.0</v>
       </c>
-      <c r="BF12" s="6">
+      <c r="BH12" s="6">
         <v>1786911752.0</v>
       </c>
-      <c r="BG12" s="6">
+      <c r="BI12" s="6">
         <v>1915576827.0</v>
       </c>
-      <c r="BH12" s="6">
+      <c r="BJ12" s="6">
         <v>2004702730.0</v>
       </c>
-      <c r="BI12" s="6">
+      <c r="BK12" s="6">
         <v>1819290121.0</v>
       </c>
-      <c r="BJ12" s="6">
+      <c r="BL12" s="6">
         <v>1820793279.0</v>
       </c>
-      <c r="BK12" s="6">
+      <c r="BM12" s="6">
         <v>1744701957.0</v>
       </c>
-      <c r="BL12" s="6">
+      <c r="BN12" s="6">
         <v>1671181690.0</v>
       </c>
-      <c r="BM12" s="6">
+      <c r="BO12" s="6">
         <v>840476929.0</v>
       </c>
-      <c r="BN12" s="6">
+      <c r="BP12" s="6">
         <v>2701344500.0</v>
       </c>
-      <c r="BO12" s="6">
+      <c r="BQ12" s="6">
         <v>1665222223.0</v>
       </c>
-      <c r="BP12" s="6">
+      <c r="BR12" s="6">
         <v>1673379411.0</v>
       </c>
-      <c r="BQ12" s="6">
+      <c r="BS12" s="6">
         <v>1559411877.0</v>
       </c>
-      <c r="BR12" s="6">
+      <c r="BT12" s="6">
         <v>1564916487.0</v>
       </c>
-      <c r="BS12" s="6">
+      <c r="BU12" s="6">
         <v>1699933131.0</v>
       </c>
-      <c r="BT12" s="6">
+      <c r="BV12" s="6">
         <v>1688804659.0</v>
       </c>
-      <c r="BU12" s="6">
+      <c r="BW12" s="6">
         <v>1491040918.0</v>
       </c>
-      <c r="BV12" s="6">
+      <c r="BX12" s="6">
         <v>1583114833.0</v>
       </c>
-      <c r="BW12" s="6">
+      <c r="BY12" s="6">
         <v>1607239471.0</v>
       </c>
-      <c r="BX12" s="6">
+      <c r="BZ12" s="6">
         <v>1592785059.0</v>
       </c>
-      <c r="BY12" s="6">
+      <c r="CA12" s="6">
         <v>797550138.0</v>
       </c>
-      <c r="BZ12" s="6">
+      <c r="CB12" s="6">
         <v>2452845032.0</v>
       </c>
-      <c r="CA12" s="6">
+      <c r="CC12" s="6">
         <v>1531444073.0</v>
       </c>
-      <c r="CB12" s="6">
+      <c r="CD12" s="6">
         <v>1535184601.0</v>
       </c>
-      <c r="CC12" s="6">
+      <c r="CE12" s="6">
         <v>1430602292.0</v>
       </c>
-      <c r="CD12" s="6">
+      <c r="CF12" s="6">
         <v>1741121814.0</v>
       </c>
-      <c r="CE12" s="6">
+      <c r="CG12" s="6">
         <v>1561888927.0</v>
       </c>
-      <c r="CF12" s="6">
+      <c r="CH12" s="6">
         <v>1664600708.0</v>
       </c>
-      <c r="CG12" s="6">
+      <c r="CI12" s="6">
         <v>1533720139.0</v>
       </c>
-      <c r="CH12" s="6">
+      <c r="CJ12" s="6">
         <v>1517940995.0</v>
       </c>
-      <c r="CI12" s="6">
+      <c r="CK12" s="6">
         <v>1446913709.0</v>
       </c>
-      <c r="CJ12" s="6">
+      <c r="CL12" s="6">
         <v>1423827434.0</v>
       </c>
-      <c r="CK12" s="6">
+      <c r="CM12" s="6">
         <v>565121353.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>534534969.0</v>
+        <v>586756916.0</v>
       </c>
       <c r="E13" s="6">
-        <v>256966075.0</v>
+        <v>542774276.0</v>
       </c>
       <c r="F13" s="6">
-        <v>889374668.0</v>
+        <v>535153337.0</v>
       </c>
       <c r="G13" s="6">
-        <v>535960673.0</v>
+        <v>257499824.0</v>
       </c>
       <c r="H13" s="6">
-        <v>534732039.0</v>
+        <v>889628344.0</v>
       </c>
       <c r="I13" s="6">
-        <v>494950116.0</v>
+        <v>535933132.0</v>
       </c>
       <c r="J13" s="6">
-        <v>507506060.0</v>
+        <v>534759399.0</v>
       </c>
       <c r="K13" s="6">
-        <v>547183552.0</v>
+        <v>494953766.0</v>
       </c>
       <c r="L13" s="6">
-        <v>568667761.0</v>
+        <v>507543619.0</v>
       </c>
       <c r="M13" s="6">
-        <v>520459993.0</v>
+        <v>547167145.0</v>
       </c>
       <c r="N13" s="6">
-        <v>525472136.0</v>
+        <v>568675737.0</v>
       </c>
       <c r="O13" s="6">
-        <v>493940804.0</v>
+        <v>520396067.0</v>
       </c>
       <c r="P13" s="6">
-        <v>487258625.0</v>
+        <v>525489859.0</v>
       </c>
       <c r="Q13" s="6">
-        <v>238167775.0</v>
+        <v>493858332.0</v>
       </c>
       <c r="R13" s="6">
-        <v>805102857.0</v>
+        <v>487240341.0</v>
       </c>
       <c r="S13" s="6">
-        <v>480256529.0</v>
+        <v>238187716.0</v>
       </c>
       <c r="T13" s="6">
-        <v>481991542.0</v>
+        <v>805117997.0</v>
       </c>
       <c r="U13" s="6">
-        <v>444131433.0</v>
+        <v>480066671.0</v>
       </c>
       <c r="V13" s="6">
-        <v>459729443.0</v>
+        <v>481987358.0</v>
       </c>
       <c r="W13" s="6">
-        <v>485711245.0</v>
+        <v>444134206.0</v>
       </c>
       <c r="X13" s="6">
-        <v>509696370.0</v>
+        <v>459718946.0</v>
       </c>
       <c r="Y13" s="6">
-        <v>470759035.0</v>
+        <v>485699352.0</v>
       </c>
       <c r="Z13" s="6">
-        <v>468220540.0</v>
+        <v>509682728.0</v>
       </c>
       <c r="AA13" s="6">
-        <v>451703416.0</v>
+        <v>470746484.0</v>
       </c>
       <c r="AB13" s="6">
-        <v>438866455.0</v>
+        <v>468195126.0</v>
       </c>
       <c r="AC13" s="6">
-        <v>212009016.0</v>
+        <v>451682097.0</v>
       </c>
       <c r="AD13" s="6">
-        <v>724733441.0</v>
+        <v>438844961.0</v>
       </c>
       <c r="AE13" s="6">
-        <v>430743557.0</v>
+        <v>211982412.0</v>
       </c>
       <c r="AF13" s="6">
-        <v>432025708.0</v>
+        <v>724702987.0</v>
       </c>
       <c r="AG13" s="6">
-        <v>405658094.0</v>
+        <v>430715278.0</v>
       </c>
       <c r="AH13" s="6">
-        <v>410038808.0</v>
+        <v>432000011.0</v>
       </c>
       <c r="AI13" s="6">
-        <v>435663955.0</v>
+        <v>405624798.0</v>
       </c>
       <c r="AJ13" s="6">
-        <v>463541026.0</v>
+        <v>409998512.0</v>
       </c>
       <c r="AK13" s="6">
-        <v>411363986.0</v>
+        <v>435618242.0</v>
       </c>
       <c r="AL13" s="6">
-        <v>415338270.0</v>
+        <v>463481786.0</v>
       </c>
       <c r="AM13" s="6">
-        <v>401322012.0</v>
+        <v>411292589.0</v>
       </c>
       <c r="AN13" s="6">
-        <v>388170057.0</v>
+        <v>415274726.0</v>
       </c>
       <c r="AO13" s="6">
-        <v>190837853.0</v>
+        <v>401255113.0</v>
       </c>
       <c r="AP13" s="6">
-        <v>636458826.0</v>
+        <v>388116078.0</v>
       </c>
       <c r="AQ13" s="6">
-        <v>375842442.0</v>
+        <v>190788159.0</v>
       </c>
       <c r="AR13" s="6">
-        <v>374655592.0</v>
+        <v>636381544.0</v>
       </c>
       <c r="AS13" s="6">
-        <v>360103254.0</v>
+        <v>375785930.0</v>
       </c>
       <c r="AT13" s="6">
-        <v>353877298.0</v>
+        <v>374610642.0</v>
       </c>
       <c r="AU13" s="6">
-        <v>374185468.0</v>
+        <v>360068847.0</v>
       </c>
       <c r="AV13" s="6">
-        <v>402546712.0</v>
+        <v>353847204.0</v>
       </c>
       <c r="AW13" s="6">
-        <v>370976934.0</v>
+        <v>374152888.0</v>
       </c>
       <c r="AX13" s="6">
-        <v>366418866.0</v>
+        <v>402520682.0</v>
       </c>
       <c r="AY13" s="6">
-        <v>346583061.0</v>
+        <v>370950024.0</v>
       </c>
       <c r="AZ13" s="6">
-        <v>336649468.0</v>
+        <v>366393511.0</v>
       </c>
       <c r="BA13" s="6">
-        <v>163707170.0</v>
+        <v>346557474.0</v>
       </c>
       <c r="BB13" s="6">
+        <v>336626801.0</v>
+      </c>
+      <c r="BC13" s="6">
+        <v>163690481.0</v>
+      </c>
+      <c r="BD13" s="6">
         <v>560004459.0</v>
       </c>
-      <c r="BC13" s="6">
+      <c r="BE13" s="6">
         <v>325270807.0</v>
       </c>
-      <c r="BD13" s="6">
+      <c r="BF13" s="6">
         <v>325040316.0</v>
       </c>
-      <c r="BE13" s="6">
+      <c r="BG13" s="6">
         <v>309653226.0</v>
       </c>
-      <c r="BF13" s="6">
+      <c r="BH13" s="6">
         <v>308467968.0</v>
       </c>
-      <c r="BG13" s="6">
+      <c r="BI13" s="6">
         <v>327423192.0</v>
       </c>
-      <c r="BH13" s="6">
+      <c r="BJ13" s="6">
         <v>340615685.0</v>
       </c>
-      <c r="BI13" s="6">
+      <c r="BK13" s="6">
         <v>308790533.0</v>
       </c>
-      <c r="BJ13" s="6">
+      <c r="BL13" s="6">
         <v>309988294.0</v>
       </c>
-      <c r="BK13" s="6">
+      <c r="BM13" s="6">
         <v>293947038.0</v>
       </c>
-      <c r="BL13" s="6">
+      <c r="BN13" s="6">
         <v>282508913.0</v>
       </c>
-      <c r="BM13" s="6">
+      <c r="BO13" s="6">
         <v>135600739.0</v>
       </c>
-      <c r="BN13" s="6">
+      <c r="BP13" s="6">
         <v>471606013.0</v>
       </c>
-      <c r="BO13" s="6">
+      <c r="BQ13" s="6">
         <v>281304632.0</v>
       </c>
-      <c r="BP13" s="6">
+      <c r="BR13" s="6">
         <v>282250541.0</v>
       </c>
-      <c r="BQ13" s="6">
+      <c r="BS13" s="6">
         <v>259382204.0</v>
       </c>
-      <c r="BR13" s="6">
+      <c r="BT13" s="6">
         <v>262732272.0</v>
       </c>
-      <c r="BS13" s="6">
+      <c r="BU13" s="6">
         <v>287372768.0</v>
       </c>
-      <c r="BT13" s="6">
+      <c r="BV13" s="6">
         <v>285436801.0</v>
       </c>
-      <c r="BU13" s="6">
+      <c r="BW13" s="6">
         <v>252267795.0</v>
       </c>
-      <c r="BV13" s="6">
+      <c r="BX13" s="6">
         <v>267569725.0</v>
       </c>
-      <c r="BW13" s="6">
+      <c r="BY13" s="6">
         <v>271389574.0</v>
       </c>
-      <c r="BX13" s="6">
+      <c r="BZ13" s="6">
         <v>270742199.0</v>
       </c>
-      <c r="BY13" s="6">
+      <c r="CA13" s="6">
         <v>128942125.0</v>
       </c>
-      <c r="BZ13" s="6">
+      <c r="CB13" s="6">
         <v>437999850.0</v>
       </c>
-      <c r="CA13" s="6">
+      <c r="CC13" s="6">
         <v>265464849.0</v>
       </c>
-      <c r="CB13" s="6">
+      <c r="CD13" s="6">
         <v>265652987.0</v>
       </c>
-      <c r="CC13" s="6">
+      <c r="CE13" s="6">
         <v>246445984.0</v>
       </c>
-      <c r="CD13" s="6">
+      <c r="CF13" s="6">
         <v>253689153.0</v>
       </c>
-      <c r="CE13" s="6">
+      <c r="CG13" s="6">
         <v>266927146.0</v>
       </c>
-      <c r="CF13" s="6">
+      <c r="CH13" s="6">
         <v>286288249.0</v>
       </c>
-      <c r="CG13" s="6">
+      <c r="CI13" s="6">
         <v>262653419.0</v>
       </c>
-      <c r="CH13" s="6">
+      <c r="CJ13" s="6">
         <v>259373199.0</v>
       </c>
-      <c r="CI13" s="6">
+      <c r="CK13" s="6">
         <v>244548948.0</v>
       </c>
-      <c r="CJ13" s="6">
+      <c r="CL13" s="6">
         <v>242611248.0</v>
       </c>
-      <c r="CK13" s="6">
+      <c r="CM13" s="6">
         <v>74219976.0</v>
       </c>
     </row>
-    <row r="14" spans="1:89">
-      <c r="A14" s="5" t="inlineStr">
+    <row r="14" spans="1:91">
+      <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Su darbo santykiais nesusijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D14" s="6">
+        <v>358281779.0</v>
+      </c>
+      <c r="E14" s="6">
+        <v>314250048.0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>249909694.0</v>
+      </c>
+      <c r="G14" s="6">
+        <v>182791747.0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>588511211.0</v>
+      </c>
+      <c r="I14" s="6">
+        <v>296067336.0</v>
+      </c>
+      <c r="J14" s="6">
+        <v>345690265.0</v>
+      </c>
+      <c r="K14" s="6">
+        <v>286626276.0</v>
+      </c>
+      <c r="L14" s="6">
+        <v>256478905.0</v>
+      </c>
+      <c r="M14" s="6">
+        <v>356766374.0</v>
+      </c>
+      <c r="N14" s="6">
+        <v>356461122.0</v>
+      </c>
+      <c r="O14" s="6">
+        <v>528563307.0</v>
+      </c>
+      <c r="P14" s="6">
+        <v>406279738.0</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>325406135.0</v>
+      </c>
+      <c r="R14" s="6">
+        <v>239739896.0</v>
+      </c>
+      <c r="S14" s="6">
+        <v>206719556.0</v>
+      </c>
+      <c r="T14" s="6">
+        <v>747600471.0</v>
+      </c>
+      <c r="U14" s="6">
+        <v>279974433.0</v>
+      </c>
+      <c r="V14" s="6">
+        <v>305162862.0</v>
+      </c>
+      <c r="W14" s="6">
+        <v>259821818.0</v>
+      </c>
+      <c r="X14" s="6">
+        <v>251268622.0</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>301059934.0</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>330626652.0</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>498936036.0</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>366514681.0</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>291021532.0</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>254582919.0</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>187623516.0</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>458436515.0</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>251272924.0</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>269805767.0</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>262233292.0</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>262984735.0</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>253630622.0</v>
+      </c>
+      <c r="AL14" s="6">
+        <v>367017711.0</v>
+      </c>
+      <c r="AM14" s="6">
+        <v>491546377.0</v>
+      </c>
+      <c r="AN14" s="6">
+        <v>332055480.0</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>293681730.0</v>
+      </c>
+      <c r="AP14" s="6">
+        <v>187822678.0</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>191661594.0</v>
+      </c>
+      <c r="AR14" s="6">
+        <v>390223130.0</v>
+      </c>
+      <c r="AS14" s="6">
+        <v>209412940.0</v>
+      </c>
+      <c r="AT14" s="6">
+        <v>303107227.0</v>
+      </c>
+      <c r="AU14" s="6">
+        <v>275093776.0</v>
+      </c>
+      <c r="AV14" s="6">
+        <v>215537598.0</v>
+      </c>
+      <c r="AW14" s="6">
+        <v>220626563.0</v>
+      </c>
+      <c r="AX14" s="6">
+        <v>268252335.0</v>
+      </c>
+      <c r="AY14" s="6">
+        <v>404178391.0</v>
+      </c>
+      <c r="AZ14" s="6">
+        <v>342676562.0</v>
+      </c>
+      <c r="BA14" s="6">
+        <v>299516277.0</v>
+      </c>
+      <c r="BB14" s="6">
+        <v>224382774.0</v>
+      </c>
+      <c r="BC14" s="6">
+        <v>140904308.0</v>
+      </c>
+      <c r="BD14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BE14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BF14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BG14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BH14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BI14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BJ14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BK14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BL14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BM14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BN14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BO14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BP14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BQ14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BR14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BS14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BT14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BU14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BV14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BW14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BX14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BY14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BZ14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CA14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CB14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CC14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CD14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CE14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CF14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CI14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CJ14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CK14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CL14" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CM14" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:91">
+      <c r="C15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GPM nuo išmokų, nesusijusių su darbo santykiais</t>
+          </r>
+        </is>
+      </c>
+      <c r="D15" s="6">
+        <v>52350281.0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>45039321.0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>35865604.0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>26420741.0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>85888365.0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>41993468.0</v>
+      </c>
+      <c r="J15" s="6">
+        <v>49419223.0</v>
+      </c>
+      <c r="K15" s="6">
+        <v>42592636.0</v>
+      </c>
+      <c r="L15" s="6">
+        <v>37014572.0</v>
+      </c>
+      <c r="M15" s="6">
+        <v>50425464.0</v>
+      </c>
+      <c r="N15" s="6">
+        <v>51883721.0</v>
+      </c>
+      <c r="O15" s="6">
+        <v>76163573.0</v>
+      </c>
+      <c r="P15" s="6">
+        <v>58705328.0</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>46932218.0</v>
+      </c>
+      <c r="R15" s="6">
+        <v>33734553.0</v>
+      </c>
+      <c r="S15" s="6">
+        <v>29212796.0</v>
+      </c>
+      <c r="T15" s="6">
+        <v>90710536.0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>39715618.0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>42872206.0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>34831239.0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>35795004.0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>43182943.0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>47527320.0</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>72983730.0</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>52661942.0</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>41774657.0</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>36266295.0</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>27285298.0</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>66737127.0</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>36210304.0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>38740467.0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>37417195.0</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>37826057.0</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>36392946.0</v>
+      </c>
+      <c r="AL15" s="6">
+        <v>53128151.0</v>
+      </c>
+      <c r="AM15" s="6">
+        <v>72042455.0</v>
+      </c>
+      <c r="AN15" s="6">
+        <v>47749613.0</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>41833529.0</v>
+      </c>
+      <c r="AP15" s="6">
+        <v>26509295.0</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>27643205.0</v>
+      </c>
+      <c r="AR15" s="6">
+        <v>56652058.0</v>
+      </c>
+      <c r="AS15" s="6">
+        <v>29870170.0</v>
+      </c>
+      <c r="AT15" s="6">
+        <v>43661524.0</v>
+      </c>
+      <c r="AU15" s="6">
+        <v>39523285.0</v>
+      </c>
+      <c r="AV15" s="6">
+        <v>30663616.0</v>
+      </c>
+      <c r="AW15" s="6">
+        <v>31595628.0</v>
+      </c>
+      <c r="AX15" s="6">
+        <v>37944371.0</v>
+      </c>
+      <c r="AY15" s="6">
+        <v>57916193.0</v>
+      </c>
+      <c r="AZ15" s="6">
+        <v>48115907.0</v>
+      </c>
+      <c r="BA15" s="6">
+        <v>41855145.0</v>
+      </c>
+      <c r="BB15" s="6">
+        <v>31746993.0</v>
+      </c>
+      <c r="BC15" s="6">
+        <v>19924106.0</v>
+      </c>
+      <c r="BD15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BE15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BF15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BG15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BH15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BI15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BJ15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BK15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BL15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BM15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BN15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BO15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BP15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BQ15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BR15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BS15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BT15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BU15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BV15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BW15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BX15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BY15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BZ15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CA15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CB15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CC15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CD15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CE15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CF15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CI15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CJ15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CK15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CL15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CM15" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16" spans="1:91">
+      <c r="C16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">B klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D16" s="6">
+        <v>6576842.0</v>
+      </c>
+      <c r="E16" s="6">
+        <v>5831159.0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>4730493.0</v>
+      </c>
+      <c r="G16" s="6">
+        <v>4375926.0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>36101443.0</v>
+      </c>
+      <c r="I16" s="6">
+        <v>7746434.0</v>
+      </c>
+      <c r="J16" s="6">
+        <v>7150154.0</v>
+      </c>
+      <c r="K16" s="6">
+        <v>6995052.0</v>
+      </c>
+      <c r="L16" s="6">
+        <v>6534239.0</v>
+      </c>
+      <c r="M16" s="6">
+        <v>7451592.0</v>
+      </c>
+      <c r="N16" s="6">
+        <v>7422127.0</v>
+      </c>
+      <c r="O16" s="6">
+        <v>6684247.0</v>
+      </c>
+      <c r="P16" s="6">
+        <v>8375081.0</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>7212820.0</v>
+      </c>
+      <c r="R16" s="6">
+        <v>5740202.0</v>
+      </c>
+      <c r="S16" s="6">
+        <v>5119102.0</v>
+      </c>
+      <c r="T16" s="6">
+        <v>30514791.0</v>
+      </c>
+      <c r="U16" s="6">
+        <v>7991977.0</v>
+      </c>
+      <c r="V16" s="6">
+        <v>7609079.0</v>
+      </c>
+      <c r="W16" s="6">
+        <v>6126942.0</v>
+      </c>
+      <c r="X16" s="6">
+        <v>5968343.0</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>6544586.0</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>6163760.0</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>6273552.0</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>6505622.0</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>6332078.0</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>6926533.0</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>5046368.0</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>25478582.0</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>7703087.0</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>11824012.0</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>6520539.0</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>6501919.0</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>7301143.0</v>
+      </c>
+      <c r="AL16" s="6">
+        <v>6879684.0</v>
+      </c>
+      <c r="AM16" s="6">
+        <v>7175867.0</v>
+      </c>
+      <c r="AN16" s="6">
+        <v>6690530.0</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>6048445.0</v>
+      </c>
+      <c r="AP16" s="6">
+        <v>4918821.0</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>4910358.0</v>
+      </c>
+      <c r="AR16" s="6">
+        <v>22147890.0</v>
+      </c>
+      <c r="AS16" s="6">
+        <v>5511251.0</v>
+      </c>
+      <c r="AT16" s="6">
+        <v>6765563.0</v>
+      </c>
+      <c r="AU16" s="6">
+        <v>5464853.0</v>
+      </c>
+      <c r="AV16" s="6">
+        <v>5367493.0</v>
+      </c>
+      <c r="AW16" s="6">
+        <v>5096608.0</v>
+      </c>
+      <c r="AX16" s="6">
+        <v>6130752.0</v>
+      </c>
+      <c r="AY16" s="6">
+        <v>5689856.0</v>
+      </c>
+      <c r="AZ16" s="6">
+        <v>5216267.0</v>
+      </c>
+      <c r="BA16" s="6">
+        <v>6124010.0</v>
+      </c>
+      <c r="BB16" s="6">
+        <v>5302429.0</v>
+      </c>
+      <c r="BC16" s="6">
+        <v>3981939.0</v>
+      </c>
+      <c r="BD16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BE16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BF16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BG16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BH16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BI16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BJ16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BK16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BL16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BM16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BN16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BO16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BP16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BQ16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BR16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BS16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BT16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BU16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BV16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BW16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BX16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BY16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BZ16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CA16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CB16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CC16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CD16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CE16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CF16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CI16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CJ16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CK16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CL16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CM16" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="17" spans="1:91">
+      <c r="C17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GPM nuo B klasės išmokų</t>
+          </r>
+        </is>
+      </c>
+      <c r="D17" s="6">
+        <v>1018747.0</v>
+      </c>
+      <c r="E17" s="6">
+        <v>906930.0</v>
+      </c>
+      <c r="F17" s="6">
+        <v>734036.0</v>
+      </c>
+      <c r="G17" s="6">
+        <v>684860.0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>5664775.0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>1184644.0</v>
+      </c>
+      <c r="J17" s="6">
+        <v>1101595.0</v>
+      </c>
+      <c r="K17" s="6">
+        <v>1075153.0</v>
+      </c>
+      <c r="L17" s="6">
+        <v>1001040.0</v>
+      </c>
+      <c r="M17" s="6">
+        <v>1142102.0</v>
+      </c>
+      <c r="N17" s="6">
+        <v>1126606.0</v>
+      </c>
+      <c r="O17" s="6">
+        <v>1016959.0</v>
+      </c>
+      <c r="P17" s="6">
+        <v>1270008.0</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1100399.0</v>
+      </c>
+      <c r="R17" s="6">
+        <v>883798.0</v>
+      </c>
+      <c r="S17" s="6">
+        <v>787212.0</v>
+      </c>
+      <c r="T17" s="6">
+        <v>4810940.0</v>
+      </c>
+      <c r="U17" s="6">
+        <v>1227068.0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>1153556.0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>927048.0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>906086.0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>941051.0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>936653.0</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>951209.0</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>988525.0</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>960507.0</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>1049500.0</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>765560.0</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>3990460.0</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>1214759.0</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>2039799.0</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>991950.0</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>991125.0</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>1097766.0</v>
+      </c>
+      <c r="AL17" s="6">
+        <v>1043458.0</v>
+      </c>
+      <c r="AM17" s="6">
+        <v>1083301.0</v>
+      </c>
+      <c r="AN17" s="6">
+        <v>1015712.0</v>
+      </c>
+      <c r="AO17" s="6">
+        <v>917987.0</v>
+      </c>
+      <c r="AP17" s="6">
+        <v>748475.0</v>
+      </c>
+      <c r="AQ17" s="6">
+        <v>752910.0</v>
+      </c>
+      <c r="AR17" s="6">
+        <v>3524936.0</v>
+      </c>
+      <c r="AS17" s="6">
+        <v>842232.0</v>
+      </c>
+      <c r="AT17" s="6">
+        <v>1021876.0</v>
+      </c>
+      <c r="AU17" s="6">
+        <v>836733.0</v>
+      </c>
+      <c r="AV17" s="6">
+        <v>797610.0</v>
+      </c>
+      <c r="AW17" s="6">
+        <v>754936.0</v>
+      </c>
+      <c r="AX17" s="6">
+        <v>922701.0</v>
+      </c>
+      <c r="AY17" s="6">
+        <v>867317.0</v>
+      </c>
+      <c r="AZ17" s="6">
+        <v>788104.0</v>
+      </c>
+      <c r="BA17" s="6">
+        <v>928234.0</v>
+      </c>
+      <c r="BB17" s="6">
+        <v>804785.0</v>
+      </c>
+      <c r="BC17" s="6">
+        <v>605764.0</v>
+      </c>
+      <c r="BD17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BE17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BF17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BG17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BH17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BI17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BJ17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BK17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BL17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BM17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BN17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BO17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BP17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BQ17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BR17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BS17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BT17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BU17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BV17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BW17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BX17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BY17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="BZ17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CA17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CB17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CC17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CD17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CE17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CF17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CI17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CJ17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CK17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CL17" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="CM17" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:91">
+      <c r="A18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Vilniaus apskritis</t>
           </r>
         </is>
       </c>
-      <c r="B14" s="5" t="inlineStr">
+      <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
-      <c r="C14" s="5" t="inlineStr">
+      <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
-      <c r="D14" s="6">
-[...47 lines deleted...]
-      <c r="T14" s="6">
+      <c r="D18" s="6">
+        <v>48129.0</v>
+      </c>
+      <c r="E18" s="6">
+        <v>48383.0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>48379.0</v>
+      </c>
+      <c r="G18" s="6">
+        <v>48520.0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>49808.0</v>
+      </c>
+      <c r="I18" s="6">
+        <v>49294.0</v>
+      </c>
+      <c r="J18" s="6">
+        <v>49287.0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>49219.0</v>
+      </c>
+      <c r="L18" s="6">
+        <v>49100.0</v>
+      </c>
+      <c r="M18" s="6">
+        <v>49100.0</v>
+      </c>
+      <c r="N18" s="6">
+        <v>49237.0</v>
+      </c>
+      <c r="O18" s="6">
+        <v>49182.0</v>
+      </c>
+      <c r="P18" s="6">
+        <v>49171.0</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>49101.0</v>
+      </c>
+      <c r="R18" s="6">
+        <v>49025.0</v>
+      </c>
+      <c r="S18" s="6">
+        <v>49118.0</v>
+      </c>
+      <c r="T18" s="6">
+        <v>50039.0</v>
+      </c>
+      <c r="U18" s="6">
+        <v>49417.0</v>
+      </c>
+      <c r="V18" s="6">
+        <v>49361.0</v>
+      </c>
+      <c r="W18" s="6">
+        <v>49292.0</v>
+      </c>
+      <c r="X18" s="6">
+        <v>49245.0</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>49287.0</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>49291.0</v>
+      </c>
+      <c r="AA18" s="6">
         <v>49356.0</v>
       </c>
-      <c r="U14" s="6">
-[...23 lines deleted...]
-      <c r="AC14" s="6">
+      <c r="AB18" s="6">
+        <v>49398.0</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>49330.0</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>49233.0</v>
+      </c>
+      <c r="AE18" s="6">
         <v>49343.0</v>
       </c>
-      <c r="AD14" s="6">
-[...71 lines deleted...]
-      <c r="BB14" s="6">
+      <c r="AF18" s="6">
+        <v>50285.0</v>
+      </c>
+      <c r="AG18" s="6">
+        <v>49670.0</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>49356.0</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>49152.0</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>48913.0</v>
+      </c>
+      <c r="AK18" s="6">
+        <v>48873.0</v>
+      </c>
+      <c r="AL18" s="6">
+        <v>48877.0</v>
+      </c>
+      <c r="AM18" s="6">
+        <v>48762.0</v>
+      </c>
+      <c r="AN18" s="6">
+        <v>48598.0</v>
+      </c>
+      <c r="AO18" s="6">
+        <v>48616.0</v>
+      </c>
+      <c r="AP18" s="6">
+        <v>48332.0</v>
+      </c>
+      <c r="AQ18" s="6">
+        <v>48375.0</v>
+      </c>
+      <c r="AR18" s="6">
+        <v>49171.0</v>
+      </c>
+      <c r="AS18" s="6">
+        <v>48561.0</v>
+      </c>
+      <c r="AT18" s="6">
+        <v>48438.0</v>
+      </c>
+      <c r="AU18" s="6">
+        <v>48325.0</v>
+      </c>
+      <c r="AV18" s="6">
+        <v>48233.0</v>
+      </c>
+      <c r="AW18" s="6">
+        <v>48182.0</v>
+      </c>
+      <c r="AX18" s="6">
+        <v>48152.0</v>
+      </c>
+      <c r="AY18" s="6">
+        <v>47979.0</v>
+      </c>
+      <c r="AZ18" s="6">
+        <v>47783.0</v>
+      </c>
+      <c r="BA18" s="6">
+        <v>47701.0</v>
+      </c>
+      <c r="BB18" s="6">
+        <v>47558.0</v>
+      </c>
+      <c r="BC18" s="6">
+        <v>47599.0</v>
+      </c>
+      <c r="BD18" s="6">
         <v>48293.0</v>
       </c>
-      <c r="BC14" s="6">
+      <c r="BE18" s="6">
         <v>47589.0</v>
       </c>
-      <c r="BD14" s="6">
+      <c r="BF18" s="6">
         <v>47465.0</v>
       </c>
-      <c r="BE14" s="6">
+      <c r="BG18" s="6">
         <v>47296.0</v>
       </c>
-      <c r="BF14" s="6">
+      <c r="BH18" s="6">
         <v>47032.0</v>
       </c>
-      <c r="BG14" s="6">
+      <c r="BI18" s="6">
         <v>46995.0</v>
       </c>
-      <c r="BH14" s="6">
+      <c r="BJ18" s="6">
         <v>46875.0</v>
       </c>
-      <c r="BI14" s="6">
+      <c r="BK18" s="6">
         <v>46618.0</v>
       </c>
-      <c r="BJ14" s="6">
+      <c r="BL18" s="6">
         <v>46359.0</v>
       </c>
-      <c r="BK14" s="6">
+      <c r="BM18" s="6">
         <v>46110.0</v>
       </c>
-      <c r="BL14" s="6">
+      <c r="BN18" s="6">
         <v>45654.0</v>
       </c>
-      <c r="BM14" s="6">
+      <c r="BO18" s="6">
         <v>45461.0</v>
       </c>
-      <c r="BN14" s="6">
+      <c r="BP18" s="6">
         <v>46237.0</v>
       </c>
-      <c r="BO14" s="6">
+      <c r="BQ18" s="6">
         <v>45622.0</v>
       </c>
-      <c r="BP14" s="6">
+      <c r="BR18" s="6">
         <v>45482.0</v>
       </c>
-      <c r="BQ14" s="6">
+      <c r="BS18" s="6">
         <v>45242.0</v>
       </c>
-      <c r="BR14" s="6">
+      <c r="BT18" s="6">
         <v>44981.0</v>
       </c>
-      <c r="BS14" s="6">
+      <c r="BU18" s="6">
         <v>44871.0</v>
       </c>
-      <c r="BT14" s="6">
+      <c r="BV18" s="6">
         <v>44769.0</v>
       </c>
-      <c r="BU14" s="6">
+      <c r="BW18" s="6">
         <v>44553.0</v>
       </c>
-      <c r="BV14" s="6">
+      <c r="BX18" s="6">
         <v>44444.0</v>
       </c>
-      <c r="BW14" s="6">
+      <c r="BY18" s="6">
         <v>44726.0</v>
       </c>
-      <c r="BX14" s="6">
+      <c r="BZ18" s="6">
         <v>44688.0</v>
       </c>
-      <c r="BY14" s="6">
+      <c r="CA18" s="6">
         <v>44662.0</v>
       </c>
-      <c r="BZ14" s="6">
+      <c r="CB18" s="6">
         <v>44974.0</v>
       </c>
-      <c r="CA14" s="6">
+      <c r="CC18" s="6">
         <v>44503.0</v>
       </c>
-      <c r="CB14" s="6">
+      <c r="CD18" s="6">
         <v>44406.0</v>
       </c>
-      <c r="CC14" s="6">
+      <c r="CE18" s="6">
         <v>44195.0</v>
       </c>
-      <c r="CD14" s="6">
+      <c r="CF18" s="6">
         <v>44026.0</v>
       </c>
-      <c r="CE14" s="6">
+      <c r="CG18" s="6">
         <v>43971.0</v>
       </c>
-      <c r="CF14" s="6">
+      <c r="CH18" s="6">
         <v>43903.0</v>
       </c>
-      <c r="CG14" s="6">
+      <c r="CI18" s="6">
         <v>43819.0</v>
       </c>
-      <c r="CH14" s="6">
+      <c r="CJ18" s="6">
         <v>43754.0</v>
       </c>
-      <c r="CI14" s="6">
+      <c r="CK18" s="6">
         <v>43571.0</v>
       </c>
-      <c r="CJ14" s="6">
+      <c r="CL18" s="6">
         <v>43391.0</v>
       </c>
-      <c r="CK14" s="6">
+      <c r="CM18" s="6">
         <v>43363.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
-      <c r="C15" s="5" t="inlineStr">
+    <row r="19" spans="1:91">
+      <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
-[...153 lines deleted...]
-      <c r="BB15" s="6">
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D19" s="6">
+        <v>1655131325.0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>1554149790.0</v>
+      </c>
+      <c r="F19" s="6">
+        <v>1509516613.0</v>
+      </c>
+      <c r="G19" s="6">
+        <v>790377835.0</v>
+      </c>
+      <c r="H19" s="6">
+        <v>2368594423.0</v>
+      </c>
+      <c r="I19" s="6">
+        <v>1477460819.0</v>
+      </c>
+      <c r="J19" s="6">
+        <v>1483609788.0</v>
+      </c>
+      <c r="K19" s="6">
+        <v>1386076621.0</v>
+      </c>
+      <c r="L19" s="6">
+        <v>1429809689.0</v>
+      </c>
+      <c r="M19" s="6">
+        <v>1556892678.0</v>
+      </c>
+      <c r="N19" s="6">
+        <v>1534078988.0</v>
+      </c>
+      <c r="O19" s="6">
+        <v>1470121545.0</v>
+      </c>
+      <c r="P19" s="6">
+        <v>1511670456.0</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>1439195107.0</v>
+      </c>
+      <c r="R19" s="6">
+        <v>1393720340.0</v>
+      </c>
+      <c r="S19" s="6">
+        <v>753546898.0</v>
+      </c>
+      <c r="T19" s="6">
+        <v>2167246208.0</v>
+      </c>
+      <c r="U19" s="6">
+        <v>1351375986.0</v>
+      </c>
+      <c r="V19" s="6">
+        <v>1370361762.0</v>
+      </c>
+      <c r="W19" s="6">
+        <v>1270650501.0</v>
+      </c>
+      <c r="X19" s="6">
+        <v>1321189394.0</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>1416424240.0</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>1415486839.0</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>1381969212.0</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>1374783670.0</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>1345857505.0</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>1290799233.0</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>686903515.0</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>1969254713.0</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>1223999220.0</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>1230184772.0</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>1162512794.0</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>1195990657.0</v>
+      </c>
+      <c r="AK19" s="6">
+        <v>1267296391.0</v>
+      </c>
+      <c r="AL19" s="6">
+        <v>1299368175.0</v>
+      </c>
+      <c r="AM19" s="6">
+        <v>1209191920.0</v>
+      </c>
+      <c r="AN19" s="6">
+        <v>1222141377.0</v>
+      </c>
+      <c r="AO19" s="6">
+        <v>1217440655.0</v>
+      </c>
+      <c r="AP19" s="6">
+        <v>1147811881.0</v>
+      </c>
+      <c r="AQ19" s="6">
+        <v>616020150.0</v>
+      </c>
+      <c r="AR19" s="6">
+        <v>1722200775.0</v>
+      </c>
+      <c r="AS19" s="6">
+        <v>1085443681.0</v>
+      </c>
+      <c r="AT19" s="6">
+        <v>1073629481.0</v>
+      </c>
+      <c r="AU19" s="6">
+        <v>1045078143.0</v>
+      </c>
+      <c r="AV19" s="6">
+        <v>1038794904.0</v>
+      </c>
+      <c r="AW19" s="6">
+        <v>1066418609.0</v>
+      </c>
+      <c r="AX19" s="6">
+        <v>1127272885.0</v>
+      </c>
+      <c r="AY19" s="6">
+        <v>1064512708.0</v>
+      </c>
+      <c r="AZ19" s="6">
+        <v>1056281936.0</v>
+      </c>
+      <c r="BA19" s="6">
+        <v>1024211412.0</v>
+      </c>
+      <c r="BB19" s="6">
+        <v>974421723.0</v>
+      </c>
+      <c r="BC19" s="6">
+        <v>533058903.0</v>
+      </c>
+      <c r="BD19" s="6">
         <v>1495879403.0</v>
       </c>
-      <c r="BC15" s="6">
+      <c r="BE19" s="6">
         <v>921705916.0</v>
       </c>
-      <c r="BD15" s="6">
+      <c r="BF19" s="6">
         <v>921665577.0</v>
       </c>
-      <c r="BE15" s="6">
+      <c r="BG19" s="6">
         <v>891702336.0</v>
       </c>
-      <c r="BF15" s="6">
+      <c r="BH19" s="6">
         <v>881567400.0</v>
       </c>
-      <c r="BG15" s="6">
+      <c r="BI19" s="6">
         <v>921885796.0</v>
       </c>
-      <c r="BH15" s="6">
+      <c r="BJ19" s="6">
         <v>954907765.0</v>
       </c>
-      <c r="BI15" s="6">
+      <c r="BK19" s="6">
         <v>887165926.0</v>
       </c>
-      <c r="BJ15" s="6">
+      <c r="BL19" s="6">
         <v>899552179.0</v>
       </c>
-      <c r="BK15" s="6">
+      <c r="BM19" s="6">
         <v>862386147.0</v>
       </c>
-      <c r="BL15" s="6">
+      <c r="BN19" s="6">
         <v>817504519.0</v>
       </c>
-      <c r="BM15" s="6">
+      <c r="BO19" s="6">
         <v>446880990.0</v>
       </c>
-      <c r="BN15" s="6">
+      <c r="BP19" s="6">
         <v>1273616841.0</v>
       </c>
-      <c r="BO15" s="6">
+      <c r="BQ19" s="6">
         <v>803895291.0</v>
       </c>
-      <c r="BP15" s="6">
+      <c r="BR19" s="6">
         <v>813033269.0</v>
       </c>
-      <c r="BQ15" s="6">
+      <c r="BS19" s="6">
         <v>762143062.0</v>
       </c>
-      <c r="BR15" s="6">
+      <c r="BT19" s="6">
         <v>759628185.0</v>
       </c>
-      <c r="BS15" s="6">
+      <c r="BU19" s="6">
         <v>818575924.0</v>
       </c>
-      <c r="BT15" s="6">
+      <c r="BV19" s="6">
         <v>808082869.0</v>
       </c>
-      <c r="BU15" s="6">
+      <c r="BW19" s="6">
         <v>736892842.0</v>
       </c>
-      <c r="BV15" s="6">
+      <c r="BX19" s="6">
         <v>787453751.0</v>
       </c>
-      <c r="BW15" s="6">
+      <c r="BY19" s="6">
         <v>793383606.0</v>
       </c>
-      <c r="BX15" s="6">
+      <c r="BZ19" s="6">
         <v>780374548.0</v>
       </c>
-      <c r="BY15" s="6">
+      <c r="CA19" s="6">
         <v>427804413.0</v>
       </c>
-      <c r="BZ15" s="6">
+      <c r="CB19" s="6">
         <v>1170017296.0</v>
       </c>
-      <c r="CA15" s="6">
+      <c r="CC19" s="6">
         <v>739888137.0</v>
       </c>
-      <c r="CB15" s="6">
+      <c r="CD19" s="6">
         <v>745809020.0</v>
       </c>
-      <c r="CC15" s="6">
+      <c r="CE19" s="6">
         <v>699506019.0</v>
       </c>
-      <c r="CD15" s="6">
+      <c r="CF19" s="6">
         <v>995371667.0</v>
       </c>
-      <c r="CE15" s="6">
+      <c r="CG19" s="6">
         <v>750252113.0</v>
       </c>
-      <c r="CF15" s="6">
+      <c r="CH19" s="6">
         <v>788708505.0</v>
       </c>
-      <c r="CG15" s="6">
+      <c r="CI19" s="6">
         <v>752229356.0</v>
       </c>
-      <c r="CH15" s="6">
+      <c r="CJ19" s="6">
         <v>749497588.0</v>
       </c>
-      <c r="CI15" s="6">
+      <c r="CK19" s="6">
         <v>718727308.0</v>
       </c>
-      <c r="CJ15" s="6">
+      <c r="CL19" s="6">
         <v>697476812.0</v>
       </c>
-      <c r="CK15" s="6">
+      <c r="CM19" s="6">
         <v>303606778.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
-      <c r="C16" s="5" t="inlineStr">
+    <row r="20" spans="1:91">
+      <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
-      <c r="D16" s="6">
-[...149 lines deleted...]
-      <c r="BB16" s="6">
+      <c r="D20" s="6">
+        <v>303545359.0</v>
+      </c>
+      <c r="E20" s="6">
+        <v>282063437.0</v>
+      </c>
+      <c r="F20" s="6">
+        <v>274249247.0</v>
+      </c>
+      <c r="G20" s="6">
+        <v>137879734.0</v>
+      </c>
+      <c r="H20" s="6">
+        <v>448478207.0</v>
+      </c>
+      <c r="I20" s="6">
+        <v>272812322.0</v>
+      </c>
+      <c r="J20" s="6">
+        <v>272611047.0</v>
+      </c>
+      <c r="K20" s="6">
+        <v>254112556.0</v>
+      </c>
+      <c r="L20" s="6">
+        <v>262029198.0</v>
+      </c>
+      <c r="M20" s="6">
+        <v>284029177.0</v>
+      </c>
+      <c r="N20" s="6">
+        <v>279792333.0</v>
+      </c>
+      <c r="O20" s="6">
+        <v>267452104.0</v>
+      </c>
+      <c r="P20" s="6">
+        <v>274293497.0</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>260172350.0</v>
+      </c>
+      <c r="R20" s="6">
+        <v>251531941.0</v>
+      </c>
+      <c r="S20" s="6">
+        <v>130538186.0</v>
+      </c>
+      <c r="T20" s="6">
+        <v>407845856.0</v>
+      </c>
+      <c r="U20" s="6">
+        <v>247272916.0</v>
+      </c>
+      <c r="V20" s="6">
+        <v>248904809.0</v>
+      </c>
+      <c r="W20" s="6">
+        <v>231230023.0</v>
+      </c>
+      <c r="X20" s="6">
+        <v>240150359.0</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>254988659.0</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>255401965.0</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>248371763.0</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>247215404.0</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>240722596.0</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>230575799.0</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>118066050.0</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>371625074.0</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>223881871.0</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>224024244.0</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>212335022.0</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>216728154.0</v>
+      </c>
+      <c r="AK20" s="6">
+        <v>228898088.0</v>
+      </c>
+      <c r="AL20" s="6">
+        <v>234238530.0</v>
+      </c>
+      <c r="AM20" s="6">
+        <v>216356882.0</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>219241908.0</v>
+      </c>
+      <c r="AO20" s="6">
+        <v>217139389.0</v>
+      </c>
+      <c r="AP20" s="6">
+        <v>204754950.0</v>
+      </c>
+      <c r="AQ20" s="6">
+        <v>106093115.0</v>
+      </c>
+      <c r="AR20" s="6">
+        <v>325043926.0</v>
+      </c>
+      <c r="AS20" s="6">
+        <v>196893349.0</v>
+      </c>
+      <c r="AT20" s="6">
+        <v>193859158.0</v>
+      </c>
+      <c r="AU20" s="6">
+        <v>188938449.0</v>
+      </c>
+      <c r="AV20" s="6">
+        <v>186534266.0</v>
+      </c>
+      <c r="AW20" s="6">
+        <v>191446360.0</v>
+      </c>
+      <c r="AX20" s="6">
+        <v>201384604.0</v>
+      </c>
+      <c r="AY20" s="6">
+        <v>191009655.0</v>
+      </c>
+      <c r="AZ20" s="6">
+        <v>189850548.0</v>
+      </c>
+      <c r="BA20" s="6">
+        <v>182386152.0</v>
+      </c>
+      <c r="BB20" s="6">
+        <v>174023089.0</v>
+      </c>
+      <c r="BC20" s="6">
+        <v>90658047.0</v>
+      </c>
+      <c r="BD20" s="6">
         <v>280970437.0</v>
       </c>
-      <c r="BC16" s="6">
+      <c r="BE20" s="6">
         <v>166225639.0</v>
       </c>
-      <c r="BD16" s="6">
+      <c r="BF20" s="6">
         <v>166371303.0</v>
       </c>
-      <c r="BE16" s="6">
+      <c r="BG20" s="6">
         <v>160188505.0</v>
       </c>
-      <c r="BF16" s="6">
+      <c r="BH20" s="6">
         <v>158395923.0</v>
       </c>
-      <c r="BG16" s="6">
+      <c r="BI20" s="6">
         <v>164574639.0</v>
       </c>
-      <c r="BH16" s="6">
+      <c r="BJ20" s="6">
         <v>168895877.0</v>
       </c>
-      <c r="BI16" s="6">
+      <c r="BK20" s="6">
         <v>156736801.0</v>
       </c>
-      <c r="BJ16" s="6">
+      <c r="BL20" s="6">
         <v>159596252.0</v>
       </c>
-      <c r="BK16" s="6">
+      <c r="BM20" s="6">
         <v>151632961.0</v>
       </c>
-      <c r="BL16" s="6">
+      <c r="BN20" s="6">
         <v>144127602.0</v>
       </c>
-      <c r="BM16" s="6">
+      <c r="BO20" s="6">
         <v>74288765.0</v>
       </c>
-      <c r="BN16" s="6">
+      <c r="BP20" s="6">
         <v>232496802.0</v>
       </c>
-      <c r="BO16" s="6">
+      <c r="BQ20" s="6">
         <v>141539884.0</v>
       </c>
-      <c r="BP16" s="6">
+      <c r="BR20" s="6">
         <v>143019938.0</v>
       </c>
-      <c r="BQ16" s="6">
+      <c r="BS20" s="6">
         <v>131539057.0</v>
       </c>
-      <c r="BR16" s="6">
+      <c r="BT20" s="6">
         <v>133370098.0</v>
       </c>
-      <c r="BS16" s="6">
+      <c r="BU20" s="6">
         <v>144344765.0</v>
       </c>
-      <c r="BT16" s="6">
+      <c r="BV20" s="6">
         <v>142327094.0</v>
       </c>
-      <c r="BU16" s="6">
+      <c r="BW20" s="6">
         <v>130086199.0</v>
       </c>
-      <c r="BV16" s="6">
+      <c r="BX20" s="6">
         <v>139385242.0</v>
       </c>
-      <c r="BW16" s="6">
+      <c r="BY20" s="6">
         <v>139621126.0</v>
       </c>
-      <c r="BX16" s="6">
+      <c r="BZ20" s="6">
         <v>138161936.0</v>
       </c>
-      <c r="BY16" s="6">
+      <c r="CA20" s="6">
         <v>71148932.0</v>
       </c>
-      <c r="BZ16" s="6">
+      <c r="CB20" s="6">
         <v>216985483.0</v>
       </c>
-      <c r="CA16" s="6">
+      <c r="CC20" s="6">
         <v>132500731.0</v>
       </c>
-      <c r="CB16" s="6">
+      <c r="CD20" s="6">
         <v>133715195.0</v>
       </c>
-      <c r="CC16" s="6">
+      <c r="CE20" s="6">
         <v>124707203.0</v>
       </c>
-      <c r="CD16" s="6">
+      <c r="CF20" s="6">
         <v>128606517.0</v>
       </c>
-      <c r="CE16" s="6">
+      <c r="CG20" s="6">
         <v>132913356.0</v>
       </c>
-      <c r="CF16" s="6">
+      <c r="CH20" s="6">
         <v>140726393.0</v>
       </c>
-      <c r="CG16" s="6">
+      <c r="CI20" s="6">
         <v>133621730.0</v>
       </c>
-      <c r="CH16" s="6">
+      <c r="CJ20" s="6">
         <v>132969998.0</v>
       </c>
-      <c r="CI16" s="6">
+      <c r="CK20" s="6">
         <v>126248611.0</v>
       </c>
-      <c r="CJ16" s="6">
+      <c r="CL20" s="6">
         <v>123567248.0</v>
       </c>
-      <c r="CK16" s="6">
+      <c r="CM20" s="6">
         <v>42215472.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
-      <c r="A17" s="5" t="inlineStr">
+    <row r="21" spans="1:91">
+      <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kauno apskritis</t>
           </r>
         </is>
       </c>
-      <c r="B17" s="5" t="inlineStr">
+      <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
-      <c r="C17" s="5" t="inlineStr">
+      <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
-      <c r="D17" s="6">
-[...53 lines deleted...]
-      <c r="V17" s="6">
+      <c r="D21" s="6">
+        <v>24402.0</v>
+      </c>
+      <c r="E21" s="6">
+        <v>24480.0</v>
+      </c>
+      <c r="F21" s="6">
+        <v>24439.0</v>
+      </c>
+      <c r="G21" s="6">
+        <v>24499.0</v>
+      </c>
+      <c r="H21" s="6">
+        <v>25764.0</v>
+      </c>
+      <c r="I21" s="6">
+        <v>25135.0</v>
+      </c>
+      <c r="J21" s="6">
+        <v>25098.0</v>
+      </c>
+      <c r="K21" s="6">
+        <v>24974.0</v>
+      </c>
+      <c r="L21" s="6">
+        <v>24928.0</v>
+      </c>
+      <c r="M21" s="6">
+        <v>24932.0</v>
+      </c>
+      <c r="N21" s="6">
+        <v>24910.0</v>
+      </c>
+      <c r="O21" s="6">
+        <v>24856.0</v>
+      </c>
+      <c r="P21" s="6">
+        <v>24827.0</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>24780.0</v>
+      </c>
+      <c r="R21" s="6">
+        <v>24678.0</v>
+      </c>
+      <c r="S21" s="6">
+        <v>24718.0</v>
+      </c>
+      <c r="T21" s="6">
+        <v>25638.0</v>
+      </c>
+      <c r="U21" s="6">
+        <v>25006.0</v>
+      </c>
+      <c r="V21" s="6">
+        <v>24955.0</v>
+      </c>
+      <c r="W21" s="6">
+        <v>24879.0</v>
+      </c>
+      <c r="X21" s="6">
         <v>24865.0</v>
       </c>
-      <c r="W17" s="6">
-[...5 lines deleted...]
-      <c r="Y17" s="6">
+      <c r="Y21" s="6">
+        <v>24837.0</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>24815.0</v>
+      </c>
+      <c r="AA21" s="6">
         <v>24729.0</v>
       </c>
-      <c r="Z17" s="6">
-[...5 lines deleted...]
-      <c r="AB17" s="6">
+      <c r="AB21" s="6">
+        <v>24662.0</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>24595.0</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>24507.0</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>24591.0</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>25561.0</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>24955.0</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>24899.0</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>24799.0</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>24709.0</v>
+      </c>
+      <c r="AK21" s="6">
+        <v>24685.0</v>
+      </c>
+      <c r="AL21" s="6">
+        <v>24762.0</v>
+      </c>
+      <c r="AM21" s="6">
+        <v>24629.0</v>
+      </c>
+      <c r="AN21" s="6">
+        <v>24545.0</v>
+      </c>
+      <c r="AO21" s="6">
         <v>24512.0</v>
       </c>
-      <c r="AC17" s="6">
-[...44 lines deleted...]
-      <c r="AR17" s="6">
+      <c r="AP21" s="6">
+        <v>24418.0</v>
+      </c>
+      <c r="AQ21" s="6">
+        <v>24454.0</v>
+      </c>
+      <c r="AR21" s="6">
+        <v>25297.0</v>
+      </c>
+      <c r="AS21" s="6">
+        <v>24654.0</v>
+      </c>
+      <c r="AT21" s="6">
         <v>24579.0</v>
       </c>
-      <c r="AS17" s="6">
+      <c r="AU21" s="6">
         <v>24458.0</v>
       </c>
-      <c r="AT17" s="6">
-[...2 lines deleted...]
-      <c r="AU17" s="6">
+      <c r="AV21" s="6">
+        <v>24403.0</v>
+      </c>
+      <c r="AW21" s="6">
         <v>24364.0</v>
       </c>
-      <c r="AV17" s="6">
-[...5 lines deleted...]
-      <c r="AX17" s="6">
+      <c r="AX21" s="6">
+        <v>24408.0</v>
+      </c>
+      <c r="AY21" s="6">
+        <v>24257.0</v>
+      </c>
+      <c r="AZ21" s="6">
         <v>24217.0</v>
       </c>
-      <c r="AY17" s="6">
-[...8 lines deleted...]
-      <c r="BB17" s="6">
+      <c r="BA21" s="6">
+        <v>24114.0</v>
+      </c>
+      <c r="BB21" s="6">
+        <v>24084.0</v>
+      </c>
+      <c r="BC21" s="6">
+        <v>24100.0</v>
+      </c>
+      <c r="BD21" s="6">
         <v>24889.0</v>
       </c>
-      <c r="BC17" s="6">
+      <c r="BE21" s="6">
         <v>24231.0</v>
       </c>
-      <c r="BD17" s="6">
+      <c r="BF21" s="6">
         <v>24132.0</v>
       </c>
-      <c r="BE17" s="6">
+      <c r="BG21" s="6">
         <v>24033.0</v>
       </c>
-      <c r="BF17" s="6">
+      <c r="BH21" s="6">
         <v>23939.0</v>
       </c>
-      <c r="BG17" s="6">
+      <c r="BI21" s="6">
         <v>23865.0</v>
       </c>
-      <c r="BH17" s="6">
+      <c r="BJ21" s="6">
         <v>23853.0</v>
       </c>
-      <c r="BI17" s="6">
+      <c r="BK21" s="6">
         <v>23598.0</v>
       </c>
-      <c r="BJ17" s="6">
+      <c r="BL21" s="6">
         <v>23455.0</v>
       </c>
-      <c r="BK17" s="6">
+      <c r="BM21" s="6">
         <v>23347.0</v>
       </c>
-      <c r="BL17" s="6">
+      <c r="BN21" s="6">
         <v>23066.0</v>
       </c>
-      <c r="BM17" s="6">
+      <c r="BO21" s="6">
         <v>22888.0</v>
       </c>
-      <c r="BN17" s="6">
+      <c r="BP21" s="6">
         <v>23803.0</v>
       </c>
-      <c r="BO17" s="6">
+      <c r="BQ21" s="6">
         <v>23208.0</v>
       </c>
-      <c r="BP17" s="6">
+      <c r="BR21" s="6">
         <v>23135.0</v>
       </c>
-      <c r="BQ17" s="6">
+      <c r="BS21" s="6">
         <v>22990.0</v>
       </c>
-      <c r="BR17" s="6">
+      <c r="BT21" s="6">
         <v>22835.0</v>
       </c>
-      <c r="BS17" s="6">
+      <c r="BU21" s="6">
         <v>22766.0</v>
       </c>
-      <c r="BT17" s="6">
+      <c r="BV21" s="6">
         <v>22726.0</v>
       </c>
-      <c r="BU17" s="6">
+      <c r="BW21" s="6">
         <v>22505.0</v>
       </c>
-      <c r="BV17" s="6">
+      <c r="BX21" s="6">
         <v>22385.0</v>
       </c>
-      <c r="BW17" s="6">
+      <c r="BY21" s="6">
         <v>22587.0</v>
       </c>
-      <c r="BX17" s="6">
+      <c r="BZ21" s="6">
         <v>22568.0</v>
       </c>
-      <c r="BY17" s="6">
+      <c r="CA21" s="6">
         <v>22552.0</v>
       </c>
-      <c r="BZ17" s="6">
+      <c r="CB21" s="6">
         <v>23287.0</v>
       </c>
-      <c r="CA17" s="6">
+      <c r="CC21" s="6">
         <v>22677.0</v>
       </c>
-      <c r="CB17" s="6">
+      <c r="CD21" s="6">
         <v>22583.0</v>
       </c>
-      <c r="CC17" s="6">
+      <c r="CE21" s="6">
         <v>22490.0</v>
       </c>
-      <c r="CD17" s="6">
+      <c r="CF21" s="6">
         <v>22377.0</v>
       </c>
-      <c r="CE17" s="6">
+      <c r="CG21" s="6">
         <v>22334.0</v>
       </c>
-      <c r="CF17" s="6">
+      <c r="CH21" s="6">
         <v>22354.0</v>
       </c>
-      <c r="CG17" s="6">
+      <c r="CI21" s="6">
         <v>22277.0</v>
       </c>
-      <c r="CH17" s="6">
+      <c r="CJ21" s="6">
         <v>22210.0</v>
       </c>
-      <c r="CI17" s="6">
+      <c r="CK21" s="6">
         <v>22118.0</v>
       </c>
-      <c r="CJ17" s="6">
+      <c r="CL21" s="6">
         <v>22008.0</v>
       </c>
-      <c r="CK17" s="6">
+      <c r="CM21" s="6">
         <v>21999.0</v>
       </c>
     </row>
-    <row r="18" spans="1:89">
-      <c r="C18" s="5" t="inlineStr">
+    <row r="22" spans="1:91">
+      <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
-[...153 lines deleted...]
-      <c r="BB18" s="6">
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D22" s="6">
+        <v>668441521.0</v>
+      </c>
+      <c r="E22" s="6">
+        <v>625354627.0</v>
+      </c>
+      <c r="F22" s="6">
+        <v>627037692.0</v>
+      </c>
+      <c r="G22" s="6">
+        <v>282961239.0</v>
+      </c>
+      <c r="H22" s="6">
+        <v>1021557124.0</v>
+      </c>
+      <c r="I22" s="6">
+        <v>614537750.0</v>
+      </c>
+      <c r="J22" s="6">
+        <v>610901862.0</v>
+      </c>
+      <c r="K22" s="6">
+        <v>567145952.0</v>
+      </c>
+      <c r="L22" s="6">
+        <v>578904380.0</v>
+      </c>
+      <c r="M22" s="6">
+        <v>630728333.0</v>
+      </c>
+      <c r="N22" s="6">
+        <v>661645982.0</v>
+      </c>
+      <c r="O22" s="6">
+        <v>600687770.0</v>
+      </c>
+      <c r="P22" s="6">
+        <v>602795972.0</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>567356363.0</v>
+      </c>
+      <c r="R22" s="6">
+        <v>571486726.0</v>
+      </c>
+      <c r="S22" s="6">
+        <v>258255513.0</v>
+      </c>
+      <c r="T22" s="6">
+        <v>943652062.0</v>
+      </c>
+      <c r="U22" s="6">
+        <v>555557406.0</v>
+      </c>
+      <c r="V22" s="6">
+        <v>557032496.0</v>
+      </c>
+      <c r="W22" s="6">
+        <v>508579762.0</v>
+      </c>
+      <c r="X22" s="6">
+        <v>529088429.0</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>567362246.0</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>591370545.0</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>540683098.0</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>539322203.0</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>523104776.0</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>513610530.0</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>230273398.0</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>830848102.0</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>494782793.0</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>498530225.0</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>460995585.0</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>468878897.0</v>
+      </c>
+      <c r="AK22" s="6">
+        <v>501427612.0</v>
+      </c>
+      <c r="AL22" s="6">
+        <v>531908495.0</v>
+      </c>
+      <c r="AM22" s="6">
+        <v>472024971.0</v>
+      </c>
+      <c r="AN22" s="6">
+        <v>476064378.0</v>
+      </c>
+      <c r="AO22" s="6">
+        <v>454762627.0</v>
+      </c>
+      <c r="AP22" s="6">
+        <v>451084786.0</v>
+      </c>
+      <c r="AQ22" s="6">
+        <v>211016325.0</v>
+      </c>
+      <c r="AR22" s="6">
+        <v>732653501.0</v>
+      </c>
+      <c r="AS22" s="6">
+        <v>431782884.0</v>
+      </c>
+      <c r="AT22" s="6">
+        <v>438466870.0</v>
+      </c>
+      <c r="AU22" s="6">
+        <v>414191136.0</v>
+      </c>
+      <c r="AV22" s="6">
+        <v>409585588.0</v>
+      </c>
+      <c r="AW22" s="6">
+        <v>452993419.0</v>
+      </c>
+      <c r="AX22" s="6">
+        <v>470134153.0</v>
+      </c>
+      <c r="AY22" s="6">
+        <v>432117482.0</v>
+      </c>
+      <c r="AZ22" s="6">
+        <v>424015729.0</v>
+      </c>
+      <c r="BA22" s="6">
+        <v>402908366.0</v>
+      </c>
+      <c r="BB22" s="6">
+        <v>398358953.0</v>
+      </c>
+      <c r="BC22" s="6">
+        <v>174979044.0</v>
+      </c>
+      <c r="BD22" s="6">
         <v>655337300.0</v>
       </c>
-      <c r="BC18" s="6">
+      <c r="BE22" s="6">
         <v>377577094.0</v>
       </c>
-      <c r="BD18" s="6">
+      <c r="BF22" s="6">
         <v>376855187.0</v>
       </c>
-      <c r="BE18" s="6">
+      <c r="BG22" s="6">
         <v>354414475.0</v>
       </c>
-      <c r="BF18" s="6">
+      <c r="BH22" s="6">
         <v>358665379.0</v>
       </c>
-      <c r="BG18" s="6">
+      <c r="BI22" s="6">
         <v>397567272.0</v>
       </c>
-      <c r="BH18" s="6">
+      <c r="BJ22" s="6">
         <v>398166982.0</v>
       </c>
-      <c r="BI18" s="6">
+      <c r="BK22" s="6">
         <v>362751219.0</v>
       </c>
-      <c r="BJ18" s="6">
+      <c r="BL22" s="6">
         <v>359971880.0</v>
       </c>
-      <c r="BK18" s="6">
+      <c r="BM22" s="6">
         <v>346288336.0</v>
       </c>
-      <c r="BL18" s="6">
+      <c r="BN22" s="6">
         <v>331771830.0</v>
       </c>
-      <c r="BM18" s="6">
+      <c r="BO22" s="6">
         <v>144379087.0</v>
       </c>
-      <c r="BN18" s="6">
+      <c r="BP22" s="6">
         <v>567782924.0</v>
       </c>
-      <c r="BO18" s="6">
+      <c r="BQ22" s="6">
         <v>336026725.0</v>
       </c>
-      <c r="BP18" s="6">
+      <c r="BR22" s="6">
         <v>332151671.0</v>
       </c>
-      <c r="BQ18" s="6">
+      <c r="BS22" s="6">
         <v>308430157.0</v>
       </c>
-      <c r="BR18" s="6">
+      <c r="BT22" s="6">
         <v>310000871.0</v>
       </c>
-      <c r="BS18" s="6">
+      <c r="BU22" s="6">
         <v>345817514.0</v>
       </c>
-      <c r="BT18" s="6">
+      <c r="BV22" s="6">
         <v>330056773.0</v>
       </c>
-      <c r="BU18" s="6">
+      <c r="BW22" s="6">
         <v>292202065.0</v>
       </c>
-      <c r="BV18" s="6">
+      <c r="BX22" s="6">
         <v>306344807.0</v>
       </c>
-      <c r="BW18" s="6">
+      <c r="BY22" s="6">
         <v>316301983.0</v>
       </c>
-      <c r="BX18" s="6">
+      <c r="BZ22" s="6">
         <v>316740586.0</v>
       </c>
-      <c r="BY18" s="6">
+      <c r="CA22" s="6">
         <v>135710697.0</v>
       </c>
-      <c r="BZ18" s="6">
+      <c r="CB22" s="6">
         <v>510946571.0</v>
       </c>
-      <c r="CA18" s="6">
+      <c r="CC22" s="6">
         <v>308845608.0</v>
       </c>
-      <c r="CB18" s="6">
+      <c r="CD22" s="6">
         <v>305097057.0</v>
       </c>
-      <c r="CC18" s="6">
+      <c r="CE22" s="6">
         <v>282648229.0</v>
       </c>
-      <c r="CD18" s="6">
+      <c r="CF22" s="6">
         <v>290522832.0</v>
       </c>
-      <c r="CE18" s="6">
+      <c r="CG22" s="6">
         <v>317766031.0</v>
       </c>
-      <c r="CF18" s="6">
+      <c r="CH22" s="6">
         <v>330837034.0</v>
       </c>
-      <c r="CG18" s="6">
+      <c r="CI22" s="6">
         <v>301679869.0</v>
       </c>
-      <c r="CH18" s="6">
+      <c r="CJ22" s="6">
         <v>296550950.0</v>
       </c>
-      <c r="CI18" s="6">
+      <c r="CK22" s="6">
         <v>283576155.0</v>
       </c>
-      <c r="CJ18" s="6">
+      <c r="CL22" s="6">
         <v>282146229.0</v>
       </c>
-      <c r="CK18" s="6">
+      <c r="CM22" s="6">
         <v>95691874.0</v>
       </c>
     </row>
-    <row r="19" spans="1:89">
-      <c r="C19" s="5" t="inlineStr">
+    <row r="23" spans="1:91">
+      <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
-      <c r="D19" s="6">
-[...149 lines deleted...]
-      <c r="BB19" s="6">
+      <c r="D23" s="6">
+        <v>119666698.0</v>
+      </c>
+      <c r="E23" s="6">
+        <v>110187530.0</v>
+      </c>
+      <c r="F23" s="6">
+        <v>109593951.0</v>
+      </c>
+      <c r="G23" s="6">
+        <v>47978401.0</v>
+      </c>
+      <c r="H23" s="6">
+        <v>189269199.0</v>
+      </c>
+      <c r="I23" s="6">
+        <v>110094701.0</v>
+      </c>
+      <c r="J23" s="6">
+        <v>108998601.0</v>
+      </c>
+      <c r="K23" s="6">
+        <v>100368666.0</v>
+      </c>
+      <c r="L23" s="6">
+        <v>102995533.0</v>
+      </c>
+      <c r="M23" s="6">
+        <v>111481809.0</v>
+      </c>
+      <c r="N23" s="6">
+        <v>117294570.0</v>
+      </c>
+      <c r="O23" s="6">
+        <v>105876714.0</v>
+      </c>
+      <c r="P23" s="6">
+        <v>105673765.0</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>98659299.0</v>
+      </c>
+      <c r="R23" s="6">
+        <v>100002514.0</v>
+      </c>
+      <c r="S23" s="6">
+        <v>43175113.0</v>
+      </c>
+      <c r="T23" s="6">
+        <v>172268540.0</v>
+      </c>
+      <c r="U23" s="6">
+        <v>98397248.0</v>
+      </c>
+      <c r="V23" s="6">
+        <v>97787389.0</v>
+      </c>
+      <c r="W23" s="6">
+        <v>88834331.0</v>
+      </c>
+      <c r="X23" s="6">
+        <v>93120556.0</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>98655008.0</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>103157947.0</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>93471645.0</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>93415730.0</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>89575179.0</v>
+      </c>
+      <c r="AD23" s="6">
+        <v>88060384.0</v>
+      </c>
+      <c r="AE23" s="6">
+        <v>38120611.0</v>
+      </c>
+      <c r="AF23" s="6">
+        <v>151289070.0</v>
+      </c>
+      <c r="AG23" s="6">
+        <v>87340301.0</v>
+      </c>
+      <c r="AH23" s="6">
+        <v>87331261.0</v>
+      </c>
+      <c r="AI23" s="6">
+        <v>80829949.0</v>
+      </c>
+      <c r="AJ23" s="6">
+        <v>81821454.0</v>
+      </c>
+      <c r="AK23" s="6">
+        <v>87439641.0</v>
+      </c>
+      <c r="AL23" s="6">
+        <v>92067391.0</v>
+      </c>
+      <c r="AM23" s="6">
+        <v>80970346.0</v>
+      </c>
+      <c r="AN23" s="6">
+        <v>81834566.0</v>
+      </c>
+      <c r="AO23" s="6">
+        <v>77352269.0</v>
+      </c>
+      <c r="AP23" s="6">
+        <v>76872281.0</v>
+      </c>
+      <c r="AQ23" s="6">
+        <v>35274711.0</v>
+      </c>
+      <c r="AR23" s="6">
+        <v>132131388.0</v>
+      </c>
+      <c r="AS23" s="6">
+        <v>75128368.0</v>
+      </c>
+      <c r="AT23" s="6">
+        <v>76190909.0</v>
+      </c>
+      <c r="AU23" s="6">
+        <v>71889676.0</v>
+      </c>
+      <c r="AV23" s="6">
+        <v>70740267.0</v>
+      </c>
+      <c r="AW23" s="6">
+        <v>78146499.0</v>
+      </c>
+      <c r="AX23" s="6">
+        <v>81035052.0</v>
+      </c>
+      <c r="AY23" s="6">
+        <v>75295631.0</v>
+      </c>
+      <c r="AZ23" s="6">
+        <v>73387173.0</v>
+      </c>
+      <c r="BA23" s="6">
+        <v>68774701.0</v>
+      </c>
+      <c r="BB23" s="6">
+        <v>68306987.0</v>
+      </c>
+      <c r="BC23" s="6">
+        <v>29241843.0</v>
+      </c>
+      <c r="BD23" s="6">
         <v>117947534.0</v>
       </c>
-      <c r="BC19" s="6">
+      <c r="BE23" s="6">
         <v>65429090.0</v>
       </c>
-      <c r="BD19" s="6">
+      <c r="BF23" s="6">
         <v>65254373.0</v>
       </c>
-      <c r="BE19" s="6">
+      <c r="BG23" s="6">
         <v>61403531.0</v>
       </c>
-      <c r="BF19" s="6">
+      <c r="BH23" s="6">
         <v>62034496.0</v>
       </c>
-      <c r="BG19" s="6">
+      <c r="BI23" s="6">
         <v>68236526.0</v>
       </c>
-      <c r="BH19" s="6">
+      <c r="BJ23" s="6">
         <v>67836043.0</v>
       </c>
-      <c r="BI19" s="6">
+      <c r="BK23" s="6">
         <v>61769180.0</v>
       </c>
-      <c r="BJ19" s="6">
+      <c r="BL23" s="6">
         <v>61091386.0</v>
       </c>
-      <c r="BK19" s="6">
+      <c r="BM23" s="6">
         <v>58367747.0</v>
       </c>
-      <c r="BL19" s="6">
+      <c r="BN23" s="6">
         <v>55967594.0</v>
       </c>
-      <c r="BM19" s="6">
+      <c r="BO23" s="6">
         <v>23391069.0</v>
       </c>
-      <c r="BN19" s="6">
+      <c r="BP23" s="6">
         <v>99415992.0</v>
       </c>
-      <c r="BO19" s="6">
+      <c r="BQ23" s="6">
         <v>57024504.0</v>
       </c>
-      <c r="BP19" s="6">
+      <c r="BR23" s="6">
         <v>55874553.0</v>
       </c>
-      <c r="BQ19" s="6">
+      <c r="BS23" s="6">
         <v>51451320.0</v>
       </c>
-      <c r="BR19" s="6">
+      <c r="BT23" s="6">
         <v>52091507.0</v>
       </c>
-      <c r="BS19" s="6">
+      <c r="BU23" s="6">
         <v>58686900.0</v>
       </c>
-      <c r="BT19" s="6">
+      <c r="BV23" s="6">
         <v>55772388.0</v>
       </c>
-      <c r="BU19" s="6">
+      <c r="BW23" s="6">
         <v>49323026.0</v>
       </c>
-      <c r="BV19" s="6">
+      <c r="BX23" s="6">
         <v>51382711.0</v>
       </c>
-      <c r="BW19" s="6">
+      <c r="BY23" s="6">
         <v>53445887.0</v>
       </c>
-      <c r="BX19" s="6">
+      <c r="BZ23" s="6">
         <v>53772055.0</v>
       </c>
-      <c r="BY19" s="6">
+      <c r="CA23" s="6">
         <v>22011501.0</v>
       </c>
-      <c r="BZ19" s="6">
+      <c r="CB23" s="6">
         <v>91340100.0</v>
       </c>
-      <c r="CA19" s="6">
+      <c r="CC23" s="6">
         <v>53752164.0</v>
       </c>
-      <c r="CB19" s="6">
+      <c r="CD23" s="6">
         <v>52843371.0</v>
       </c>
-      <c r="CC19" s="6">
+      <c r="CE23" s="6">
         <v>48764932.0</v>
       </c>
-      <c r="CD19" s="6">
+      <c r="CF23" s="6">
         <v>50379243.0</v>
       </c>
-      <c r="CE19" s="6">
+      <c r="CG23" s="6">
         <v>54772332.0</v>
       </c>
-      <c r="CF19" s="6">
+      <c r="CH23" s="6">
         <v>57088613.0</v>
       </c>
-      <c r="CG19" s="6">
+      <c r="CI23" s="6">
         <v>51642773.0</v>
       </c>
-      <c r="CH19" s="6">
+      <c r="CJ23" s="6">
         <v>50520093.0</v>
       </c>
-      <c r="CI19" s="6">
+      <c r="CK23" s="6">
         <v>47929660.0</v>
       </c>
-      <c r="CJ19" s="6">
+      <c r="CL23" s="6">
         <v>48047956.0</v>
       </c>
-      <c r="CK19" s="6">
+      <c r="CM23" s="6">
         <v>12186513.0</v>
       </c>
     </row>
-    <row r="20" spans="1:89">
-      <c r="A20" s="5" t="inlineStr">
+    <row r="24" spans="1:91">
+      <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Klaipėdos apskritis</t>
           </r>
         </is>
       </c>
-      <c r="B20" s="5" t="inlineStr">
+      <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
-      <c r="C20" s="5" t="inlineStr">
+      <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
-      <c r="D20" s="6">
-[...11 lines deleted...]
-      <c r="H20" s="6">
+      <c r="D24" s="6">
+        <v>13691.0</v>
+      </c>
+      <c r="E24" s="6">
+        <v>13713.0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>13697.0</v>
+      </c>
+      <c r="G24" s="6">
+        <v>13750.0</v>
+      </c>
+      <c r="H24" s="6">
+        <v>14453.0</v>
+      </c>
+      <c r="I24" s="6">
+        <v>14100.0</v>
+      </c>
+      <c r="J24" s="6">
+        <v>14109.0</v>
+      </c>
+      <c r="K24" s="6">
+        <v>14118.0</v>
+      </c>
+      <c r="L24" s="6">
+        <v>14101.0</v>
+      </c>
+      <c r="M24" s="6">
+        <v>14118.0</v>
+      </c>
+      <c r="N24" s="6">
+        <v>14099.0</v>
+      </c>
+      <c r="O24" s="6">
+        <v>13988.0</v>
+      </c>
+      <c r="P24" s="6">
+        <v>13938.0</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>13906.0</v>
+      </c>
+      <c r="R24" s="6">
+        <v>13879.0</v>
+      </c>
+      <c r="S24" s="6">
+        <v>13911.0</v>
+      </c>
+      <c r="T24" s="6">
+        <v>14387.0</v>
+      </c>
+      <c r="U24" s="6">
+        <v>14029.0</v>
+      </c>
+      <c r="V24" s="6">
+        <v>14042.0</v>
+      </c>
+      <c r="W24" s="6">
+        <v>14049.0</v>
+      </c>
+      <c r="X24" s="6">
+        <v>14050.0</v>
+      </c>
+      <c r="Y24" s="6">
         <v>14065.0</v>
       </c>
-      <c r="I20" s="6">
-[...59 lines deleted...]
-      <c r="AC20" s="6">
+      <c r="Z24" s="6">
+        <v>14092.0</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>14014.0</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>13931.0</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>13896.0</v>
+      </c>
+      <c r="AD24" s="6">
         <v>13856.0</v>
       </c>
-      <c r="AD20" s="6">
-[...38 lines deleted...]
-      <c r="AQ20" s="6">
+      <c r="AE24" s="6">
+        <v>13865.0</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>14318.0</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>13990.0</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>14010.0</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>14016.0</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>14019.0</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>14018.0</v>
+      </c>
+      <c r="AL24" s="6">
+        <v>14049.0</v>
+      </c>
+      <c r="AM24" s="6">
+        <v>13905.0</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>13820.0</v>
+      </c>
+      <c r="AO24" s="6">
+        <v>13784.0</v>
+      </c>
+      <c r="AP24" s="6">
+        <v>13711.0</v>
+      </c>
+      <c r="AQ24" s="6">
+        <v>13737.0</v>
+      </c>
+      <c r="AR24" s="6">
+        <v>14162.0</v>
+      </c>
+      <c r="AS24" s="6">
+        <v>13846.0</v>
+      </c>
+      <c r="AT24" s="6">
+        <v>13813.0</v>
+      </c>
+      <c r="AU24" s="6">
+        <v>13816.0</v>
+      </c>
+      <c r="AV24" s="6">
+        <v>13857.0</v>
+      </c>
+      <c r="AW24" s="6">
         <v>13835.0</v>
       </c>
-      <c r="AR20" s="6">
-[...29 lines deleted...]
-      <c r="BB20" s="6">
+      <c r="AX24" s="6">
+        <v>13810.0</v>
+      </c>
+      <c r="AY24" s="6">
+        <v>13695.0</v>
+      </c>
+      <c r="AZ24" s="6">
+        <v>13612.0</v>
+      </c>
+      <c r="BA24" s="6">
+        <v>13616.0</v>
+      </c>
+      <c r="BB24" s="6">
+        <v>13530.0</v>
+      </c>
+      <c r="BC24" s="6">
+        <v>13542.0</v>
+      </c>
+      <c r="BD24" s="6">
         <v>13952.0</v>
       </c>
-      <c r="BC20" s="6">
+      <c r="BE24" s="6">
         <v>13672.0</v>
       </c>
-      <c r="BD20" s="6">
+      <c r="BF24" s="6">
         <v>13623.0</v>
       </c>
-      <c r="BE20" s="6">
+      <c r="BG24" s="6">
         <v>13614.0</v>
       </c>
-      <c r="BF20" s="6">
+      <c r="BH24" s="6">
         <v>13612.0</v>
       </c>
-      <c r="BG20" s="6">
+      <c r="BI24" s="6">
         <v>13609.0</v>
       </c>
-      <c r="BH20" s="6">
+      <c r="BJ24" s="6">
         <v>13589.0</v>
       </c>
-      <c r="BI20" s="6">
+      <c r="BK24" s="6">
         <v>13395.0</v>
       </c>
-      <c r="BJ20" s="6">
+      <c r="BL24" s="6">
         <v>13277.0</v>
       </c>
-      <c r="BK20" s="6">
+      <c r="BM24" s="6">
         <v>13223.0</v>
       </c>
-      <c r="BL20" s="6">
+      <c r="BN24" s="6">
         <v>13060.0</v>
       </c>
-      <c r="BM20" s="6">
+      <c r="BO24" s="6">
         <v>12905.0</v>
       </c>
-      <c r="BN20" s="6">
+      <c r="BP24" s="6">
         <v>13367.0</v>
       </c>
-      <c r="BO20" s="6">
+      <c r="BQ24" s="6">
         <v>13088.0</v>
       </c>
-      <c r="BP20" s="6">
+      <c r="BR24" s="6">
         <v>13045.0</v>
       </c>
-      <c r="BQ20" s="6">
+      <c r="BS24" s="6">
         <v>13027.0</v>
       </c>
-      <c r="BR20" s="6">
+      <c r="BT24" s="6">
         <v>12987.0</v>
       </c>
-      <c r="BS20" s="6">
+      <c r="BU24" s="6">
         <v>12963.0</v>
       </c>
-      <c r="BT20" s="6">
+      <c r="BV24" s="6">
         <v>12957.0</v>
       </c>
-      <c r="BU20" s="6">
+      <c r="BW24" s="6">
         <v>12748.0</v>
       </c>
-      <c r="BV20" s="6">
+      <c r="BX24" s="6">
         <v>12603.0</v>
       </c>
-      <c r="BW20" s="6">
+      <c r="BY24" s="6">
         <v>12755.0</v>
       </c>
-      <c r="BX20" s="6">
+      <c r="BZ24" s="6">
         <v>12777.0</v>
       </c>
-      <c r="BY20" s="6">
+      <c r="CA24" s="6">
         <v>12780.0</v>
       </c>
-      <c r="BZ20" s="6">
+      <c r="CB24" s="6">
         <v>13152.0</v>
       </c>
-      <c r="CA20" s="6">
+      <c r="CC24" s="6">
         <v>12825.0</v>
       </c>
-      <c r="CB20" s="6">
+      <c r="CD24" s="6">
         <v>12776.0</v>
       </c>
-      <c r="CC20" s="6">
+      <c r="CE24" s="6">
         <v>12797.0</v>
       </c>
-      <c r="CD20" s="6">
+      <c r="CF24" s="6">
         <v>12787.0</v>
       </c>
-      <c r="CE20" s="6">
+      <c r="CG24" s="6">
         <v>12781.0</v>
       </c>
-      <c r="CF20" s="6">
+      <c r="CH24" s="6">
         <v>12803.0</v>
       </c>
-      <c r="CG20" s="6">
+      <c r="CI24" s="6">
         <v>12683.0</v>
       </c>
-      <c r="CH20" s="6">
+      <c r="CJ24" s="6">
         <v>12623.0</v>
       </c>
-      <c r="CI20" s="6">
+      <c r="CK24" s="6">
         <v>12619.0</v>
       </c>
-      <c r="CJ20" s="6">
+      <c r="CL24" s="6">
         <v>12516.0</v>
       </c>
-      <c r="CK20" s="6">
+      <c r="CM24" s="6">
         <v>12505.0</v>
       </c>
     </row>
-    <row r="21" spans="1:89">
-      <c r="C21" s="5" t="inlineStr">
+    <row r="25" spans="1:91">
+      <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
-[...153 lines deleted...]
-      <c r="BB21" s="6">
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D25" s="6">
+        <v>298747230.0</v>
+      </c>
+      <c r="E25" s="6">
+        <v>275169991.0</v>
+      </c>
+      <c r="F25" s="6">
+        <v>271735543.0</v>
+      </c>
+      <c r="G25" s="6">
+        <v>144727673.0</v>
+      </c>
+      <c r="H25" s="6">
+        <v>446893678.0</v>
+      </c>
+      <c r="I25" s="6">
+        <v>275696507.0</v>
+      </c>
+      <c r="J25" s="6">
+        <v>276912470.0</v>
+      </c>
+      <c r="K25" s="6">
+        <v>256790908.0</v>
+      </c>
+      <c r="L25" s="6">
+        <v>262967282.0</v>
+      </c>
+      <c r="M25" s="6">
+        <v>278027829.0</v>
+      </c>
+      <c r="N25" s="6">
+        <v>308068069.0</v>
+      </c>
+      <c r="O25" s="6">
+        <v>269617871.0</v>
+      </c>
+      <c r="P25" s="6">
+        <v>268585694.0</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>252642613.0</v>
+      </c>
+      <c r="R25" s="6">
+        <v>248770119.0</v>
+      </c>
+      <c r="S25" s="6">
+        <v>125236967.0</v>
+      </c>
+      <c r="T25" s="6">
+        <v>405377532.0</v>
+      </c>
+      <c r="U25" s="6">
+        <v>247599564.0</v>
+      </c>
+      <c r="V25" s="6">
+        <v>249617833.0</v>
+      </c>
+      <c r="W25" s="6">
+        <v>233025914.0</v>
+      </c>
+      <c r="X25" s="6">
+        <v>238272958.0</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>246932105.0</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>276430122.0</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>241189761.0</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>238949719.0</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>227605134.0</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>222266624.0</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>107262516.0</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>358397299.0</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>216612695.0</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>219029537.0</v>
+      </c>
+      <c r="AI25" s="6">
+        <v>204892413.0</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>210286194.0</v>
+      </c>
+      <c r="AK25" s="6">
+        <v>220648391.0</v>
+      </c>
+      <c r="AL25" s="6">
+        <v>249594764.0</v>
+      </c>
+      <c r="AM25" s="6">
+        <v>211764327.0</v>
+      </c>
+      <c r="AN25" s="6">
+        <v>211933076.0</v>
+      </c>
+      <c r="AO25" s="6">
+        <v>202075227.0</v>
+      </c>
+      <c r="AP25" s="6">
+        <v>197655385.0</v>
+      </c>
+      <c r="AQ25" s="6">
+        <v>95053475.0</v>
+      </c>
+      <c r="AR25" s="6">
+        <v>322798935.0</v>
+      </c>
+      <c r="AS25" s="6">
+        <v>190615109.0</v>
+      </c>
+      <c r="AT25" s="6">
+        <v>189477555.0</v>
+      </c>
+      <c r="AU25" s="6">
+        <v>181776347.0</v>
+      </c>
+      <c r="AV25" s="6">
+        <v>182297375.0</v>
+      </c>
+      <c r="AW25" s="6">
+        <v>192031050.0</v>
+      </c>
+      <c r="AX25" s="6">
+        <v>216591312.0</v>
+      </c>
+      <c r="AY25" s="6">
+        <v>190132586.0</v>
+      </c>
+      <c r="AZ25" s="6">
+        <v>183291565.0</v>
+      </c>
+      <c r="BA25" s="6">
+        <v>179906666.0</v>
+      </c>
+      <c r="BB25" s="6">
+        <v>170338352.0</v>
+      </c>
+      <c r="BC25" s="6">
+        <v>79742066.0</v>
+      </c>
+      <c r="BD25" s="6">
         <v>285560290.0</v>
       </c>
-      <c r="BC21" s="6">
+      <c r="BE25" s="6">
         <v>166602906.0</v>
       </c>
-      <c r="BD21" s="6">
+      <c r="BF25" s="6">
         <v>165925749.0</v>
       </c>
-      <c r="BE21" s="6">
+      <c r="BG25" s="6">
         <v>159648382.0</v>
       </c>
-      <c r="BF21" s="6">
+      <c r="BH25" s="6">
         <v>162974048.0</v>
       </c>
-      <c r="BG21" s="6">
+      <c r="BI25" s="6">
         <v>174418744.0</v>
       </c>
-      <c r="BH21" s="6">
+      <c r="BJ25" s="6">
         <v>187244266.0</v>
       </c>
-      <c r="BI21" s="6">
+      <c r="BK25" s="6">
         <v>164160338.0</v>
       </c>
-      <c r="BJ21" s="6">
+      <c r="BL25" s="6">
         <v>164473494.0</v>
       </c>
-      <c r="BK21" s="6">
+      <c r="BM25" s="6">
         <v>155949465.0</v>
       </c>
-      <c r="BL21" s="6">
+      <c r="BN25" s="6">
         <v>149214233.0</v>
       </c>
-      <c r="BM21" s="6">
+      <c r="BO25" s="6">
         <v>69907096.0</v>
       </c>
-      <c r="BN21" s="6">
+      <c r="BP25" s="6">
         <v>252062442.0</v>
       </c>
-      <c r="BO21" s="6">
+      <c r="BQ25" s="6">
         <v>149975222.0</v>
       </c>
-      <c r="BP21" s="6">
+      <c r="BR25" s="6">
         <v>152915979.0</v>
       </c>
-      <c r="BQ21" s="6">
+      <c r="BS25" s="6">
         <v>143275466.0</v>
       </c>
-      <c r="BR21" s="6">
+      <c r="BT25" s="6">
         <v>146636291.0</v>
       </c>
-      <c r="BS21" s="6">
+      <c r="BU25" s="6">
         <v>154702461.0</v>
       </c>
-      <c r="BT21" s="6">
+      <c r="BV25" s="6">
         <v>156896390.0</v>
       </c>
-      <c r="BU21" s="6">
+      <c r="BW25" s="6">
         <v>128156595.0</v>
       </c>
-      <c r="BV21" s="6">
+      <c r="BX25" s="6">
         <v>141011887.0</v>
       </c>
-      <c r="BW21" s="6">
+      <c r="BY25" s="6">
         <v>144712671.0</v>
       </c>
-      <c r="BX21" s="6">
+      <c r="BZ25" s="6">
         <v>143727989.0</v>
       </c>
-      <c r="BY21" s="6">
+      <c r="CA25" s="6">
         <v>68023423.0</v>
       </c>
-      <c r="BZ21" s="6">
+      <c r="CB25" s="6">
         <v>229658743.0</v>
       </c>
-      <c r="CA21" s="6">
+      <c r="CC25" s="6">
         <v>140529353.0</v>
       </c>
-      <c r="CB21" s="6">
+      <c r="CD25" s="6">
         <v>140433080.0</v>
       </c>
-      <c r="CC21" s="6">
+      <c r="CE25" s="6">
         <v>131225283.0</v>
       </c>
-      <c r="CD21" s="6">
+      <c r="CF25" s="6">
         <v>135708142.0</v>
       </c>
-      <c r="CE21" s="6">
+      <c r="CG25" s="6">
         <v>143016258.0</v>
       </c>
-      <c r="CF21" s="6">
+      <c r="CH25" s="6">
         <v>156625960.0</v>
       </c>
-      <c r="CG21" s="6">
+      <c r="CI25" s="6">
         <v>138925763.0</v>
       </c>
-      <c r="CH21" s="6">
+      <c r="CJ25" s="6">
         <v>137639570.0</v>
       </c>
-      <c r="CI21" s="6">
+      <c r="CK25" s="6">
         <v>129773814.0</v>
       </c>
-      <c r="CJ21" s="6">
+      <c r="CL25" s="6">
         <v>127828721.0</v>
       </c>
-      <c r="CK21" s="6">
+      <c r="CM25" s="6">
         <v>45883572.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
-      <c r="C22" s="5" t="inlineStr">
+    <row r="26" spans="1:91">
+      <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
-      <c r="D22" s="6">
-[...149 lines deleted...]
-      <c r="BB22" s="6">
+      <c r="D26" s="6">
+        <v>51290921.0</v>
+      </c>
+      <c r="E26" s="6">
+        <v>47594655.0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>47242357.0</v>
+      </c>
+      <c r="G26" s="6">
+        <v>23000799.0</v>
+      </c>
+      <c r="H26" s="6">
+        <v>80508587.0</v>
+      </c>
+      <c r="I26" s="6">
+        <v>48548496.0</v>
+      </c>
+      <c r="J26" s="6">
+        <v>48475492.0</v>
+      </c>
+      <c r="K26" s="6">
+        <v>44678270.0</v>
+      </c>
+      <c r="L26" s="6">
+        <v>45676971.0</v>
+      </c>
+      <c r="M26" s="6">
+        <v>48104679.0</v>
+      </c>
+      <c r="N26" s="6">
+        <v>53538442.0</v>
+      </c>
+      <c r="O26" s="6">
+        <v>46580221.0</v>
+      </c>
+      <c r="P26" s="6">
+        <v>46501900.0</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>43217468.0</v>
+      </c>
+      <c r="R26" s="6">
+        <v>42745359.0</v>
+      </c>
+      <c r="S26" s="6">
+        <v>21043347.0</v>
+      </c>
+      <c r="T26" s="6">
+        <v>72483522.0</v>
+      </c>
+      <c r="U26" s="6">
+        <v>42785835.0</v>
+      </c>
+      <c r="V26" s="6">
+        <v>43079373.0</v>
+      </c>
+      <c r="W26" s="6">
+        <v>39775897.0</v>
+      </c>
+      <c r="X26" s="6">
+        <v>40713536.0</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>41767137.0</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>47203323.0</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>40852411.0</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>40693182.0</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>38135427.0</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>37482782.0</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>17783617.0</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>63796453.0</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>37312623.0</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>37544374.0</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>35173856.0</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>35762727.0</v>
+      </c>
+      <c r="AK26" s="6">
+        <v>37465743.0</v>
+      </c>
+      <c r="AL26" s="6">
+        <v>42466724.0</v>
+      </c>
+      <c r="AM26" s="6">
+        <v>35606830.0</v>
+      </c>
+      <c r="AN26" s="6">
+        <v>35954672.0</v>
+      </c>
+      <c r="AO26" s="6">
+        <v>33608932.0</v>
+      </c>
+      <c r="AP26" s="6">
+        <v>33207384.0</v>
+      </c>
+      <c r="AQ26" s="6">
+        <v>15699986.0</v>
+      </c>
+      <c r="AR26" s="6">
+        <v>57064349.0</v>
+      </c>
+      <c r="AS26" s="6">
+        <v>32237789.0</v>
+      </c>
+      <c r="AT26" s="6">
+        <v>32313988.0</v>
+      </c>
+      <c r="AU26" s="6">
+        <v>30711131.0</v>
+      </c>
+      <c r="AV26" s="6">
+        <v>30530999.0</v>
+      </c>
+      <c r="AW26" s="6">
+        <v>31991148.0</v>
+      </c>
+      <c r="AX26" s="6">
+        <v>36638681.0</v>
+      </c>
+      <c r="AY26" s="6">
+        <v>32288463.0</v>
+      </c>
+      <c r="AZ26" s="6">
+        <v>31300671.0</v>
+      </c>
+      <c r="BA26" s="6">
+        <v>30057073.0</v>
+      </c>
+      <c r="BB26" s="6">
+        <v>28647014.0</v>
+      </c>
+      <c r="BC26" s="6">
+        <v>13328855.0</v>
+      </c>
+      <c r="BD26" s="6">
         <v>50292685.0</v>
       </c>
-      <c r="BC22" s="6">
+      <c r="BE26" s="6">
         <v>28295906.0</v>
       </c>
-      <c r="BD22" s="6">
+      <c r="BF26" s="6">
         <v>28036847.0</v>
       </c>
-      <c r="BE22" s="6">
+      <c r="BG26" s="6">
         <v>27118070.0</v>
       </c>
-      <c r="BF22" s="6">
+      <c r="BH26" s="6">
         <v>27448432.0</v>
       </c>
-      <c r="BG22" s="6">
+      <c r="BI26" s="6">
         <v>28944417.0</v>
       </c>
-      <c r="BH22" s="6">
+      <c r="BJ26" s="6">
         <v>31416658.0</v>
       </c>
-      <c r="BI22" s="6">
+      <c r="BK26" s="6">
         <v>27365924.0</v>
       </c>
-      <c r="BJ22" s="6">
+      <c r="BL26" s="6">
         <v>27598686.0</v>
       </c>
-      <c r="BK22" s="6">
+      <c r="BM26" s="6">
         <v>25922795.0</v>
       </c>
-      <c r="BL22" s="6">
+      <c r="BN26" s="6">
         <v>24805296.0</v>
       </c>
-      <c r="BM22" s="6">
+      <c r="BO26" s="6">
         <v>11232092.0</v>
       </c>
-      <c r="BN22" s="6">
+      <c r="BP26" s="6">
         <v>43247383.0</v>
       </c>
-      <c r="BO22" s="6">
+      <c r="BQ26" s="6">
         <v>25019596.0</v>
       </c>
-      <c r="BP22" s="6">
+      <c r="BR26" s="6">
         <v>25590701.0</v>
       </c>
-      <c r="BQ22" s="6">
+      <c r="BS26" s="6">
         <v>23762209.0</v>
       </c>
-      <c r="BR22" s="6">
+      <c r="BT26" s="6">
         <v>23958304.0</v>
       </c>
-      <c r="BS22" s="6">
+      <c r="BU26" s="6">
         <v>25867894.0</v>
       </c>
-      <c r="BT22" s="6">
+      <c r="BV26" s="6">
         <v>25991832.0</v>
       </c>
-      <c r="BU22" s="6">
+      <c r="BW26" s="6">
         <v>21203647.0</v>
       </c>
-      <c r="BV22" s="6">
+      <c r="BX26" s="6">
         <v>23345902.0</v>
       </c>
-      <c r="BW22" s="6">
+      <c r="BY26" s="6">
         <v>24116087.0</v>
       </c>
-      <c r="BX22" s="6">
+      <c r="BZ26" s="6">
         <v>24121200.0</v>
       </c>
-      <c r="BY22" s="6">
+      <c r="CA26" s="6">
         <v>11015732.0</v>
       </c>
-      <c r="BZ22" s="6">
+      <c r="CB26" s="6">
         <v>40339983.0</v>
       </c>
-      <c r="CA22" s="6">
+      <c r="CC26" s="6">
         <v>24197022.0</v>
       </c>
-      <c r="CB22" s="6">
+      <c r="CD26" s="6">
         <v>24018609.0</v>
       </c>
-      <c r="CC22" s="6">
+      <c r="CE26" s="6">
         <v>22230757.0</v>
       </c>
-      <c r="CD22" s="6">
+      <c r="CF26" s="6">
         <v>23219080.0</v>
       </c>
-      <c r="CE22" s="6">
+      <c r="CG26" s="6">
         <v>24112930.0</v>
       </c>
-      <c r="CF22" s="6">
+      <c r="CH26" s="6">
         <v>26456998.0</v>
       </c>
-      <c r="CG22" s="6">
+      <c r="CI26" s="6">
         <v>23489382.0</v>
       </c>
-      <c r="CH22" s="6">
+      <c r="CJ26" s="6">
         <v>23209803.0</v>
       </c>
-      <c r="CI22" s="6">
+      <c r="CK26" s="6">
         <v>21608117.0</v>
       </c>
-      <c r="CJ22" s="6">
+      <c r="CL26" s="6">
         <v>21419918.0</v>
       </c>
-      <c r="CK22" s="6">
+      <c r="CM26" s="6">
         <v>5940031.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
-      <c r="A23" s="5" t="inlineStr">
+    <row r="27" spans="1:91">
+      <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Šiaulių apskritis</t>
           </r>
         </is>
       </c>
-      <c r="B23" s="5" t="inlineStr">
+      <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
-      <c r="C23" s="5" t="inlineStr">
+      <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
-      <c r="D23" s="6">
-[...56 lines deleted...]
-      <c r="W23" s="6">
+      <c r="D27" s="6">
+        <v>7864.0</v>
+      </c>
+      <c r="E27" s="6">
+        <v>7867.0</v>
+      </c>
+      <c r="F27" s="6">
+        <v>7861.0</v>
+      </c>
+      <c r="G27" s="6">
+        <v>7908.0</v>
+      </c>
+      <c r="H27" s="6">
+        <v>8491.0</v>
+      </c>
+      <c r="I27" s="6">
+        <v>8257.0</v>
+      </c>
+      <c r="J27" s="6">
+        <v>8226.0</v>
+      </c>
+      <c r="K27" s="6">
+        <v>8126.0</v>
+      </c>
+      <c r="L27" s="6">
+        <v>8104.0</v>
+      </c>
+      <c r="M27" s="6">
+        <v>8082.0</v>
+      </c>
+      <c r="N27" s="6">
+        <v>8070.0</v>
+      </c>
+      <c r="O27" s="6">
+        <v>8081.0</v>
+      </c>
+      <c r="P27" s="6">
+        <v>8083.0</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>8024.0</v>
+      </c>
+      <c r="R27" s="6">
+        <v>8032.0</v>
+      </c>
+      <c r="S27" s="6">
+        <v>8050.0</v>
+      </c>
+      <c r="T27" s="6">
+        <v>8574.0</v>
+      </c>
+      <c r="U27" s="6">
+        <v>8362.0</v>
+      </c>
+      <c r="V27" s="6">
+        <v>8267.0</v>
+      </c>
+      <c r="W27" s="6">
+        <v>8178.0</v>
+      </c>
+      <c r="X27" s="6">
+        <v>8158.0</v>
+      </c>
+      <c r="Y27" s="6">
         <v>8159.0</v>
       </c>
-      <c r="X23" s="6">
-[...2 lines deleted...]
-      <c r="Y23" s="6">
+      <c r="Z27" s="6">
+        <v>8131.0</v>
+      </c>
+      <c r="AA27" s="6">
         <v>8125.0</v>
       </c>
-      <c r="Z23" s="6">
+      <c r="AB27" s="6">
         <v>8092.0</v>
       </c>
-      <c r="AA23" s="6">
-[...8 lines deleted...]
-      <c r="AD23" s="6">
+      <c r="AC27" s="6">
+        <v>8032.0</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>7991.0</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>8056.0</v>
+      </c>
+      <c r="AF27" s="6">
         <v>8593.0</v>
       </c>
-      <c r="AE23" s="6">
-[...8 lines deleted...]
-      <c r="AH23" s="6">
+      <c r="AG27" s="6">
+        <v>8363.0</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>8280.0</v>
+      </c>
+      <c r="AI27" s="6">
+        <v>8209.0</v>
+      </c>
+      <c r="AJ27" s="6">
         <v>8195.0</v>
       </c>
-      <c r="AI23" s="6">
-[...11 lines deleted...]
-      <c r="AM23" s="6">
+      <c r="AK27" s="6">
+        <v>8184.0</v>
+      </c>
+      <c r="AL27" s="6">
+        <v>8193.0</v>
+      </c>
+      <c r="AM27" s="6">
+        <v>8168.0</v>
+      </c>
+      <c r="AN27" s="6">
+        <v>8124.0</v>
+      </c>
+      <c r="AO27" s="6">
         <v>8097.0</v>
       </c>
-      <c r="AN23" s="6">
+      <c r="AP27" s="6">
         <v>8086.0</v>
       </c>
-      <c r="AO23" s="6">
+      <c r="AQ27" s="6">
         <v>8106.0</v>
       </c>
-      <c r="AP23" s="6">
-[...8 lines deleted...]
-      <c r="AS23" s="6">
+      <c r="AR27" s="6">
+        <v>8589.0</v>
+      </c>
+      <c r="AS27" s="6">
+        <v>8357.0</v>
+      </c>
+      <c r="AT27" s="6">
+        <v>8295.0</v>
+      </c>
+      <c r="AU27" s="6">
         <v>8210.0</v>
       </c>
-      <c r="AT23" s="6">
-[...23 lines deleted...]
-      <c r="BB23" s="6">
+      <c r="AV27" s="6">
+        <v>8188.0</v>
+      </c>
+      <c r="AW27" s="6">
+        <v>8158.0</v>
+      </c>
+      <c r="AX27" s="6">
+        <v>8162.0</v>
+      </c>
+      <c r="AY27" s="6">
+        <v>8144.0</v>
+      </c>
+      <c r="AZ27" s="6">
+        <v>8104.0</v>
+      </c>
+      <c r="BA27" s="6">
+        <v>8065.0</v>
+      </c>
+      <c r="BB27" s="6">
+        <v>8029.0</v>
+      </c>
+      <c r="BC27" s="6">
+        <v>8015.0</v>
+      </c>
+      <c r="BD27" s="6">
         <v>8489.0</v>
       </c>
-      <c r="BC23" s="6">
+      <c r="BE27" s="6">
         <v>8288.0</v>
       </c>
-      <c r="BD23" s="6">
+      <c r="BF27" s="6">
         <v>8226.0</v>
       </c>
-      <c r="BE23" s="6">
+      <c r="BG27" s="6">
         <v>8118.0</v>
       </c>
-      <c r="BF23" s="6">
+      <c r="BH27" s="6">
         <v>8075.0</v>
       </c>
-      <c r="BG23" s="6">
+      <c r="BI27" s="6">
         <v>8047.0</v>
       </c>
-      <c r="BH23" s="6">
+      <c r="BJ27" s="6">
         <v>8030.0</v>
       </c>
-      <c r="BI23" s="6">
+      <c r="BK27" s="6">
         <v>7985.0</v>
       </c>
-      <c r="BJ23" s="6">
+      <c r="BL27" s="6">
         <v>7893.0</v>
       </c>
-      <c r="BK23" s="6">
+      <c r="BM27" s="6">
         <v>7831.0</v>
       </c>
-      <c r="BL23" s="6">
+      <c r="BN27" s="6">
         <v>7776.0</v>
       </c>
-      <c r="BM23" s="6">
+      <c r="BO27" s="6">
         <v>7702.0</v>
       </c>
-      <c r="BN23" s="6">
+      <c r="BP27" s="6">
         <v>8203.0</v>
       </c>
-      <c r="BO23" s="6">
+      <c r="BQ27" s="6">
         <v>7955.0</v>
       </c>
-      <c r="BP23" s="6">
+      <c r="BR27" s="6">
         <v>7892.0</v>
       </c>
-      <c r="BQ23" s="6">
+      <c r="BS27" s="6">
         <v>7812.0</v>
       </c>
-      <c r="BR23" s="6">
+      <c r="BT27" s="6">
         <v>7764.0</v>
       </c>
-      <c r="BS23" s="6">
+      <c r="BU27" s="6">
         <v>7732.0</v>
       </c>
-      <c r="BT23" s="6">
+      <c r="BV27" s="6">
         <v>7712.0</v>
       </c>
-      <c r="BU23" s="6">
+      <c r="BW27" s="6">
         <v>7667.0</v>
       </c>
-      <c r="BV23" s="6">
+      <c r="BX27" s="6">
         <v>7640.0</v>
       </c>
-      <c r="BW23" s="6">
+      <c r="BY27" s="6">
         <v>7674.0</v>
       </c>
-      <c r="BX23" s="6">
+      <c r="BZ27" s="6">
         <v>7665.0</v>
       </c>
-      <c r="BY23" s="6">
+      <c r="CA27" s="6">
         <v>7665.0</v>
       </c>
-      <c r="BZ23" s="6">
+      <c r="CB27" s="6">
         <v>8143.0</v>
       </c>
-      <c r="CA23" s="6">
+      <c r="CC27" s="6">
         <v>7886.0</v>
       </c>
-      <c r="CB23" s="6">
+      <c r="CD27" s="6">
         <v>7830.0</v>
       </c>
-      <c r="CC23" s="6">
+      <c r="CE27" s="6">
         <v>7778.0</v>
       </c>
-      <c r="CD23" s="6">
+      <c r="CF27" s="6">
         <v>7741.0</v>
       </c>
-      <c r="CE23" s="6">
+      <c r="CG27" s="6">
         <v>7717.0</v>
       </c>
-      <c r="CF23" s="6">
+      <c r="CH27" s="6">
         <v>7678.0</v>
       </c>
-      <c r="CG23" s="6">
+      <c r="CI27" s="6">
         <v>7658.0</v>
       </c>
-      <c r="CH23" s="6">
+      <c r="CJ27" s="6">
         <v>7613.0</v>
       </c>
-      <c r="CI23" s="6">
+      <c r="CK27" s="6">
         <v>7554.0</v>
       </c>
-      <c r="CJ23" s="6">
+      <c r="CL27" s="6">
         <v>7529.0</v>
       </c>
-      <c r="CK23" s="6">
+      <c r="CM27" s="6">
         <v>7530.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
-      <c r="C24" s="5" t="inlineStr">
+    <row r="28" spans="1:91">
+      <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
-[...153 lines deleted...]
-      <c r="BB24" s="6">
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D28" s="6">
+        <v>190195287.0</v>
+      </c>
+      <c r="E28" s="6">
+        <v>176523820.0</v>
+      </c>
+      <c r="F28" s="6">
+        <v>174611483.0</v>
+      </c>
+      <c r="G28" s="6">
+        <v>87439475.0</v>
+      </c>
+      <c r="H28" s="6">
+        <v>276361203.0</v>
+      </c>
+      <c r="I28" s="6">
+        <v>176985712.0</v>
+      </c>
+      <c r="J28" s="6">
+        <v>176811681.0</v>
+      </c>
+      <c r="K28" s="6">
+        <v>166934179.0</v>
+      </c>
+      <c r="L28" s="6">
+        <v>164496008.0</v>
+      </c>
+      <c r="M28" s="6">
+        <v>176963422.0</v>
+      </c>
+      <c r="N28" s="6">
+        <v>194153627.0</v>
+      </c>
+      <c r="O28" s="6">
+        <v>173878204.0</v>
+      </c>
+      <c r="P28" s="6">
+        <v>173387787.0</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>162089479.0</v>
+      </c>
+      <c r="R28" s="6">
+        <v>160215960.0</v>
+      </c>
+      <c r="S28" s="6">
+        <v>82385802.0</v>
+      </c>
+      <c r="T28" s="6">
+        <v>251718908.0</v>
+      </c>
+      <c r="U28" s="6">
+        <v>158585043.0</v>
+      </c>
+      <c r="V28" s="6">
+        <v>158675977.0</v>
+      </c>
+      <c r="W28" s="6">
+        <v>149965239.0</v>
+      </c>
+      <c r="X28" s="6">
+        <v>149556738.0</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>158620872.0</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>173502208.0</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>154928901.0</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>152856681.0</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>148380312.0</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>144928780.0</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>71959329.0</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>226288721.0</v>
+      </c>
+      <c r="AG28" s="6">
+        <v>139745836.0</v>
+      </c>
+      <c r="AH28" s="6">
+        <v>140906866.0</v>
+      </c>
+      <c r="AI28" s="6">
+        <v>133094967.0</v>
+      </c>
+      <c r="AJ28" s="6">
+        <v>130056483.0</v>
+      </c>
+      <c r="AK28" s="6">
+        <v>143024628.0</v>
+      </c>
+      <c r="AL28" s="6">
+        <v>157376982.0</v>
+      </c>
+      <c r="AM28" s="6">
+        <v>138662502.0</v>
+      </c>
+      <c r="AN28" s="6">
+        <v>139300614.0</v>
+      </c>
+      <c r="AO28" s="6">
+        <v>131646481.0</v>
+      </c>
+      <c r="AP28" s="6">
+        <v>130602994.0</v>
+      </c>
+      <c r="AQ28" s="6">
+        <v>62210901.0</v>
+      </c>
+      <c r="AR28" s="6">
+        <v>205572264.0</v>
+      </c>
+      <c r="AS28" s="6">
+        <v>126276416.0</v>
+      </c>
+      <c r="AT28" s="6">
+        <v>126721470.0</v>
+      </c>
+      <c r="AU28" s="6">
+        <v>120273682.0</v>
+      </c>
+      <c r="AV28" s="6">
+        <v>119196711.0</v>
+      </c>
+      <c r="AW28" s="6">
+        <v>126908030.0</v>
+      </c>
+      <c r="AX28" s="6">
+        <v>140067768.0</v>
+      </c>
+      <c r="AY28" s="6">
+        <v>124798382.0</v>
+      </c>
+      <c r="AZ28" s="6">
+        <v>125790831.0</v>
+      </c>
+      <c r="BA28" s="6">
+        <v>115582215.0</v>
+      </c>
+      <c r="BB28" s="6">
+        <v>115085241.0</v>
+      </c>
+      <c r="BC28" s="6">
+        <v>53433681.0</v>
+      </c>
+      <c r="BD28" s="6">
         <v>187510010.0</v>
       </c>
-      <c r="BC24" s="6">
+      <c r="BE28" s="6">
         <v>114287113.0</v>
       </c>
-      <c r="BD24" s="6">
+      <c r="BF28" s="6">
         <v>111592436.0</v>
       </c>
-      <c r="BE24" s="6">
+      <c r="BG28" s="6">
         <v>107095985.0</v>
       </c>
-      <c r="BF24" s="6">
+      <c r="BH28" s="6">
         <v>105243814.0</v>
       </c>
-      <c r="BG24" s="6">
+      <c r="BI28" s="6">
         <v>114800966.0</v>
       </c>
-      <c r="BH24" s="6">
+      <c r="BJ28" s="6">
         <v>124221620.0</v>
       </c>
-      <c r="BI24" s="6">
+      <c r="BK28" s="6">
         <v>111898485.0</v>
       </c>
-      <c r="BJ24" s="6">
+      <c r="BL28" s="6">
         <v>108845647.0</v>
       </c>
-      <c r="BK24" s="6">
+      <c r="BM28" s="6">
         <v>103652339.0</v>
       </c>
-      <c r="BL24" s="6">
+      <c r="BN28" s="6">
         <v>100991682.0</v>
       </c>
-      <c r="BM24" s="6">
+      <c r="BO28" s="6">
         <v>47194615.0</v>
       </c>
-      <c r="BN24" s="6">
+      <c r="BP28" s="6">
         <v>167915681.0</v>
       </c>
-      <c r="BO24" s="6">
+      <c r="BQ28" s="6">
         <v>103117184.0</v>
       </c>
-      <c r="BP24" s="6">
+      <c r="BR28" s="6">
         <v>102307208.0</v>
       </c>
-      <c r="BQ24" s="6">
+      <c r="BS28" s="6">
         <v>95514587.0</v>
       </c>
-      <c r="BR24" s="6">
+      <c r="BT28" s="6">
         <v>95532220.0</v>
       </c>
-      <c r="BS24" s="6">
+      <c r="BU28" s="6">
         <v>102936922.0</v>
       </c>
-      <c r="BT24" s="6">
+      <c r="BV28" s="6">
         <v>105186888.0</v>
       </c>
-      <c r="BU24" s="6">
+      <c r="BW28" s="6">
         <v>92471849.0</v>
       </c>
-      <c r="BV24" s="6">
+      <c r="BX28" s="6">
         <v>94927315.0</v>
       </c>
-      <c r="BW24" s="6">
+      <c r="BY28" s="6">
         <v>95660690.0</v>
       </c>
-      <c r="BX24" s="6">
+      <c r="BZ28" s="6">
         <v>96422805.0</v>
       </c>
-      <c r="BY24" s="6">
+      <c r="CA28" s="6">
         <v>44212378.0</v>
       </c>
-      <c r="BZ24" s="6">
+      <c r="CB28" s="6">
         <v>142768748.0</v>
       </c>
-      <c r="CA24" s="6">
+      <c r="CC28" s="6">
         <v>91935356.0</v>
       </c>
-      <c r="CB24" s="6">
+      <c r="CD28" s="6">
         <v>90616071.0</v>
       </c>
-      <c r="CC24" s="6">
+      <c r="CE28" s="6">
         <v>85387773.0</v>
       </c>
-      <c r="CD24" s="6">
+      <c r="CF28" s="6">
         <v>85619582.0</v>
       </c>
-      <c r="CE24" s="6">
+      <c r="CG28" s="6">
         <v>91574463.0</v>
       </c>
-      <c r="CF24" s="6">
+      <c r="CH28" s="6">
         <v>99278985.0</v>
       </c>
-      <c r="CG24" s="6">
+      <c r="CI28" s="6">
         <v>90044182.0</v>
       </c>
-      <c r="CH24" s="6">
+      <c r="CJ28" s="6">
         <v>88252705.0</v>
       </c>
-      <c r="CI24" s="6">
+      <c r="CK28" s="6">
         <v>82279030.0</v>
       </c>
-      <c r="CJ24" s="6">
+      <c r="CL28" s="6">
         <v>83759951.0</v>
       </c>
-      <c r="CK24" s="6">
+      <c r="CM28" s="6">
         <v>32808059.0</v>
       </c>
     </row>
-    <row r="25" spans="1:89">
-      <c r="C25" s="5" t="inlineStr">
+    <row r="29" spans="1:91">
+      <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
-      <c r="D25" s="6">
-[...149 lines deleted...]
-      <c r="BB25" s="6">
+      <c r="D29" s="6">
+        <v>31491236.0</v>
+      </c>
+      <c r="E29" s="6">
+        <v>28580654.0</v>
+      </c>
+      <c r="F29" s="6">
+        <v>28397848.0</v>
+      </c>
+      <c r="G29" s="6">
+        <v>13523412.0</v>
+      </c>
+      <c r="H29" s="6">
+        <v>46912694.0</v>
+      </c>
+      <c r="I29" s="6">
+        <v>29221519.0</v>
+      </c>
+      <c r="J29" s="6">
+        <v>29084007.0</v>
+      </c>
+      <c r="K29" s="6">
+        <v>27207663.0</v>
+      </c>
+      <c r="L29" s="6">
+        <v>26937482.0</v>
+      </c>
+      <c r="M29" s="6">
+        <v>28574911.0</v>
+      </c>
+      <c r="N29" s="6">
+        <v>31827245.0</v>
+      </c>
+      <c r="O29" s="6">
+        <v>27919436.0</v>
+      </c>
+      <c r="P29" s="6">
+        <v>28059062.0</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>25429565.0</v>
+      </c>
+      <c r="R29" s="6">
+        <v>25515613.0</v>
+      </c>
+      <c r="S29" s="6">
+        <v>12171604.0</v>
+      </c>
+      <c r="T29" s="6">
+        <v>41525554.0</v>
+      </c>
+      <c r="U29" s="6">
+        <v>25261413.0</v>
+      </c>
+      <c r="V29" s="6">
+        <v>25035576.0</v>
+      </c>
+      <c r="W29" s="6">
+        <v>23645446.0</v>
+      </c>
+      <c r="X29" s="6">
+        <v>23667462.0</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>24571253.0</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>27513988.0</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>23983750.0</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>23716495.0</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>22628271.0</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>22416690.0</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>10402453.0</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>37363042.0</v>
+      </c>
+      <c r="AG29" s="6">
+        <v>22254402.0</v>
+      </c>
+      <c r="AH29" s="6">
+        <v>22248789.0</v>
+      </c>
+      <c r="AI29" s="6">
+        <v>21216633.0</v>
+      </c>
+      <c r="AJ29" s="6">
+        <v>20286529.0</v>
+      </c>
+      <c r="AK29" s="6">
+        <v>22570586.0</v>
+      </c>
+      <c r="AL29" s="6">
+        <v>24704812.0</v>
+      </c>
+      <c r="AM29" s="6">
+        <v>21382098.0</v>
+      </c>
+      <c r="AN29" s="6">
+        <v>21713206.0</v>
+      </c>
+      <c r="AO29" s="6">
+        <v>19863249.0</v>
+      </c>
+      <c r="AP29" s="6">
+        <v>20109856.0</v>
+      </c>
+      <c r="AQ29" s="6">
+        <v>8952119.0</v>
+      </c>
+      <c r="AR29" s="6">
+        <v>33669786.0</v>
+      </c>
+      <c r="AS29" s="6">
+        <v>19675288.0</v>
+      </c>
+      <c r="AT29" s="6">
+        <v>19815537.0</v>
+      </c>
+      <c r="AU29" s="6">
+        <v>18960507.0</v>
+      </c>
+      <c r="AV29" s="6">
+        <v>18616741.0</v>
+      </c>
+      <c r="AW29" s="6">
+        <v>19855594.0</v>
+      </c>
+      <c r="AX29" s="6">
+        <v>21996078.0</v>
+      </c>
+      <c r="AY29" s="6">
+        <v>19757190.0</v>
+      </c>
+      <c r="AZ29" s="6">
+        <v>20241367.0</v>
+      </c>
+      <c r="BA29" s="6">
+        <v>17725394.0</v>
+      </c>
+      <c r="BB29" s="6">
+        <v>17888374.0</v>
+      </c>
+      <c r="BC29" s="6">
+        <v>7840986.0</v>
+      </c>
+      <c r="BD29" s="6">
         <v>30750067.0</v>
       </c>
-      <c r="BC25" s="6">
+      <c r="BE29" s="6">
         <v>18069576.0</v>
       </c>
-      <c r="BD25" s="6">
+      <c r="BF29" s="6">
         <v>17570554.0</v>
       </c>
-      <c r="BE25" s="6">
+      <c r="BG29" s="6">
         <v>16826010.0</v>
       </c>
-      <c r="BF25" s="6">
+      <c r="BH29" s="6">
         <v>16683727.0</v>
       </c>
-      <c r="BG25" s="6">
+      <c r="BI29" s="6">
         <v>18159769.0</v>
       </c>
-      <c r="BH25" s="6">
+      <c r="BJ29" s="6">
         <v>19149098.0</v>
       </c>
-      <c r="BI25" s="6">
+      <c r="BK29" s="6">
         <v>17482688.0</v>
       </c>
-      <c r="BJ25" s="6">
+      <c r="BL29" s="6">
         <v>16932823.0</v>
       </c>
-      <c r="BK25" s="6">
+      <c r="BM29" s="6">
         <v>15794180.0</v>
       </c>
-      <c r="BL25" s="6">
+      <c r="BN29" s="6">
         <v>15505966.0</v>
       </c>
-      <c r="BM25" s="6">
+      <c r="BO29" s="6">
         <v>6791616.0</v>
       </c>
-      <c r="BN25" s="6">
+      <c r="BP29" s="6">
         <v>26733314.0</v>
       </c>
-      <c r="BO25" s="6">
+      <c r="BQ29" s="6">
         <v>15906419.0</v>
       </c>
-      <c r="BP25" s="6">
+      <c r="BR29" s="6">
         <v>15694545.0</v>
       </c>
-      <c r="BQ25" s="6">
+      <c r="BS29" s="6">
         <v>14552067.0</v>
       </c>
-      <c r="BR25" s="6">
+      <c r="BT29" s="6">
         <v>14657531.0</v>
       </c>
-      <c r="BS25" s="6">
+      <c r="BU29" s="6">
         <v>15887366.0</v>
       </c>
-      <c r="BT25" s="6">
+      <c r="BV29" s="6">
         <v>16222894.0</v>
       </c>
-      <c r="BU25" s="6">
+      <c r="BW29" s="6">
         <v>14410158.0</v>
       </c>
-      <c r="BV25" s="6">
+      <c r="BX29" s="6">
         <v>14622747.0</v>
       </c>
-      <c r="BW25" s="6">
+      <c r="BY29" s="6">
         <v>14671643.0</v>
       </c>
-      <c r="BX25" s="6">
+      <c r="BZ29" s="6">
         <v>14977169.0</v>
       </c>
-      <c r="BY25" s="6">
+      <c r="CA29" s="6">
         <v>6382670.0</v>
       </c>
-      <c r="BZ25" s="6">
+      <c r="CB29" s="6">
         <v>23351610.0</v>
       </c>
-      <c r="CA25" s="6">
+      <c r="CC29" s="6">
         <v>14736568.0</v>
       </c>
-      <c r="CB25" s="6">
+      <c r="CD29" s="6">
         <v>14420680.0</v>
       </c>
-      <c r="CC25" s="6">
+      <c r="CE29" s="6">
         <v>13656037.0</v>
       </c>
-      <c r="CD25" s="6">
+      <c r="CF29" s="6">
         <v>13793032.0</v>
       </c>
-      <c r="CE25" s="6">
+      <c r="CG29" s="6">
         <v>14493658.0</v>
       </c>
-      <c r="CF25" s="6">
+      <c r="CH29" s="6">
         <v>15651143.0</v>
       </c>
-      <c r="CG25" s="6">
+      <c r="CI29" s="6">
         <v>14194608.0</v>
       </c>
-      <c r="CH25" s="6">
+      <c r="CJ29" s="6">
         <v>13905512.0</v>
       </c>
-      <c r="CI25" s="6">
+      <c r="CK29" s="6">
         <v>12704471.0</v>
       </c>
-      <c r="CJ25" s="6">
+      <c r="CL29" s="6">
         <v>13138474.0</v>
       </c>
-      <c r="CK25" s="6">
+      <c r="CM29" s="6">
         <v>3862496.0</v>
       </c>
     </row>
-    <row r="26" spans="1:89">
-      <c r="A26" s="5" t="inlineStr">
+    <row r="30" spans="1:91">
+      <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Alytaus apskritis</t>
           </r>
         </is>
       </c>
-      <c r="B26" s="5" t="inlineStr">
+      <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
-      <c r="C26" s="5" t="inlineStr">
+      <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
-      <c r="D26" s="6">
+      <c r="D30" s="6">
+        <v>4032.0</v>
+      </c>
+      <c r="E30" s="6">
+        <v>4058.0</v>
+      </c>
+      <c r="F30" s="6">
+        <v>4055.0</v>
+      </c>
+      <c r="G30" s="6">
+        <v>4062.0</v>
+      </c>
+      <c r="H30" s="6">
+        <v>4286.0</v>
+      </c>
+      <c r="I30" s="6">
+        <v>4154.0</v>
+      </c>
+      <c r="J30" s="6">
+        <v>4178.0</v>
+      </c>
+      <c r="K30" s="6">
+        <v>4175.0</v>
+      </c>
+      <c r="L30" s="6">
+        <v>4178.0</v>
+      </c>
+      <c r="M30" s="6">
+        <v>4193.0</v>
+      </c>
+      <c r="N30" s="6">
+        <v>4188.0</v>
+      </c>
+      <c r="O30" s="6">
+        <v>4166.0</v>
+      </c>
+      <c r="P30" s="6">
+        <v>4154.0</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>4140.0</v>
+      </c>
+      <c r="R30" s="6">
+        <v>4144.0</v>
+      </c>
+      <c r="S30" s="6">
+        <v>4157.0</v>
+      </c>
+      <c r="T30" s="6">
+        <v>4358.0</v>
+      </c>
+      <c r="U30" s="6">
+        <v>4232.0</v>
+      </c>
+      <c r="V30" s="6">
+        <v>4226.0</v>
+      </c>
+      <c r="W30" s="6">
+        <v>4218.0</v>
+      </c>
+      <c r="X30" s="6">
+        <v>4212.0</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>4229.0</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>4234.0</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>4223.0</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>4222.0</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>4214.0</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>4188.0</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>4199.0</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>4381.0</v>
+      </c>
+      <c r="AG30" s="6">
+        <v>4276.0</v>
+      </c>
+      <c r="AH30" s="6">
+        <v>4250.0</v>
+      </c>
+      <c r="AI30" s="6">
+        <v>4263.0</v>
+      </c>
+      <c r="AJ30" s="6">
+        <v>4262.0</v>
+      </c>
+      <c r="AK30" s="6">
+        <v>4250.0</v>
+      </c>
+      <c r="AL30" s="6">
+        <v>4271.0</v>
+      </c>
+      <c r="AM30" s="6">
+        <v>4247.0</v>
+      </c>
+      <c r="AN30" s="6">
+        <v>4234.0</v>
+      </c>
+      <c r="AO30" s="6">
+        <v>4214.0</v>
+      </c>
+      <c r="AP30" s="6">
+        <v>4192.0</v>
+      </c>
+      <c r="AQ30" s="6">
+        <v>4190.0</v>
+      </c>
+      <c r="AR30" s="6">
+        <v>4365.0</v>
+      </c>
+      <c r="AS30" s="6">
+        <v>4245.0</v>
+      </c>
+      <c r="AT30" s="6">
+        <v>4252.0</v>
+      </c>
+      <c r="AU30" s="6">
+        <v>4254.0</v>
+      </c>
+      <c r="AV30" s="6">
+        <v>4259.0</v>
+      </c>
+      <c r="AW30" s="6">
+        <v>4269.0</v>
+      </c>
+      <c r="AX30" s="6">
+        <v>4260.0</v>
+      </c>
+      <c r="AY30" s="6">
+        <v>4222.0</v>
+      </c>
+      <c r="AZ30" s="6">
+        <v>4192.0</v>
+      </c>
+      <c r="BA30" s="6">
+        <v>4172.0</v>
+      </c>
+      <c r="BB30" s="6">
+        <v>4161.0</v>
+      </c>
+      <c r="BC30" s="6">
+        <v>4158.0</v>
+      </c>
+      <c r="BD30" s="6">
+        <v>4278.0</v>
+      </c>
+      <c r="BE30" s="6">
+        <v>4141.0</v>
+      </c>
+      <c r="BF30" s="6">
+        <v>4127.0</v>
+      </c>
+      <c r="BG30" s="6">
+        <v>4127.0</v>
+      </c>
+      <c r="BH30" s="6">
+        <v>4106.0</v>
+      </c>
+      <c r="BI30" s="6">
+        <v>4068.0</v>
+      </c>
+      <c r="BJ30" s="6">
+        <v>4068.0</v>
+      </c>
+      <c r="BK30" s="6">
+        <v>4042.0</v>
+      </c>
+      <c r="BL30" s="6">
+        <v>4032.0</v>
+      </c>
+      <c r="BM30" s="6">
+        <v>4005.0</v>
+      </c>
+      <c r="BN30" s="6">
+        <v>3961.0</v>
+      </c>
+      <c r="BO30" s="6">
+        <v>3935.0</v>
+      </c>
+      <c r="BP30" s="6">
+        <v>4109.0</v>
+      </c>
+      <c r="BQ30" s="6">
+        <v>3935.0</v>
+      </c>
+      <c r="BR30" s="6">
+        <v>3916.0</v>
+      </c>
+      <c r="BS30" s="6">
+        <v>3905.0</v>
+      </c>
+      <c r="BT30" s="6">
+        <v>3897.0</v>
+      </c>
+      <c r="BU30" s="6">
+        <v>3887.0</v>
+      </c>
+      <c r="BV30" s="6">
+        <v>3885.0</v>
+      </c>
+      <c r="BW30" s="6">
+        <v>3848.0</v>
+      </c>
+      <c r="BX30" s="6">
+        <v>3820.0</v>
+      </c>
+      <c r="BY30" s="6">
+        <v>3850.0</v>
+      </c>
+      <c r="BZ30" s="6">
+        <v>3836.0</v>
+      </c>
+      <c r="CA30" s="6">
+        <v>3837.0</v>
+      </c>
+      <c r="CB30" s="6">
+        <v>4013.0</v>
+      </c>
+      <c r="CC30" s="6">
+        <v>3907.0</v>
+      </c>
+      <c r="CD30" s="6">
+        <v>3891.0</v>
+      </c>
+      <c r="CE30" s="6">
+        <v>3880.0</v>
+      </c>
+      <c r="CF30" s="6">
+        <v>3864.0</v>
+      </c>
+      <c r="CG30" s="6">
+        <v>3852.0</v>
+      </c>
+      <c r="CH30" s="6">
+        <v>3850.0</v>
+      </c>
+      <c r="CI30" s="6">
+        <v>3840.0</v>
+      </c>
+      <c r="CJ30" s="6">
+        <v>3799.0</v>
+      </c>
+      <c r="CK30" s="6">
+        <v>3784.0</v>
+      </c>
+      <c r="CL30" s="6">
+        <v>3751.0</v>
+      </c>
+      <c r="CM30" s="6">
+        <v>3751.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:91">
+      <c r="C31" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D31" s="6">
+        <v>71123220.0</v>
+      </c>
+      <c r="E31" s="6">
+        <v>69069368.0</v>
+      </c>
+      <c r="F31" s="6">
+        <v>68138740.0</v>
+      </c>
+      <c r="G31" s="6">
+        <v>30879678.0</v>
+      </c>
+      <c r="H31" s="6">
+        <v>108638014.0</v>
+      </c>
+      <c r="I31" s="6">
+        <v>66204763.0</v>
+      </c>
+      <c r="J31" s="6">
+        <v>67612570.0</v>
+      </c>
+      <c r="K31" s="6">
+        <v>60812851.0</v>
+      </c>
+      <c r="L31" s="6">
+        <v>62536745.0</v>
+      </c>
+      <c r="M31" s="6">
+        <v>67555461.0</v>
+      </c>
+      <c r="N31" s="6">
+        <v>77570506.0</v>
+      </c>
+      <c r="O31" s="6">
+        <v>66183435.0</v>
+      </c>
+      <c r="P31" s="6">
+        <v>64592126.0</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>62436754.0</v>
+      </c>
+      <c r="R31" s="6">
+        <v>62519838.0</v>
+      </c>
+      <c r="S31" s="6">
+        <v>27801723.0</v>
+      </c>
+      <c r="T31" s="6">
+        <v>99458626.0</v>
+      </c>
+      <c r="U31" s="6">
+        <v>59878978.0</v>
+      </c>
+      <c r="V31" s="6">
+        <v>61325099.0</v>
+      </c>
+      <c r="W31" s="6">
+        <v>55989514.0</v>
+      </c>
+      <c r="X31" s="6">
+        <v>56560644.0</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>60293625.0</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>71168776.0</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>59465551.0</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>58755082.0</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>59026877.0</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>56489912.0</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>25032790.0</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>92681307.0</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>53763103.0</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>56384683.0</v>
+      </c>
+      <c r="AI31" s="6">
+        <v>51553643.0</v>
+      </c>
+      <c r="AJ31" s="6">
+        <v>51235697.0</v>
+      </c>
+      <c r="AK31" s="6">
+        <v>54592984.0</v>
+      </c>
+      <c r="AL31" s="6">
+        <v>65845793.0</v>
+      </c>
+      <c r="AM31" s="6">
+        <v>55690297.0</v>
+      </c>
+      <c r="AN31" s="6">
+        <v>53029434.0</v>
+      </c>
+      <c r="AO31" s="6">
+        <v>52822923.0</v>
+      </c>
+      <c r="AP31" s="6">
+        <v>51484759.0</v>
+      </c>
+      <c r="AQ31" s="6">
+        <v>23031730.0</v>
+      </c>
+      <c r="AR31" s="6">
+        <v>83631085.0</v>
+      </c>
+      <c r="AS31" s="6">
+        <v>48905321.0</v>
+      </c>
+      <c r="AT31" s="6">
+        <v>50111613.0</v>
+      </c>
+      <c r="AU31" s="6">
+        <v>48555097.0</v>
+      </c>
+      <c r="AV31" s="6">
+        <v>45549157.0</v>
+      </c>
+      <c r="AW31" s="6">
+        <v>50090411.0</v>
+      </c>
+      <c r="AX31" s="6">
+        <v>59464608.0</v>
+      </c>
+      <c r="AY31" s="6">
+        <v>50551053.0</v>
+      </c>
+      <c r="AZ31" s="6">
+        <v>49402906.0</v>
+      </c>
+      <c r="BA31" s="6">
+        <v>48073746.0</v>
+      </c>
+      <c r="BB31" s="6">
+        <v>45658784.0</v>
+      </c>
+      <c r="BC31" s="6">
+        <v>19928460.0</v>
+      </c>
+      <c r="BD31" s="6">
+        <v>75322970.0</v>
+      </c>
+      <c r="BE31" s="6">
+        <v>44339527.0</v>
+      </c>
+      <c r="BF31" s="6">
+        <v>46482819.0</v>
+      </c>
+      <c r="BG31" s="6">
+        <v>42119427.0</v>
+      </c>
+      <c r="BH31" s="6">
+        <v>41960058.0</v>
+      </c>
+      <c r="BI31" s="6">
+        <v>45424164.0</v>
+      </c>
+      <c r="BJ31" s="6">
+        <v>52852188.0</v>
+      </c>
+      <c r="BK31" s="6">
+        <v>43441743.0</v>
+      </c>
+      <c r="BL31" s="6">
+        <v>42546195.0</v>
+      </c>
+      <c r="BM31" s="6">
+        <v>41303829.0</v>
+      </c>
+      <c r="BN31" s="6">
+        <v>39785569.0</v>
+      </c>
+      <c r="BO31" s="6">
+        <v>19163538.0</v>
+      </c>
+      <c r="BP31" s="6">
+        <v>67237852.0</v>
+      </c>
+      <c r="BQ31" s="6">
+        <v>40711260.0</v>
+      </c>
+      <c r="BR31" s="6">
+        <v>41384500.0</v>
+      </c>
+      <c r="BS31" s="6">
+        <v>37225406.0</v>
+      </c>
+      <c r="BT31" s="6">
+        <v>38257587.0</v>
+      </c>
+      <c r="BU31" s="6">
+        <v>40971742.0</v>
+      </c>
+      <c r="BV31" s="6">
+        <v>41922659.0</v>
+      </c>
+      <c r="BW31" s="6">
+        <v>35892439.0</v>
+      </c>
+      <c r="BX31" s="6">
+        <v>38201793.0</v>
+      </c>
+      <c r="BY31" s="6">
+        <v>39031055.0</v>
+      </c>
+      <c r="BZ31" s="6">
+        <v>38908476.0</v>
+      </c>
+      <c r="CA31" s="6">
+        <v>17810226.0</v>
+      </c>
+      <c r="CB31" s="6">
+        <v>61019839.0</v>
+      </c>
+      <c r="CC31" s="6">
+        <v>38079676.0</v>
+      </c>
+      <c r="CD31" s="6">
+        <v>38955949.0</v>
+      </c>
+      <c r="CE31" s="6">
+        <v>35648410.0</v>
+      </c>
+      <c r="CF31" s="6">
+        <v>35824118.0</v>
+      </c>
+      <c r="CG31" s="6">
+        <v>38812549.0</v>
+      </c>
+      <c r="CH31" s="6">
+        <v>44698761.0</v>
+      </c>
+      <c r="CI31" s="6">
+        <v>38573039.0</v>
+      </c>
+      <c r="CJ31" s="6">
+        <v>37045845.0</v>
+      </c>
+      <c r="CK31" s="6">
+        <v>35466922.0</v>
+      </c>
+      <c r="CL31" s="6">
+        <v>35518642.0</v>
+      </c>
+      <c r="CM31" s="6">
+        <v>12683832.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:91">
+      <c r="C32" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
+          </r>
+        </is>
+      </c>
+      <c r="D32" s="6">
+        <v>11610549.0</v>
+      </c>
+      <c r="E32" s="6">
+        <v>11120963.0</v>
+      </c>
+      <c r="F32" s="6">
+        <v>11018115.0</v>
+      </c>
+      <c r="G32" s="6">
+        <v>4776434.0</v>
+      </c>
+      <c r="H32" s="6">
+        <v>18226421.0</v>
+      </c>
+      <c r="I32" s="6">
+        <v>10770773.0</v>
+      </c>
+      <c r="J32" s="6">
+        <v>11006925.0</v>
+      </c>
+      <c r="K32" s="6">
+        <v>9681283.0</v>
+      </c>
+      <c r="L32" s="6">
+        <v>10153057.0</v>
+      </c>
+      <c r="M32" s="6">
+        <v>10776398.0</v>
+      </c>
+      <c r="N32" s="6">
+        <v>12577004.0</v>
+      </c>
+      <c r="O32" s="6">
+        <v>10570907.0</v>
+      </c>
+      <c r="P32" s="6">
+        <v>10236323.0</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>9771882.0</v>
+      </c>
+      <c r="R32" s="6">
+        <v>9851814.0</v>
+      </c>
+      <c r="S32" s="6">
+        <v>4134427.0</v>
+      </c>
+      <c r="T32" s="6">
+        <v>16260708.0</v>
+      </c>
+      <c r="U32" s="6">
+        <v>9425459.0</v>
+      </c>
+      <c r="V32" s="6">
+        <v>9644996.0</v>
+      </c>
+      <c r="W32" s="6">
+        <v>8732720.0</v>
+      </c>
+      <c r="X32" s="6">
+        <v>8876393.0</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>9255720.0</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>11201449.0</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>9113663.0</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>9039589.0</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>8910389.0</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>8561454.0</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>3590411.0</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>15348545.0</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>8450853.0</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>8922152.0</v>
+      </c>
+      <c r="AI32" s="6">
+        <v>8096487.0</v>
+      </c>
+      <c r="AJ32" s="6">
+        <v>8045747.0</v>
+      </c>
+      <c r="AK32" s="6">
+        <v>8335415.0</v>
+      </c>
+      <c r="AL32" s="6">
+        <v>10370426.0</v>
+      </c>
+      <c r="AM32" s="6">
+        <v>8544765.0</v>
+      </c>
+      <c r="AN32" s="6">
+        <v>8094687.0</v>
+      </c>
+      <c r="AO32" s="6">
+        <v>7934097.0</v>
+      </c>
+      <c r="AP32" s="6">
+        <v>7781571.0</v>
+      </c>
+      <c r="AQ32" s="6">
+        <v>3286183.0</v>
+      </c>
+      <c r="AR32" s="6">
+        <v>13585330.0</v>
+      </c>
+      <c r="AS32" s="6">
+        <v>7531571.0</v>
+      </c>
+      <c r="AT32" s="6">
+        <v>7755336.0</v>
+      </c>
+      <c r="AU32" s="6">
+        <v>7493263.0</v>
+      </c>
+      <c r="AV32" s="6">
+        <v>6924734.0</v>
+      </c>
+      <c r="AW32" s="6">
+        <v>7584492.0</v>
+      </c>
+      <c r="AX32" s="6">
+        <v>9253160.0</v>
+      </c>
+      <c r="AY32" s="6">
+        <v>7939341.0</v>
+      </c>
+      <c r="AZ32" s="6">
+        <v>7806858.0</v>
+      </c>
+      <c r="BA32" s="6">
+        <v>7392657.0</v>
+      </c>
+      <c r="BB32" s="6">
+        <v>7021470.0</v>
+      </c>
+      <c r="BC32" s="6">
+        <v>2887739.0</v>
+      </c>
+      <c r="BD32" s="6">
+        <v>12221019.0</v>
+      </c>
+      <c r="BE32" s="6">
+        <v>6890482.0</v>
+      </c>
+      <c r="BF32" s="6">
+        <v>7346084.0</v>
+      </c>
+      <c r="BG32" s="6">
+        <v>6588379.0</v>
+      </c>
+      <c r="BH32" s="6">
+        <v>6563068.0</v>
+      </c>
+      <c r="BI32" s="6">
+        <v>6870916.0</v>
+      </c>
+      <c r="BJ32" s="6">
+        <v>8228458.0</v>
+      </c>
+      <c r="BK32" s="6">
+        <v>6655323.0</v>
+      </c>
+      <c r="BL32" s="6">
+        <v>6552238.0</v>
+      </c>
+      <c r="BM32" s="6">
+        <v>6268839.0</v>
+      </c>
+      <c r="BN32" s="6">
+        <v>6060191.0</v>
+      </c>
+      <c r="BO32" s="6">
+        <v>2713619.0</v>
+      </c>
+      <c r="BP32" s="6">
+        <v>10691397.0</v>
+      </c>
+      <c r="BQ32" s="6">
+        <v>6191904.0</v>
+      </c>
+      <c r="BR32" s="6">
+        <v>6302771.0</v>
+      </c>
+      <c r="BS32" s="6">
+        <v>5565061.0</v>
+      </c>
+      <c r="BT32" s="6">
+        <v>5780798.0</v>
+      </c>
+      <c r="BU32" s="6">
+        <v>6178047.0</v>
+      </c>
+      <c r="BV32" s="6">
+        <v>6443789.0</v>
+      </c>
+      <c r="BW32" s="6">
+        <v>5438589.0</v>
+      </c>
+      <c r="BX32" s="6">
+        <v>5814602.0</v>
+      </c>
+      <c r="BY32" s="6">
+        <v>6007996.0</v>
+      </c>
+      <c r="BZ32" s="6">
+        <v>6058522.0</v>
+      </c>
+      <c r="CA32" s="6">
+        <v>2573793.0</v>
+      </c>
+      <c r="CB32" s="6">
+        <v>10198634.0</v>
+      </c>
+      <c r="CC32" s="6">
+        <v>6102746.0</v>
+      </c>
+      <c r="CD32" s="6">
+        <v>6301431.0</v>
+      </c>
+      <c r="CE32" s="6">
+        <v>5665890.0</v>
+      </c>
+      <c r="CF32" s="6">
+        <v>5798309.0</v>
+      </c>
+      <c r="CG32" s="6">
+        <v>6072475.0</v>
+      </c>
+      <c r="CH32" s="6">
+        <v>7159804.0</v>
+      </c>
+      <c r="CI32" s="6">
+        <v>6107533.0</v>
+      </c>
+      <c r="CJ32" s="6">
+        <v>5873770.0</v>
+      </c>
+      <c r="CK32" s="6">
+        <v>5457579.0</v>
+      </c>
+      <c r="CL32" s="6">
+        <v>5535402.0</v>
+      </c>
+      <c r="CM32" s="6">
+        <v>1421050.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:91">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Telšių apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B33" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Visa apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="C33" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">MM skaičius</t>
+          </r>
+        </is>
+      </c>
+      <c r="D33" s="6">
+        <v>3864.0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>3878.0</v>
+      </c>
+      <c r="F33" s="6">
+        <v>3878.0</v>
+      </c>
+      <c r="G33" s="6">
+        <v>3909.0</v>
+      </c>
+      <c r="H33" s="6">
+        <v>4166.0</v>
+      </c>
+      <c r="I33" s="6">
+        <v>4010.0</v>
+      </c>
+      <c r="J33" s="6">
+        <v>4011.0</v>
+      </c>
+      <c r="K33" s="6">
+        <v>3977.0</v>
+      </c>
+      <c r="L33" s="6">
+        <v>3980.0</v>
+      </c>
+      <c r="M33" s="6">
+        <v>3988.0</v>
+      </c>
+      <c r="N33" s="6">
+        <v>3978.0</v>
+      </c>
+      <c r="O33" s="6">
+        <v>3969.0</v>
+      </c>
+      <c r="P33" s="6">
+        <v>3968.0</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>3961.0</v>
+      </c>
+      <c r="R33" s="6">
+        <v>3938.0</v>
+      </c>
+      <c r="S33" s="6">
+        <v>3950.0</v>
+      </c>
+      <c r="T33" s="6">
+        <v>4231.0</v>
+      </c>
+      <c r="U33" s="6">
+        <v>4053.0</v>
+      </c>
+      <c r="V33" s="6">
+        <v>4066.0</v>
+      </c>
+      <c r="W33" s="6">
         <v>4020.0</v>
       </c>
-      <c r="E26" s="6">
+      <c r="X33" s="6">
+        <v>4008.0</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>4013.0</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>4011.0</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>4007.0</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>3993.0</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>3979.0</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>3965.0</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>3983.0</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>4222.0</v>
+      </c>
+      <c r="AG33" s="6">
         <v>4047.0</v>
       </c>
-      <c r="F26" s="6">
-[...170 lines deleted...]
-      <c r="BK26" s="6">
+      <c r="AH33" s="6">
+        <v>4046.0</v>
+      </c>
+      <c r="AI33" s="6">
+        <v>4017.0</v>
+      </c>
+      <c r="AJ33" s="6">
+        <v>4011.0</v>
+      </c>
+      <c r="AK33" s="6">
+        <v>4033.0</v>
+      </c>
+      <c r="AL33" s="6">
+        <v>4038.0</v>
+      </c>
+      <c r="AM33" s="6">
+        <v>4026.0</v>
+      </c>
+      <c r="AN33" s="6">
+        <v>4004.0</v>
+      </c>
+      <c r="AO33" s="6">
+        <v>3999.0</v>
+      </c>
+      <c r="AP33" s="6">
+        <v>3987.0</v>
+      </c>
+      <c r="AQ33" s="6">
+        <v>3999.0</v>
+      </c>
+      <c r="AR33" s="6">
+        <v>4209.0</v>
+      </c>
+      <c r="AS33" s="6">
+        <v>4079.0</v>
+      </c>
+      <c r="AT33" s="6">
+        <v>4061.0</v>
+      </c>
+      <c r="AU33" s="6">
+        <v>4016.0</v>
+      </c>
+      <c r="AV33" s="6">
+        <v>4010.0</v>
+      </c>
+      <c r="AW33" s="6">
+        <v>4002.0</v>
+      </c>
+      <c r="AX33" s="6">
+        <v>3997.0</v>
+      </c>
+      <c r="AY33" s="6">
+        <v>3974.0</v>
+      </c>
+      <c r="AZ33" s="6">
+        <v>3975.0</v>
+      </c>
+      <c r="BA33" s="6">
+        <v>3958.0</v>
+      </c>
+      <c r="BB33" s="6">
+        <v>3949.0</v>
+      </c>
+      <c r="BC33" s="6">
+        <v>3968.0</v>
+      </c>
+      <c r="BD33" s="6">
+        <v>4231.0</v>
+      </c>
+      <c r="BE33" s="6">
+        <v>4039.0</v>
+      </c>
+      <c r="BF33" s="6">
+        <v>4039.0</v>
+      </c>
+      <c r="BG33" s="6">
+        <v>4025.0</v>
+      </c>
+      <c r="BH33" s="6">
+        <v>4014.0</v>
+      </c>
+      <c r="BI33" s="6">
         <v>4005.0</v>
       </c>
-      <c r="BL26" s="6">
-[...26 lines deleted...]
-      <c r="BU26" s="6">
+      <c r="BJ33" s="6">
+        <v>3998.0</v>
+      </c>
+      <c r="BK33" s="6">
+        <v>3959.0</v>
+      </c>
+      <c r="BL33" s="6">
+        <v>3933.0</v>
+      </c>
+      <c r="BM33" s="6">
+        <v>3908.0</v>
+      </c>
+      <c r="BN33" s="6">
+        <v>3879.0</v>
+      </c>
+      <c r="BO33" s="6">
+        <v>3864.0</v>
+      </c>
+      <c r="BP33" s="6">
+        <v>4093.0</v>
+      </c>
+      <c r="BQ33" s="6">
+        <v>3946.0</v>
+      </c>
+      <c r="BR33" s="6">
+        <v>3936.0</v>
+      </c>
+      <c r="BS33" s="6">
+        <v>3909.0</v>
+      </c>
+      <c r="BT33" s="6">
+        <v>3919.0</v>
+      </c>
+      <c r="BU33" s="6">
+        <v>3909.0</v>
+      </c>
+      <c r="BV33" s="6">
+        <v>3898.0</v>
+      </c>
+      <c r="BW33" s="6">
+        <v>3878.0</v>
+      </c>
+      <c r="BX33" s="6">
         <v>3848.0</v>
       </c>
-      <c r="BV26" s="6">
-[...23 lines deleted...]
-      <c r="CD26" s="6">
+      <c r="BY33" s="6">
         <v>3864.0</v>
       </c>
-      <c r="CE26" s="6">
-[...14 lines deleted...]
-      <c r="CJ26" s="6">
+      <c r="BZ33" s="6">
+        <v>3876.0</v>
+      </c>
+      <c r="CA33" s="6">
+        <v>3875.0</v>
+      </c>
+      <c r="CB33" s="6">
+        <v>4100.0</v>
+      </c>
+      <c r="CC33" s="6">
+        <v>3921.0</v>
+      </c>
+      <c r="CD33" s="6">
+        <v>3896.0</v>
+      </c>
+      <c r="CE33" s="6">
+        <v>3883.0</v>
+      </c>
+      <c r="CF33" s="6">
+        <v>3879.0</v>
+      </c>
+      <c r="CG33" s="6">
+        <v>3883.0</v>
+      </c>
+      <c r="CH33" s="6">
+        <v>3895.0</v>
+      </c>
+      <c r="CI33" s="6">
+        <v>3870.0</v>
+      </c>
+      <c r="CJ33" s="6">
+        <v>3869.0</v>
+      </c>
+      <c r="CK33" s="6">
+        <v>3860.0</v>
+      </c>
+      <c r="CL33" s="6">
+        <v>3846.0</v>
+      </c>
+      <c r="CM33" s="6">
+        <v>3858.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:91">
+      <c r="C34" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D34" s="6">
+        <v>91859675.0</v>
+      </c>
+      <c r="E34" s="6">
+        <v>84739346.0</v>
+      </c>
+      <c r="F34" s="6">
+        <v>88855572.0</v>
+      </c>
+      <c r="G34" s="6">
+        <v>45803499.0</v>
+      </c>
+      <c r="H34" s="6">
+        <v>133754216.0</v>
+      </c>
+      <c r="I34" s="6">
+        <v>87468812.0</v>
+      </c>
+      <c r="J34" s="6">
+        <v>87884313.0</v>
+      </c>
+      <c r="K34" s="6">
+        <v>78785318.0</v>
+      </c>
+      <c r="L34" s="6">
+        <v>81633990.0</v>
+      </c>
+      <c r="M34" s="6">
+        <v>87669949.0</v>
+      </c>
+      <c r="N34" s="6">
+        <v>98347203.0</v>
+      </c>
+      <c r="O34" s="6">
+        <v>84388259.0</v>
+      </c>
+      <c r="P34" s="6">
+        <v>82164744.0</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>77579792.0</v>
+      </c>
+      <c r="R34" s="6">
+        <v>80570137.0</v>
+      </c>
+      <c r="S34" s="6">
+        <v>41807781.0</v>
+      </c>
+      <c r="T34" s="6">
+        <v>123901301.0</v>
+      </c>
+      <c r="U34" s="6">
+        <v>79217781.0</v>
+      </c>
+      <c r="V34" s="6">
+        <v>78217977.0</v>
+      </c>
+      <c r="W34" s="6">
+        <v>71463813.0</v>
+      </c>
+      <c r="X34" s="6">
+        <v>74678586.0</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>78855148.0</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>89441440.0</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>75498275.0</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>75016504.0</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>73403700.0</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>75247598.0</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>37868156.0</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>112008508.0</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>70449912.0</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>70332661.0</v>
+      </c>
+      <c r="AI34" s="6">
+        <v>64972911.0</v>
+      </c>
+      <c r="AJ34" s="6">
+        <v>66003052.0</v>
+      </c>
+      <c r="AK34" s="6">
+        <v>70686265.0</v>
+      </c>
+      <c r="AL34" s="6">
+        <v>80360192.0</v>
+      </c>
+      <c r="AM34" s="6">
+        <v>66918743.0</v>
+      </c>
+      <c r="AN34" s="6">
+        <v>67056282.0</v>
+      </c>
+      <c r="AO34" s="6">
+        <v>64025812.0</v>
+      </c>
+      <c r="AP34" s="6">
+        <v>64913898.0</v>
+      </c>
+      <c r="AQ34" s="6">
+        <v>33818006.0</v>
+      </c>
+      <c r="AR34" s="6">
+        <v>100647465.0</v>
+      </c>
+      <c r="AS34" s="6">
+        <v>61678338.0</v>
+      </c>
+      <c r="AT34" s="6">
+        <v>61682074.0</v>
+      </c>
+      <c r="AU34" s="6">
+        <v>60509604.0</v>
+      </c>
+      <c r="AV34" s="6">
+        <v>57617050.0</v>
+      </c>
+      <c r="AW34" s="6">
+        <v>64357689.0</v>
+      </c>
+      <c r="AX34" s="6">
+        <v>72440959.0</v>
+      </c>
+      <c r="AY34" s="6">
+        <v>61055914.0</v>
+      </c>
+      <c r="AZ34" s="6">
+        <v>60070072.0</v>
+      </c>
+      <c r="BA34" s="6">
+        <v>56506706.0</v>
+      </c>
+      <c r="BB34" s="6">
+        <v>55869254.0</v>
+      </c>
+      <c r="BC34" s="6">
+        <v>31217290.0</v>
+      </c>
+      <c r="BD34" s="6">
+        <v>88747704.0</v>
+      </c>
+      <c r="BE34" s="6">
+        <v>55264449.0</v>
+      </c>
+      <c r="BF34" s="6">
+        <v>54597095.0</v>
+      </c>
+      <c r="BG34" s="6">
+        <v>50999904.0</v>
+      </c>
+      <c r="BH34" s="6">
+        <v>51802724.0</v>
+      </c>
+      <c r="BI34" s="6">
+        <v>55866288.0</v>
+      </c>
+      <c r="BJ34" s="6">
+        <v>61828341.0</v>
+      </c>
+      <c r="BK34" s="6">
+        <v>54597073.0</v>
+      </c>
+      <c r="BL34" s="6">
+        <v>52401065.0</v>
+      </c>
+      <c r="BM34" s="6">
+        <v>49803416.0</v>
+      </c>
+      <c r="BN34" s="6">
+        <v>49193535.0</v>
+      </c>
+      <c r="BO34" s="6">
+        <v>26722336.0</v>
+      </c>
+      <c r="BP34" s="6">
+        <v>78334768.0</v>
+      </c>
+      <c r="BQ34" s="6">
+        <v>49518427.0</v>
+      </c>
+      <c r="BR34" s="6">
+        <v>50154542.0</v>
+      </c>
+      <c r="BS34" s="6">
+        <v>45310861.0</v>
+      </c>
+      <c r="BT34" s="6">
+        <v>47217756.0</v>
+      </c>
+      <c r="BU34" s="6">
+        <v>51518379.0</v>
+      </c>
+      <c r="BV34" s="6">
+        <v>53100646.0</v>
+      </c>
+      <c r="BW34" s="6">
+        <v>45677600.0</v>
+      </c>
+      <c r="BX34" s="6">
+        <v>46111270.0</v>
+      </c>
+      <c r="BY34" s="6">
+        <v>46750279.0</v>
+      </c>
+      <c r="BZ34" s="6">
+        <v>47757336.0</v>
+      </c>
+      <c r="CA34" s="6">
+        <v>25366806.0</v>
+      </c>
+      <c r="CB34" s="6">
+        <v>71697663.0</v>
+      </c>
+      <c r="CC34" s="6">
+        <v>46813931.0</v>
+      </c>
+      <c r="CD34" s="6">
+        <v>45794216.0</v>
+      </c>
+      <c r="CE34" s="6">
+        <v>42303141.0</v>
+      </c>
+      <c r="CF34" s="6">
+        <v>43626520.0</v>
+      </c>
+      <c r="CG34" s="6">
+        <v>47731649.0</v>
+      </c>
+      <c r="CH34" s="6">
+        <v>51865891.0</v>
+      </c>
+      <c r="CI34" s="6">
+        <v>45701845.0</v>
+      </c>
+      <c r="CJ34" s="6">
+        <v>44354822.0</v>
+      </c>
+      <c r="CK34" s="6">
+        <v>41989501.0</v>
+      </c>
+      <c r="CL34" s="6">
+        <v>42471425.0</v>
+      </c>
+      <c r="CM34" s="6">
+        <v>15438966.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:91">
+      <c r="C35" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
+          </r>
+        </is>
+      </c>
+      <c r="D35" s="6">
+        <v>15512929.0</v>
+      </c>
+      <c r="E35" s="6">
+        <v>14055413.0</v>
+      </c>
+      <c r="F35" s="6">
+        <v>14994473.0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>7623456.0</v>
+      </c>
+      <c r="H35" s="6">
+        <v>23215422.0</v>
+      </c>
+      <c r="I35" s="6">
+        <v>14943394.0</v>
+      </c>
+      <c r="J35" s="6">
+        <v>14941469.0</v>
+      </c>
+      <c r="K35" s="6">
+        <v>13274359.0</v>
+      </c>
+      <c r="L35" s="6">
+        <v>13751779.0</v>
+      </c>
+      <c r="M35" s="6">
+        <v>14728936.0</v>
+      </c>
+      <c r="N35" s="6">
+        <v>16535843.0</v>
+      </c>
+      <c r="O35" s="6">
+        <v>14073130.0</v>
+      </c>
+      <c r="P35" s="6">
+        <v>13458260.0</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>12637008.0</v>
+      </c>
+      <c r="R35" s="6">
+        <v>13179792.0</v>
+      </c>
+      <c r="S35" s="6">
+        <v>6836961.0</v>
+      </c>
+      <c r="T35" s="6">
+        <v>21101675.0</v>
+      </c>
+      <c r="U35" s="6">
+        <v>13216632.0</v>
+      </c>
+      <c r="V35" s="6">
+        <v>12874834.0</v>
+      </c>
+      <c r="W35" s="6">
+        <v>11764846.0</v>
+      </c>
+      <c r="X35" s="6">
+        <v>12298001.0</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>12774992.0</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>14706939.0</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>12056581.0</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>12141653.0</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>11623161.0</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>12056522.0</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>6105808.0</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>18995245.0</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>11617992.0</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>11604269.0</v>
+      </c>
+      <c r="AI35" s="6">
+        <v>10653751.0</v>
+      </c>
+      <c r="AJ35" s="6">
+        <v>10696583.0</v>
+      </c>
+      <c r="AK35" s="6">
+        <v>11479894.0</v>
+      </c>
+      <c r="AL35" s="6">
+        <v>13109649.0</v>
+      </c>
+      <c r="AM35" s="6">
+        <v>10641153.0</v>
+      </c>
+      <c r="AN35" s="6">
+        <v>10679328.0</v>
+      </c>
+      <c r="AO35" s="6">
+        <v>10060350.0</v>
+      </c>
+      <c r="AP35" s="6">
+        <v>10156944.0</v>
+      </c>
+      <c r="AQ35" s="6">
+        <v>5446908.0</v>
+      </c>
+      <c r="AR35" s="6">
+        <v>16842860.0</v>
+      </c>
+      <c r="AS35" s="6">
+        <v>9899987.0</v>
+      </c>
+      <c r="AT35" s="6">
+        <v>9980774.0</v>
+      </c>
+      <c r="AU35" s="6">
+        <v>9770086.0</v>
+      </c>
+      <c r="AV35" s="6">
+        <v>9135938.0</v>
+      </c>
+      <c r="AW35" s="6">
+        <v>10332009.0</v>
+      </c>
+      <c r="AX35" s="6">
+        <v>11802569.0</v>
+      </c>
+      <c r="AY35" s="6">
+        <v>9886826.0</v>
+      </c>
+      <c r="AZ35" s="6">
+        <v>9642356.0</v>
+      </c>
+      <c r="BA35" s="6">
+        <v>8921089.0</v>
+      </c>
+      <c r="BB35" s="6">
+        <v>8828453.0</v>
+      </c>
+      <c r="BC35" s="6">
+        <v>5085715.0</v>
+      </c>
+      <c r="BD35" s="6">
+        <v>14859631.0</v>
+      </c>
+      <c r="BE35" s="6">
+        <v>8985236.0</v>
+      </c>
+      <c r="BF35" s="6">
+        <v>8833810.0</v>
+      </c>
+      <c r="BG35" s="6">
+        <v>8292669.0</v>
+      </c>
+      <c r="BH35" s="6">
+        <v>8343418.0</v>
+      </c>
+      <c r="BI35" s="6">
+        <v>8905712.0</v>
+      </c>
+      <c r="BJ35" s="6">
+        <v>9912252.0</v>
+      </c>
+      <c r="BK35" s="6">
+        <v>8654554.0</v>
+      </c>
+      <c r="BL35" s="6">
+        <v>8299807.0</v>
+      </c>
+      <c r="BM35" s="6">
+        <v>7749086.0</v>
+      </c>
+      <c r="BN35" s="6">
+        <v>7806402.0</v>
+      </c>
+      <c r="BO35" s="6">
+        <v>4282576.0</v>
+      </c>
+      <c r="BP35" s="6">
+        <v>12544676.0</v>
+      </c>
+      <c r="BQ35" s="6">
+        <v>7761641.0</v>
+      </c>
+      <c r="BR35" s="6">
+        <v>7915053.0</v>
+      </c>
+      <c r="BS35" s="6">
+        <v>7068582.0</v>
+      </c>
+      <c r="BT35" s="6">
+        <v>7429311.0</v>
+      </c>
+      <c r="BU35" s="6">
+        <v>8140955.0</v>
+      </c>
+      <c r="BV35" s="6">
+        <v>8521207.0</v>
+      </c>
+      <c r="BW35" s="6">
+        <v>7285121.0</v>
+      </c>
+      <c r="BX35" s="6">
+        <v>7163752.0</v>
+      </c>
+      <c r="BY35" s="6">
+        <v>7392907.0</v>
+      </c>
+      <c r="BZ35" s="6">
+        <v>7585513.0</v>
+      </c>
+      <c r="CA35" s="6">
+        <v>4071593.0</v>
+      </c>
+      <c r="CB35" s="6">
+        <v>11995476.0</v>
+      </c>
+      <c r="CC35" s="6">
+        <v>7679604.0</v>
+      </c>
+      <c r="CD35" s="6">
+        <v>7442086.0</v>
+      </c>
+      <c r="CE35" s="6">
+        <v>6895810.0</v>
+      </c>
+      <c r="CF35" s="6">
+        <v>7152959.0</v>
+      </c>
+      <c r="CG35" s="6">
+        <v>7657920.0</v>
+      </c>
+      <c r="CH35" s="6">
+        <v>8417920.0</v>
+      </c>
+      <c r="CI35" s="6">
+        <v>7366583.0</v>
+      </c>
+      <c r="CJ35" s="6">
+        <v>7096481.0</v>
+      </c>
+      <c r="CK35" s="6">
+        <v>6633847.0</v>
+      </c>
+      <c r="CL35" s="6">
+        <v>6803285.0</v>
+      </c>
+      <c r="CM35" s="6">
+        <v>1774111.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:91">
+      <c r="A36" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Panevėžio apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B36" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Visa apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="C36" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">MM skaičius</t>
+          </r>
+        </is>
+      </c>
+      <c r="D36" s="6">
+        <v>6495.0</v>
+      </c>
+      <c r="E36" s="6">
+        <v>6526.0</v>
+      </c>
+      <c r="F36" s="6">
+        <v>6537.0</v>
+      </c>
+      <c r="G36" s="6">
+        <v>6597.0</v>
+      </c>
+      <c r="H36" s="6">
+        <v>7298.0</v>
+      </c>
+      <c r="I36" s="6">
+        <v>6957.0</v>
+      </c>
+      <c r="J36" s="6">
+        <v>6905.0</v>
+      </c>
+      <c r="K36" s="6">
+        <v>6765.0</v>
+      </c>
+      <c r="L36" s="6">
+        <v>6764.0</v>
+      </c>
+      <c r="M36" s="6">
+        <v>6738.0</v>
+      </c>
+      <c r="N36" s="6">
+        <v>6743.0</v>
+      </c>
+      <c r="O36" s="6">
+        <v>6735.0</v>
+      </c>
+      <c r="P36" s="6">
+        <v>6743.0</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>6716.0</v>
+      </c>
+      <c r="R36" s="6">
+        <v>6707.0</v>
+      </c>
+      <c r="S36" s="6">
+        <v>6748.0</v>
+      </c>
+      <c r="T36" s="6">
+        <v>7338.0</v>
+      </c>
+      <c r="U36" s="6">
+        <v>7022.0</v>
+      </c>
+      <c r="V36" s="6">
+        <v>6932.0</v>
+      </c>
+      <c r="W36" s="6">
+        <v>6812.0</v>
+      </c>
+      <c r="X36" s="6">
+        <v>6802.0</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>6803.0</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>6822.0</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>6812.0</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>6812.0</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>6786.0</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>6774.0</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>6778.0</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>7439.0</v>
+      </c>
+      <c r="AG36" s="6">
+        <v>7101.0</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>6966.0</v>
+      </c>
+      <c r="AI36" s="6">
+        <v>6909.0</v>
+      </c>
+      <c r="AJ36" s="6">
+        <v>6922.0</v>
+      </c>
+      <c r="AK36" s="6">
+        <v>6904.0</v>
+      </c>
+      <c r="AL36" s="6">
+        <v>6919.0</v>
+      </c>
+      <c r="AM36" s="6">
+        <v>6881.0</v>
+      </c>
+      <c r="AN36" s="6">
+        <v>6857.0</v>
+      </c>
+      <c r="AO36" s="6">
+        <v>6834.0</v>
+      </c>
+      <c r="AP36" s="6">
+        <v>6807.0</v>
+      </c>
+      <c r="AQ36" s="6">
+        <v>6836.0</v>
+      </c>
+      <c r="AR36" s="6">
+        <v>7410.0</v>
+      </c>
+      <c r="AS36" s="6">
+        <v>7126.0</v>
+      </c>
+      <c r="AT36" s="6">
+        <v>7020.0</v>
+      </c>
+      <c r="AU36" s="6">
+        <v>6940.0</v>
+      </c>
+      <c r="AV36" s="6">
+        <v>6906.0</v>
+      </c>
+      <c r="AW36" s="6">
+        <v>6892.0</v>
+      </c>
+      <c r="AX36" s="6">
+        <v>6887.0</v>
+      </c>
+      <c r="AY36" s="6">
+        <v>6869.0</v>
+      </c>
+      <c r="AZ36" s="6">
+        <v>6837.0</v>
+      </c>
+      <c r="BA36" s="6">
+        <v>6815.0</v>
+      </c>
+      <c r="BB36" s="6">
+        <v>6805.0</v>
+      </c>
+      <c r="BC36" s="6">
+        <v>6840.0</v>
+      </c>
+      <c r="BD36" s="6">
+        <v>7379.0</v>
+      </c>
+      <c r="BE36" s="6">
+        <v>7079.0</v>
+      </c>
+      <c r="BF36" s="6">
+        <v>6951.0</v>
+      </c>
+      <c r="BG36" s="6">
+        <v>6850.0</v>
+      </c>
+      <c r="BH36" s="6">
+        <v>6807.0</v>
+      </c>
+      <c r="BI36" s="6">
+        <v>6787.0</v>
+      </c>
+      <c r="BJ36" s="6">
+        <v>6772.0</v>
+      </c>
+      <c r="BK36" s="6">
+        <v>6712.0</v>
+      </c>
+      <c r="BL36" s="6">
+        <v>6678.0</v>
+      </c>
+      <c r="BM36" s="6">
+        <v>6626.0</v>
+      </c>
+      <c r="BN36" s="6">
+        <v>6566.0</v>
+      </c>
+      <c r="BO36" s="6">
+        <v>6557.0</v>
+      </c>
+      <c r="BP36" s="6">
+        <v>7149.0</v>
+      </c>
+      <c r="BQ36" s="6">
+        <v>6813.0</v>
+      </c>
+      <c r="BR36" s="6">
+        <v>6735.0</v>
+      </c>
+      <c r="BS36" s="6">
+        <v>6631.0</v>
+      </c>
+      <c r="BT36" s="6">
+        <v>6601.0</v>
+      </c>
+      <c r="BU36" s="6">
+        <v>6597.0</v>
+      </c>
+      <c r="BV36" s="6">
+        <v>6587.0</v>
+      </c>
+      <c r="BW36" s="6">
+        <v>6551.0</v>
+      </c>
+      <c r="BX36" s="6">
+        <v>6528.0</v>
+      </c>
+      <c r="BY36" s="6">
+        <v>6573.0</v>
+      </c>
+      <c r="BZ36" s="6">
+        <v>6572.0</v>
+      </c>
+      <c r="CA36" s="6">
+        <v>6616.0</v>
+      </c>
+      <c r="CB36" s="6">
+        <v>7139.0</v>
+      </c>
+      <c r="CC36" s="6">
+        <v>6774.0</v>
+      </c>
+      <c r="CD36" s="6">
+        <v>6707.0</v>
+      </c>
+      <c r="CE36" s="6">
+        <v>6654.0</v>
+      </c>
+      <c r="CF36" s="6">
+        <v>6620.0</v>
+      </c>
+      <c r="CG36" s="6">
+        <v>6602.0</v>
+      </c>
+      <c r="CH36" s="6">
+        <v>6599.0</v>
+      </c>
+      <c r="CI36" s="6">
+        <v>6545.0</v>
+      </c>
+      <c r="CJ36" s="6">
+        <v>6533.0</v>
+      </c>
+      <c r="CK36" s="6">
+        <v>6482.0</v>
+      </c>
+      <c r="CL36" s="6">
+        <v>6464.0</v>
+      </c>
+      <c r="CM36" s="6">
+        <v>6514.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:91">
+      <c r="C37" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D37" s="6">
+        <v>132232737.0</v>
+      </c>
+      <c r="E37" s="6">
+        <v>124378007.0</v>
+      </c>
+      <c r="F37" s="6">
+        <v>126891480.0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>54158375.0</v>
+      </c>
+      <c r="H37" s="6">
+        <v>209671444.0</v>
+      </c>
+      <c r="I37" s="6">
+        <v>124054595.0</v>
+      </c>
+      <c r="J37" s="6">
+        <v>124822800.0</v>
+      </c>
+      <c r="K37" s="6">
+        <v>114600309.0</v>
+      </c>
+      <c r="L37" s="6">
+        <v>116068054.0</v>
+      </c>
+      <c r="M37" s="6">
+        <v>128331520.0</v>
+      </c>
+      <c r="N37" s="6">
+        <v>143895621.0</v>
+      </c>
+      <c r="O37" s="6">
+        <v>124699746.0</v>
+      </c>
+      <c r="P37" s="6">
+        <v>122828343.0</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>115497586.0</v>
+      </c>
+      <c r="R37" s="6">
+        <v>116016993.0</v>
+      </c>
+      <c r="S37" s="6">
+        <v>51454968.0</v>
+      </c>
+      <c r="T37" s="6">
+        <v>191765596.0</v>
+      </c>
+      <c r="U37" s="6">
+        <v>113061237.0</v>
+      </c>
+      <c r="V37" s="6">
+        <v>116443023.0</v>
+      </c>
+      <c r="W37" s="6">
+        <v>104762375.0</v>
+      </c>
+      <c r="X37" s="6">
+        <v>107891264.0</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>117179300.0</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>133322623.0</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>116020002.0</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>110800633.0</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>111317996.0</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>109177176.0</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>47512957.0</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>175348184.0</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>104979839.0</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>108447631.0</v>
+      </c>
+      <c r="AI37" s="6">
+        <v>97831623.0</v>
+      </c>
+      <c r="AJ37" s="6">
+        <v>98428176.0</v>
+      </c>
+      <c r="AK37" s="6">
+        <v>107652504.0</v>
+      </c>
+      <c r="AL37" s="6">
+        <v>125521500.0</v>
+      </c>
+      <c r="AM37" s="6">
+        <v>104998729.0</v>
+      </c>
+      <c r="AN37" s="6">
+        <v>104141358.0</v>
+      </c>
+      <c r="AO37" s="6">
+        <v>99475033.0</v>
+      </c>
+      <c r="AP37" s="6">
+        <v>98110131.0</v>
+      </c>
+      <c r="AQ37" s="6">
+        <v>43158103.0</v>
+      </c>
+      <c r="AR37" s="6">
+        <v>155546258.0</v>
+      </c>
+      <c r="AS37" s="6">
+        <v>94595615.0</v>
+      </c>
+      <c r="AT37" s="6">
+        <v>94780164.0</v>
+      </c>
+      <c r="AU37" s="6">
+        <v>86002242.0</v>
+      </c>
+      <c r="AV37" s="6">
+        <v>87021559.0</v>
+      </c>
+      <c r="AW37" s="6">
+        <v>96795492.0</v>
+      </c>
+      <c r="AX37" s="6">
+        <v>109686706.0</v>
+      </c>
+      <c r="AY37" s="6">
+        <v>94607060.0</v>
+      </c>
+      <c r="AZ37" s="6">
+        <v>92198977.0</v>
+      </c>
+      <c r="BA37" s="6">
+        <v>85686543.0</v>
+      </c>
+      <c r="BB37" s="6">
+        <v>86388752.0</v>
+      </c>
+      <c r="BC37" s="6">
+        <v>39122431.0</v>
+      </c>
+      <c r="BD37" s="6">
+        <v>140898404.0</v>
+      </c>
+      <c r="BE37" s="6">
+        <v>85338020.0</v>
+      </c>
+      <c r="BF37" s="6">
+        <v>85986440.0</v>
+      </c>
+      <c r="BG37" s="6">
+        <v>78417276.0</v>
+      </c>
+      <c r="BH37" s="6">
+        <v>78254447.0</v>
+      </c>
+      <c r="BI37" s="6">
+        <v>86912771.0</v>
+      </c>
+      <c r="BJ37" s="6">
+        <v>93717127.0</v>
+      </c>
+      <c r="BK37" s="6">
+        <v>82697847.0</v>
+      </c>
+      <c r="BL37" s="6">
+        <v>80694740.0</v>
+      </c>
+      <c r="BM37" s="6">
+        <v>77858909.0</v>
+      </c>
+      <c r="BN37" s="6">
+        <v>77056197.0</v>
+      </c>
+      <c r="BO37" s="6">
+        <v>35714415.0</v>
+      </c>
+      <c r="BP37" s="6">
+        <v>125956809.0</v>
+      </c>
+      <c r="BQ37" s="6">
+        <v>76699974.0</v>
+      </c>
+      <c r="BR37" s="6">
+        <v>77212777.0</v>
+      </c>
+      <c r="BS37" s="6">
+        <v>70846745.0</v>
+      </c>
+      <c r="BT37" s="6">
+        <v>70962055.0</v>
+      </c>
+      <c r="BU37" s="6">
+        <v>77514763.0</v>
+      </c>
+      <c r="BV37" s="6">
+        <v>81491907.0</v>
+      </c>
+      <c r="BW37" s="6">
+        <v>67806641.0</v>
+      </c>
+      <c r="BX37" s="6">
+        <v>70288853.0</v>
+      </c>
+      <c r="BY37" s="6">
+        <v>71838202.0</v>
+      </c>
+      <c r="BZ37" s="6">
+        <v>70473405.0</v>
+      </c>
+      <c r="CA37" s="6">
+        <v>32540977.0</v>
+      </c>
+      <c r="CB37" s="6">
+        <v>114856301.0</v>
+      </c>
+      <c r="CC37" s="6">
+        <v>71152261.0</v>
+      </c>
+      <c r="CD37" s="6">
+        <v>73055706.0</v>
+      </c>
+      <c r="CE37" s="6">
+        <v>65703435.0</v>
+      </c>
+      <c r="CF37" s="6">
+        <v>66242952.0</v>
+      </c>
+      <c r="CG37" s="6">
+        <v>73597565.0</v>
+      </c>
+      <c r="CH37" s="6">
+        <v>82364130.0</v>
+      </c>
+      <c r="CI37" s="6">
+        <v>71642065.0</v>
+      </c>
+      <c r="CJ37" s="6">
+        <v>70598692.0</v>
+      </c>
+      <c r="CK37" s="6">
+        <v>66000131.0</v>
+      </c>
+      <c r="CL37" s="6">
+        <v>66630728.0</v>
+      </c>
+      <c r="CM37" s="6">
+        <v>23625466.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:91">
+      <c r="C38" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
+          </r>
+        </is>
+      </c>
+      <c r="D38" s="6">
+        <v>21670933.0</v>
+      </c>
+      <c r="E38" s="6">
+        <v>19936889.0</v>
+      </c>
+      <c r="F38" s="6">
+        <v>20381504.0</v>
+      </c>
+      <c r="G38" s="6">
+        <v>8272144.0</v>
+      </c>
+      <c r="H38" s="6">
+        <v>35674236.0</v>
+      </c>
+      <c r="I38" s="6">
+        <v>20237118.0</v>
+      </c>
+      <c r="J38" s="6">
+        <v>20269893.0</v>
+      </c>
+      <c r="K38" s="6">
+        <v>18516893.0</v>
+      </c>
+      <c r="L38" s="6">
+        <v>18897900.0</v>
+      </c>
+      <c r="M38" s="6">
+        <v>20454373.0</v>
+      </c>
+      <c r="N38" s="6">
+        <v>23393491.0</v>
+      </c>
+      <c r="O38" s="6">
+        <v>20004564.0</v>
+      </c>
+      <c r="P38" s="6">
+        <v>19440987.0</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>17991757.0</v>
+      </c>
+      <c r="R38" s="6">
+        <v>18268208.0</v>
+      </c>
+      <c r="S38" s="6">
+        <v>7685165.0</v>
+      </c>
+      <c r="T38" s="6">
+        <v>31732051.0</v>
+      </c>
+      <c r="U38" s="6">
+        <v>18003309.0</v>
+      </c>
+      <c r="V38" s="6">
+        <v>18453009.0</v>
+      </c>
+      <c r="W38" s="6">
+        <v>16591170.0</v>
+      </c>
+      <c r="X38" s="6">
+        <v>17136492.0</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>18017017.0</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>21110695.0</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>17989643.0</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>17030934.0</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>16882794.0</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>16743090.0</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>6923518.0</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>29039415.0</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>16698109.0</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>17312223.0</v>
+      </c>
+      <c r="AI38" s="6">
+        <v>15746066.0</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>15545890.0</v>
+      </c>
+      <c r="AK38" s="6">
+        <v>16701588.0</v>
+      </c>
+      <c r="AL38" s="6">
+        <v>19904773.0</v>
+      </c>
+      <c r="AM38" s="6">
+        <v>16279463.0</v>
+      </c>
+      <c r="AN38" s="6">
+        <v>16095192.0</v>
+      </c>
+      <c r="AO38" s="6">
+        <v>15098447.0</v>
+      </c>
+      <c r="AP38" s="6">
+        <v>15031740.0</v>
+      </c>
+      <c r="AQ38" s="6">
+        <v>6300156.0</v>
+      </c>
+      <c r="AR38" s="6">
+        <v>25491679.0</v>
+      </c>
+      <c r="AS38" s="6">
+        <v>14945973.0</v>
+      </c>
+      <c r="AT38" s="6">
+        <v>14948133.0</v>
+      </c>
+      <c r="AU38" s="6">
+        <v>13655553.0</v>
+      </c>
+      <c r="AV38" s="6">
+        <v>13539507.0</v>
+      </c>
+      <c r="AW38" s="6">
+        <v>14849658.0</v>
+      </c>
+      <c r="AX38" s="6">
+        <v>17448944.0</v>
+      </c>
+      <c r="AY38" s="6">
+        <v>15014178.0</v>
+      </c>
+      <c r="AZ38" s="6">
+        <v>14554419.0</v>
+      </c>
+      <c r="BA38" s="6">
+        <v>13183683.0</v>
+      </c>
+      <c r="BB38" s="6">
+        <v>13512969.0</v>
+      </c>
+      <c r="BC38" s="6">
+        <v>5964862.0</v>
+      </c>
+      <c r="BD38" s="6">
+        <v>23236863.0</v>
+      </c>
+      <c r="BE38" s="6">
+        <v>13651772.0</v>
+      </c>
+      <c r="BF38" s="6">
+        <v>13760928.0</v>
+      </c>
+      <c r="BG38" s="6">
+        <v>12508510.0</v>
+      </c>
+      <c r="BH38" s="6">
+        <v>12405403.0</v>
+      </c>
+      <c r="BI38" s="6">
+        <v>13502424.0</v>
+      </c>
+      <c r="BJ38" s="6">
+        <v>14735983.0</v>
+      </c>
+      <c r="BK38" s="6">
+        <v>12878248.0</v>
+      </c>
+      <c r="BL38" s="6">
+        <v>12642438.0</v>
+      </c>
+      <c r="BM38" s="6">
+        <v>11949184.0</v>
+      </c>
+      <c r="BN38" s="6">
+        <v>12007203.0</v>
+      </c>
+      <c r="BO38" s="6">
+        <v>5320152.0</v>
+      </c>
+      <c r="BP38" s="6">
+        <v>20197359.0</v>
+      </c>
+      <c r="BQ38" s="6">
+        <v>11852592.0</v>
+      </c>
+      <c r="BR38" s="6">
+        <v>12015491.0</v>
+      </c>
+      <c r="BS38" s="6">
+        <v>11013500.0</v>
+      </c>
+      <c r="BT38" s="6">
+        <v>10911303.0</v>
+      </c>
+      <c r="BU38" s="6">
+        <v>11888951.0</v>
+      </c>
+      <c r="BV38" s="6">
+        <v>12837199.0</v>
+      </c>
+      <c r="BW38" s="6">
+        <v>10484248.0</v>
+      </c>
+      <c r="BX38" s="6">
+        <v>10766987.0</v>
+      </c>
+      <c r="BY38" s="6">
+        <v>11052868.0</v>
+      </c>
+      <c r="BZ38" s="6">
+        <v>10878375.0</v>
+      </c>
+      <c r="CA38" s="6">
+        <v>4799293.0</v>
+      </c>
+      <c r="CB38" s="6">
+        <v>19152178.0</v>
+      </c>
+      <c r="CC38" s="6">
+        <v>11530326.0</v>
+      </c>
+      <c r="CD38" s="6">
+        <v>11834413.0</v>
+      </c>
+      <c r="CE38" s="6">
+        <v>10618262.0</v>
+      </c>
+      <c r="CF38" s="6">
+        <v>10776996.0</v>
+      </c>
+      <c r="CG38" s="6">
+        <v>11536517.0</v>
+      </c>
+      <c r="CH38" s="6">
+        <v>13354714.0</v>
+      </c>
+      <c r="CI38" s="6">
+        <v>11406793.0</v>
+      </c>
+      <c r="CJ38" s="6">
+        <v>11201176.0</v>
+      </c>
+      <c r="CK38" s="6">
+        <v>10339012.0</v>
+      </c>
+      <c r="CL38" s="6">
+        <v>10430478.0</v>
+      </c>
+      <c r="CM38" s="6">
+        <v>2668032.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:91">
+      <c r="A39" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Utenos apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B39" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Visa apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="C39" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">MM skaičius</t>
+          </r>
+        </is>
+      </c>
+      <c r="D39" s="6">
+        <v>2952.0</v>
+      </c>
+      <c r="E39" s="6">
+        <v>2945.0</v>
+      </c>
+      <c r="F39" s="6">
+        <v>2962.0</v>
+      </c>
+      <c r="G39" s="6">
+        <v>2990.0</v>
+      </c>
+      <c r="H39" s="6">
+        <v>3240.0</v>
+      </c>
+      <c r="I39" s="6">
+        <v>3106.0</v>
+      </c>
+      <c r="J39" s="6">
+        <v>3112.0</v>
+      </c>
+      <c r="K39" s="6">
+        <v>3075.0</v>
+      </c>
+      <c r="L39" s="6">
+        <v>3092.0</v>
+      </c>
+      <c r="M39" s="6">
+        <v>3090.0</v>
+      </c>
+      <c r="N39" s="6">
+        <v>3105.0</v>
+      </c>
+      <c r="O39" s="6">
+        <v>3080.0</v>
+      </c>
+      <c r="P39" s="6">
+        <v>3066.0</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>3035.0</v>
+      </c>
+      <c r="R39" s="6">
+        <v>3042.0</v>
+      </c>
+      <c r="S39" s="6">
+        <v>3035.0</v>
+      </c>
+      <c r="T39" s="6">
+        <v>3258.0</v>
+      </c>
+      <c r="U39" s="6">
+        <v>3132.0</v>
+      </c>
+      <c r="V39" s="6">
+        <v>3165.0</v>
+      </c>
+      <c r="W39" s="6">
+        <v>3131.0</v>
+      </c>
+      <c r="X39" s="6">
+        <v>3147.0</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>3155.0</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>3176.0</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>3176.0</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>3174.0</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>3154.0</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>3154.0</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>3165.0</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>3391.0</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>3264.0</v>
+      </c>
+      <c r="AH39" s="6">
+        <v>3269.0</v>
+      </c>
+      <c r="AI39" s="6">
+        <v>3233.0</v>
+      </c>
+      <c r="AJ39" s="6">
+        <v>3220.0</v>
+      </c>
+      <c r="AK39" s="6">
+        <v>3219.0</v>
+      </c>
+      <c r="AL39" s="6">
+        <v>3236.0</v>
+      </c>
+      <c r="AM39" s="6">
+        <v>3218.0</v>
+      </c>
+      <c r="AN39" s="6">
+        <v>3197.0</v>
+      </c>
+      <c r="AO39" s="6">
+        <v>3152.0</v>
+      </c>
+      <c r="AP39" s="6">
+        <v>3149.0</v>
+      </c>
+      <c r="AQ39" s="6">
+        <v>3165.0</v>
+      </c>
+      <c r="AR39" s="6">
+        <v>3392.0</v>
+      </c>
+      <c r="AS39" s="6">
+        <v>3278.0</v>
+      </c>
+      <c r="AT39" s="6">
+        <v>3256.0</v>
+      </c>
+      <c r="AU39" s="6">
+        <v>3264.0</v>
+      </c>
+      <c r="AV39" s="6">
+        <v>3240.0</v>
+      </c>
+      <c r="AW39" s="6">
+        <v>3257.0</v>
+      </c>
+      <c r="AX39" s="6">
+        <v>3244.0</v>
+      </c>
+      <c r="AY39" s="6">
+        <v>3218.0</v>
+      </c>
+      <c r="AZ39" s="6">
+        <v>3178.0</v>
+      </c>
+      <c r="BA39" s="6">
+        <v>3159.0</v>
+      </c>
+      <c r="BB39" s="6">
+        <v>3152.0</v>
+      </c>
+      <c r="BC39" s="6">
+        <v>3154.0</v>
+      </c>
+      <c r="BD39" s="6">
+        <v>3347.0</v>
+      </c>
+      <c r="BE39" s="6">
+        <v>3201.0</v>
+      </c>
+      <c r="BF39" s="6">
+        <v>3191.0</v>
+      </c>
+      <c r="BG39" s="6">
+        <v>3181.0</v>
+      </c>
+      <c r="BH39" s="6">
+        <v>3163.0</v>
+      </c>
+      <c r="BI39" s="6">
+        <v>3163.0</v>
+      </c>
+      <c r="BJ39" s="6">
+        <v>3139.0</v>
+      </c>
+      <c r="BK39" s="6">
+        <v>3125.0</v>
+      </c>
+      <c r="BL39" s="6">
+        <v>3070.0</v>
+      </c>
+      <c r="BM39" s="6">
+        <v>3043.0</v>
+      </c>
+      <c r="BN39" s="6">
+        <v>3011.0</v>
+      </c>
+      <c r="BO39" s="6">
+        <v>2991.0</v>
+      </c>
+      <c r="BP39" s="6">
+        <v>3233.0</v>
+      </c>
+      <c r="BQ39" s="6">
+        <v>3051.0</v>
+      </c>
+      <c r="BR39" s="6">
+        <v>3051.0</v>
+      </c>
+      <c r="BS39" s="6">
+        <v>3018.0</v>
+      </c>
+      <c r="BT39" s="6">
+        <v>3020.0</v>
+      </c>
+      <c r="BU39" s="6">
+        <v>3012.0</v>
+      </c>
+      <c r="BV39" s="6">
+        <v>3003.0</v>
+      </c>
+      <c r="BW39" s="6">
+        <v>2967.0</v>
+      </c>
+      <c r="BX39" s="6">
+        <v>2956.0</v>
+      </c>
+      <c r="BY39" s="6">
+        <v>2976.0</v>
+      </c>
+      <c r="BZ39" s="6">
+        <v>2989.0</v>
+      </c>
+      <c r="CA39" s="6">
+        <v>2981.0</v>
+      </c>
+      <c r="CB39" s="6">
+        <v>3165.0</v>
+      </c>
+      <c r="CC39" s="6">
+        <v>3050.0</v>
+      </c>
+      <c r="CD39" s="6">
+        <v>3023.0</v>
+      </c>
+      <c r="CE39" s="6">
+        <v>3001.0</v>
+      </c>
+      <c r="CF39" s="6">
+        <v>3014.0</v>
+      </c>
+      <c r="CG39" s="6">
+        <v>3004.0</v>
+      </c>
+      <c r="CH39" s="6">
+        <v>3006.0</v>
+      </c>
+      <c r="CI39" s="6">
+        <v>2994.0</v>
+      </c>
+      <c r="CJ39" s="6">
+        <v>2953.0</v>
+      </c>
+      <c r="CK39" s="6">
+        <v>2942.0</v>
+      </c>
+      <c r="CL39" s="6">
+        <v>2932.0</v>
+      </c>
+      <c r="CM39" s="6">
+        <v>2932.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:91">
+      <c r="C40" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D40" s="6">
+        <v>67355440.0</v>
+      </c>
+      <c r="E40" s="6">
+        <v>61456539.0</v>
+      </c>
+      <c r="F40" s="6">
+        <v>61151747.0</v>
+      </c>
+      <c r="G40" s="6">
+        <v>28989471.0</v>
+      </c>
+      <c r="H40" s="6">
+        <v>98102021.0</v>
+      </c>
+      <c r="I40" s="6">
+        <v>61497686.0</v>
+      </c>
+      <c r="J40" s="6">
+        <v>60984010.0</v>
+      </c>
+      <c r="K40" s="6">
+        <v>57053781.0</v>
+      </c>
+      <c r="L40" s="6">
+        <v>56401666.0</v>
+      </c>
+      <c r="M40" s="6">
+        <v>63744501.0</v>
+      </c>
+      <c r="N40" s="6">
+        <v>71297261.0</v>
+      </c>
+      <c r="O40" s="6">
+        <v>59939732.0</v>
+      </c>
+      <c r="P40" s="6">
+        <v>61179372.0</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>56691495.0</v>
+      </c>
+      <c r="R40" s="6">
+        <v>56721284.0</v>
+      </c>
+      <c r="S40" s="6">
+        <v>26379176.0</v>
+      </c>
+      <c r="T40" s="6">
+        <v>90670678.0</v>
+      </c>
+      <c r="U40" s="6">
+        <v>55659819.0</v>
+      </c>
+      <c r="V40" s="6">
+        <v>56355799.0</v>
+      </c>
+      <c r="W40" s="6">
+        <v>50842694.0</v>
+      </c>
+      <c r="X40" s="6">
+        <v>51883634.0</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>58463828.0</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>64907820.0</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>55766173.0</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>56709384.0</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>53388954.0</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>52354582.0</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>24221430.0</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>81772821.0</v>
+      </c>
+      <c r="AG40" s="6">
+        <v>50668251.0</v>
+      </c>
+      <c r="AH40" s="6">
+        <v>50618009.0</v>
+      </c>
+      <c r="AI40" s="6">
+        <v>46633243.0</v>
+      </c>
+      <c r="AJ40" s="6">
+        <v>47314934.0</v>
+      </c>
+      <c r="AK40" s="6">
+        <v>51652007.0</v>
+      </c>
+      <c r="AL40" s="6">
+        <v>60064944.0</v>
+      </c>
+      <c r="AM40" s="6">
+        <v>49419519.0</v>
+      </c>
+      <c r="AN40" s="6">
+        <v>50001557.0</v>
+      </c>
+      <c r="AO40" s="6">
+        <v>47829938.0</v>
+      </c>
+      <c r="AP40" s="6">
+        <v>46836933.0</v>
+      </c>
+      <c r="AQ40" s="6">
+        <v>22710645.0</v>
+      </c>
+      <c r="AR40" s="6">
+        <v>74346752.0</v>
+      </c>
+      <c r="AS40" s="6">
+        <v>45166695.0</v>
+      </c>
+      <c r="AT40" s="6">
+        <v>45164612.0</v>
+      </c>
+      <c r="AU40" s="6">
+        <v>43127552.0</v>
+      </c>
+      <c r="AV40" s="6">
+        <v>42549876.0</v>
+      </c>
+      <c r="AW40" s="6">
+        <v>47578250.0</v>
+      </c>
+      <c r="AX40" s="6">
+        <v>55217005.0</v>
+      </c>
+      <c r="AY40" s="6">
+        <v>46131731.0</v>
+      </c>
+      <c r="AZ40" s="6">
+        <v>46343679.0</v>
+      </c>
+      <c r="BA40" s="6">
+        <v>42846615.0</v>
+      </c>
+      <c r="BB40" s="6">
+        <v>42894127.0</v>
+      </c>
+      <c r="BC40" s="6">
+        <v>20764056.0</v>
+      </c>
+      <c r="BD40" s="6">
+        <v>66675287.0</v>
+      </c>
+      <c r="BE40" s="6">
+        <v>40934314.0</v>
+      </c>
+      <c r="BF40" s="6">
+        <v>41115278.0</v>
+      </c>
+      <c r="BG40" s="6">
+        <v>39339888.0</v>
+      </c>
+      <c r="BH40" s="6">
+        <v>38908059.0</v>
+      </c>
+      <c r="BI40" s="6">
+        <v>43608924.0</v>
+      </c>
+      <c r="BJ40" s="6">
+        <v>48933239.0</v>
+      </c>
+      <c r="BK40" s="6">
+        <v>41703601.0</v>
+      </c>
+      <c r="BL40" s="6">
+        <v>42022919.0</v>
+      </c>
+      <c r="BM40" s="6">
+        <v>39458124.0</v>
+      </c>
+      <c r="BN40" s="6">
+        <v>39638819.0</v>
+      </c>
+      <c r="BO40" s="6">
+        <v>19094756.0</v>
+      </c>
+      <c r="BP40" s="6">
+        <v>61662061.0</v>
+      </c>
+      <c r="BQ40" s="6">
+        <v>38806345.0</v>
+      </c>
+      <c r="BR40" s="6">
+        <v>38247988.0</v>
+      </c>
+      <c r="BS40" s="6">
+        <v>35843698.0</v>
+      </c>
+      <c r="BT40" s="6">
+        <v>36036186.0</v>
+      </c>
+      <c r="BU40" s="6">
+        <v>40504838.0</v>
+      </c>
+      <c r="BV40" s="6">
+        <v>42129842.0</v>
+      </c>
+      <c r="BW40" s="6">
+        <v>34370196.0</v>
+      </c>
+      <c r="BX40" s="6">
+        <v>38560013.0</v>
+      </c>
+      <c r="BY40" s="6">
+        <v>37140921.0</v>
+      </c>
+      <c r="BZ40" s="6">
+        <v>36706529.0</v>
+      </c>
+      <c r="CA40" s="6">
+        <v>17885334.0</v>
+      </c>
+      <c r="CB40" s="6">
+        <v>56009362.0</v>
+      </c>
+      <c r="CC40" s="6">
+        <v>35055598.0</v>
+      </c>
+      <c r="CD40" s="6">
+        <v>35687415.0</v>
+      </c>
+      <c r="CE40" s="6">
+        <v>32782517.0</v>
+      </c>
+      <c r="CF40" s="6">
+        <v>33228756.0</v>
+      </c>
+      <c r="CG40" s="6">
+        <v>37793410.0</v>
+      </c>
+      <c r="CH40" s="6">
+        <v>41118460.0</v>
+      </c>
+      <c r="CI40" s="6">
+        <v>35846149.0</v>
+      </c>
+      <c r="CJ40" s="6">
+        <v>36349288.0</v>
+      </c>
+      <c r="CK40" s="6">
+        <v>33344067.0</v>
+      </c>
+      <c r="CL40" s="6">
+        <v>33538018.0</v>
+      </c>
+      <c r="CM40" s="6">
+        <v>13962520.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:91">
+      <c r="C41" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
+          </r>
+        </is>
+      </c>
+      <c r="D41" s="6">
+        <v>11162855.0</v>
+      </c>
+      <c r="E41" s="6">
+        <v>9889674.0</v>
+      </c>
+      <c r="F41" s="6">
+        <v>10072279.0</v>
+      </c>
+      <c r="G41" s="6">
+        <v>4662607.0</v>
+      </c>
+      <c r="H41" s="6">
+        <v>16509695.0</v>
+      </c>
+      <c r="I41" s="6">
+        <v>10102774.0</v>
+      </c>
+      <c r="J41" s="6">
+        <v>9971604.0</v>
+      </c>
+      <c r="K41" s="6">
+        <v>9253178.0</v>
+      </c>
+      <c r="L41" s="6">
+        <v>9201009.0</v>
+      </c>
+      <c r="M41" s="6">
+        <v>10127241.0</v>
+      </c>
+      <c r="N41" s="6">
+        <v>11646581.0</v>
+      </c>
+      <c r="O41" s="6">
+        <v>9633336.0</v>
+      </c>
+      <c r="P41" s="6">
+        <v>9761126.0</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>8901873.0</v>
+      </c>
+      <c r="R41" s="6">
+        <v>9074451.0</v>
+      </c>
+      <c r="S41" s="6">
+        <v>4174043.0</v>
+      </c>
+      <c r="T41" s="6">
+        <v>14888375.0</v>
+      </c>
+      <c r="U41" s="6">
+        <v>8817963.0</v>
+      </c>
+      <c r="V41" s="6">
+        <v>8897577.0</v>
+      </c>
+      <c r="W41" s="6">
+        <v>7976837.0</v>
+      </c>
+      <c r="X41" s="6">
+        <v>8153119.0</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>8948800.0</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>10225065.0</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>8620846.0</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>8886871.0</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>8066853.0</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>8093134.0</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>3751415.0</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>13248093.0</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>8013256.0</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>8007211.0</v>
+      </c>
+      <c r="AI41" s="6">
+        <v>7374689.0</v>
+      </c>
+      <c r="AJ41" s="6">
+        <v>7366948.0</v>
+      </c>
+      <c r="AK41" s="6">
+        <v>7970066.0</v>
+      </c>
+      <c r="AL41" s="6">
+        <v>9461459.0</v>
+      </c>
+      <c r="AM41" s="6">
+        <v>7599407.0</v>
+      </c>
+      <c r="AN41" s="6">
+        <v>7738704.0</v>
+      </c>
+      <c r="AO41" s="6">
+        <v>7213948.0</v>
+      </c>
+      <c r="AP41" s="6">
+        <v>7269731.0</v>
+      </c>
+      <c r="AQ41" s="6">
+        <v>3573477.0</v>
+      </c>
+      <c r="AR41" s="6">
+        <v>11921233.0</v>
+      </c>
+      <c r="AS41" s="6">
+        <v>7046578.0</v>
+      </c>
+      <c r="AT41" s="6">
+        <v>7067371.0</v>
+      </c>
+      <c r="AU41" s="6">
+        <v>6778088.0</v>
+      </c>
+      <c r="AV41" s="6">
+        <v>6556112.0</v>
+      </c>
+      <c r="AW41" s="6">
+        <v>7253474.0</v>
+      </c>
+      <c r="AX41" s="6">
+        <v>8743182.0</v>
+      </c>
+      <c r="AY41" s="6">
+        <v>7294929.0</v>
+      </c>
+      <c r="AZ41" s="6">
+        <v>7357433.0</v>
+      </c>
+      <c r="BA41" s="6">
+        <v>6591863.0</v>
+      </c>
+      <c r="BB41" s="6">
+        <v>6835908.0</v>
+      </c>
+      <c r="BC41" s="6">
+        <v>3322993.0</v>
+      </c>
+      <c r="BD41" s="6">
+        <v>10800612.0</v>
+      </c>
+      <c r="BE41" s="6">
+        <v>6478529.0</v>
+      </c>
+      <c r="BF41" s="6">
+        <v>6496585.0</v>
+      </c>
+      <c r="BG41" s="6">
+        <v>6212538.0</v>
+      </c>
+      <c r="BH41" s="6">
+        <v>6141837.0</v>
+      </c>
+      <c r="BI41" s="6">
+        <v>6767509.0</v>
+      </c>
+      <c r="BJ41" s="6">
+        <v>7664850.0</v>
+      </c>
+      <c r="BK41" s="6">
+        <v>6484193.0</v>
+      </c>
+      <c r="BL41" s="6">
+        <v>6524735.0</v>
+      </c>
+      <c r="BM41" s="6">
+        <v>6058483.0</v>
+      </c>
+      <c r="BN41" s="6">
+        <v>6242775.0</v>
+      </c>
+      <c r="BO41" s="6">
+        <v>3013534.0</v>
+      </c>
+      <c r="BP41" s="6">
+        <v>9681964.0</v>
+      </c>
+      <c r="BQ41" s="6">
+        <v>6009164.0</v>
+      </c>
+      <c r="BR41" s="6">
+        <v>5942767.0</v>
+      </c>
+      <c r="BS41" s="6">
+        <v>5424655.0</v>
+      </c>
+      <c r="BT41" s="6">
+        <v>5508357.0</v>
+      </c>
+      <c r="BU41" s="6">
+        <v>6232800.0</v>
+      </c>
+      <c r="BV41" s="6">
+        <v>6599787.0</v>
+      </c>
+      <c r="BW41" s="6">
+        <v>5330069.0</v>
+      </c>
+      <c r="BX41" s="6">
+        <v>6053269.0</v>
+      </c>
+      <c r="BY41" s="6">
+        <v>5686603.0</v>
+      </c>
+      <c r="BZ41" s="6">
+        <v>5809370.0</v>
+      </c>
+      <c r="CA41" s="6">
+        <v>2782763.0</v>
+      </c>
+      <c r="CB41" s="6">
+        <v>9172489.0</v>
+      </c>
+      <c r="CC41" s="6">
+        <v>5668379.0</v>
+      </c>
+      <c r="CD41" s="6">
+        <v>5711839.0</v>
+      </c>
+      <c r="CE41" s="6">
+        <v>5210432.0</v>
+      </c>
+      <c r="CF41" s="6">
+        <v>5310150.0</v>
+      </c>
+      <c r="CG41" s="6">
+        <v>6018596.0</v>
+      </c>
+      <c r="CH41" s="6">
+        <v>6545608.0</v>
+      </c>
+      <c r="CI41" s="6">
+        <v>5676351.0</v>
+      </c>
+      <c r="CJ41" s="6">
+        <v>5721208.0</v>
+      </c>
+      <c r="CK41" s="6">
+        <v>5146977.0</v>
+      </c>
+      <c r="CL41" s="6">
+        <v>5336214.0</v>
+      </c>
+      <c r="CM41" s="6">
+        <v>1695988.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:91">
+      <c r="A42" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Marijampolės apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B42" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Visa apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="C42" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">MM skaičius</t>
+          </r>
+        </is>
+      </c>
+      <c r="D42" s="6">
+        <v>3493.0</v>
+      </c>
+      <c r="E42" s="6">
+        <v>3495.0</v>
+      </c>
+      <c r="F42" s="6">
+        <v>3495.0</v>
+      </c>
+      <c r="G42" s="6">
+        <v>3526.0</v>
+      </c>
+      <c r="H42" s="6">
+        <v>3970.0</v>
+      </c>
+      <c r="I42" s="6">
+        <v>3735.0</v>
+      </c>
+      <c r="J42" s="6">
+        <v>3693.0</v>
+      </c>
+      <c r="K42" s="6">
+        <v>3586.0</v>
+      </c>
+      <c r="L42" s="6">
+        <v>3595.0</v>
+      </c>
+      <c r="M42" s="6">
+        <v>3580.0</v>
+      </c>
+      <c r="N42" s="6">
+        <v>3570.0</v>
+      </c>
+      <c r="O42" s="6">
+        <v>3560.0</v>
+      </c>
+      <c r="P42" s="6">
+        <v>3555.0</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>3530.0</v>
+      </c>
+      <c r="R42" s="6">
+        <v>3519.0</v>
+      </c>
+      <c r="S42" s="6">
+        <v>3537.0</v>
+      </c>
+      <c r="T42" s="6">
+        <v>3940.0</v>
+      </c>
+      <c r="U42" s="6">
+        <v>3757.0</v>
+      </c>
+      <c r="V42" s="6">
+        <v>3685.0</v>
+      </c>
+      <c r="W42" s="6">
+        <v>3600.0</v>
+      </c>
+      <c r="X42" s="6">
+        <v>3603.0</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>3586.0</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>3587.0</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>3582.0</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>3576.0</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>3568.0</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>3563.0</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>3572.0</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>3970.0</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>3773.0</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>3669.0</v>
+      </c>
+      <c r="AI42" s="6">
+        <v>3603.0</v>
+      </c>
+      <c r="AJ42" s="6">
+        <v>3591.0</v>
+      </c>
+      <c r="AK42" s="6">
+        <v>3590.0</v>
+      </c>
+      <c r="AL42" s="6">
+        <v>3580.0</v>
+      </c>
+      <c r="AM42" s="6">
+        <v>3572.0</v>
+      </c>
+      <c r="AN42" s="6">
+        <v>3549.0</v>
+      </c>
+      <c r="AO42" s="6">
+        <v>3558.0</v>
+      </c>
+      <c r="AP42" s="6">
+        <v>3524.0</v>
+      </c>
+      <c r="AQ42" s="6">
+        <v>3533.0</v>
+      </c>
+      <c r="AR42" s="6">
+        <v>3875.0</v>
+      </c>
+      <c r="AS42" s="6">
         <v>3751.0</v>
       </c>
-      <c r="CK26" s="6">
-        <v>3751.0</v>
+      <c r="AT42" s="6">
+        <v>3647.0</v>
+      </c>
+      <c r="AU42" s="6">
+        <v>3587.0</v>
+      </c>
+      <c r="AV42" s="6">
+        <v>3592.0</v>
+      </c>
+      <c r="AW42" s="6">
+        <v>3569.0</v>
+      </c>
+      <c r="AX42" s="6">
+        <v>3572.0</v>
+      </c>
+      <c r="AY42" s="6">
+        <v>3562.0</v>
+      </c>
+      <c r="AZ42" s="6">
+        <v>3530.0</v>
+      </c>
+      <c r="BA42" s="6">
+        <v>3532.0</v>
+      </c>
+      <c r="BB42" s="6">
+        <v>3537.0</v>
+      </c>
+      <c r="BC42" s="6">
+        <v>3544.0</v>
+      </c>
+      <c r="BD42" s="6">
+        <v>3883.0</v>
+      </c>
+      <c r="BE42" s="6">
+        <v>3724.0</v>
+      </c>
+      <c r="BF42" s="6">
+        <v>3623.0</v>
+      </c>
+      <c r="BG42" s="6">
+        <v>3572.0</v>
+      </c>
+      <c r="BH42" s="6">
+        <v>3549.0</v>
+      </c>
+      <c r="BI42" s="6">
+        <v>3531.0</v>
+      </c>
+      <c r="BJ42" s="6">
+        <v>3510.0</v>
+      </c>
+      <c r="BK42" s="6">
+        <v>3486.0</v>
+      </c>
+      <c r="BL42" s="6">
+        <v>3453.0</v>
+      </c>
+      <c r="BM42" s="6">
+        <v>3429.0</v>
+      </c>
+      <c r="BN42" s="6">
+        <v>3383.0</v>
+      </c>
+      <c r="BO42" s="6">
+        <v>3379.0</v>
+      </c>
+      <c r="BP42" s="6">
+        <v>3727.0</v>
+      </c>
+      <c r="BQ42" s="6">
+        <v>3549.0</v>
+      </c>
+      <c r="BR42" s="6">
+        <v>3484.0</v>
+      </c>
+      <c r="BS42" s="6">
+        <v>3428.0</v>
+      </c>
+      <c r="BT42" s="6">
+        <v>3407.0</v>
+      </c>
+      <c r="BU42" s="6">
+        <v>3383.0</v>
+      </c>
+      <c r="BV42" s="6">
+        <v>3358.0</v>
+      </c>
+      <c r="BW42" s="6">
+        <v>3344.0</v>
+      </c>
+      <c r="BX42" s="6">
+        <v>3317.0</v>
+      </c>
+      <c r="BY42" s="6">
+        <v>3335.0</v>
+      </c>
+      <c r="BZ42" s="6">
+        <v>3331.0</v>
+      </c>
+      <c r="CA42" s="6">
+        <v>3355.0</v>
+      </c>
+      <c r="CB42" s="6">
+        <v>3690.0</v>
+      </c>
+      <c r="CC42" s="6">
+        <v>3493.0</v>
+      </c>
+      <c r="CD42" s="6">
+        <v>3432.0</v>
+      </c>
+      <c r="CE42" s="6">
+        <v>3379.0</v>
+      </c>
+      <c r="CF42" s="6">
+        <v>3358.0</v>
+      </c>
+      <c r="CG42" s="6">
+        <v>3349.0</v>
+      </c>
+      <c r="CH42" s="6">
+        <v>3330.0</v>
+      </c>
+      <c r="CI42" s="6">
+        <v>3325.0</v>
+      </c>
+      <c r="CJ42" s="6">
+        <v>3320.0</v>
+      </c>
+      <c r="CK42" s="6">
+        <v>3294.0</v>
+      </c>
+      <c r="CL42" s="6">
+        <v>3280.0</v>
+      </c>
+      <c r="CM42" s="6">
+        <v>3281.0</v>
       </c>
     </row>
-    <row r="27" spans="1:89">
-      <c r="C27" s="5" t="inlineStr">
+    <row r="43" spans="1:91">
+      <c r="C43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
-[...259 lines deleted...]
-        <v>12683832.0</v>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D43" s="6">
+        <v>73306384.0</v>
+      </c>
+      <c r="E43" s="6">
+        <v>69431068.0</v>
+      </c>
+      <c r="F43" s="6">
+        <v>69784315.0</v>
+      </c>
+      <c r="G43" s="6">
+        <v>33234765.0</v>
+      </c>
+      <c r="H43" s="6">
+        <v>110978560.0</v>
+      </c>
+      <c r="I43" s="6">
+        <v>69559504.0</v>
+      </c>
+      <c r="J43" s="6">
+        <v>69244914.0</v>
+      </c>
+      <c r="K43" s="6">
+        <v>64397163.0</v>
+      </c>
+      <c r="L43" s="6">
+        <v>63394563.0</v>
+      </c>
+      <c r="M43" s="6">
+        <v>68348732.0</v>
+      </c>
+      <c r="N43" s="6">
+        <v>79981287.0</v>
+      </c>
+      <c r="O43" s="6">
+        <v>66373098.0</v>
+      </c>
+      <c r="P43" s="6">
+        <v>67048160.0</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>63290406.0</v>
+      </c>
+      <c r="R43" s="6">
+        <v>63871385.0</v>
+      </c>
+      <c r="S43" s="6">
+        <v>30062735.0</v>
+      </c>
+      <c r="T43" s="6">
+        <v>101501852.0</v>
+      </c>
+      <c r="U43" s="6">
+        <v>63153446.0</v>
+      </c>
+      <c r="V43" s="6">
+        <v>63552534.0</v>
+      </c>
+      <c r="W43" s="6">
+        <v>57854466.0</v>
+      </c>
+      <c r="X43" s="6">
+        <v>59217226.0</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>62866760.0</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>72435807.0</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>63182526.0</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>60175262.0</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>59123856.0</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>58794582.0</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>26906414.0</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>92260003.0</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>58000977.0</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>57482803.0</v>
+      </c>
+      <c r="AI43" s="6">
+        <v>53581200.0</v>
+      </c>
+      <c r="AJ43" s="6">
+        <v>52813269.0</v>
+      </c>
+      <c r="AK43" s="6">
+        <v>56379052.0</v>
+      </c>
+      <c r="AL43" s="6">
+        <v>66092955.0</v>
+      </c>
+      <c r="AM43" s="6">
+        <v>54977020.0</v>
+      </c>
+      <c r="AN43" s="6">
+        <v>54622637.0</v>
+      </c>
+      <c r="AO43" s="6">
+        <v>52486966.0</v>
+      </c>
+      <c r="AP43" s="6">
+        <v>51948104.0</v>
+      </c>
+      <c r="AQ43" s="6">
+        <v>24241672.0</v>
+      </c>
+      <c r="AR43" s="6">
+        <v>81252084.0</v>
+      </c>
+      <c r="AS43" s="6">
+        <v>49510910.0</v>
+      </c>
+      <c r="AT43" s="6">
+        <v>50009624.0</v>
+      </c>
+      <c r="AU43" s="6">
+        <v>48093582.0</v>
+      </c>
+      <c r="AV43" s="6">
+        <v>45960076.0</v>
+      </c>
+      <c r="AW43" s="6">
+        <v>51091341.0</v>
+      </c>
+      <c r="AX43" s="6">
+        <v>57403356.0</v>
+      </c>
+      <c r="AY43" s="6">
+        <v>49955792.0</v>
+      </c>
+      <c r="AZ43" s="6">
+        <v>48851753.0</v>
+      </c>
+      <c r="BA43" s="6">
+        <v>46555835.0</v>
+      </c>
+      <c r="BB43" s="6">
+        <v>46465472.0</v>
+      </c>
+      <c r="BC43" s="6">
+        <v>21254956.0</v>
+      </c>
+      <c r="BD43" s="6">
+        <v>74438527.0</v>
+      </c>
+      <c r="BE43" s="6">
+        <v>44676781.0</v>
+      </c>
+      <c r="BF43" s="6">
+        <v>45344959.0</v>
+      </c>
+      <c r="BG43" s="6">
+        <v>42570413.0</v>
+      </c>
+      <c r="BH43" s="6">
+        <v>42863442.0</v>
+      </c>
+      <c r="BI43" s="6">
+        <v>46475106.0</v>
+      </c>
+      <c r="BJ43" s="6">
+        <v>51943593.0</v>
+      </c>
+      <c r="BK43" s="6">
+        <v>44533819.0</v>
+      </c>
+      <c r="BL43" s="6">
+        <v>43818166.0</v>
+      </c>
+      <c r="BM43" s="6">
+        <v>42201816.0</v>
+      </c>
+      <c r="BN43" s="6">
+        <v>40784076.0</v>
+      </c>
+      <c r="BO43" s="6">
+        <v>19314239.0</v>
+      </c>
+      <c r="BP43" s="6">
+        <v>68416447.0</v>
+      </c>
+      <c r="BQ43" s="6">
+        <v>41028940.0</v>
+      </c>
+      <c r="BR43" s="6">
+        <v>41253471.0</v>
+      </c>
+      <c r="BS43" s="6">
+        <v>38181468.0</v>
+      </c>
+      <c r="BT43" s="6">
+        <v>37829399.0</v>
+      </c>
+      <c r="BU43" s="6">
+        <v>41911704.0</v>
+      </c>
+      <c r="BV43" s="6">
+        <v>44190705.0</v>
+      </c>
+      <c r="BW43" s="6">
+        <v>36243302.0</v>
+      </c>
+      <c r="BX43" s="6">
+        <v>38088626.0</v>
+      </c>
+      <c r="BY43" s="6">
+        <v>38961909.0</v>
+      </c>
+      <c r="BZ43" s="6">
+        <v>38669424.0</v>
+      </c>
+      <c r="CA43" s="6">
+        <v>18264414.0</v>
+      </c>
+      <c r="CB43" s="6">
+        <v>59990163.0</v>
+      </c>
+      <c r="CC43" s="6">
+        <v>37186777.0</v>
+      </c>
+      <c r="CD43" s="6">
+        <v>37710786.0</v>
+      </c>
+      <c r="CE43" s="6">
+        <v>34701932.0</v>
+      </c>
+      <c r="CF43" s="6">
+        <v>34687711.0</v>
+      </c>
+      <c r="CG43" s="6">
+        <v>38291906.0</v>
+      </c>
+      <c r="CH43" s="6">
+        <v>43429814.0</v>
+      </c>
+      <c r="CI43" s="6">
+        <v>36971092.0</v>
+      </c>
+      <c r="CJ43" s="6">
+        <v>35922500.0</v>
+      </c>
+      <c r="CK43" s="6">
+        <v>34865416.0</v>
+      </c>
+      <c r="CL43" s="6">
+        <v>33864494.0</v>
+      </c>
+      <c r="CM43" s="6">
+        <v>14231523.0</v>
       </c>
     </row>
-    <row r="28" spans="1:89">
-      <c r="C28" s="5" t="inlineStr">
+    <row r="44" spans="1:91">
+      <c r="C44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
-      <c r="D28" s="6">
-[...255 lines deleted...]
-        <v>1421050.0</v>
+      <c r="D44" s="6">
+        <v>11845697.0</v>
+      </c>
+      <c r="E44" s="6">
+        <v>10894582.0</v>
+      </c>
+      <c r="F44" s="6">
+        <v>11111169.0</v>
+      </c>
+      <c r="G44" s="6">
+        <v>5058814.0</v>
+      </c>
+      <c r="H44" s="6">
+        <v>18233178.0</v>
+      </c>
+      <c r="I44" s="6">
+        <v>11126352.0</v>
+      </c>
+      <c r="J44" s="6">
+        <v>11042820.0</v>
+      </c>
+      <c r="K44" s="6">
+        <v>10202233.0</v>
+      </c>
+      <c r="L44" s="6">
+        <v>10130978.0</v>
+      </c>
+      <c r="M44" s="6">
+        <v>10671324.0</v>
+      </c>
+      <c r="N44" s="6">
+        <v>12874024.0</v>
+      </c>
+      <c r="O44" s="6">
+        <v>10413325.0</v>
+      </c>
+      <c r="P44" s="6">
+        <v>10419394.0</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>9690330.0</v>
+      </c>
+      <c r="R44" s="6">
+        <v>9929502.0</v>
+      </c>
+      <c r="S44" s="6">
+        <v>4408888.0</v>
+      </c>
+      <c r="T44" s="6">
+        <v>16342629.0</v>
+      </c>
+      <c r="U44" s="6">
+        <v>9808787.0</v>
+      </c>
+      <c r="V44" s="6">
+        <v>9811085.0</v>
+      </c>
+      <c r="W44" s="6">
+        <v>8938823.0</v>
+      </c>
+      <c r="X44" s="6">
+        <v>9133759.0</v>
+      </c>
+      <c r="Y44" s="6">
+        <v>9482171.0</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>11329402.0</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>9610140.0</v>
+      </c>
+      <c r="AB44" s="6">
+        <v>9098445.0</v>
+      </c>
+      <c r="AC44" s="6">
+        <v>8780567.0</v>
+      </c>
+      <c r="AD44" s="6">
+        <v>8777435.0</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>3940421.0</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>14827230.0</v>
+      </c>
+      <c r="AG44" s="6">
+        <v>9068358.0</v>
+      </c>
+      <c r="AH44" s="6">
+        <v>8904771.0</v>
+      </c>
+      <c r="AI44" s="6">
+        <v>8358700.0</v>
+      </c>
+      <c r="AJ44" s="6">
+        <v>8121540.0</v>
+      </c>
+      <c r="AK44" s="6">
+        <v>8643375.0</v>
+      </c>
+      <c r="AL44" s="6">
+        <v>10326176.0</v>
+      </c>
+      <c r="AM44" s="6">
+        <v>8291628.0</v>
+      </c>
+      <c r="AN44" s="6">
+        <v>8286597.0</v>
+      </c>
+      <c r="AO44" s="6">
+        <v>7736013.0</v>
+      </c>
+      <c r="AP44" s="6">
+        <v>7781613.0</v>
+      </c>
+      <c r="AQ44" s="6">
+        <v>3510465.0</v>
+      </c>
+      <c r="AR44" s="6">
+        <v>12818680.0</v>
+      </c>
+      <c r="AS44" s="6">
+        <v>7508251.0</v>
+      </c>
+      <c r="AT44" s="6">
+        <v>7661745.0</v>
+      </c>
+      <c r="AU44" s="6">
+        <v>7333719.0</v>
+      </c>
+      <c r="AV44" s="6">
+        <v>6976729.0</v>
+      </c>
+      <c r="AW44" s="6">
+        <v>7743558.0</v>
+      </c>
+      <c r="AX44" s="6">
+        <v>8861119.0</v>
+      </c>
+      <c r="AY44" s="6">
+        <v>7750307.0</v>
+      </c>
+      <c r="AZ44" s="6">
+        <v>7538900.0</v>
+      </c>
+      <c r="BA44" s="6">
+        <v>7065677.0</v>
+      </c>
+      <c r="BB44" s="6">
+        <v>7110700.0</v>
+      </c>
+      <c r="BC44" s="6">
+        <v>3167053.0</v>
+      </c>
+      <c r="BD44" s="6">
+        <v>12078295.0</v>
+      </c>
+      <c r="BE44" s="6">
+        <v>6936252.0</v>
+      </c>
+      <c r="BF44" s="6">
+        <v>7051454.0</v>
+      </c>
+      <c r="BG44" s="6">
+        <v>6527889.0</v>
+      </c>
+      <c r="BH44" s="6">
+        <v>6659666.0</v>
+      </c>
+      <c r="BI44" s="6">
+        <v>7136075.0</v>
+      </c>
+      <c r="BJ44" s="6">
+        <v>7948111.0</v>
+      </c>
+      <c r="BK44" s="6">
+        <v>6774137.0</v>
+      </c>
+      <c r="BL44" s="6">
+        <v>6696170.0</v>
+      </c>
+      <c r="BM44" s="6">
+        <v>6319180.0</v>
+      </c>
+      <c r="BN44" s="6">
+        <v>6187169.0</v>
+      </c>
+      <c r="BO44" s="6">
+        <v>2725501.0</v>
+      </c>
+      <c r="BP44" s="6">
+        <v>10749539.0</v>
+      </c>
+      <c r="BQ44" s="6">
+        <v>6213489.0</v>
+      </c>
+      <c r="BR44" s="6">
+        <v>6209917.0</v>
+      </c>
+      <c r="BS44" s="6">
+        <v>5653315.0</v>
+      </c>
+      <c r="BT44" s="6">
+        <v>5677426.0</v>
+      </c>
+      <c r="BU44" s="6">
+        <v>6306345.0</v>
+      </c>
+      <c r="BV44" s="6">
+        <v>6780183.0</v>
+      </c>
+      <c r="BW44" s="6">
+        <v>5495744.0</v>
+      </c>
+      <c r="BX44" s="6">
+        <v>5752436.0</v>
+      </c>
+      <c r="BY44" s="6">
+        <v>5887838.0</v>
+      </c>
+      <c r="BZ44" s="6">
+        <v>5932764.0</v>
+      </c>
+      <c r="CA44" s="6">
+        <v>2680216.0</v>
+      </c>
+      <c r="CB44" s="6">
+        <v>9787823.0</v>
+      </c>
+      <c r="CC44" s="6">
+        <v>5902110.0</v>
+      </c>
+      <c r="CD44" s="6">
+        <v>5968370.0</v>
+      </c>
+      <c r="CE44" s="6">
+        <v>5485955.0</v>
+      </c>
+      <c r="CF44" s="6">
+        <v>5530201.0</v>
+      </c>
+      <c r="CG44" s="6">
+        <v>5814651.0</v>
+      </c>
+      <c r="CH44" s="6">
+        <v>6886508.0</v>
+      </c>
+      <c r="CI44" s="6">
+        <v>5770882.0</v>
+      </c>
+      <c r="CJ44" s="6">
+        <v>5540761.0</v>
+      </c>
+      <c r="CK44" s="6">
+        <v>5342165.0</v>
+      </c>
+      <c r="CL44" s="6">
+        <v>5226538.0</v>
+      </c>
+      <c r="CM44" s="6">
+        <v>1598687.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
-      <c r="A29" s="5" t="inlineStr">
+    <row r="45" spans="1:91">
+      <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Telšių apskritis</t>
-[...3 lines deleted...]
-      <c r="B29" s="5" t="inlineStr">
+            <t xml:space="preserve">Tauragės apskritis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
-      <c r="C29" s="5" t="inlineStr">
+      <c r="C45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
-      <c r="D29" s="6">
-[...255 lines deleted...]
-        <v>3858.0</v>
+      <c r="D45" s="6">
+        <v>2528.0</v>
+      </c>
+      <c r="E45" s="6">
+        <v>2519.0</v>
+      </c>
+      <c r="F45" s="6">
+        <v>2530.0</v>
+      </c>
+      <c r="G45" s="6">
+        <v>2544.0</v>
+      </c>
+      <c r="H45" s="6">
+        <v>2719.0</v>
+      </c>
+      <c r="I45" s="6">
+        <v>2626.0</v>
+      </c>
+      <c r="J45" s="6">
+        <v>2622.0</v>
+      </c>
+      <c r="K45" s="6">
+        <v>2603.0</v>
+      </c>
+      <c r="L45" s="6">
+        <v>2598.0</v>
+      </c>
+      <c r="M45" s="6">
+        <v>2592.0</v>
+      </c>
+      <c r="N45" s="6">
+        <v>2583.0</v>
+      </c>
+      <c r="O45" s="6">
+        <v>2577.0</v>
+      </c>
+      <c r="P45" s="6">
+        <v>2579.0</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>2564.0</v>
+      </c>
+      <c r="R45" s="6">
+        <v>2564.0</v>
+      </c>
+      <c r="S45" s="6">
+        <v>2573.0</v>
+      </c>
+      <c r="T45" s="6">
+        <v>2692.0</v>
+      </c>
+      <c r="U45" s="6">
+        <v>2623.0</v>
+      </c>
+      <c r="V45" s="6">
+        <v>2610.0</v>
+      </c>
+      <c r="W45" s="6">
+        <v>2591.0</v>
+      </c>
+      <c r="X45" s="6">
+        <v>2605.0</v>
+      </c>
+      <c r="Y45" s="6">
+        <v>2610.0</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>2606.0</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>2590.0</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>2587.0</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>2559.0</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>2550.0</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>2556.0</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>2703.0</v>
+      </c>
+      <c r="AG45" s="6">
+        <v>2612.0</v>
+      </c>
+      <c r="AH45" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="AI45" s="6">
+        <v>2586.0</v>
+      </c>
+      <c r="AJ45" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="AK45" s="6">
+        <v>2585.0</v>
+      </c>
+      <c r="AL45" s="6">
+        <v>2594.0</v>
+      </c>
+      <c r="AM45" s="6">
+        <v>2578.0</v>
+      </c>
+      <c r="AN45" s="6">
+        <v>2577.0</v>
+      </c>
+      <c r="AO45" s="6">
+        <v>2560.0</v>
+      </c>
+      <c r="AP45" s="6">
+        <v>2561.0</v>
+      </c>
+      <c r="AQ45" s="6">
+        <v>2566.0</v>
+      </c>
+      <c r="AR45" s="6">
+        <v>2671.0</v>
+      </c>
+      <c r="AS45" s="6">
+        <v>2607.0</v>
+      </c>
+      <c r="AT45" s="6">
+        <v>2601.0</v>
+      </c>
+      <c r="AU45" s="6">
+        <v>2596.0</v>
+      </c>
+      <c r="AV45" s="6">
+        <v>2587.0</v>
+      </c>
+      <c r="AW45" s="6">
+        <v>2582.0</v>
+      </c>
+      <c r="AX45" s="6">
+        <v>2592.0</v>
+      </c>
+      <c r="AY45" s="6">
+        <v>2574.0</v>
+      </c>
+      <c r="AZ45" s="6">
+        <v>2572.0</v>
+      </c>
+      <c r="BA45" s="6">
+        <v>2556.0</v>
+      </c>
+      <c r="BB45" s="6">
+        <v>2557.0</v>
+      </c>
+      <c r="BC45" s="6">
+        <v>2560.0</v>
+      </c>
+      <c r="BD45" s="6">
+        <v>2674.0</v>
+      </c>
+      <c r="BE45" s="6">
+        <v>2614.0</v>
+      </c>
+      <c r="BF45" s="6">
+        <v>2589.0</v>
+      </c>
+      <c r="BG45" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="BH45" s="6">
+        <v>2583.0</v>
+      </c>
+      <c r="BI45" s="6">
+        <v>2561.0</v>
+      </c>
+      <c r="BJ45" s="6">
+        <v>2552.0</v>
+      </c>
+      <c r="BK45" s="6">
+        <v>2511.0</v>
+      </c>
+      <c r="BL45" s="6">
+        <v>2494.0</v>
+      </c>
+      <c r="BM45" s="6">
+        <v>2487.0</v>
+      </c>
+      <c r="BN45" s="6">
+        <v>2456.0</v>
+      </c>
+      <c r="BO45" s="6">
+        <v>2463.0</v>
+      </c>
+      <c r="BP45" s="6">
+        <v>2585.0</v>
+      </c>
+      <c r="BQ45" s="6">
+        <v>2531.0</v>
+      </c>
+      <c r="BR45" s="6">
+        <v>2527.0</v>
+      </c>
+      <c r="BS45" s="6">
+        <v>2484.0</v>
+      </c>
+      <c r="BT45" s="6">
+        <v>2494.0</v>
+      </c>
+      <c r="BU45" s="6">
+        <v>2480.0</v>
+      </c>
+      <c r="BV45" s="6">
+        <v>2465.0</v>
+      </c>
+      <c r="BW45" s="6">
+        <v>2440.0</v>
+      </c>
+      <c r="BX45" s="6">
+        <v>2445.0</v>
+      </c>
+      <c r="BY45" s="6">
+        <v>2462.0</v>
+      </c>
+      <c r="BZ45" s="6">
+        <v>2469.0</v>
+      </c>
+      <c r="CA45" s="6">
+        <v>2483.0</v>
+      </c>
+      <c r="CB45" s="6">
+        <v>2604.0</v>
+      </c>
+      <c r="CC45" s="6">
+        <v>2529.0</v>
+      </c>
+      <c r="CD45" s="6">
+        <v>2519.0</v>
+      </c>
+      <c r="CE45" s="6">
+        <v>2499.0</v>
+      </c>
+      <c r="CF45" s="6">
+        <v>2505.0</v>
+      </c>
+      <c r="CG45" s="6">
+        <v>2498.0</v>
+      </c>
+      <c r="CH45" s="6">
+        <v>2492.0</v>
+      </c>
+      <c r="CI45" s="6">
+        <v>2485.0</v>
+      </c>
+      <c r="CJ45" s="6">
+        <v>2472.0</v>
+      </c>
+      <c r="CK45" s="6">
+        <v>2460.0</v>
+      </c>
+      <c r="CL45" s="6">
+        <v>2441.0</v>
+      </c>
+      <c r="CM45" s="6">
+        <v>2439.0</v>
       </c>
     </row>
-    <row r="30" spans="1:89">
-      <c r="C30" s="5" t="inlineStr">
+    <row r="46" spans="1:91">
+      <c r="C46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Su darbo santykiais susijusios išmokos</t>
-[...259 lines deleted...]
-        <v>15438966.0</v>
+            <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
+          </r>
+        </is>
+      </c>
+      <c r="D46" s="6">
+        <v>52929440.0</v>
+      </c>
+      <c r="E46" s="6">
+        <v>50852205.0</v>
+      </c>
+      <c r="F46" s="6">
+        <v>48841858.0</v>
+      </c>
+      <c r="G46" s="6">
+        <v>27347700.0</v>
+      </c>
+      <c r="H46" s="6">
+        <v>74773462.0</v>
+      </c>
+      <c r="I46" s="6">
+        <v>48400767.0</v>
+      </c>
+      <c r="J46" s="6">
+        <v>50001069.0</v>
+      </c>
+      <c r="K46" s="6">
+        <v>46192518.0</v>
+      </c>
+      <c r="L46" s="6">
+        <v>46489730.0</v>
+      </c>
+      <c r="M46" s="6">
+        <v>49838894.0</v>
+      </c>
+      <c r="N46" s="6">
+        <v>55615791.0</v>
+      </c>
+      <c r="O46" s="6">
+        <v>48117417.0</v>
+      </c>
+      <c r="P46" s="6">
+        <v>47050411.0</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>46048162.0</v>
+      </c>
+      <c r="R46" s="6">
+        <v>44397026.0</v>
+      </c>
+      <c r="S46" s="6">
+        <v>23986519.0</v>
+      </c>
+      <c r="T46" s="6">
+        <v>65284280.0</v>
+      </c>
+      <c r="U46" s="6">
+        <v>43341433.0</v>
+      </c>
+      <c r="V46" s="6">
+        <v>46020404.0</v>
+      </c>
+      <c r="W46" s="6">
+        <v>41487047.0</v>
+      </c>
+      <c r="X46" s="6">
+        <v>40269387.0</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>45024604.0</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>48719591.0</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>42368031.0</v>
+      </c>
+      <c r="AB46" s="6">
+        <v>42946636.0</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>41109325.0</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>39321207.0</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>20462482.0</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>56575460.0</v>
+      </c>
+      <c r="AG46" s="6">
+        <v>38180326.0</v>
+      </c>
+      <c r="AH46" s="6">
+        <v>38136418.0</v>
+      </c>
+      <c r="AI46" s="6">
+        <v>35847929.0</v>
+      </c>
+      <c r="AJ46" s="6">
+        <v>35396817.0</v>
+      </c>
+      <c r="AK46" s="6">
+        <v>38850716.0</v>
+      </c>
+      <c r="AL46" s="6">
+        <v>42967498.0</v>
+      </c>
+      <c r="AM46" s="6">
+        <v>36238329.0</v>
+      </c>
+      <c r="AN46" s="6">
+        <v>36164341.0</v>
+      </c>
+      <c r="AO46" s="6">
+        <v>34548375.0</v>
+      </c>
+      <c r="AP46" s="6">
+        <v>33917541.0</v>
+      </c>
+      <c r="AQ46" s="6">
+        <v>17046531.0</v>
+      </c>
+      <c r="AR46" s="6">
+        <v>49333415.0</v>
+      </c>
+      <c r="AS46" s="6">
+        <v>31972172.0</v>
+      </c>
+      <c r="AT46" s="6">
+        <v>32580788.0</v>
+      </c>
+      <c r="AU46" s="6">
+        <v>29775917.0</v>
+      </c>
+      <c r="AV46" s="6">
+        <v>28670309.0</v>
+      </c>
+      <c r="AW46" s="6">
+        <v>32216454.0</v>
+      </c>
+      <c r="AX46" s="6">
+        <v>34716268.0</v>
+      </c>
+      <c r="AY46" s="6">
+        <v>30366103.0</v>
+      </c>
+      <c r="AZ46" s="6">
+        <v>30154356.0</v>
+      </c>
+      <c r="BA46" s="6">
+        <v>29198411.0</v>
+      </c>
+      <c r="BB46" s="6">
+        <v>28905142.0</v>
+      </c>
+      <c r="BC46" s="6">
+        <v>13786517.0</v>
+      </c>
+      <c r="BD46" s="6">
+        <v>42947121.0</v>
+      </c>
+      <c r="BE46" s="6">
+        <v>27698799.0</v>
+      </c>
+      <c r="BF46" s="6">
+        <v>28009743.0</v>
+      </c>
+      <c r="BG46" s="6">
+        <v>25662842.0</v>
+      </c>
+      <c r="BH46" s="6">
+        <v>24672381.0</v>
+      </c>
+      <c r="BI46" s="6">
+        <v>28616797.0</v>
+      </c>
+      <c r="BJ46" s="6">
+        <v>30887609.0</v>
+      </c>
+      <c r="BK46" s="6">
+        <v>26340071.0</v>
+      </c>
+      <c r="BL46" s="6">
+        <v>26466997.0</v>
+      </c>
+      <c r="BM46" s="6">
+        <v>25799576.0</v>
+      </c>
+      <c r="BN46" s="6">
+        <v>25241230.0</v>
+      </c>
+      <c r="BO46" s="6">
+        <v>12105856.0</v>
+      </c>
+      <c r="BP46" s="6">
+        <v>38358675.0</v>
+      </c>
+      <c r="BQ46" s="6">
+        <v>25442856.0</v>
+      </c>
+      <c r="BR46" s="6">
+        <v>24718006.0</v>
+      </c>
+      <c r="BS46" s="6">
+        <v>22640428.0</v>
+      </c>
+      <c r="BT46" s="6">
+        <v>22815937.0</v>
+      </c>
+      <c r="BU46" s="6">
+        <v>25478884.0</v>
+      </c>
+      <c r="BV46" s="6">
+        <v>25745979.0</v>
+      </c>
+      <c r="BW46" s="6">
+        <v>21327389.0</v>
+      </c>
+      <c r="BX46" s="6">
+        <v>22126519.0</v>
+      </c>
+      <c r="BY46" s="6">
+        <v>23458154.0</v>
+      </c>
+      <c r="BZ46" s="6">
+        <v>23003961.0</v>
+      </c>
+      <c r="CA46" s="6">
+        <v>9931470.0</v>
+      </c>
+      <c r="CB46" s="6">
+        <v>35879020.0</v>
+      </c>
+      <c r="CC46" s="6">
+        <v>21956815.0</v>
+      </c>
+      <c r="CD46" s="6">
+        <v>22024288.0</v>
+      </c>
+      <c r="CE46" s="6">
+        <v>20694994.0</v>
+      </c>
+      <c r="CF46" s="6">
+        <v>20288974.0</v>
+      </c>
+      <c r="CG46" s="6">
+        <v>23052423.0</v>
+      </c>
+      <c r="CH46" s="6">
+        <v>25672607.0</v>
+      </c>
+      <c r="CI46" s="6">
+        <v>22106217.0</v>
+      </c>
+      <c r="CJ46" s="6">
+        <v>21728475.0</v>
+      </c>
+      <c r="CK46" s="6">
+        <v>20890805.0</v>
+      </c>
+      <c r="CL46" s="6">
+        <v>20591854.0</v>
+      </c>
+      <c r="CM46" s="6">
+        <v>7188764.0</v>
       </c>
     </row>
-    <row r="31" spans="1:89">
-      <c r="C31" s="5" t="inlineStr">
+    <row r="47" spans="1:91">
+      <c r="C47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
-      <c r="D31" s="6">
-[...3589 lines deleted...]
-      <c r="BB43" s="6">
+      <c r="D47" s="6">
+        <v>8959740.0</v>
+      </c>
+      <c r="E47" s="6">
+        <v>8450479.0</v>
+      </c>
+      <c r="F47" s="6">
+        <v>8092394.0</v>
+      </c>
+      <c r="G47" s="6">
+        <v>4724022.0</v>
+      </c>
+      <c r="H47" s="6">
+        <v>12600705.0</v>
+      </c>
+      <c r="I47" s="6">
+        <v>8075682.0</v>
+      </c>
+      <c r="J47" s="6">
+        <v>8357541.0</v>
+      </c>
+      <c r="K47" s="6">
+        <v>7658665.0</v>
+      </c>
+      <c r="L47" s="6">
+        <v>7769710.0</v>
+      </c>
+      <c r="M47" s="6">
+        <v>8218297.0</v>
+      </c>
+      <c r="N47" s="6">
+        <v>9196205.0</v>
+      </c>
+      <c r="O47" s="6">
+        <v>7872331.0</v>
+      </c>
+      <c r="P47" s="6">
+        <v>7645546.0</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>7386801.0</v>
+      </c>
+      <c r="R47" s="6">
+        <v>7141146.0</v>
+      </c>
+      <c r="S47" s="6">
+        <v>4019983.0</v>
+      </c>
+      <c r="T47" s="6">
+        <v>10669088.0</v>
+      </c>
+      <c r="U47" s="6">
+        <v>7077108.0</v>
+      </c>
+      <c r="V47" s="6">
+        <v>7498711.0</v>
+      </c>
+      <c r="W47" s="6">
+        <v>6644113.0</v>
+      </c>
+      <c r="X47" s="6">
+        <v>6469269.0</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>7238594.0</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>7831956.0</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>6676043.0</v>
+      </c>
+      <c r="AB47" s="6">
+        <v>6956822.0</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>6356860.0</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>6077671.0</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>3298107.0</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>9170820.0</v>
+      </c>
+      <c r="AG47" s="6">
+        <v>6077513.0</v>
+      </c>
+      <c r="AH47" s="6">
+        <v>6100717.0</v>
+      </c>
+      <c r="AI47" s="6">
+        <v>5839646.0</v>
+      </c>
+      <c r="AJ47" s="6">
+        <v>5622941.0</v>
+      </c>
+      <c r="AK47" s="6">
+        <v>6113847.0</v>
+      </c>
+      <c r="AL47" s="6">
+        <v>6831845.0</v>
+      </c>
+      <c r="AM47" s="6">
+        <v>5620017.0</v>
+      </c>
+      <c r="AN47" s="6">
+        <v>5635866.0</v>
+      </c>
+      <c r="AO47" s="6">
+        <v>5248419.0</v>
+      </c>
+      <c r="AP47" s="6">
+        <v>5150009.0</v>
+      </c>
+      <c r="AQ47" s="6">
+        <v>2651040.0</v>
+      </c>
+      <c r="AR47" s="6">
+        <v>7812312.0</v>
+      </c>
+      <c r="AS47" s="6">
+        <v>4918776.0</v>
+      </c>
+      <c r="AT47" s="6">
+        <v>5017692.0</v>
+      </c>
+      <c r="AU47" s="6">
+        <v>4538375.0</v>
+      </c>
+      <c r="AV47" s="6">
+        <v>4291912.0</v>
+      </c>
+      <c r="AW47" s="6">
+        <v>4950096.0</v>
+      </c>
+      <c r="AX47" s="6">
+        <v>5357294.0</v>
+      </c>
+      <c r="AY47" s="6">
+        <v>4713505.0</v>
+      </c>
+      <c r="AZ47" s="6">
+        <v>4713786.0</v>
+      </c>
+      <c r="BA47" s="6">
+        <v>4459185.0</v>
+      </c>
+      <c r="BB47" s="6">
+        <v>4451838.0</v>
+      </c>
+      <c r="BC47" s="6">
+        <v>2192388.0</v>
+      </c>
+      <c r="BD47" s="6">
         <v>6847315.0</v>
       </c>
-      <c r="BC43" s="6">
+      <c r="BE47" s="6">
         <v>4308325.0</v>
       </c>
-      <c r="BD43" s="6">
+      <c r="BF47" s="6">
         <v>4318376.0</v>
       </c>
-      <c r="BE43" s="6">
+      <c r="BG47" s="6">
         <v>3987126.0</v>
       </c>
-      <c r="BF43" s="6">
+      <c r="BH47" s="6">
         <v>3791997.0</v>
       </c>
-      <c r="BG43" s="6">
+      <c r="BI47" s="6">
         <v>4325206.0</v>
       </c>
-      <c r="BH43" s="6">
+      <c r="BJ47" s="6">
         <v>4828353.0</v>
       </c>
-      <c r="BI43" s="6">
+      <c r="BK47" s="6">
         <v>3989485.0</v>
       </c>
-      <c r="BJ43" s="6">
+      <c r="BL47" s="6">
         <v>4053761.0</v>
       </c>
-      <c r="BK43" s="6">
+      <c r="BM47" s="6">
         <v>3884583.0</v>
       </c>
-      <c r="BL43" s="6">
+      <c r="BN47" s="6">
         <v>3798715.0</v>
       </c>
-      <c r="BM43" s="6">
+      <c r="BO47" s="6">
         <v>1841813.0</v>
       </c>
-      <c r="BN43" s="6">
+      <c r="BP47" s="6">
         <v>5847588.0</v>
       </c>
-      <c r="BO43" s="6">
+      <c r="BQ47" s="6">
         <v>3785440.0</v>
       </c>
-      <c r="BP43" s="6">
+      <c r="BR47" s="6">
         <v>3684806.0</v>
       </c>
-      <c r="BQ43" s="6">
+      <c r="BS47" s="6">
         <v>3352439.0</v>
       </c>
-      <c r="BR43" s="6">
+      <c r="BT47" s="6">
         <v>3347636.0</v>
       </c>
-      <c r="BS43" s="6">
+      <c r="BU47" s="6">
         <v>3838745.0</v>
       </c>
-      <c r="BT43" s="6">
+      <c r="BV47" s="6">
         <v>3940428.0</v>
       </c>
-      <c r="BU43" s="6">
+      <c r="BW47" s="6">
         <v>3210994.0</v>
       </c>
-      <c r="BV43" s="6">
+      <c r="BX47" s="6">
         <v>3282076.0</v>
       </c>
-      <c r="BW43" s="6">
+      <c r="BY47" s="6">
         <v>3506618.0</v>
       </c>
-      <c r="BX43" s="6">
+      <c r="BZ47" s="6">
         <v>3445294.0</v>
       </c>
-      <c r="BY43" s="6">
+      <c r="CA47" s="6">
         <v>1475633.0</v>
       </c>
-      <c r="BZ43" s="6">
+      <c r="CB47" s="6">
         <v>5675970.0</v>
       </c>
-      <c r="CA43" s="6">
+      <c r="CC47" s="6">
         <v>3395146.0</v>
       </c>
-      <c r="CB43" s="6">
+      <c r="CD47" s="6">
         <v>3396909.0</v>
       </c>
-      <c r="CC43" s="6">
+      <c r="CE47" s="6">
         <v>3210654.0</v>
       </c>
-      <c r="CD43" s="6">
+      <c r="CF47" s="6">
         <v>3122613.0</v>
       </c>
-      <c r="CE43" s="6">
+      <c r="CG47" s="6">
         <v>3534659.0</v>
       </c>
-      <c r="CF43" s="6">
+      <c r="CH47" s="6">
         <v>4000496.0</v>
       </c>
-      <c r="CG43" s="6">
+      <c r="CI47" s="6">
         <v>3376731.0</v>
       </c>
-      <c r="CH43" s="6">
+      <c r="CJ47" s="6">
         <v>3334344.0</v>
       </c>
-      <c r="CI43" s="6">
+      <c r="CK47" s="6">
         <v>3138456.0</v>
       </c>
-      <c r="CJ43" s="6">
+      <c r="CL47" s="6">
         <v>3105683.0</v>
       </c>
-      <c r="CK43" s="6">
+      <c r="CM47" s="6">
         <v>857595.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:CK2"/>
-[...24 lines deleted...]
-    <mergeCell ref="B41:B43"/>
+    <mergeCell ref="A2:CM2"/>
+    <mergeCell ref="B4:CM4"/>
+    <mergeCell ref="B5:CM5"/>
+    <mergeCell ref="B8:CM8"/>
+    <mergeCell ref="A11:A17"/>
+    <mergeCell ref="B11:B17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B30:B32"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="B42:B44"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:B47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>