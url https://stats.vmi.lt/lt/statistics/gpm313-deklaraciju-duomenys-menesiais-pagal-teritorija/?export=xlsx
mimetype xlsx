--- v5 (2026-06-25)
+++ v6 (2026-08-30)
@@ -12,88 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="gpm313-deklaraciju-duomenys-me" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GPM313 deklaracijų duomenys - mėnesiais pagal teritoriją</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-06-02</t>
+    <t>2026-08-03</t>
   </si>
   <si>
     <t>Savivaldybė</t>
   </si>
   <si>
     <t>Visa apskritis</t>
   </si>
   <si>
     <t>Regionas</t>
   </si>
   <si>
     <t>Išmokos</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-06</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-05</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-04</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -1936,12311 +1964,12565 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM47"/>
+  <dimension ref="A1:CO47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="CM47" sqref="CM47"/>
+      <selection activeCell="CO47" sqref="CO47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:93">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM313 deklaracijų duomenys - mėnesiais pagal teritoriją</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:93">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2026-06</t>
+          </r>
+        </is>
+      </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2026-05</t>
+          </r>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2026-04</t>
           </r>
         </is>
       </c>
-      <c r="E10" s="4" t="inlineStr">
+      <c r="G10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
-      <c r="F10" s="4" t="inlineStr">
+      <c r="H10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
-      <c r="G10" s="4" t="inlineStr">
+      <c r="I10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
-      <c r="H10" s="4" t="inlineStr">
+      <c r="J10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
-      <c r="I10" s="4" t="inlineStr">
+      <c r="K10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
-      <c r="J10" s="4" t="inlineStr">
+      <c r="L10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
-      <c r="K10" s="4" t="inlineStr">
+      <c r="M10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
-      <c r="L10" s="4" t="inlineStr">
+      <c r="N10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
-      <c r="M10" s="4" t="inlineStr">
+      <c r="O10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
-      <c r="N10" s="4" t="inlineStr">
+      <c r="P10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
-      <c r="O10" s="4" t="inlineStr">
+      <c r="Q10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
-      <c r="P10" s="4" t="inlineStr">
+      <c r="R10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
-      <c r="Q10" s="4" t="inlineStr">
+      <c r="S10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
-      <c r="R10" s="4" t="inlineStr">
+      <c r="T10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
-      <c r="S10" s="4" t="inlineStr">
+      <c r="U10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
-      <c r="T10" s="4" t="inlineStr">
+      <c r="V10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
-      <c r="U10" s="4" t="inlineStr">
+      <c r="W10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
-      <c r="V10" s="4" t="inlineStr">
+      <c r="X10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
-      <c r="W10" s="4" t="inlineStr">
+      <c r="Y10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
-      <c r="X10" s="4" t="inlineStr">
+      <c r="Z10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
-      <c r="Y10" s="4" t="inlineStr">
+      <c r="AA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
-      <c r="Z10" s="4" t="inlineStr">
+      <c r="AB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
-      <c r="AA10" s="4" t="inlineStr">
+      <c r="AC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
-      <c r="AB10" s="4" t="inlineStr">
+      <c r="AD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
-      <c r="AC10" s="4" t="inlineStr">
+      <c r="AE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
-      <c r="AD10" s="4" t="inlineStr">
+      <c r="AF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
-      <c r="AE10" s="4" t="inlineStr">
+      <c r="AG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
-      <c r="AF10" s="4" t="inlineStr">
+      <c r="AH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
-      <c r="AG10" s="4" t="inlineStr">
+      <c r="AI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
-      <c r="AH10" s="4" t="inlineStr">
+      <c r="AJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
-      <c r="AI10" s="4" t="inlineStr">
+      <c r="AK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
-      <c r="AJ10" s="4" t="inlineStr">
+      <c r="AL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
-      <c r="AK10" s="4" t="inlineStr">
+      <c r="AM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
-      <c r="AL10" s="4" t="inlineStr">
+      <c r="AN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
-      <c r="AM10" s="4" t="inlineStr">
+      <c r="AO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
-      <c r="AN10" s="4" t="inlineStr">
+      <c r="AP10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
-      <c r="AO10" s="4" t="inlineStr">
+      <c r="AQ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
-      <c r="AP10" s="4" t="inlineStr">
+      <c r="AR10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
-      <c r="AQ10" s="4" t="inlineStr">
+      <c r="AS10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
-      <c r="AR10" s="4" t="inlineStr">
+      <c r="AT10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
-      <c r="AS10" s="4" t="inlineStr">
+      <c r="AU10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
-      <c r="AT10" s="4" t="inlineStr">
+      <c r="AV10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
-      <c r="AU10" s="4" t="inlineStr">
+      <c r="AW10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
-      <c r="AV10" s="4" t="inlineStr">
+      <c r="AX10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
-      <c r="AW10" s="4" t="inlineStr">
+      <c r="AY10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
-      <c r="AX10" s="4" t="inlineStr">
+      <c r="AZ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
-      <c r="AY10" s="4" t="inlineStr">
+      <c r="BA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
-      <c r="AZ10" s="4" t="inlineStr">
+      <c r="BB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
-      <c r="BA10" s="4" t="inlineStr">
+      <c r="BC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
-      <c r="BB10" s="4" t="inlineStr">
+      <c r="BD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
-      <c r="BC10" s="4" t="inlineStr">
+      <c r="BE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
-      <c r="BD10" s="4" t="inlineStr">
+      <c r="BF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
-      <c r="BE10" s="4" t="inlineStr">
+      <c r="BG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
-      <c r="BF10" s="4" t="inlineStr">
+      <c r="BH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
-      <c r="BG10" s="4" t="inlineStr">
+      <c r="BI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
-      <c r="BH10" s="4" t="inlineStr">
+      <c r="BJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
-      <c r="BI10" s="4" t="inlineStr">
+      <c r="BK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
-      <c r="BJ10" s="4" t="inlineStr">
+      <c r="BL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
-      <c r="BK10" s="4" t="inlineStr">
+      <c r="BM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
-      <c r="BL10" s="4" t="inlineStr">
+      <c r="BN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
-      <c r="BM10" s="4" t="inlineStr">
+      <c r="BO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-03</t>
           </r>
         </is>
       </c>
-      <c r="BN10" s="4" t="inlineStr">
+      <c r="BP10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-02</t>
           </r>
         </is>
       </c>
-      <c r="BO10" s="4" t="inlineStr">
+      <c r="BQ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="BP10" s="4" t="inlineStr">
+      <c r="BR10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-12</t>
           </r>
         </is>
       </c>
-      <c r="BQ10" s="4" t="inlineStr">
+      <c r="BS10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-11</t>
           </r>
         </is>
       </c>
-      <c r="BR10" s="4" t="inlineStr">
+      <c r="BT10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-10</t>
           </r>
         </is>
       </c>
-      <c r="BS10" s="4" t="inlineStr">
+      <c r="BU10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-09</t>
           </r>
         </is>
       </c>
-      <c r="BT10" s="4" t="inlineStr">
+      <c r="BV10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-08</t>
           </r>
         </is>
       </c>
-      <c r="BU10" s="4" t="inlineStr">
+      <c r="BW10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-07</t>
           </r>
         </is>
       </c>
-      <c r="BV10" s="4" t="inlineStr">
+      <c r="BX10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-06</t>
           </r>
         </is>
       </c>
-      <c r="BW10" s="4" t="inlineStr">
+      <c r="BY10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-05</t>
           </r>
         </is>
       </c>
-      <c r="BX10" s="4" t="inlineStr">
+      <c r="BZ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-04</t>
           </r>
         </is>
       </c>
-      <c r="BY10" s="4" t="inlineStr">
+      <c r="CA10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-03</t>
           </r>
         </is>
       </c>
-      <c r="BZ10" s="4" t="inlineStr">
+      <c r="CB10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-02</t>
           </r>
         </is>
       </c>
-      <c r="CA10" s="4" t="inlineStr">
+      <c r="CC10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020-01</t>
           </r>
         </is>
       </c>
-      <c r="CB10" s="4" t="inlineStr">
+      <c r="CD10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-12</t>
           </r>
         </is>
       </c>
-      <c r="CC10" s="4" t="inlineStr">
+      <c r="CE10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-11</t>
           </r>
         </is>
       </c>
-      <c r="CD10" s="4" t="inlineStr">
+      <c r="CF10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-10</t>
           </r>
         </is>
       </c>
-      <c r="CE10" s="4" t="inlineStr">
+      <c r="CG10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-09</t>
           </r>
         </is>
       </c>
-      <c r="CF10" s="4" t="inlineStr">
+      <c r="CH10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-08</t>
           </r>
         </is>
       </c>
-      <c r="CG10" s="4" t="inlineStr">
+      <c r="CI10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-07</t>
           </r>
         </is>
       </c>
-      <c r="CH10" s="4" t="inlineStr">
+      <c r="CJ10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-06</t>
           </r>
         </is>
       </c>
-      <c r="CI10" s="4" t="inlineStr">
+      <c r="CK10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-05</t>
           </r>
         </is>
       </c>
-      <c r="CJ10" s="4" t="inlineStr">
+      <c r="CL10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-04</t>
           </r>
         </is>
       </c>
-      <c r="CK10" s="4" t="inlineStr">
+      <c r="CM10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-03</t>
           </r>
         </is>
       </c>
-      <c r="CL10" s="4" t="inlineStr">
+      <c r="CN10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-02</t>
           </r>
         </is>
       </c>
-      <c r="CM10" s="4" t="inlineStr">
+      <c r="CO10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019-01</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:93">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa Lietuva</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>117450.0</v>
+        <v>117811.0</v>
       </c>
       <c r="E11" s="6">
-        <v>117864.0</v>
+        <v>118204.0</v>
       </c>
       <c r="F11" s="6">
-        <v>117833.0</v>
+        <v>118321.0</v>
       </c>
       <c r="G11" s="6">
-        <v>118305.0</v>
+        <v>118186.0</v>
       </c>
       <c r="H11" s="6">
-        <v>124195.0</v>
+        <v>118087.0</v>
       </c>
       <c r="I11" s="6">
-        <v>121374.0</v>
+        <v>118521.0</v>
       </c>
       <c r="J11" s="6">
-        <v>121241.0</v>
+        <v>124326.0</v>
       </c>
       <c r="K11" s="6">
-        <v>120618.0</v>
+        <v>121448.0</v>
       </c>
       <c r="L11" s="6">
-        <v>120440.0</v>
+        <v>121305.0</v>
       </c>
       <c r="M11" s="6">
-        <v>120413.0</v>
+        <v>120673.0</v>
       </c>
       <c r="N11" s="6">
-        <v>120483.0</v>
+        <v>120500.0</v>
       </c>
       <c r="O11" s="6">
-        <v>120194.0</v>
+        <v>120459.0</v>
       </c>
       <c r="P11" s="6">
-        <v>120084.0</v>
+        <v>120554.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>119757.0</v>
+        <v>120300.0</v>
       </c>
       <c r="R11" s="6">
-        <v>119528.0</v>
+        <v>120122.0</v>
       </c>
       <c r="S11" s="6">
-        <v>119797.0</v>
+        <v>119791.0</v>
       </c>
       <c r="T11" s="6">
-        <v>124455.0</v>
+        <v>119559.0</v>
       </c>
       <c r="U11" s="6">
-        <v>121633.0</v>
+        <v>119831.0</v>
       </c>
       <c r="V11" s="6">
-        <v>121309.0</v>
+        <v>124468.0</v>
       </c>
       <c r="W11" s="6">
-        <v>120770.0</v>
+        <v>121641.0</v>
       </c>
       <c r="X11" s="6">
-        <v>120695.0</v>
+        <v>121316.0</v>
       </c>
       <c r="Y11" s="6">
-        <v>120744.0</v>
+        <v>120779.0</v>
       </c>
       <c r="Z11" s="6">
-        <v>120765.0</v>
+        <v>120703.0</v>
       </c>
       <c r="AA11" s="6">
-        <v>120614.0</v>
+        <v>120752.0</v>
       </c>
       <c r="AB11" s="6">
-        <v>120447.0</v>
+        <v>120771.0</v>
       </c>
       <c r="AC11" s="6">
-        <v>120113.0</v>
+        <v>120619.0</v>
       </c>
       <c r="AD11" s="6">
-        <v>119781.0</v>
+        <v>120451.0</v>
       </c>
       <c r="AE11" s="6">
-        <v>120108.0</v>
+        <v>120119.0</v>
       </c>
       <c r="AF11" s="6">
-        <v>124863.0</v>
+        <v>119787.0</v>
       </c>
       <c r="AG11" s="6">
-        <v>122051.0</v>
+        <v>120118.0</v>
       </c>
       <c r="AH11" s="6">
-        <v>121338.0</v>
+        <v>124872.0</v>
       </c>
       <c r="AI11" s="6">
-        <v>120787.0</v>
+        <v>122054.0</v>
       </c>
       <c r="AJ11" s="6">
-        <v>120435.0</v>
+        <v>121343.0</v>
       </c>
       <c r="AK11" s="6">
-        <v>120341.0</v>
+        <v>120790.0</v>
       </c>
       <c r="AL11" s="6">
-        <v>120519.0</v>
+        <v>120438.0</v>
       </c>
       <c r="AM11" s="6">
-        <v>119986.0</v>
+        <v>120344.0</v>
       </c>
       <c r="AN11" s="6">
-        <v>119505.0</v>
+        <v>120523.0</v>
       </c>
       <c r="AO11" s="6">
-        <v>119326.0</v>
+        <v>119990.0</v>
       </c>
       <c r="AP11" s="6">
-        <v>118767.0</v>
+        <v>119509.0</v>
       </c>
       <c r="AQ11" s="6">
-        <v>118961.0</v>
+        <v>119330.0</v>
       </c>
       <c r="AR11" s="6">
-        <v>123141.0</v>
+        <v>118771.0</v>
       </c>
       <c r="AS11" s="6">
-        <v>120504.0</v>
+        <v>118966.0</v>
       </c>
       <c r="AT11" s="6">
-        <v>119962.0</v>
+        <v>123145.0</v>
       </c>
       <c r="AU11" s="6">
-        <v>119466.0</v>
+        <v>120506.0</v>
       </c>
       <c r="AV11" s="6">
-        <v>119275.0</v>
+        <v>119964.0</v>
       </c>
       <c r="AW11" s="6">
-        <v>119110.0</v>
+        <v>119468.0</v>
       </c>
       <c r="AX11" s="6">
-        <v>119084.0</v>
+        <v>119277.0</v>
       </c>
       <c r="AY11" s="6">
-        <v>118494.0</v>
+        <v>119112.0</v>
       </c>
       <c r="AZ11" s="6">
-        <v>118000.0</v>
+        <v>119086.0</v>
       </c>
       <c r="BA11" s="6">
-        <v>117688.0</v>
+        <v>118496.0</v>
       </c>
       <c r="BB11" s="6">
-        <v>117362.0</v>
+        <v>118003.0</v>
       </c>
       <c r="BC11" s="6">
-        <v>117480.0</v>
+        <v>117690.0</v>
       </c>
       <c r="BD11" s="6">
+        <v>117364.0</v>
+      </c>
+      <c r="BE11" s="6">
+        <v>117483.0</v>
+      </c>
+      <c r="BF11" s="6">
         <v>121415.0</v>
       </c>
-      <c r="BE11" s="6">
+      <c r="BG11" s="6">
         <v>118578.0</v>
       </c>
-      <c r="BF11" s="6">
+      <c r="BH11" s="6">
         <v>117966.0</v>
       </c>
-      <c r="BG11" s="6">
+      <c r="BI11" s="6">
         <v>117409.0</v>
       </c>
-      <c r="BH11" s="6">
+      <c r="BJ11" s="6">
         <v>116880.0</v>
       </c>
-      <c r="BI11" s="6">
+      <c r="BK11" s="6">
         <v>116631.0</v>
       </c>
-      <c r="BJ11" s="6">
+      <c r="BL11" s="6">
         <v>116386.0</v>
       </c>
-      <c r="BK11" s="6">
+      <c r="BM11" s="6">
         <v>115431.0</v>
       </c>
-      <c r="BL11" s="6">
+      <c r="BN11" s="6">
         <v>114644.0</v>
       </c>
-      <c r="BM11" s="6">
+      <c r="BO11" s="6">
         <v>114009.0</v>
       </c>
-      <c r="BN11" s="6">
+      <c r="BP11" s="6">
         <v>112812.0</v>
       </c>
-      <c r="BO11" s="6">
+      <c r="BQ11" s="6">
         <v>112145.0</v>
       </c>
-      <c r="BP11" s="6">
+      <c r="BR11" s="6">
         <v>116506.0</v>
       </c>
-      <c r="BQ11" s="6">
+      <c r="BS11" s="6">
         <v>113698.0</v>
       </c>
-      <c r="BR11" s="6">
+      <c r="BT11" s="6">
         <v>113203.0</v>
       </c>
-      <c r="BS11" s="6">
+      <c r="BU11" s="6">
         <v>112446.0</v>
       </c>
-      <c r="BT11" s="6">
+      <c r="BV11" s="6">
         <v>111905.0</v>
       </c>
-      <c r="BU11" s="6">
+      <c r="BW11" s="6">
         <v>111600.0</v>
       </c>
-      <c r="BV11" s="6">
+      <c r="BX11" s="6">
         <v>111360.0</v>
       </c>
-      <c r="BW11" s="6">
+      <c r="BY11" s="6">
         <v>110501.0</v>
       </c>
-      <c r="BX11" s="6">
+      <c r="BZ11" s="6">
         <v>109986.0</v>
       </c>
-      <c r="BY11" s="6">
+      <c r="CA11" s="6">
         <v>110802.0</v>
       </c>
-      <c r="BZ11" s="6">
+      <c r="CB11" s="6">
         <v>110771.0</v>
       </c>
-      <c r="CA11" s="6">
+      <c r="CC11" s="6">
         <v>110806.0</v>
       </c>
-      <c r="CB11" s="6">
+      <c r="CD11" s="6">
         <v>114268.0</v>
       </c>
-      <c r="CC11" s="6">
+      <c r="CE11" s="6">
         <v>111566.0</v>
       </c>
-      <c r="CD11" s="6">
+      <c r="CF11" s="6">
         <v>111064.0</v>
       </c>
-      <c r="CE11" s="6">
+      <c r="CG11" s="6">
         <v>110557.0</v>
       </c>
-      <c r="CF11" s="6">
+      <c r="CH11" s="6">
         <v>110172.0</v>
       </c>
-      <c r="CG11" s="6">
+      <c r="CI11" s="6">
         <v>109992.0</v>
       </c>
-      <c r="CH11" s="6">
+      <c r="CJ11" s="6">
         <v>109911.0</v>
       </c>
-      <c r="CI11" s="6">
+      <c r="CK11" s="6">
         <v>109497.0</v>
       </c>
-      <c r="CJ11" s="6">
+      <c r="CL11" s="6">
         <v>109147.0</v>
       </c>
-      <c r="CK11" s="6">
+      <c r="CM11" s="6">
         <v>108685.0</v>
       </c>
-      <c r="CL11" s="6">
+      <c r="CN11" s="6">
         <v>108159.0</v>
       </c>
-      <c r="CM11" s="6">
+      <c r="CO11" s="6">
         <v>108173.0</v>
       </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:93">
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>3301322261.0</v>
+        <v>3495546067.0</v>
       </c>
       <c r="E12" s="6">
-        <v>3091124761.0</v>
+        <v>3231275540.0</v>
       </c>
       <c r="F12" s="6">
-        <v>3046565044.0</v>
+        <v>3307074472.0</v>
       </c>
       <c r="G12" s="6">
-        <v>1525919710.0</v>
+        <v>3093307006.0</v>
       </c>
       <c r="H12" s="6">
-        <v>4849324144.0</v>
+        <v>3047294209.0</v>
       </c>
       <c r="I12" s="6">
-        <v>3001866915.0</v>
+        <v>1527366313.0</v>
       </c>
       <c r="J12" s="6">
-        <v>3008785477.0</v>
+        <v>4849591428.0</v>
       </c>
       <c r="K12" s="6">
-        <v>2798789599.0</v>
+        <v>3001731340.0</v>
       </c>
       <c r="L12" s="6">
-        <v>2862702106.0</v>
+        <v>3008624962.0</v>
       </c>
       <c r="M12" s="6">
-        <v>3108101319.0</v>
+        <v>2798733061.0</v>
       </c>
       <c r="N12" s="6">
-        <v>3224654334.0</v>
+        <v>2862566307.0</v>
       </c>
       <c r="O12" s="6">
-        <v>2964007078.0</v>
+        <v>3108048707.0</v>
       </c>
       <c r="P12" s="6">
-        <v>3001303064.0</v>
+        <v>3224765792.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>2842827757.0</v>
+        <v>2963811973.0</v>
       </c>
       <c r="R12" s="6">
-        <v>2798289807.0</v>
+        <v>3001145671.0</v>
       </c>
       <c r="S12" s="6">
-        <v>1420918080.0</v>
+        <v>2842688661.0</v>
       </c>
       <c r="T12" s="6">
-        <v>4440577043.0</v>
+        <v>2798215843.0</v>
       </c>
       <c r="U12" s="6">
-        <v>2727430692.0</v>
+        <v>1420759654.0</v>
       </c>
       <c r="V12" s="6">
-        <v>2757602903.0</v>
+        <v>4440331694.0</v>
       </c>
       <c r="W12" s="6">
-        <v>2544621326.0</v>
+        <v>2727255816.0</v>
       </c>
       <c r="X12" s="6">
-        <v>2628608259.0</v>
+        <v>2757389717.0</v>
       </c>
       <c r="Y12" s="6">
-        <v>2812022727.0</v>
+        <v>2544459874.0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2936785772.0</v>
+        <v>2628388430.0</v>
       </c>
       <c r="AA12" s="6">
-        <v>2731071529.0</v>
+        <v>2811804175.0</v>
       </c>
       <c r="AB12" s="6">
-        <v>2710315774.0</v>
+        <v>2936518233.0</v>
       </c>
       <c r="AC12" s="6">
-        <v>2642318436.0</v>
+        <v>2730815219.0</v>
       </c>
       <c r="AD12" s="6">
-        <v>2562990224.0</v>
+        <v>2710161007.0</v>
       </c>
       <c r="AE12" s="6">
-        <v>1278402988.0</v>
+        <v>2642080239.0</v>
       </c>
       <c r="AF12" s="6">
-        <v>3995435120.0</v>
+        <v>2562821320.0</v>
       </c>
       <c r="AG12" s="6">
-        <v>2451182953.0</v>
+        <v>1278234627.0</v>
       </c>
       <c r="AH12" s="6">
-        <v>2470053604.0</v>
+        <v>3995215896.0</v>
       </c>
       <c r="AI12" s="6">
-        <v>2311916308.0</v>
+        <v>2450998356.0</v>
       </c>
       <c r="AJ12" s="6">
-        <v>2356404176.0</v>
+        <v>2469813152.0</v>
       </c>
       <c r="AK12" s="6">
-        <v>2512210549.0</v>
+        <v>2311685853.0</v>
       </c>
       <c r="AL12" s="6">
-        <v>2679101297.0</v>
+        <v>2356123222.0</v>
       </c>
       <c r="AM12" s="6">
-        <v>2399886357.0</v>
+        <v>2511933868.0</v>
       </c>
       <c r="AN12" s="6">
-        <v>2414455054.0</v>
+        <v>2678797400.0</v>
       </c>
       <c r="AO12" s="6">
-        <v>2357114037.0</v>
+        <v>2399625103.0</v>
       </c>
       <c r="AP12" s="6">
-        <v>2274366411.0</v>
+        <v>2414237684.0</v>
       </c>
       <c r="AQ12" s="6">
-        <v>1148307538.0</v>
+        <v>2356840184.0</v>
       </c>
       <c r="AR12" s="6">
-        <v>3527982533.0</v>
+        <v>2274141016.0</v>
       </c>
       <c r="AS12" s="6">
-        <v>2165947139.0</v>
+        <v>1148134566.0</v>
       </c>
       <c r="AT12" s="6">
-        <v>2162624251.0</v>
+        <v>3527839056.0</v>
       </c>
       <c r="AU12" s="6">
-        <v>2077383302.0</v>
+        <v>2165757659.0</v>
       </c>
       <c r="AV12" s="6">
-        <v>2057242605.0</v>
+        <v>2162406020.0</v>
       </c>
       <c r="AW12" s="6">
-        <v>2180480746.0</v>
+        <v>2077133158.0</v>
       </c>
       <c r="AX12" s="6">
-        <v>2342995021.0</v>
+        <v>2056967409.0</v>
       </c>
       <c r="AY12" s="6">
-        <v>2144228811.0</v>
+        <v>2180182550.0</v>
       </c>
       <c r="AZ12" s="6">
-        <v>2116401804.0</v>
+        <v>2342713692.0</v>
       </c>
       <c r="BA12" s="6">
-        <v>2031476516.0</v>
+        <v>2143923284.0</v>
       </c>
       <c r="BB12" s="6">
-        <v>1964385800.0</v>
+        <v>2116125978.0</v>
       </c>
       <c r="BC12" s="6">
-        <v>987287404.0</v>
+        <v>2031325516.0</v>
       </c>
       <c r="BD12" s="6">
+        <v>1964368748.0</v>
+      </c>
+      <c r="BE12" s="6">
+        <v>987288039.0</v>
+      </c>
+      <c r="BF12" s="6">
         <v>3113317014.0</v>
       </c>
-      <c r="BE12" s="6">
+      <c r="BG12" s="6">
         <v>1878424919.0</v>
       </c>
-      <c r="BF12" s="6">
+      <c r="BH12" s="6">
         <v>1877575282.0</v>
       </c>
-      <c r="BG12" s="6">
+      <c r="BI12" s="6">
         <v>1791970928.0</v>
       </c>
-      <c r="BH12" s="6">
+      <c r="BJ12" s="6">
         <v>1786911752.0</v>
       </c>
-      <c r="BI12" s="6">
+      <c r="BK12" s="6">
         <v>1915576827.0</v>
       </c>
-      <c r="BJ12" s="6">
+      <c r="BL12" s="6">
         <v>2004702730.0</v>
       </c>
-      <c r="BK12" s="6">
+      <c r="BM12" s="6">
         <v>1819290121.0</v>
       </c>
-      <c r="BL12" s="6">
+      <c r="BN12" s="6">
         <v>1820793279.0</v>
       </c>
-      <c r="BM12" s="6">
+      <c r="BO12" s="6">
         <v>1744701957.0</v>
       </c>
-      <c r="BN12" s="6">
+      <c r="BP12" s="6">
         <v>1671181690.0</v>
       </c>
-      <c r="BO12" s="6">
+      <c r="BQ12" s="6">
         <v>840476929.0</v>
       </c>
-      <c r="BP12" s="6">
+      <c r="BR12" s="6">
         <v>2701344500.0</v>
       </c>
-      <c r="BQ12" s="6">
+      <c r="BS12" s="6">
         <v>1665222223.0</v>
       </c>
-      <c r="BR12" s="6">
+      <c r="BT12" s="6">
         <v>1673379411.0</v>
       </c>
-      <c r="BS12" s="6">
+      <c r="BU12" s="6">
         <v>1559411877.0</v>
       </c>
-      <c r="BT12" s="6">
+      <c r="BV12" s="6">
         <v>1564916487.0</v>
       </c>
-      <c r="BU12" s="6">
+      <c r="BW12" s="6">
         <v>1699933131.0</v>
       </c>
-      <c r="BV12" s="6">
+      <c r="BX12" s="6">
         <v>1688804659.0</v>
       </c>
-      <c r="BW12" s="6">
+      <c r="BY12" s="6">
         <v>1491040918.0</v>
       </c>
-      <c r="BX12" s="6">
+      <c r="BZ12" s="6">
         <v>1583114833.0</v>
       </c>
-      <c r="BY12" s="6">
+      <c r="CA12" s="6">
         <v>1607239471.0</v>
       </c>
-      <c r="BZ12" s="6">
+      <c r="CB12" s="6">
         <v>1592785059.0</v>
       </c>
-      <c r="CA12" s="6">
+      <c r="CC12" s="6">
         <v>797550138.0</v>
       </c>
-      <c r="CB12" s="6">
+      <c r="CD12" s="6">
         <v>2452845032.0</v>
       </c>
-      <c r="CC12" s="6">
+      <c r="CE12" s="6">
         <v>1531444073.0</v>
       </c>
-      <c r="CD12" s="6">
+      <c r="CF12" s="6">
         <v>1535184601.0</v>
       </c>
-      <c r="CE12" s="6">
+      <c r="CG12" s="6">
         <v>1430602292.0</v>
       </c>
-      <c r="CF12" s="6">
+      <c r="CH12" s="6">
         <v>1741121814.0</v>
       </c>
-      <c r="CG12" s="6">
+      <c r="CI12" s="6">
         <v>1561888927.0</v>
       </c>
-      <c r="CH12" s="6">
+      <c r="CJ12" s="6">
         <v>1664600708.0</v>
       </c>
-      <c r="CI12" s="6">
+      <c r="CK12" s="6">
         <v>1533720139.0</v>
       </c>
-      <c r="CJ12" s="6">
+      <c r="CL12" s="6">
         <v>1517940995.0</v>
       </c>
-      <c r="CK12" s="6">
+      <c r="CM12" s="6">
         <v>1446913709.0</v>
       </c>
-      <c r="CL12" s="6">
+      <c r="CN12" s="6">
         <v>1423827434.0</v>
       </c>
-      <c r="CM12" s="6">
+      <c r="CO12" s="6">
         <v>565121353.0</v>
       </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:93">
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>586756916.0</v>
+        <v>622978538.0</v>
       </c>
       <c r="E13" s="6">
-        <v>542774276.0</v>
+        <v>573810331.0</v>
       </c>
       <c r="F13" s="6">
-        <v>535153337.0</v>
+        <v>587822490.0</v>
       </c>
       <c r="G13" s="6">
-        <v>257499824.0</v>
+        <v>543107552.0</v>
       </c>
       <c r="H13" s="6">
-        <v>889628344.0</v>
+        <v>535565736.0</v>
       </c>
       <c r="I13" s="6">
-        <v>535933132.0</v>
+        <v>257655283.0</v>
       </c>
       <c r="J13" s="6">
-        <v>534759399.0</v>
+        <v>889660144.0</v>
       </c>
       <c r="K13" s="6">
-        <v>494953766.0</v>
+        <v>535905236.0</v>
       </c>
       <c r="L13" s="6">
-        <v>507543619.0</v>
+        <v>534735706.0</v>
       </c>
       <c r="M13" s="6">
-        <v>547167145.0</v>
+        <v>494937167.0</v>
       </c>
       <c r="N13" s="6">
-        <v>568675737.0</v>
+        <v>507520675.0</v>
       </c>
       <c r="O13" s="6">
-        <v>520396067.0</v>
+        <v>547164261.0</v>
       </c>
       <c r="P13" s="6">
-        <v>525489859.0</v>
+        <v>568700988.0</v>
       </c>
       <c r="Q13" s="6">
-        <v>493858332.0</v>
+        <v>520381601.0</v>
       </c>
       <c r="R13" s="6">
-        <v>487240341.0</v>
+        <v>525465783.0</v>
       </c>
       <c r="S13" s="6">
-        <v>238187716.0</v>
+        <v>493842230.0</v>
       </c>
       <c r="T13" s="6">
-        <v>805117997.0</v>
+        <v>487236923.0</v>
       </c>
       <c r="U13" s="6">
-        <v>480066671.0</v>
+        <v>238175381.0</v>
       </c>
       <c r="V13" s="6">
-        <v>481987358.0</v>
+        <v>805090354.0</v>
       </c>
       <c r="W13" s="6">
-        <v>444134206.0</v>
+        <v>480038856.0</v>
       </c>
       <c r="X13" s="6">
-        <v>459718946.0</v>
+        <v>481948479.0</v>
       </c>
       <c r="Y13" s="6">
-        <v>485699352.0</v>
+        <v>444108341.0</v>
       </c>
       <c r="Z13" s="6">
-        <v>509682728.0</v>
+        <v>459682630.0</v>
       </c>
       <c r="AA13" s="6">
-        <v>470746484.0</v>
+        <v>485663441.0</v>
       </c>
       <c r="AB13" s="6">
-        <v>468195126.0</v>
+        <v>509640760.0</v>
       </c>
       <c r="AC13" s="6">
-        <v>451682097.0</v>
+        <v>470703555.0</v>
       </c>
       <c r="AD13" s="6">
-        <v>438844961.0</v>
+        <v>468171044.0</v>
       </c>
       <c r="AE13" s="6">
-        <v>211982412.0</v>
+        <v>451643402.0</v>
       </c>
       <c r="AF13" s="6">
-        <v>724702987.0</v>
+        <v>438818948.0</v>
       </c>
       <c r="AG13" s="6">
-        <v>430715278.0</v>
+        <v>211956571.0</v>
       </c>
       <c r="AH13" s="6">
-        <v>432000011.0</v>
+        <v>724665330.0</v>
       </c>
       <c r="AI13" s="6">
-        <v>405624798.0</v>
+        <v>430685114.0</v>
       </c>
       <c r="AJ13" s="6">
-        <v>409998512.0</v>
+        <v>431956930.0</v>
       </c>
       <c r="AK13" s="6">
-        <v>435618242.0</v>
+        <v>405582525.0</v>
       </c>
       <c r="AL13" s="6">
-        <v>463481786.0</v>
+        <v>409947198.0</v>
       </c>
       <c r="AM13" s="6">
-        <v>411292589.0</v>
+        <v>435568853.0</v>
       </c>
       <c r="AN13" s="6">
-        <v>415274726.0</v>
+        <v>463426209.0</v>
       </c>
       <c r="AO13" s="6">
-        <v>401255113.0</v>
+        <v>411245969.0</v>
       </c>
       <c r="AP13" s="6">
-        <v>388116078.0</v>
+        <v>415236330.0</v>
       </c>
       <c r="AQ13" s="6">
-        <v>190788159.0</v>
+        <v>401208541.0</v>
       </c>
       <c r="AR13" s="6">
-        <v>636381544.0</v>
+        <v>388077341.0</v>
       </c>
       <c r="AS13" s="6">
-        <v>375785930.0</v>
+        <v>190759156.0</v>
       </c>
       <c r="AT13" s="6">
-        <v>374610642.0</v>
+        <v>636354488.0</v>
       </c>
       <c r="AU13" s="6">
-        <v>360068847.0</v>
+        <v>375751581.0</v>
       </c>
       <c r="AV13" s="6">
-        <v>353847204.0</v>
+        <v>374568036.0</v>
       </c>
       <c r="AW13" s="6">
-        <v>374152888.0</v>
+        <v>360018884.0</v>
       </c>
       <c r="AX13" s="6">
-        <v>402520682.0</v>
+        <v>353792252.0</v>
       </c>
       <c r="AY13" s="6">
-        <v>370950024.0</v>
+        <v>374093110.0</v>
       </c>
       <c r="AZ13" s="6">
-        <v>366393511.0</v>
+        <v>402465103.0</v>
       </c>
       <c r="BA13" s="6">
-        <v>346557474.0</v>
+        <v>370889458.0</v>
       </c>
       <c r="BB13" s="6">
-        <v>336626801.0</v>
+        <v>366338354.0</v>
       </c>
       <c r="BC13" s="6">
-        <v>163690481.0</v>
+        <v>346527358.0</v>
       </c>
       <c r="BD13" s="6">
+        <v>336624087.0</v>
+      </c>
+      <c r="BE13" s="6">
+        <v>163690608.0</v>
+      </c>
+      <c r="BF13" s="6">
         <v>560004459.0</v>
       </c>
-      <c r="BE13" s="6">
+      <c r="BG13" s="6">
         <v>325270807.0</v>
       </c>
-      <c r="BF13" s="6">
+      <c r="BH13" s="6">
         <v>325040316.0</v>
       </c>
-      <c r="BG13" s="6">
+      <c r="BI13" s="6">
         <v>309653226.0</v>
       </c>
-      <c r="BH13" s="6">
+      <c r="BJ13" s="6">
         <v>308467968.0</v>
       </c>
-      <c r="BI13" s="6">
+      <c r="BK13" s="6">
         <v>327423192.0</v>
       </c>
-      <c r="BJ13" s="6">
+      <c r="BL13" s="6">
         <v>340615685.0</v>
       </c>
-      <c r="BK13" s="6">
+      <c r="BM13" s="6">
         <v>308790533.0</v>
       </c>
-      <c r="BL13" s="6">
+      <c r="BN13" s="6">
         <v>309988294.0</v>
       </c>
-      <c r="BM13" s="6">
+      <c r="BO13" s="6">
         <v>293947038.0</v>
       </c>
-      <c r="BN13" s="6">
+      <c r="BP13" s="6">
         <v>282508913.0</v>
       </c>
-      <c r="BO13" s="6">
+      <c r="BQ13" s="6">
         <v>135600739.0</v>
       </c>
-      <c r="BP13" s="6">
+      <c r="BR13" s="6">
         <v>471606013.0</v>
       </c>
-      <c r="BQ13" s="6">
+      <c r="BS13" s="6">
         <v>281304632.0</v>
       </c>
-      <c r="BR13" s="6">
+      <c r="BT13" s="6">
         <v>282250541.0</v>
       </c>
-      <c r="BS13" s="6">
+      <c r="BU13" s="6">
         <v>259382204.0</v>
       </c>
-      <c r="BT13" s="6">
+      <c r="BV13" s="6">
         <v>262732272.0</v>
       </c>
-      <c r="BU13" s="6">
+      <c r="BW13" s="6">
         <v>287372768.0</v>
       </c>
-      <c r="BV13" s="6">
+      <c r="BX13" s="6">
         <v>285436801.0</v>
       </c>
-      <c r="BW13" s="6">
+      <c r="BY13" s="6">
         <v>252267795.0</v>
       </c>
-      <c r="BX13" s="6">
+      <c r="BZ13" s="6">
         <v>267569725.0</v>
       </c>
-      <c r="BY13" s="6">
+      <c r="CA13" s="6">
         <v>271389574.0</v>
       </c>
-      <c r="BZ13" s="6">
+      <c r="CB13" s="6">
         <v>270742199.0</v>
       </c>
-      <c r="CA13" s="6">
+      <c r="CC13" s="6">
         <v>128942125.0</v>
       </c>
-      <c r="CB13" s="6">
+      <c r="CD13" s="6">
         <v>437999850.0</v>
       </c>
-      <c r="CC13" s="6">
+      <c r="CE13" s="6">
         <v>265464849.0</v>
       </c>
-      <c r="CD13" s="6">
+      <c r="CF13" s="6">
         <v>265652987.0</v>
       </c>
-      <c r="CE13" s="6">
+      <c r="CG13" s="6">
         <v>246445984.0</v>
       </c>
-      <c r="CF13" s="6">
+      <c r="CH13" s="6">
         <v>253689153.0</v>
       </c>
-      <c r="CG13" s="6">
+      <c r="CI13" s="6">
         <v>266927146.0</v>
       </c>
-      <c r="CH13" s="6">
+      <c r="CJ13" s="6">
         <v>286288249.0</v>
       </c>
-      <c r="CI13" s="6">
+      <c r="CK13" s="6">
         <v>262653419.0</v>
       </c>
-      <c r="CJ13" s="6">
+      <c r="CL13" s="6">
         <v>259373199.0</v>
       </c>
-      <c r="CK13" s="6">
+      <c r="CM13" s="6">
         <v>244548948.0</v>
       </c>
-      <c r="CL13" s="6">
+      <c r="CN13" s="6">
         <v>242611248.0</v>
       </c>
-      <c r="CM13" s="6">
+      <c r="CO13" s="6">
         <v>74219976.0</v>
       </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:93">
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais nesusijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>358281779.0</v>
+        <v>391662784.0</v>
       </c>
       <c r="E14" s="6">
-        <v>314250048.0</v>
+        <v>522114723.0</v>
       </c>
       <c r="F14" s="6">
-        <v>249909694.0</v>
+        <v>367990252.0</v>
       </c>
       <c r="G14" s="6">
-        <v>182791747.0</v>
+        <v>318711185.0</v>
       </c>
       <c r="H14" s="6">
-        <v>588511211.0</v>
+        <v>251065183.0</v>
       </c>
       <c r="I14" s="6">
-        <v>296067336.0</v>
+        <v>184491932.0</v>
       </c>
       <c r="J14" s="6">
-        <v>345690265.0</v>
+        <v>590186081.0</v>
       </c>
       <c r="K14" s="6">
-        <v>286626276.0</v>
+        <v>296241131.0</v>
       </c>
       <c r="L14" s="6">
-        <v>256478905.0</v>
+        <v>345746347.0</v>
       </c>
       <c r="M14" s="6">
-        <v>356766374.0</v>
+        <v>286666218.0</v>
       </c>
       <c r="N14" s="6">
-        <v>356461122.0</v>
+        <v>256687072.0</v>
       </c>
       <c r="O14" s="6">
-        <v>528563307.0</v>
+        <v>356831894.0</v>
       </c>
       <c r="P14" s="6">
-        <v>406279738.0</v>
+        <v>356706916.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>325406135.0</v>
+        <v>528549780.0</v>
       </c>
       <c r="R14" s="6">
-        <v>239739896.0</v>
+        <v>406401662.0</v>
       </c>
       <c r="S14" s="6">
-        <v>206719556.0</v>
+        <v>325385795.0</v>
       </c>
       <c r="T14" s="6">
-        <v>747600471.0</v>
+        <v>239733866.0</v>
       </c>
       <c r="U14" s="6">
-        <v>279974433.0</v>
+        <v>206743538.0</v>
       </c>
       <c r="V14" s="6">
-        <v>305162862.0</v>
+        <v>747759308.0</v>
       </c>
       <c r="W14" s="6">
-        <v>259821818.0</v>
+        <v>279989863.0</v>
       </c>
       <c r="X14" s="6">
-        <v>251268622.0</v>
+        <v>305220926.0</v>
       </c>
       <c r="Y14" s="6">
-        <v>301059934.0</v>
+        <v>259824356.0</v>
       </c>
       <c r="Z14" s="6">
-        <v>330626652.0</v>
+        <v>251271926.0</v>
       </c>
       <c r="AA14" s="6">
-        <v>498936036.0</v>
+        <v>301069009.0</v>
       </c>
       <c r="AB14" s="6">
-        <v>366514681.0</v>
+        <v>330681473.0</v>
       </c>
       <c r="AC14" s="6">
-        <v>291021532.0</v>
+        <v>499022070.0</v>
       </c>
       <c r="AD14" s="6">
-        <v>254582919.0</v>
+        <v>366500172.0</v>
       </c>
       <c r="AE14" s="6">
-        <v>187623516.0</v>
+        <v>291026778.0</v>
       </c>
       <c r="AF14" s="6">
-        <v>458436515.0</v>
+        <v>254588309.0</v>
       </c>
       <c r="AG14" s="6">
-        <v>251272924.0</v>
+        <v>187718402.0</v>
       </c>
       <c r="AH14" s="6">
-        <v>269805767.0</v>
+        <v>458456710.0</v>
       </c>
       <c r="AI14" s="6">
-        <v>262233292.0</v>
+        <v>251273072.0</v>
       </c>
       <c r="AJ14" s="6">
-        <v>262984735.0</v>
+        <v>269805096.0</v>
       </c>
       <c r="AK14" s="6">
-        <v>253630622.0</v>
+        <v>262268656.0</v>
       </c>
       <c r="AL14" s="6">
-        <v>367017711.0</v>
+        <v>262984805.0</v>
       </c>
       <c r="AM14" s="6">
-        <v>491546377.0</v>
+        <v>253630692.0</v>
       </c>
       <c r="AN14" s="6">
-        <v>332055480.0</v>
+        <v>367017781.0</v>
       </c>
       <c r="AO14" s="6">
-        <v>293681730.0</v>
+        <v>491545918.0</v>
       </c>
       <c r="AP14" s="6">
-        <v>187822678.0</v>
+        <v>332055609.0</v>
       </c>
       <c r="AQ14" s="6">
-        <v>191661594.0</v>
+        <v>293681853.0</v>
       </c>
       <c r="AR14" s="6">
-        <v>390223130.0</v>
+        <v>187840430.0</v>
       </c>
       <c r="AS14" s="6">
-        <v>209412940.0</v>
+        <v>191676958.0</v>
       </c>
       <c r="AT14" s="6">
-        <v>303107227.0</v>
+        <v>390224502.0</v>
       </c>
       <c r="AU14" s="6">
-        <v>275093776.0</v>
+        <v>209413010.0</v>
       </c>
       <c r="AV14" s="6">
-        <v>215537598.0</v>
+        <v>303107297.0</v>
       </c>
       <c r="AW14" s="6">
-        <v>220626563.0</v>
+        <v>275093846.0</v>
       </c>
       <c r="AX14" s="6">
-        <v>268252335.0</v>
+        <v>215537668.0</v>
       </c>
       <c r="AY14" s="6">
-        <v>404178391.0</v>
+        <v>220626633.0</v>
       </c>
       <c r="AZ14" s="6">
-        <v>342676562.0</v>
+        <v>268252405.0</v>
       </c>
       <c r="BA14" s="6">
-        <v>299516277.0</v>
+        <v>404178461.0</v>
       </c>
       <c r="BB14" s="6">
-        <v>224382774.0</v>
+        <v>342676632.0</v>
       </c>
       <c r="BC14" s="6">
-        <v>140904308.0</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>299516347.0</v>
+      </c>
+      <c r="BD14" s="6">
+        <v>224382844.0</v>
+      </c>
+      <c r="BE14" s="6">
+        <v>140904378.0</v>
       </c>
       <c r="BF14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BG14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BH14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BI14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BJ14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BK14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BL14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BM14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BN14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BO14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BP14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BQ14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BR14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BS14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BT14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BU14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BV14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BW14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BX14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BY14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BZ14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CA14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CB14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CC14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CD14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CE14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CF14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CG14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CH14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CI14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CJ14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CK14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CL14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CM14" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
+      </c>
+      <c r="CN14" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO14" s="6" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:93">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, nesusijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>52350281.0</v>
+        <v>57037430.0</v>
       </c>
       <c r="E15" s="6">
-        <v>45039321.0</v>
+        <v>76691769.0</v>
       </c>
       <c r="F15" s="6">
-        <v>35865604.0</v>
+        <v>53761252.0</v>
       </c>
       <c r="G15" s="6">
-        <v>26420741.0</v>
+        <v>45718587.0</v>
       </c>
       <c r="H15" s="6">
-        <v>85888365.0</v>
+        <v>36039821.0</v>
       </c>
       <c r="I15" s="6">
-        <v>41993468.0</v>
+        <v>26675260.0</v>
       </c>
       <c r="J15" s="6">
-        <v>49419223.0</v>
+        <v>86137036.0</v>
       </c>
       <c r="K15" s="6">
-        <v>42592636.0</v>
+        <v>42019337.0</v>
       </c>
       <c r="L15" s="6">
-        <v>37014572.0</v>
+        <v>49427755.0</v>
       </c>
       <c r="M15" s="6">
-        <v>50425464.0</v>
+        <v>42638613.0</v>
       </c>
       <c r="N15" s="6">
-        <v>51883721.0</v>
+        <v>37045550.0</v>
       </c>
       <c r="O15" s="6">
-        <v>76163573.0</v>
+        <v>50435668.0</v>
       </c>
       <c r="P15" s="6">
-        <v>58705328.0</v>
+        <v>51920776.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>46932218.0</v>
+        <v>76161617.0</v>
       </c>
       <c r="R15" s="6">
-        <v>33734553.0</v>
+        <v>58724258.0</v>
       </c>
       <c r="S15" s="6">
-        <v>29212796.0</v>
+        <v>46928794.0</v>
       </c>
       <c r="T15" s="6">
-        <v>90710536.0</v>
+        <v>33732704.0</v>
       </c>
       <c r="U15" s="6">
-        <v>39715618.0</v>
+        <v>29216822.0</v>
       </c>
       <c r="V15" s="6">
-        <v>42872206.0</v>
+        <v>90734469.0</v>
       </c>
       <c r="W15" s="6">
-        <v>34831239.0</v>
+        <v>39717782.0</v>
       </c>
       <c r="X15" s="6">
-        <v>35795004.0</v>
+        <v>42880766.0</v>
       </c>
       <c r="Y15" s="6">
-        <v>43182943.0</v>
+        <v>34831469.0</v>
       </c>
       <c r="Z15" s="6">
-        <v>47527320.0</v>
+        <v>35795355.0</v>
       </c>
       <c r="AA15" s="6">
-        <v>72983730.0</v>
+        <v>43184284.0</v>
       </c>
       <c r="AB15" s="6">
-        <v>52661942.0</v>
+        <v>47536009.0</v>
       </c>
       <c r="AC15" s="6">
-        <v>41774657.0</v>
+        <v>72996491.0</v>
       </c>
       <c r="AD15" s="6">
-        <v>36266295.0</v>
+        <v>52660621.0</v>
       </c>
       <c r="AE15" s="6">
-        <v>27285298.0</v>
+        <v>41775300.0</v>
       </c>
       <c r="AF15" s="6">
-        <v>66737127.0</v>
+        <v>36266951.0</v>
       </c>
       <c r="AG15" s="6">
-        <v>36210304.0</v>
+        <v>27299396.0</v>
       </c>
       <c r="AH15" s="6">
-        <v>38740467.0</v>
+        <v>66740745.0</v>
       </c>
       <c r="AI15" s="6">
-        <v>37417195.0</v>
+        <v>36210326.0</v>
       </c>
       <c r="AJ15" s="6">
-        <v>37826057.0</v>
+        <v>38740366.0</v>
       </c>
       <c r="AK15" s="6">
-        <v>36392946.0</v>
+        <v>37422499.0</v>
       </c>
       <c r="AL15" s="6">
-        <v>53128151.0</v>
+        <v>37826067.0</v>
       </c>
       <c r="AM15" s="6">
-        <v>72042455.0</v>
+        <v>36392957.0</v>
       </c>
       <c r="AN15" s="6">
-        <v>47749613.0</v>
+        <v>53128161.0</v>
       </c>
       <c r="AO15" s="6">
-        <v>41833529.0</v>
+        <v>72042386.0</v>
       </c>
       <c r="AP15" s="6">
-        <v>26509295.0</v>
+        <v>47749632.0</v>
       </c>
       <c r="AQ15" s="6">
-        <v>27643205.0</v>
+        <v>41833758.0</v>
       </c>
       <c r="AR15" s="6">
-        <v>56652058.0</v>
+        <v>26511958.0</v>
       </c>
       <c r="AS15" s="6">
-        <v>29870170.0</v>
+        <v>27645510.0</v>
       </c>
       <c r="AT15" s="6">
-        <v>43661524.0</v>
+        <v>56652264.0</v>
       </c>
       <c r="AU15" s="6">
-        <v>39523285.0</v>
+        <v>29870181.0</v>
       </c>
       <c r="AV15" s="6">
-        <v>30663616.0</v>
+        <v>43661534.0</v>
       </c>
       <c r="AW15" s="6">
-        <v>31595628.0</v>
+        <v>39523296.0</v>
       </c>
       <c r="AX15" s="6">
-        <v>37944371.0</v>
+        <v>30663627.0</v>
       </c>
       <c r="AY15" s="6">
-        <v>57916193.0</v>
+        <v>31595638.0</v>
       </c>
       <c r="AZ15" s="6">
-        <v>48115907.0</v>
+        <v>37944381.0</v>
       </c>
       <c r="BA15" s="6">
-        <v>41855145.0</v>
+        <v>57916203.0</v>
       </c>
       <c r="BB15" s="6">
-        <v>31746993.0</v>
+        <v>48115918.0</v>
       </c>
       <c r="BC15" s="6">
-        <v>19924106.0</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>41855155.0</v>
+      </c>
+      <c r="BD15" s="6">
+        <v>31747004.0</v>
+      </c>
+      <c r="BE15" s="6">
+        <v>19924116.0</v>
       </c>
       <c r="BF15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BG15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BH15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BI15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BJ15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BK15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BL15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BM15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BN15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BO15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BP15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BQ15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BR15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BS15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BT15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BU15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BV15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BW15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BX15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BY15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BZ15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CA15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CB15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CC15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CD15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CE15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CF15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CG15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CH15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CI15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CJ15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CK15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CL15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CM15" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
+      </c>
+      <c r="CN15" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO15" s="6" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:93">
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>6576842.0</v>
+        <v>8353729.0</v>
       </c>
       <c r="E16" s="6">
-        <v>5831159.0</v>
+        <v>6160264.0</v>
       </c>
       <c r="F16" s="6">
-        <v>4730493.0</v>
+        <v>6794154.0</v>
       </c>
       <c r="G16" s="6">
-        <v>4375926.0</v>
+        <v>5921025.0</v>
       </c>
       <c r="H16" s="6">
-        <v>36101443.0</v>
+        <v>4841713.0</v>
       </c>
       <c r="I16" s="6">
-        <v>7746434.0</v>
+        <v>4435783.0</v>
       </c>
       <c r="J16" s="6">
-        <v>7150154.0</v>
+        <v>36520377.0</v>
       </c>
       <c r="K16" s="6">
-        <v>6995052.0</v>
+        <v>7758610.0</v>
       </c>
       <c r="L16" s="6">
-        <v>6534239.0</v>
+        <v>7172195.0</v>
       </c>
       <c r="M16" s="6">
-        <v>7451592.0</v>
+        <v>7025264.0</v>
       </c>
       <c r="N16" s="6">
-        <v>7422127.0</v>
+        <v>6738429.0</v>
       </c>
       <c r="O16" s="6">
-        <v>6684247.0</v>
+        <v>7464069.0</v>
       </c>
       <c r="P16" s="6">
-        <v>8375081.0</v>
+        <v>7461557.0</v>
       </c>
       <c r="Q16" s="6">
-        <v>7212820.0</v>
+        <v>6806427.0</v>
       </c>
       <c r="R16" s="6">
-        <v>5740202.0</v>
+        <v>8430979.0</v>
       </c>
       <c r="S16" s="6">
-        <v>5119102.0</v>
+        <v>7255353.0</v>
       </c>
       <c r="T16" s="6">
-        <v>30514791.0</v>
+        <v>5761047.0</v>
       </c>
       <c r="U16" s="6">
-        <v>7991977.0</v>
+        <v>5130842.0</v>
       </c>
       <c r="V16" s="6">
-        <v>7609079.0</v>
+        <v>30502045.0</v>
       </c>
       <c r="W16" s="6">
-        <v>6126942.0</v>
+        <v>7984729.0</v>
       </c>
       <c r="X16" s="6">
-        <v>5968343.0</v>
+        <v>7605949.0</v>
       </c>
       <c r="Y16" s="6">
-        <v>6544586.0</v>
+        <v>6123812.0</v>
       </c>
       <c r="Z16" s="6">
-        <v>6163760.0</v>
+        <v>5961684.0</v>
       </c>
       <c r="AA16" s="6">
-        <v>6273552.0</v>
+        <v>6541456.0</v>
       </c>
       <c r="AB16" s="6">
-        <v>6505622.0</v>
+        <v>6134213.0</v>
       </c>
       <c r="AC16" s="6">
-        <v>6332078.0</v>
+        <v>6247084.0</v>
       </c>
       <c r="AD16" s="6">
-        <v>6926533.0</v>
+        <v>6459828.0</v>
       </c>
       <c r="AE16" s="6">
-        <v>5046368.0</v>
+        <v>6331982.0</v>
       </c>
       <c r="AF16" s="6">
-        <v>25478582.0</v>
+        <v>6928133.0</v>
       </c>
       <c r="AG16" s="6">
-        <v>7703087.0</v>
+        <v>5045368.0</v>
       </c>
       <c r="AH16" s="6">
-        <v>11824012.0</v>
+        <v>25477115.0</v>
       </c>
       <c r="AI16" s="6">
-        <v>6520539.0</v>
+        <v>7702187.0</v>
       </c>
       <c r="AJ16" s="6">
-        <v>6501919.0</v>
+        <v>11823112.0</v>
       </c>
       <c r="AK16" s="6">
-        <v>7301143.0</v>
+        <v>6519639.0</v>
       </c>
       <c r="AL16" s="6">
-        <v>6879684.0</v>
+        <v>6501019.0</v>
       </c>
       <c r="AM16" s="6">
-        <v>7175867.0</v>
+        <v>7300243.0</v>
       </c>
       <c r="AN16" s="6">
-        <v>6690530.0</v>
+        <v>6878784.0</v>
       </c>
       <c r="AO16" s="6">
-        <v>6048445.0</v>
+        <v>7174967.0</v>
       </c>
       <c r="AP16" s="6">
-        <v>4918821.0</v>
+        <v>6689630.0</v>
       </c>
       <c r="AQ16" s="6">
-        <v>4910358.0</v>
+        <v>6047795.0</v>
       </c>
       <c r="AR16" s="6">
-        <v>22147890.0</v>
+        <v>4918171.0</v>
       </c>
       <c r="AS16" s="6">
-        <v>5511251.0</v>
+        <v>4909458.0</v>
       </c>
       <c r="AT16" s="6">
-        <v>6765563.0</v>
+        <v>22147754.0</v>
       </c>
       <c r="AU16" s="6">
-        <v>5464853.0</v>
+        <v>5511115.0</v>
       </c>
       <c r="AV16" s="6">
-        <v>5367493.0</v>
+        <v>6765427.0</v>
       </c>
       <c r="AW16" s="6">
-        <v>5096608.0</v>
+        <v>5464717.0</v>
       </c>
       <c r="AX16" s="6">
-        <v>6130752.0</v>
+        <v>5367357.0</v>
       </c>
       <c r="AY16" s="6">
-        <v>5689856.0</v>
+        <v>5096472.0</v>
       </c>
       <c r="AZ16" s="6">
-        <v>5216267.0</v>
+        <v>6130616.0</v>
       </c>
       <c r="BA16" s="6">
-        <v>6124010.0</v>
+        <v>5689720.0</v>
       </c>
       <c r="BB16" s="6">
-        <v>5302429.0</v>
+        <v>5216119.0</v>
       </c>
       <c r="BC16" s="6">
-        <v>3981939.0</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>6123874.0</v>
+      </c>
+      <c r="BD16" s="6">
+        <v>5302293.0</v>
+      </c>
+      <c r="BE16" s="6">
+        <v>3981803.0</v>
       </c>
       <c r="BF16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BG16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BH16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BI16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BJ16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BK16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BL16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BM16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BN16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BO16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BP16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BQ16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BR16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BS16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BT16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BU16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BV16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BW16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BX16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BY16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BZ16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CA16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CB16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CC16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CD16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CE16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CF16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CG16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CH16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CI16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CJ16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CK16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CL16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CM16" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
+      </c>
+      <c r="CN16" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO16" s="6" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:93">
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo B klasės išmokų</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
-        <v>1018747.0</v>
+        <v>1251070.0</v>
       </c>
       <c r="E17" s="6">
-        <v>906930.0</v>
+        <v>944337.0</v>
       </c>
       <c r="F17" s="6">
-        <v>734036.0</v>
+        <v>1051896.0</v>
       </c>
       <c r="G17" s="6">
-        <v>684860.0</v>
+        <v>920983.0</v>
       </c>
       <c r="H17" s="6">
-        <v>5664775.0</v>
+        <v>751505.0</v>
       </c>
       <c r="I17" s="6">
-        <v>1184644.0</v>
+        <v>694338.0</v>
       </c>
       <c r="J17" s="6">
-        <v>1101595.0</v>
+        <v>5733097.0</v>
       </c>
       <c r="K17" s="6">
-        <v>1075153.0</v>
+        <v>1189201.0</v>
       </c>
       <c r="L17" s="6">
-        <v>1001040.0</v>
+        <v>1104944.0</v>
       </c>
       <c r="M17" s="6">
-        <v>1142102.0</v>
+        <v>1079665.0</v>
       </c>
       <c r="N17" s="6">
-        <v>1126606.0</v>
+        <v>1031640.0</v>
       </c>
       <c r="O17" s="6">
-        <v>1016959.0</v>
+        <v>1144052.0</v>
       </c>
       <c r="P17" s="6">
-        <v>1270008.0</v>
+        <v>1132899.0</v>
       </c>
       <c r="Q17" s="6">
-        <v>1100399.0</v>
+        <v>1035184.0</v>
       </c>
       <c r="R17" s="6">
-        <v>883798.0</v>
+        <v>1278901.0</v>
       </c>
       <c r="S17" s="6">
-        <v>787212.0</v>
+        <v>1107016.0</v>
       </c>
       <c r="T17" s="6">
-        <v>4810940.0</v>
+        <v>886890.0</v>
       </c>
       <c r="U17" s="6">
-        <v>1227068.0</v>
+        <v>789456.0</v>
       </c>
       <c r="V17" s="6">
-        <v>1153556.0</v>
+        <v>4809293.0</v>
       </c>
       <c r="W17" s="6">
-        <v>927048.0</v>
+        <v>1226083.0</v>
       </c>
       <c r="X17" s="6">
-        <v>906086.0</v>
+        <v>1153188.0</v>
       </c>
       <c r="Y17" s="6">
-        <v>941051.0</v>
+        <v>926680.0</v>
       </c>
       <c r="Z17" s="6">
-        <v>936653.0</v>
+        <v>905189.0</v>
       </c>
       <c r="AA17" s="6">
-        <v>951209.0</v>
+        <v>940683.0</v>
       </c>
       <c r="AB17" s="6">
-        <v>988525.0</v>
+        <v>932323.0</v>
       </c>
       <c r="AC17" s="6">
-        <v>960507.0</v>
+        <v>947341.0</v>
       </c>
       <c r="AD17" s="6">
-        <v>1049500.0</v>
+        <v>981759.0</v>
       </c>
       <c r="AE17" s="6">
-        <v>765560.0</v>
+        <v>960595.0</v>
       </c>
       <c r="AF17" s="6">
-        <v>3990460.0</v>
+        <v>1049842.0</v>
       </c>
       <c r="AG17" s="6">
-        <v>1214759.0</v>
+        <v>765410.0</v>
       </c>
       <c r="AH17" s="6">
-        <v>2039799.0</v>
+        <v>3990361.0</v>
       </c>
       <c r="AI17" s="6">
-        <v>991950.0</v>
+        <v>1214699.0</v>
       </c>
       <c r="AJ17" s="6">
-        <v>991125.0</v>
+        <v>2039739.0</v>
       </c>
       <c r="AK17" s="6">
-        <v>1097766.0</v>
+        <v>991890.0</v>
       </c>
       <c r="AL17" s="6">
-        <v>1043458.0</v>
+        <v>991065.0</v>
       </c>
       <c r="AM17" s="6">
-        <v>1083301.0</v>
+        <v>1097706.0</v>
       </c>
       <c r="AN17" s="6">
-        <v>1015712.0</v>
+        <v>1043398.0</v>
       </c>
       <c r="AO17" s="6">
-        <v>917987.0</v>
+        <v>1083241.0</v>
       </c>
       <c r="AP17" s="6">
-        <v>748475.0</v>
+        <v>1015652.0</v>
       </c>
       <c r="AQ17" s="6">
-        <v>752910.0</v>
+        <v>917937.0</v>
       </c>
       <c r="AR17" s="6">
+        <v>748425.0</v>
+      </c>
+      <c r="AS17" s="6">
+        <v>752850.0</v>
+      </c>
+      <c r="AT17" s="6">
         <v>3524936.0</v>
       </c>
-      <c r="AS17" s="6">
+      <c r="AU17" s="6">
         <v>842232.0</v>
       </c>
-      <c r="AT17" s="6">
+      <c r="AV17" s="6">
         <v>1021876.0</v>
       </c>
-      <c r="AU17" s="6">
+      <c r="AW17" s="6">
         <v>836733.0</v>
       </c>
-      <c r="AV17" s="6">
+      <c r="AX17" s="6">
         <v>797610.0</v>
       </c>
-      <c r="AW17" s="6">
+      <c r="AY17" s="6">
         <v>754936.0</v>
       </c>
-      <c r="AX17" s="6">
+      <c r="AZ17" s="6">
         <v>922701.0</v>
       </c>
-      <c r="AY17" s="6">
+      <c r="BA17" s="6">
         <v>867317.0</v>
       </c>
-      <c r="AZ17" s="6">
+      <c r="BB17" s="6">
         <v>788104.0</v>
       </c>
-      <c r="BA17" s="6">
+      <c r="BC17" s="6">
         <v>928234.0</v>
       </c>
-      <c r="BB17" s="6">
+      <c r="BD17" s="6">
         <v>804785.0</v>
       </c>
-      <c r="BC17" s="6">
+      <c r="BE17" s="6">
         <v>605764.0</v>
       </c>
-      <c r="BD17" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BF17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BG17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BH17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BI17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BJ17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BK17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BL17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BM17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BN17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BO17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BP17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BQ17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BR17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BS17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BT17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BU17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BV17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BW17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BX17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BY17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BZ17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CA17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CB17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CC17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CD17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CE17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CF17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CG17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CH17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CI17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CJ17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CK17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CL17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="CM17" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
+      </c>
+      <c r="CN17" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO17" s="6" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:93">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vilniaus apskritis</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>48129.0</v>
+        <v>48132.0</v>
       </c>
       <c r="E18" s="6">
-        <v>48383.0</v>
+        <v>48396.0</v>
       </c>
       <c r="F18" s="6">
-        <v>48379.0</v>
+        <v>48499.0</v>
       </c>
       <c r="G18" s="6">
-        <v>48520.0</v>
+        <v>48487.0</v>
       </c>
       <c r="H18" s="6">
-        <v>49808.0</v>
+        <v>48450.0</v>
       </c>
       <c r="I18" s="6">
+        <v>48584.0</v>
+      </c>
+      <c r="J18" s="6">
+        <v>49836.0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>49304.0</v>
+      </c>
+      <c r="L18" s="6">
         <v>49294.0</v>
       </c>
-      <c r="J18" s="6">
-[...2 lines deleted...]
-      <c r="K18" s="6">
+      <c r="M18" s="6">
+        <v>49220.0</v>
+      </c>
+      <c r="N18" s="6">
+        <v>49100.0</v>
+      </c>
+      <c r="O18" s="6">
+        <v>49099.0</v>
+      </c>
+      <c r="P18" s="6">
+        <v>49249.0</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>49204.0</v>
+      </c>
+      <c r="R18" s="6">
+        <v>49168.0</v>
+      </c>
+      <c r="S18" s="6">
+        <v>49097.0</v>
+      </c>
+      <c r="T18" s="6">
+        <v>49021.0</v>
+      </c>
+      <c r="U18" s="6">
+        <v>49117.0</v>
+      </c>
+      <c r="V18" s="6">
+        <v>50023.0</v>
+      </c>
+      <c r="W18" s="6">
+        <v>49403.0</v>
+      </c>
+      <c r="X18" s="6">
+        <v>49344.0</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>49277.0</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>49227.0</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>49274.0</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>49279.0</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>49345.0</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>49382.0</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>49316.0</v>
+      </c>
+      <c r="AF18" s="6">
         <v>49219.0</v>
       </c>
-      <c r="L18" s="6">
-[...61 lines deleted...]
-      </c>
       <c r="AG18" s="6">
-        <v>49670.0</v>
+        <v>49328.0</v>
       </c>
       <c r="AH18" s="6">
-        <v>49356.0</v>
+        <v>50267.0</v>
       </c>
       <c r="AI18" s="6">
-        <v>49152.0</v>
+        <v>49653.0</v>
       </c>
       <c r="AJ18" s="6">
-        <v>48913.0</v>
+        <v>49345.0</v>
       </c>
       <c r="AK18" s="6">
-        <v>48873.0</v>
+        <v>49138.0</v>
       </c>
       <c r="AL18" s="6">
-        <v>48877.0</v>
+        <v>48898.0</v>
       </c>
       <c r="AM18" s="6">
-        <v>48762.0</v>
+        <v>48860.0</v>
       </c>
       <c r="AN18" s="6">
-        <v>48598.0</v>
+        <v>48867.0</v>
       </c>
       <c r="AO18" s="6">
-        <v>48616.0</v>
+        <v>48755.0</v>
       </c>
       <c r="AP18" s="6">
-        <v>48332.0</v>
+        <v>48595.0</v>
       </c>
       <c r="AQ18" s="6">
-        <v>48375.0</v>
+        <v>48614.0</v>
       </c>
       <c r="AR18" s="6">
-        <v>49171.0</v>
+        <v>48327.0</v>
       </c>
       <c r="AS18" s="6">
-        <v>48561.0</v>
+        <v>48370.0</v>
       </c>
       <c r="AT18" s="6">
-        <v>48438.0</v>
+        <v>49163.0</v>
       </c>
       <c r="AU18" s="6">
-        <v>48325.0</v>
+        <v>48557.0</v>
       </c>
       <c r="AV18" s="6">
-        <v>48233.0</v>
+        <v>48432.0</v>
       </c>
       <c r="AW18" s="6">
-        <v>48182.0</v>
+        <v>48318.0</v>
       </c>
       <c r="AX18" s="6">
-        <v>48152.0</v>
+        <v>48230.0</v>
       </c>
       <c r="AY18" s="6">
-        <v>47979.0</v>
+        <v>48180.0</v>
       </c>
       <c r="AZ18" s="6">
-        <v>47783.0</v>
+        <v>48149.0</v>
       </c>
       <c r="BA18" s="6">
-        <v>47701.0</v>
+        <v>47977.0</v>
       </c>
       <c r="BB18" s="6">
-        <v>47558.0</v>
+        <v>47780.0</v>
       </c>
       <c r="BC18" s="6">
-        <v>47599.0</v>
+        <v>47698.0</v>
       </c>
       <c r="BD18" s="6">
+        <v>47557.0</v>
+      </c>
+      <c r="BE18" s="6">
+        <v>47596.0</v>
+      </c>
+      <c r="BF18" s="6">
         <v>48293.0</v>
       </c>
-      <c r="BE18" s="6">
+      <c r="BG18" s="6">
         <v>47589.0</v>
       </c>
-      <c r="BF18" s="6">
+      <c r="BH18" s="6">
         <v>47465.0</v>
       </c>
-      <c r="BG18" s="6">
+      <c r="BI18" s="6">
         <v>47296.0</v>
       </c>
-      <c r="BH18" s="6">
+      <c r="BJ18" s="6">
         <v>47032.0</v>
       </c>
-      <c r="BI18" s="6">
+      <c r="BK18" s="6">
         <v>46995.0</v>
       </c>
-      <c r="BJ18" s="6">
+      <c r="BL18" s="6">
         <v>46875.0</v>
       </c>
-      <c r="BK18" s="6">
+      <c r="BM18" s="6">
         <v>46618.0</v>
       </c>
-      <c r="BL18" s="6">
+      <c r="BN18" s="6">
         <v>46359.0</v>
       </c>
-      <c r="BM18" s="6">
+      <c r="BO18" s="6">
         <v>46110.0</v>
       </c>
-      <c r="BN18" s="6">
+      <c r="BP18" s="6">
         <v>45654.0</v>
       </c>
-      <c r="BO18" s="6">
+      <c r="BQ18" s="6">
         <v>45461.0</v>
       </c>
-      <c r="BP18" s="6">
+      <c r="BR18" s="6">
         <v>46237.0</v>
       </c>
-      <c r="BQ18" s="6">
+      <c r="BS18" s="6">
         <v>45622.0</v>
       </c>
-      <c r="BR18" s="6">
+      <c r="BT18" s="6">
         <v>45482.0</v>
       </c>
-      <c r="BS18" s="6">
+      <c r="BU18" s="6">
         <v>45242.0</v>
       </c>
-      <c r="BT18" s="6">
+      <c r="BV18" s="6">
         <v>44981.0</v>
       </c>
-      <c r="BU18" s="6">
+      <c r="BW18" s="6">
         <v>44871.0</v>
       </c>
-      <c r="BV18" s="6">
+      <c r="BX18" s="6">
         <v>44769.0</v>
       </c>
-      <c r="BW18" s="6">
+      <c r="BY18" s="6">
         <v>44553.0</v>
       </c>
-      <c r="BX18" s="6">
+      <c r="BZ18" s="6">
         <v>44444.0</v>
       </c>
-      <c r="BY18" s="6">
+      <c r="CA18" s="6">
         <v>44726.0</v>
       </c>
-      <c r="BZ18" s="6">
+      <c r="CB18" s="6">
         <v>44688.0</v>
       </c>
-      <c r="CA18" s="6">
+      <c r="CC18" s="6">
         <v>44662.0</v>
       </c>
-      <c r="CB18" s="6">
+      <c r="CD18" s="6">
         <v>44974.0</v>
       </c>
-      <c r="CC18" s="6">
+      <c r="CE18" s="6">
         <v>44503.0</v>
       </c>
-      <c r="CD18" s="6">
+      <c r="CF18" s="6">
         <v>44406.0</v>
       </c>
-      <c r="CE18" s="6">
+      <c r="CG18" s="6">
         <v>44195.0</v>
       </c>
-      <c r="CF18" s="6">
+      <c r="CH18" s="6">
         <v>44026.0</v>
       </c>
-      <c r="CG18" s="6">
+      <c r="CI18" s="6">
         <v>43971.0</v>
       </c>
-      <c r="CH18" s="6">
+      <c r="CJ18" s="6">
         <v>43903.0</v>
       </c>
-      <c r="CI18" s="6">
+      <c r="CK18" s="6">
         <v>43819.0</v>
       </c>
-      <c r="CJ18" s="6">
+      <c r="CL18" s="6">
         <v>43754.0</v>
       </c>
-      <c r="CK18" s="6">
+      <c r="CM18" s="6">
         <v>43571.0</v>
       </c>
-      <c r="CL18" s="6">
+      <c r="CN18" s="6">
         <v>43391.0</v>
       </c>
-      <c r="CM18" s="6">
+      <c r="CO18" s="6">
         <v>43363.0</v>
       </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:93">
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>1655131325.0</v>
+        <v>1657446676.0</v>
       </c>
       <c r="E19" s="6">
-        <v>1554149790.0</v>
+        <v>1598067635.0</v>
       </c>
       <c r="F19" s="6">
-        <v>1509516613.0</v>
+        <v>1659030916.0</v>
       </c>
       <c r="G19" s="6">
-        <v>790377835.0</v>
+        <v>1554059501.0</v>
       </c>
       <c r="H19" s="6">
-        <v>2368594423.0</v>
+        <v>1509418623.0</v>
       </c>
       <c r="I19" s="6">
-        <v>1477460819.0</v>
+        <v>790198568.0</v>
       </c>
       <c r="J19" s="6">
-        <v>1483609788.0</v>
+        <v>2367572763.0</v>
       </c>
       <c r="K19" s="6">
-        <v>1386076621.0</v>
+        <v>1476482851.0</v>
       </c>
       <c r="L19" s="6">
-        <v>1429809689.0</v>
+        <v>1482815143.0</v>
       </c>
       <c r="M19" s="6">
-        <v>1556892678.0</v>
+        <v>1385260239.0</v>
       </c>
       <c r="N19" s="6">
-        <v>1534078988.0</v>
+        <v>1428850591.0</v>
       </c>
       <c r="O19" s="6">
-        <v>1470121545.0</v>
+        <v>1555951774.0</v>
       </c>
       <c r="P19" s="6">
-        <v>1511670456.0</v>
+        <v>1533355189.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>1439195107.0</v>
+        <v>1469269468.0</v>
       </c>
       <c r="R19" s="6">
-        <v>1393720340.0</v>
+        <v>1510770534.0</v>
       </c>
       <c r="S19" s="6">
-        <v>753546898.0</v>
+        <v>1438404318.0</v>
       </c>
       <c r="T19" s="6">
-        <v>2167246208.0</v>
+        <v>1393017135.0</v>
       </c>
       <c r="U19" s="6">
-        <v>1351375986.0</v>
+        <v>753034721.0</v>
       </c>
       <c r="V19" s="6">
-        <v>1370361762.0</v>
+        <v>2166022749.0</v>
       </c>
       <c r="W19" s="6">
-        <v>1270650501.0</v>
+        <v>1350471065.0</v>
       </c>
       <c r="X19" s="6">
-        <v>1321189394.0</v>
+        <v>1369504780.0</v>
       </c>
       <c r="Y19" s="6">
-        <v>1416424240.0</v>
+        <v>1269823818.0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1415486839.0</v>
+        <v>1320079676.0</v>
       </c>
       <c r="AA19" s="6">
-        <v>1381969212.0</v>
+        <v>1415534859.0</v>
       </c>
       <c r="AB19" s="6">
-        <v>1374783670.0</v>
+        <v>1414477307.0</v>
       </c>
       <c r="AC19" s="6">
-        <v>1345857505.0</v>
+        <v>1380926433.0</v>
       </c>
       <c r="AD19" s="6">
-        <v>1290799233.0</v>
+        <v>1373829257.0</v>
       </c>
       <c r="AE19" s="6">
-        <v>686903515.0</v>
+        <v>1344879721.0</v>
       </c>
       <c r="AF19" s="6">
-        <v>1969254713.0</v>
+        <v>1289900422.0</v>
       </c>
       <c r="AG19" s="6">
-        <v>1223999220.0</v>
+        <v>686454850.0</v>
       </c>
       <c r="AH19" s="6">
-        <v>1230184772.0</v>
+        <v>1967934120.0</v>
       </c>
       <c r="AI19" s="6">
-        <v>1162512794.0</v>
+        <v>1223132075.0</v>
       </c>
       <c r="AJ19" s="6">
-        <v>1195990657.0</v>
+        <v>1229378296.0</v>
       </c>
       <c r="AK19" s="6">
-        <v>1267296391.0</v>
+        <v>1161776685.0</v>
       </c>
       <c r="AL19" s="6">
-        <v>1299368175.0</v>
+        <v>1195098050.0</v>
       </c>
       <c r="AM19" s="6">
-        <v>1209191920.0</v>
+        <v>1266615701.0</v>
       </c>
       <c r="AN19" s="6">
-        <v>1222141377.0</v>
+        <v>1298676266.0</v>
       </c>
       <c r="AO19" s="6">
-        <v>1217440655.0</v>
+        <v>1208462773.0</v>
       </c>
       <c r="AP19" s="6">
-        <v>1147811881.0</v>
+        <v>1221531644.0</v>
       </c>
       <c r="AQ19" s="6">
-        <v>616020150.0</v>
+        <v>1216295927.0</v>
       </c>
       <c r="AR19" s="6">
-        <v>1722200775.0</v>
+        <v>1146920868.0</v>
       </c>
       <c r="AS19" s="6">
-        <v>1085443681.0</v>
+        <v>615671327.0</v>
       </c>
       <c r="AT19" s="6">
-        <v>1073629481.0</v>
+        <v>1721032259.0</v>
       </c>
       <c r="AU19" s="6">
-        <v>1045078143.0</v>
+        <v>1084574822.0</v>
       </c>
       <c r="AV19" s="6">
-        <v>1038794904.0</v>
+        <v>1072974729.0</v>
       </c>
       <c r="AW19" s="6">
-        <v>1066418609.0</v>
+        <v>1044377506.0</v>
       </c>
       <c r="AX19" s="6">
-        <v>1127272885.0</v>
+        <v>1037911583.0</v>
       </c>
       <c r="AY19" s="6">
-        <v>1064512708.0</v>
+        <v>1065765620.0</v>
       </c>
       <c r="AZ19" s="6">
-        <v>1056281936.0</v>
+        <v>1126541691.0</v>
       </c>
       <c r="BA19" s="6">
-        <v>1024211412.0</v>
+        <v>1063618151.0</v>
       </c>
       <c r="BB19" s="6">
-        <v>974421723.0</v>
+        <v>1055528019.0</v>
       </c>
       <c r="BC19" s="6">
-        <v>533058903.0</v>
+        <v>1023433567.0</v>
       </c>
       <c r="BD19" s="6">
+        <v>973447671.0</v>
+      </c>
+      <c r="BE19" s="6">
+        <v>532893335.0</v>
+      </c>
+      <c r="BF19" s="6">
         <v>1495879403.0</v>
       </c>
-      <c r="BE19" s="6">
+      <c r="BG19" s="6">
         <v>921705916.0</v>
       </c>
-      <c r="BF19" s="6">
+      <c r="BH19" s="6">
         <v>921665577.0</v>
       </c>
-      <c r="BG19" s="6">
+      <c r="BI19" s="6">
         <v>891702336.0</v>
       </c>
-      <c r="BH19" s="6">
+      <c r="BJ19" s="6">
         <v>881567400.0</v>
       </c>
-      <c r="BI19" s="6">
+      <c r="BK19" s="6">
         <v>921885796.0</v>
       </c>
-      <c r="BJ19" s="6">
+      <c r="BL19" s="6">
         <v>954907765.0</v>
       </c>
-      <c r="BK19" s="6">
+      <c r="BM19" s="6">
         <v>887165926.0</v>
       </c>
-      <c r="BL19" s="6">
+      <c r="BN19" s="6">
         <v>899552179.0</v>
       </c>
-      <c r="BM19" s="6">
+      <c r="BO19" s="6">
         <v>862386147.0</v>
       </c>
-      <c r="BN19" s="6">
+      <c r="BP19" s="6">
         <v>817504519.0</v>
       </c>
-      <c r="BO19" s="6">
+      <c r="BQ19" s="6">
         <v>446880990.0</v>
       </c>
-      <c r="BP19" s="6">
+      <c r="BR19" s="6">
         <v>1273616841.0</v>
       </c>
-      <c r="BQ19" s="6">
+      <c r="BS19" s="6">
         <v>803895291.0</v>
       </c>
-      <c r="BR19" s="6">
+      <c r="BT19" s="6">
         <v>813033269.0</v>
       </c>
-      <c r="BS19" s="6">
+      <c r="BU19" s="6">
         <v>762143062.0</v>
       </c>
-      <c r="BT19" s="6">
+      <c r="BV19" s="6">
         <v>759628185.0</v>
       </c>
-      <c r="BU19" s="6">
+      <c r="BW19" s="6">
         <v>818575924.0</v>
       </c>
-      <c r="BV19" s="6">
+      <c r="BX19" s="6">
         <v>808082869.0</v>
       </c>
-      <c r="BW19" s="6">
+      <c r="BY19" s="6">
         <v>736892842.0</v>
       </c>
-      <c r="BX19" s="6">
+      <c r="BZ19" s="6">
         <v>787453751.0</v>
       </c>
-      <c r="BY19" s="6">
+      <c r="CA19" s="6">
         <v>793383606.0</v>
       </c>
-      <c r="BZ19" s="6">
+      <c r="CB19" s="6">
         <v>780374548.0</v>
       </c>
-      <c r="CA19" s="6">
+      <c r="CC19" s="6">
         <v>427804413.0</v>
       </c>
-      <c r="CB19" s="6">
+      <c r="CD19" s="6">
         <v>1170017296.0</v>
       </c>
-      <c r="CC19" s="6">
+      <c r="CE19" s="6">
         <v>739888137.0</v>
       </c>
-      <c r="CD19" s="6">
+      <c r="CF19" s="6">
         <v>745809020.0</v>
       </c>
-      <c r="CE19" s="6">
+      <c r="CG19" s="6">
         <v>699506019.0</v>
       </c>
-      <c r="CF19" s="6">
+      <c r="CH19" s="6">
         <v>995371667.0</v>
       </c>
-      <c r="CG19" s="6">
+      <c r="CI19" s="6">
         <v>750252113.0</v>
       </c>
-      <c r="CH19" s="6">
+      <c r="CJ19" s="6">
         <v>788708505.0</v>
       </c>
-      <c r="CI19" s="6">
+      <c r="CK19" s="6">
         <v>752229356.0</v>
       </c>
-      <c r="CJ19" s="6">
+      <c r="CL19" s="6">
         <v>749497588.0</v>
       </c>
-      <c r="CK19" s="6">
+      <c r="CM19" s="6">
         <v>718727308.0</v>
       </c>
-      <c r="CL19" s="6">
+      <c r="CN19" s="6">
         <v>697476812.0</v>
       </c>
-      <c r="CM19" s="6">
+      <c r="CO19" s="6">
         <v>303606778.0</v>
       </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:93">
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>303545359.0</v>
+        <v>303863008.0</v>
       </c>
       <c r="E20" s="6">
-        <v>282063437.0</v>
+        <v>293802634.0</v>
       </c>
       <c r="F20" s="6">
-        <v>274249247.0</v>
+        <v>304161282.0</v>
       </c>
       <c r="G20" s="6">
-        <v>137879734.0</v>
+        <v>282057046.0</v>
       </c>
       <c r="H20" s="6">
-        <v>448478207.0</v>
+        <v>274197260.0</v>
       </c>
       <c r="I20" s="6">
-        <v>272812322.0</v>
+        <v>137851283.0</v>
       </c>
       <c r="J20" s="6">
-        <v>272611047.0</v>
+        <v>448310380.0</v>
       </c>
       <c r="K20" s="6">
-        <v>254112556.0</v>
+        <v>272642738.0</v>
       </c>
       <c r="L20" s="6">
-        <v>262029198.0</v>
+        <v>272489534.0</v>
       </c>
       <c r="M20" s="6">
-        <v>284029177.0</v>
+        <v>253972822.0</v>
       </c>
       <c r="N20" s="6">
-        <v>279792333.0</v>
+        <v>261871646.0</v>
       </c>
       <c r="O20" s="6">
-        <v>267452104.0</v>
+        <v>283879591.0</v>
       </c>
       <c r="P20" s="6">
-        <v>274293497.0</v>
+        <v>279674121.0</v>
       </c>
       <c r="Q20" s="6">
-        <v>260172350.0</v>
+        <v>267322873.0</v>
       </c>
       <c r="R20" s="6">
-        <v>251531941.0</v>
+        <v>274146368.0</v>
       </c>
       <c r="S20" s="6">
-        <v>130538186.0</v>
+        <v>260049993.0</v>
       </c>
       <c r="T20" s="6">
-        <v>407845856.0</v>
+        <v>251412335.0</v>
       </c>
       <c r="U20" s="6">
-        <v>247272916.0</v>
+        <v>130482034.0</v>
       </c>
       <c r="V20" s="6">
-        <v>248904809.0</v>
+        <v>407662658.0</v>
       </c>
       <c r="W20" s="6">
-        <v>231230023.0</v>
+        <v>247127773.0</v>
       </c>
       <c r="X20" s="6">
-        <v>240150359.0</v>
+        <v>248773977.0</v>
       </c>
       <c r="Y20" s="6">
-        <v>254988659.0</v>
+        <v>231106166.0</v>
       </c>
       <c r="Z20" s="6">
-        <v>255401965.0</v>
+        <v>239966520.0</v>
       </c>
       <c r="AA20" s="6">
-        <v>248371763.0</v>
+        <v>254861818.0</v>
       </c>
       <c r="AB20" s="6">
-        <v>247215404.0</v>
+        <v>255240080.0</v>
       </c>
       <c r="AC20" s="6">
-        <v>240722596.0</v>
+        <v>248200730.0</v>
       </c>
       <c r="AD20" s="6">
-        <v>230575799.0</v>
+        <v>247062014.0</v>
       </c>
       <c r="AE20" s="6">
-        <v>118066050.0</v>
+        <v>240558070.0</v>
       </c>
       <c r="AF20" s="6">
-        <v>371625074.0</v>
+        <v>230424537.0</v>
       </c>
       <c r="AG20" s="6">
-        <v>223881871.0</v>
+        <v>118009505.0</v>
       </c>
       <c r="AH20" s="6">
-        <v>224024244.0</v>
+        <v>371388443.0</v>
       </c>
       <c r="AI20" s="6">
-        <v>212335022.0</v>
+        <v>223734790.0</v>
       </c>
       <c r="AJ20" s="6">
-        <v>216728154.0</v>
+        <v>223887022.0</v>
       </c>
       <c r="AK20" s="6">
-        <v>228898088.0</v>
+        <v>212212293.0</v>
       </c>
       <c r="AL20" s="6">
-        <v>234238530.0</v>
+        <v>216582408.0</v>
       </c>
       <c r="AM20" s="6">
-        <v>216356882.0</v>
+        <v>228786521.0</v>
       </c>
       <c r="AN20" s="6">
-        <v>219241908.0</v>
+        <v>234126838.0</v>
       </c>
       <c r="AO20" s="6">
-        <v>217139389.0</v>
+        <v>216243395.0</v>
       </c>
       <c r="AP20" s="6">
-        <v>204754950.0</v>
+        <v>219137917.0</v>
       </c>
       <c r="AQ20" s="6">
-        <v>106093115.0</v>
+        <v>216936883.0</v>
       </c>
       <c r="AR20" s="6">
-        <v>325043926.0</v>
+        <v>204600398.0</v>
       </c>
       <c r="AS20" s="6">
-        <v>196893349.0</v>
+        <v>106054957.0</v>
       </c>
       <c r="AT20" s="6">
-        <v>193859158.0</v>
+        <v>324834417.0</v>
       </c>
       <c r="AU20" s="6">
-        <v>188938449.0</v>
+        <v>196744656.0</v>
       </c>
       <c r="AV20" s="6">
-        <v>186534266.0</v>
+        <v>193748818.0</v>
       </c>
       <c r="AW20" s="6">
-        <v>191446360.0</v>
+        <v>188814186.0</v>
       </c>
       <c r="AX20" s="6">
-        <v>201384604.0</v>
+        <v>186383179.0</v>
       </c>
       <c r="AY20" s="6">
-        <v>191009655.0</v>
+        <v>191333449.0</v>
       </c>
       <c r="AZ20" s="6">
-        <v>189850548.0</v>
+        <v>201255469.0</v>
       </c>
       <c r="BA20" s="6">
-        <v>182386152.0</v>
+        <v>190851016.0</v>
       </c>
       <c r="BB20" s="6">
-        <v>174023089.0</v>
+        <v>189712264.0</v>
       </c>
       <c r="BC20" s="6">
-        <v>90658047.0</v>
+        <v>182258043.0</v>
       </c>
       <c r="BD20" s="6">
+        <v>173848029.0</v>
+      </c>
+      <c r="BE20" s="6">
+        <v>90652555.0</v>
+      </c>
+      <c r="BF20" s="6">
         <v>280970437.0</v>
       </c>
-      <c r="BE20" s="6">
+      <c r="BG20" s="6">
         <v>166225639.0</v>
       </c>
-      <c r="BF20" s="6">
+      <c r="BH20" s="6">
         <v>166371303.0</v>
       </c>
-      <c r="BG20" s="6">
+      <c r="BI20" s="6">
         <v>160188505.0</v>
       </c>
-      <c r="BH20" s="6">
+      <c r="BJ20" s="6">
         <v>158395923.0</v>
       </c>
-      <c r="BI20" s="6">
+      <c r="BK20" s="6">
         <v>164574639.0</v>
       </c>
-      <c r="BJ20" s="6">
+      <c r="BL20" s="6">
         <v>168895877.0</v>
       </c>
-      <c r="BK20" s="6">
+      <c r="BM20" s="6">
         <v>156736801.0</v>
       </c>
-      <c r="BL20" s="6">
+      <c r="BN20" s="6">
         <v>159596252.0</v>
       </c>
-      <c r="BM20" s="6">
+      <c r="BO20" s="6">
         <v>151632961.0</v>
       </c>
-      <c r="BN20" s="6">
+      <c r="BP20" s="6">
         <v>144127602.0</v>
       </c>
-      <c r="BO20" s="6">
+      <c r="BQ20" s="6">
         <v>74288765.0</v>
       </c>
-      <c r="BP20" s="6">
+      <c r="BR20" s="6">
         <v>232496802.0</v>
       </c>
-      <c r="BQ20" s="6">
+      <c r="BS20" s="6">
         <v>141539884.0</v>
       </c>
-      <c r="BR20" s="6">
+      <c r="BT20" s="6">
         <v>143019938.0</v>
       </c>
-      <c r="BS20" s="6">
+      <c r="BU20" s="6">
         <v>131539057.0</v>
       </c>
-      <c r="BT20" s="6">
+      <c r="BV20" s="6">
         <v>133370098.0</v>
       </c>
-      <c r="BU20" s="6">
+      <c r="BW20" s="6">
         <v>144344765.0</v>
       </c>
-      <c r="BV20" s="6">
+      <c r="BX20" s="6">
         <v>142327094.0</v>
       </c>
-      <c r="BW20" s="6">
+      <c r="BY20" s="6">
         <v>130086199.0</v>
       </c>
-      <c r="BX20" s="6">
+      <c r="BZ20" s="6">
         <v>139385242.0</v>
       </c>
-      <c r="BY20" s="6">
+      <c r="CA20" s="6">
         <v>139621126.0</v>
       </c>
-      <c r="BZ20" s="6">
+      <c r="CB20" s="6">
         <v>138161936.0</v>
       </c>
-      <c r="CA20" s="6">
+      <c r="CC20" s="6">
         <v>71148932.0</v>
       </c>
-      <c r="CB20" s="6">
+      <c r="CD20" s="6">
         <v>216985483.0</v>
       </c>
-      <c r="CC20" s="6">
+      <c r="CE20" s="6">
         <v>132500731.0</v>
       </c>
-      <c r="CD20" s="6">
+      <c r="CF20" s="6">
         <v>133715195.0</v>
       </c>
-      <c r="CE20" s="6">
+      <c r="CG20" s="6">
         <v>124707203.0</v>
       </c>
-      <c r="CF20" s="6">
+      <c r="CH20" s="6">
         <v>128606517.0</v>
       </c>
-      <c r="CG20" s="6">
+      <c r="CI20" s="6">
         <v>132913356.0</v>
       </c>
-      <c r="CH20" s="6">
+      <c r="CJ20" s="6">
         <v>140726393.0</v>
       </c>
-      <c r="CI20" s="6">
+      <c r="CK20" s="6">
         <v>133621730.0</v>
       </c>
-      <c r="CJ20" s="6">
+      <c r="CL20" s="6">
         <v>132969998.0</v>
       </c>
-      <c r="CK20" s="6">
+      <c r="CM20" s="6">
         <v>126248611.0</v>
       </c>
-      <c r="CL20" s="6">
+      <c r="CN20" s="6">
         <v>123567248.0</v>
       </c>
-      <c r="CM20" s="6">
+      <c r="CO20" s="6">
         <v>42215472.0</v>
       </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:93">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kauno apskritis</t>
           </r>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
-        <v>24402.0</v>
+        <v>24520.0</v>
       </c>
       <c r="E21" s="6">
-        <v>24480.0</v>
+        <v>24576.0</v>
       </c>
       <c r="F21" s="6">
-        <v>24439.0</v>
+        <v>24595.0</v>
       </c>
       <c r="G21" s="6">
-        <v>24499.0</v>
+        <v>24580.0</v>
       </c>
       <c r="H21" s="6">
-        <v>25764.0</v>
+        <v>24519.0</v>
       </c>
       <c r="I21" s="6">
-        <v>25135.0</v>
+        <v>24569.0</v>
       </c>
       <c r="J21" s="6">
-        <v>25098.0</v>
+        <v>25816.0</v>
       </c>
       <c r="K21" s="6">
-        <v>24974.0</v>
+        <v>25169.0</v>
       </c>
       <c r="L21" s="6">
-        <v>24928.0</v>
+        <v>25134.0</v>
       </c>
       <c r="M21" s="6">
-        <v>24932.0</v>
+        <v>25008.0</v>
       </c>
       <c r="N21" s="6">
+        <v>24960.0</v>
+      </c>
+      <c r="O21" s="6">
+        <v>24963.0</v>
+      </c>
+      <c r="P21" s="6">
+        <v>24942.0</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>24895.0</v>
+      </c>
+      <c r="R21" s="6">
+        <v>24852.0</v>
+      </c>
+      <c r="S21" s="6">
+        <v>24803.0</v>
+      </c>
+      <c r="T21" s="6">
+        <v>24703.0</v>
+      </c>
+      <c r="U21" s="6">
+        <v>24738.0</v>
+      </c>
+      <c r="V21" s="6">
+        <v>25659.0</v>
+      </c>
+      <c r="W21" s="6">
+        <v>25022.0</v>
+      </c>
+      <c r="X21" s="6">
+        <v>24971.0</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>24894.0</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>24882.0</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>24851.0</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>24829.0</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>24741.0</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>24674.0</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>24606.0</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>24517.0</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>24602.0</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>25575.0</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>24967.0</v>
+      </c>
+      <c r="AJ21" s="6">
         <v>24910.0</v>
       </c>
-      <c r="O21" s="6">
-[...64 lines deleted...]
-      </c>
       <c r="AK21" s="6">
-        <v>24685.0</v>
+        <v>24810.0</v>
       </c>
       <c r="AL21" s="6">
-        <v>24762.0</v>
+        <v>24720.0</v>
       </c>
       <c r="AM21" s="6">
-        <v>24629.0</v>
+        <v>24697.0</v>
       </c>
       <c r="AN21" s="6">
-        <v>24545.0</v>
+        <v>24774.0</v>
       </c>
       <c r="AO21" s="6">
-        <v>24512.0</v>
+        <v>24641.0</v>
       </c>
       <c r="AP21" s="6">
-        <v>24418.0</v>
+        <v>24556.0</v>
       </c>
       <c r="AQ21" s="6">
-        <v>24454.0</v>
+        <v>24523.0</v>
       </c>
       <c r="AR21" s="6">
-        <v>25297.0</v>
+        <v>24429.0</v>
       </c>
       <c r="AS21" s="6">
-        <v>24654.0</v>
+        <v>24465.0</v>
       </c>
       <c r="AT21" s="6">
-        <v>24579.0</v>
+        <v>25310.0</v>
       </c>
       <c r="AU21" s="6">
-        <v>24458.0</v>
+        <v>24664.0</v>
       </c>
       <c r="AV21" s="6">
-        <v>24403.0</v>
+        <v>24589.0</v>
       </c>
       <c r="AW21" s="6">
-        <v>24364.0</v>
+        <v>24468.0</v>
       </c>
       <c r="AX21" s="6">
-        <v>24408.0</v>
+        <v>24412.0</v>
       </c>
       <c r="AY21" s="6">
-        <v>24257.0</v>
+        <v>24372.0</v>
       </c>
       <c r="AZ21" s="6">
-        <v>24217.0</v>
+        <v>24417.0</v>
       </c>
       <c r="BA21" s="6">
-        <v>24114.0</v>
+        <v>24265.0</v>
       </c>
       <c r="BB21" s="6">
-        <v>24084.0</v>
+        <v>24226.0</v>
       </c>
       <c r="BC21" s="6">
-        <v>24100.0</v>
+        <v>24122.0</v>
       </c>
       <c r="BD21" s="6">
+        <v>24092.0</v>
+      </c>
+      <c r="BE21" s="6">
+        <v>24106.0</v>
+      </c>
+      <c r="BF21" s="6">
         <v>24889.0</v>
       </c>
-      <c r="BE21" s="6">
+      <c r="BG21" s="6">
         <v>24231.0</v>
       </c>
-      <c r="BF21" s="6">
+      <c r="BH21" s="6">
         <v>24132.0</v>
       </c>
-      <c r="BG21" s="6">
+      <c r="BI21" s="6">
         <v>24033.0</v>
       </c>
-      <c r="BH21" s="6">
+      <c r="BJ21" s="6">
         <v>23939.0</v>
       </c>
-      <c r="BI21" s="6">
+      <c r="BK21" s="6">
         <v>23865.0</v>
       </c>
-      <c r="BJ21" s="6">
+      <c r="BL21" s="6">
         <v>23853.0</v>
       </c>
-      <c r="BK21" s="6">
+      <c r="BM21" s="6">
         <v>23598.0</v>
       </c>
-      <c r="BL21" s="6">
+      <c r="BN21" s="6">
         <v>23455.0</v>
       </c>
-      <c r="BM21" s="6">
+      <c r="BO21" s="6">
         <v>23347.0</v>
       </c>
-      <c r="BN21" s="6">
+      <c r="BP21" s="6">
         <v>23066.0</v>
       </c>
-      <c r="BO21" s="6">
+      <c r="BQ21" s="6">
         <v>22888.0</v>
       </c>
-      <c r="BP21" s="6">
+      <c r="BR21" s="6">
         <v>23803.0</v>
       </c>
-      <c r="BQ21" s="6">
+      <c r="BS21" s="6">
         <v>23208.0</v>
       </c>
-      <c r="BR21" s="6">
+      <c r="BT21" s="6">
         <v>23135.0</v>
       </c>
-      <c r="BS21" s="6">
+      <c r="BU21" s="6">
         <v>22990.0</v>
       </c>
-      <c r="BT21" s="6">
+      <c r="BV21" s="6">
         <v>22835.0</v>
       </c>
-      <c r="BU21" s="6">
+      <c r="BW21" s="6">
         <v>22766.0</v>
       </c>
-      <c r="BV21" s="6">
+      <c r="BX21" s="6">
         <v>22726.0</v>
       </c>
-      <c r="BW21" s="6">
+      <c r="BY21" s="6">
         <v>22505.0</v>
       </c>
-      <c r="BX21" s="6">
+      <c r="BZ21" s="6">
         <v>22385.0</v>
       </c>
-      <c r="BY21" s="6">
+      <c r="CA21" s="6">
         <v>22587.0</v>
       </c>
-      <c r="BZ21" s="6">
+      <c r="CB21" s="6">
         <v>22568.0</v>
       </c>
-      <c r="CA21" s="6">
+      <c r="CC21" s="6">
         <v>22552.0</v>
       </c>
-      <c r="CB21" s="6">
+      <c r="CD21" s="6">
         <v>23287.0</v>
       </c>
-      <c r="CC21" s="6">
+      <c r="CE21" s="6">
         <v>22677.0</v>
       </c>
-      <c r="CD21" s="6">
+      <c r="CF21" s="6">
         <v>22583.0</v>
       </c>
-      <c r="CE21" s="6">
+      <c r="CG21" s="6">
         <v>22490.0</v>
       </c>
-      <c r="CF21" s="6">
+      <c r="CH21" s="6">
         <v>22377.0</v>
       </c>
-      <c r="CG21" s="6">
+      <c r="CI21" s="6">
         <v>22334.0</v>
       </c>
-      <c r="CH21" s="6">
+      <c r="CJ21" s="6">
         <v>22354.0</v>
       </c>
-      <c r="CI21" s="6">
+      <c r="CK21" s="6">
         <v>22277.0</v>
       </c>
-      <c r="CJ21" s="6">
+      <c r="CL21" s="6">
         <v>22210.0</v>
       </c>
-      <c r="CK21" s="6">
+      <c r="CM21" s="6">
         <v>22118.0</v>
       </c>
-      <c r="CL21" s="6">
+      <c r="CN21" s="6">
         <v>22008.0</v>
       </c>
-      <c r="CM21" s="6">
+      <c r="CO21" s="6">
         <v>21999.0</v>
       </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:93">
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
-        <v>668441521.0</v>
+        <v>715020952.0</v>
       </c>
       <c r="E22" s="6">
-        <v>625354627.0</v>
+        <v>659205703.0</v>
       </c>
       <c r="F22" s="6">
-        <v>627037692.0</v>
+        <v>667819160.0</v>
       </c>
       <c r="G22" s="6">
-        <v>282961239.0</v>
+        <v>625473066.0</v>
       </c>
       <c r="H22" s="6">
-        <v>1021557124.0</v>
+        <v>625235711.0</v>
       </c>
       <c r="I22" s="6">
-        <v>614537750.0</v>
+        <v>282985262.0</v>
       </c>
       <c r="J22" s="6">
-        <v>610901862.0</v>
+        <v>1021429631.0</v>
       </c>
       <c r="K22" s="6">
-        <v>567145952.0</v>
+        <v>614439389.0</v>
       </c>
       <c r="L22" s="6">
-        <v>578904380.0</v>
+        <v>610763025.0</v>
       </c>
       <c r="M22" s="6">
-        <v>630728333.0</v>
+        <v>567015128.0</v>
       </c>
       <c r="N22" s="6">
-        <v>661645982.0</v>
+        <v>578762468.0</v>
       </c>
       <c r="O22" s="6">
-        <v>600687770.0</v>
+        <v>630601305.0</v>
       </c>
       <c r="P22" s="6">
-        <v>602795972.0</v>
+        <v>661539302.0</v>
       </c>
       <c r="Q22" s="6">
-        <v>567356363.0</v>
+        <v>600592584.0</v>
       </c>
       <c r="R22" s="6">
-        <v>571486726.0</v>
+        <v>602768376.0</v>
       </c>
       <c r="S22" s="6">
-        <v>258255513.0</v>
+        <v>567269835.0</v>
       </c>
       <c r="T22" s="6">
-        <v>943652062.0</v>
+        <v>571405477.0</v>
       </c>
       <c r="U22" s="6">
-        <v>555557406.0</v>
+        <v>258270708.0</v>
       </c>
       <c r="V22" s="6">
-        <v>557032496.0</v>
+        <v>943567206.0</v>
       </c>
       <c r="W22" s="6">
-        <v>508579762.0</v>
+        <v>555528033.0</v>
       </c>
       <c r="X22" s="6">
-        <v>529088429.0</v>
+        <v>556987699.0</v>
       </c>
       <c r="Y22" s="6">
-        <v>567362246.0</v>
+        <v>508550800.0</v>
       </c>
       <c r="Z22" s="6">
-        <v>591370545.0</v>
+        <v>529081098.0</v>
       </c>
       <c r="AA22" s="6">
-        <v>540683098.0</v>
+        <v>567329124.0</v>
       </c>
       <c r="AB22" s="6">
-        <v>539322203.0</v>
+        <v>591359663.0</v>
       </c>
       <c r="AC22" s="6">
-        <v>523104776.0</v>
+        <v>540670498.0</v>
       </c>
       <c r="AD22" s="6">
-        <v>513610530.0</v>
+        <v>539389132.0</v>
       </c>
       <c r="AE22" s="6">
-        <v>230273398.0</v>
+        <v>523139923.0</v>
       </c>
       <c r="AF22" s="6">
-        <v>830848102.0</v>
+        <v>513601727.0</v>
       </c>
       <c r="AG22" s="6">
-        <v>494782793.0</v>
+        <v>230300795.0</v>
       </c>
       <c r="AH22" s="6">
-        <v>498530225.0</v>
+        <v>830825741.0</v>
       </c>
       <c r="AI22" s="6">
-        <v>460995585.0</v>
+        <v>494796335.0</v>
       </c>
       <c r="AJ22" s="6">
-        <v>468878897.0</v>
+        <v>498488483.0</v>
       </c>
       <c r="AK22" s="6">
-        <v>501427612.0</v>
+        <v>461009914.0</v>
       </c>
       <c r="AL22" s="6">
-        <v>531908495.0</v>
+        <v>468885468.0</v>
       </c>
       <c r="AM22" s="6">
-        <v>472024971.0</v>
+        <v>501408329.0</v>
       </c>
       <c r="AN22" s="6">
-        <v>476064378.0</v>
+        <v>531893540.0</v>
       </c>
       <c r="AO22" s="6">
-        <v>454762627.0</v>
+        <v>472027052.0</v>
       </c>
       <c r="AP22" s="6">
-        <v>451084786.0</v>
+        <v>476057626.0</v>
       </c>
       <c r="AQ22" s="6">
-        <v>211016325.0</v>
+        <v>454743452.0</v>
       </c>
       <c r="AR22" s="6">
-        <v>732653501.0</v>
+        <v>451084881.0</v>
       </c>
       <c r="AS22" s="6">
-        <v>431782884.0</v>
+        <v>211049984.0</v>
       </c>
       <c r="AT22" s="6">
-        <v>438466870.0</v>
+        <v>732632836.0</v>
       </c>
       <c r="AU22" s="6">
-        <v>414191136.0</v>
+        <v>431793140.0</v>
       </c>
       <c r="AV22" s="6">
-        <v>409585588.0</v>
+        <v>438472255.0</v>
       </c>
       <c r="AW22" s="6">
-        <v>452993419.0</v>
+        <v>414194357.0</v>
       </c>
       <c r="AX22" s="6">
-        <v>470134153.0</v>
+        <v>409609424.0</v>
       </c>
       <c r="AY22" s="6">
-        <v>432117482.0</v>
+        <v>452974182.0</v>
       </c>
       <c r="AZ22" s="6">
-        <v>424015729.0</v>
+        <v>470173852.0</v>
       </c>
       <c r="BA22" s="6">
-        <v>402908366.0</v>
+        <v>432124042.0</v>
       </c>
       <c r="BB22" s="6">
-        <v>398358953.0</v>
+        <v>424037167.0</v>
       </c>
       <c r="BC22" s="6">
-        <v>174979044.0</v>
+        <v>402909768.0</v>
       </c>
       <c r="BD22" s="6">
+        <v>398379711.0</v>
+      </c>
+      <c r="BE22" s="6">
+        <v>175009148.0</v>
+      </c>
+      <c r="BF22" s="6">
         <v>655337300.0</v>
       </c>
-      <c r="BE22" s="6">
+      <c r="BG22" s="6">
         <v>377577094.0</v>
       </c>
-      <c r="BF22" s="6">
+      <c r="BH22" s="6">
         <v>376855187.0</v>
       </c>
-      <c r="BG22" s="6">
+      <c r="BI22" s="6">
         <v>354414475.0</v>
       </c>
-      <c r="BH22" s="6">
+      <c r="BJ22" s="6">
         <v>358665379.0</v>
       </c>
-      <c r="BI22" s="6">
+      <c r="BK22" s="6">
         <v>397567272.0</v>
       </c>
-      <c r="BJ22" s="6">
+      <c r="BL22" s="6">
         <v>398166982.0</v>
       </c>
-      <c r="BK22" s="6">
+      <c r="BM22" s="6">
         <v>362751219.0</v>
       </c>
-      <c r="BL22" s="6">
+      <c r="BN22" s="6">
         <v>359971880.0</v>
       </c>
-      <c r="BM22" s="6">
+      <c r="BO22" s="6">
         <v>346288336.0</v>
       </c>
-      <c r="BN22" s="6">
+      <c r="BP22" s="6">
         <v>331771830.0</v>
       </c>
-      <c r="BO22" s="6">
+      <c r="BQ22" s="6">
         <v>144379087.0</v>
       </c>
-      <c r="BP22" s="6">
+      <c r="BR22" s="6">
         <v>567782924.0</v>
       </c>
-      <c r="BQ22" s="6">
+      <c r="BS22" s="6">
         <v>336026725.0</v>
       </c>
-      <c r="BR22" s="6">
+      <c r="BT22" s="6">
         <v>332151671.0</v>
       </c>
-      <c r="BS22" s="6">
+      <c r="BU22" s="6">
         <v>308430157.0</v>
       </c>
-      <c r="BT22" s="6">
+      <c r="BV22" s="6">
         <v>310000871.0</v>
       </c>
-      <c r="BU22" s="6">
+      <c r="BW22" s="6">
         <v>345817514.0</v>
       </c>
-      <c r="BV22" s="6">
+      <c r="BX22" s="6">
         <v>330056773.0</v>
       </c>
-      <c r="BW22" s="6">
+      <c r="BY22" s="6">
         <v>292202065.0</v>
       </c>
-      <c r="BX22" s="6">
+      <c r="BZ22" s="6">
         <v>306344807.0</v>
       </c>
-      <c r="BY22" s="6">
+      <c r="CA22" s="6">
         <v>316301983.0</v>
       </c>
-      <c r="BZ22" s="6">
+      <c r="CB22" s="6">
         <v>316740586.0</v>
       </c>
-      <c r="CA22" s="6">
+      <c r="CC22" s="6">
         <v>135710697.0</v>
       </c>
-      <c r="CB22" s="6">
+      <c r="CD22" s="6">
         <v>510946571.0</v>
       </c>
-      <c r="CC22" s="6">
+      <c r="CE22" s="6">
         <v>308845608.0</v>
       </c>
-      <c r="CD22" s="6">
+      <c r="CF22" s="6">
         <v>305097057.0</v>
       </c>
-      <c r="CE22" s="6">
+      <c r="CG22" s="6">
         <v>282648229.0</v>
       </c>
-      <c r="CF22" s="6">
+      <c r="CH22" s="6">
         <v>290522832.0</v>
       </c>
-      <c r="CG22" s="6">
+      <c r="CI22" s="6">
         <v>317766031.0</v>
       </c>
-      <c r="CH22" s="6">
+      <c r="CJ22" s="6">
         <v>330837034.0</v>
       </c>
-      <c r="CI22" s="6">
+      <c r="CK22" s="6">
         <v>301679869.0</v>
       </c>
-      <c r="CJ22" s="6">
+      <c r="CL22" s="6">
         <v>296550950.0</v>
       </c>
-      <c r="CK22" s="6">
+      <c r="CM22" s="6">
         <v>283576155.0</v>
       </c>
-      <c r="CL22" s="6">
+      <c r="CN22" s="6">
         <v>282146229.0</v>
       </c>
-      <c r="CM22" s="6">
+      <c r="CO22" s="6">
         <v>95691874.0</v>
       </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:93">
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>119666698.0</v>
+        <v>128735550.0</v>
       </c>
       <c r="E23" s="6">
-        <v>110187530.0</v>
+        <v>117363285.0</v>
       </c>
       <c r="F23" s="6">
-        <v>109593951.0</v>
+        <v>119671178.0</v>
       </c>
       <c r="G23" s="6">
-        <v>47978401.0</v>
+        <v>110174003.0</v>
       </c>
       <c r="H23" s="6">
-        <v>189269199.0</v>
+        <v>109609099.0</v>
       </c>
       <c r="I23" s="6">
-        <v>110094701.0</v>
+        <v>47978459.0</v>
       </c>
       <c r="J23" s="6">
-        <v>108998601.0</v>
+        <v>189238904.0</v>
       </c>
       <c r="K23" s="6">
-        <v>100368666.0</v>
+        <v>110072368.0</v>
       </c>
       <c r="L23" s="6">
-        <v>102995533.0</v>
+        <v>108968829.0</v>
       </c>
       <c r="M23" s="6">
-        <v>111481809.0</v>
+        <v>100342248.0</v>
       </c>
       <c r="N23" s="6">
-        <v>117294570.0</v>
+        <v>102965840.0</v>
       </c>
       <c r="O23" s="6">
-        <v>105876714.0</v>
+        <v>111457526.0</v>
       </c>
       <c r="P23" s="6">
-        <v>105673765.0</v>
+        <v>117272423.0</v>
       </c>
       <c r="Q23" s="6">
-        <v>98659299.0</v>
+        <v>105858674.0</v>
       </c>
       <c r="R23" s="6">
-        <v>100002514.0</v>
+        <v>105664265.0</v>
       </c>
       <c r="S23" s="6">
-        <v>43175113.0</v>
+        <v>98637988.0</v>
       </c>
       <c r="T23" s="6">
-        <v>172268540.0</v>
+        <v>99981796.0</v>
       </c>
       <c r="U23" s="6">
-        <v>98397248.0</v>
+        <v>43179283.0</v>
       </c>
       <c r="V23" s="6">
-        <v>97787389.0</v>
+        <v>172241130.0</v>
       </c>
       <c r="W23" s="6">
-        <v>88834331.0</v>
+        <v>98383773.0</v>
       </c>
       <c r="X23" s="6">
-        <v>93120556.0</v>
+        <v>97771604.0</v>
       </c>
       <c r="Y23" s="6">
-        <v>98655008.0</v>
+        <v>88821528.0</v>
       </c>
       <c r="Z23" s="6">
-        <v>103157947.0</v>
+        <v>93112092.0</v>
       </c>
       <c r="AA23" s="6">
-        <v>93471645.0</v>
+        <v>98641973.0</v>
       </c>
       <c r="AB23" s="6">
-        <v>93415730.0</v>
+        <v>103148432.0</v>
       </c>
       <c r="AC23" s="6">
-        <v>89575179.0</v>
+        <v>93461221.0</v>
       </c>
       <c r="AD23" s="6">
-        <v>88060384.0</v>
+        <v>93420513.0</v>
       </c>
       <c r="AE23" s="6">
-        <v>38120611.0</v>
+        <v>89575546.0</v>
       </c>
       <c r="AF23" s="6">
-        <v>151289070.0</v>
+        <v>88050556.0</v>
       </c>
       <c r="AG23" s="6">
-        <v>87340301.0</v>
+        <v>38121944.0</v>
       </c>
       <c r="AH23" s="6">
-        <v>87331261.0</v>
+        <v>151272437.0</v>
       </c>
       <c r="AI23" s="6">
-        <v>80829949.0</v>
+        <v>87336533.0</v>
       </c>
       <c r="AJ23" s="6">
-        <v>81821454.0</v>
+        <v>87316957.0</v>
       </c>
       <c r="AK23" s="6">
-        <v>87439641.0</v>
+        <v>80825386.0</v>
       </c>
       <c r="AL23" s="6">
-        <v>92067391.0</v>
+        <v>81815683.0</v>
       </c>
       <c r="AM23" s="6">
-        <v>80970346.0</v>
+        <v>87427752.0</v>
       </c>
       <c r="AN23" s="6">
-        <v>81834566.0</v>
+        <v>92056965.0</v>
       </c>
       <c r="AO23" s="6">
-        <v>77352269.0</v>
+        <v>80962682.0</v>
       </c>
       <c r="AP23" s="6">
-        <v>76872281.0</v>
+        <v>81826522.0</v>
       </c>
       <c r="AQ23" s="6">
-        <v>35274711.0</v>
+        <v>77342782.0</v>
       </c>
       <c r="AR23" s="6">
-        <v>132131388.0</v>
+        <v>76864534.0</v>
       </c>
       <c r="AS23" s="6">
-        <v>75128368.0</v>
+        <v>35275684.0</v>
       </c>
       <c r="AT23" s="6">
-        <v>76190909.0</v>
+        <v>132116233.0</v>
       </c>
       <c r="AU23" s="6">
-        <v>71889676.0</v>
+        <v>75123182.0</v>
       </c>
       <c r="AV23" s="6">
-        <v>70740267.0</v>
+        <v>76184923.0</v>
       </c>
       <c r="AW23" s="6">
-        <v>78146499.0</v>
+        <v>71883132.0</v>
       </c>
       <c r="AX23" s="6">
-        <v>81035052.0</v>
+        <v>70737923.0</v>
       </c>
       <c r="AY23" s="6">
-        <v>75295631.0</v>
+        <v>78135885.0</v>
       </c>
       <c r="AZ23" s="6">
-        <v>73387173.0</v>
+        <v>81034607.0</v>
       </c>
       <c r="BA23" s="6">
-        <v>68774701.0</v>
+        <v>75290381.0</v>
       </c>
       <c r="BB23" s="6">
-        <v>68306987.0</v>
+        <v>73385236.0</v>
       </c>
       <c r="BC23" s="6">
-        <v>29241843.0</v>
+        <v>68769386.0</v>
       </c>
       <c r="BD23" s="6">
+        <v>68304858.0</v>
+      </c>
+      <c r="BE23" s="6">
+        <v>29243010.0</v>
+      </c>
+      <c r="BF23" s="6">
         <v>117947534.0</v>
       </c>
-      <c r="BE23" s="6">
+      <c r="BG23" s="6">
         <v>65429090.0</v>
       </c>
-      <c r="BF23" s="6">
+      <c r="BH23" s="6">
         <v>65254373.0</v>
       </c>
-      <c r="BG23" s="6">
+      <c r="BI23" s="6">
         <v>61403531.0</v>
       </c>
-      <c r="BH23" s="6">
+      <c r="BJ23" s="6">
         <v>62034496.0</v>
       </c>
-      <c r="BI23" s="6">
+      <c r="BK23" s="6">
         <v>68236526.0</v>
       </c>
-      <c r="BJ23" s="6">
+      <c r="BL23" s="6">
         <v>67836043.0</v>
       </c>
-      <c r="BK23" s="6">
+      <c r="BM23" s="6">
         <v>61769180.0</v>
       </c>
-      <c r="BL23" s="6">
+      <c r="BN23" s="6">
         <v>61091386.0</v>
       </c>
-      <c r="BM23" s="6">
+      <c r="BO23" s="6">
         <v>58367747.0</v>
       </c>
-      <c r="BN23" s="6">
+      <c r="BP23" s="6">
         <v>55967594.0</v>
       </c>
-      <c r="BO23" s="6">
+      <c r="BQ23" s="6">
         <v>23391069.0</v>
       </c>
-      <c r="BP23" s="6">
+      <c r="BR23" s="6">
         <v>99415992.0</v>
       </c>
-      <c r="BQ23" s="6">
+      <c r="BS23" s="6">
         <v>57024504.0</v>
       </c>
-      <c r="BR23" s="6">
+      <c r="BT23" s="6">
         <v>55874553.0</v>
       </c>
-      <c r="BS23" s="6">
+      <c r="BU23" s="6">
         <v>51451320.0</v>
       </c>
-      <c r="BT23" s="6">
+      <c r="BV23" s="6">
         <v>52091507.0</v>
       </c>
-      <c r="BU23" s="6">
+      <c r="BW23" s="6">
         <v>58686900.0</v>
       </c>
-      <c r="BV23" s="6">
+      <c r="BX23" s="6">
         <v>55772388.0</v>
       </c>
-      <c r="BW23" s="6">
+      <c r="BY23" s="6">
         <v>49323026.0</v>
       </c>
-      <c r="BX23" s="6">
+      <c r="BZ23" s="6">
         <v>51382711.0</v>
       </c>
-      <c r="BY23" s="6">
+      <c r="CA23" s="6">
         <v>53445887.0</v>
       </c>
-      <c r="BZ23" s="6">
+      <c r="CB23" s="6">
         <v>53772055.0</v>
       </c>
-      <c r="CA23" s="6">
+      <c r="CC23" s="6">
         <v>22011501.0</v>
       </c>
-      <c r="CB23" s="6">
+      <c r="CD23" s="6">
         <v>91340100.0</v>
       </c>
-      <c r="CC23" s="6">
+      <c r="CE23" s="6">
         <v>53752164.0</v>
       </c>
-      <c r="CD23" s="6">
+      <c r="CF23" s="6">
         <v>52843371.0</v>
       </c>
-      <c r="CE23" s="6">
+      <c r="CG23" s="6">
         <v>48764932.0</v>
       </c>
-      <c r="CF23" s="6">
+      <c r="CH23" s="6">
         <v>50379243.0</v>
       </c>
-      <c r="CG23" s="6">
+      <c r="CI23" s="6">
         <v>54772332.0</v>
       </c>
-      <c r="CH23" s="6">
+      <c r="CJ23" s="6">
         <v>57088613.0</v>
       </c>
-      <c r="CI23" s="6">
+      <c r="CK23" s="6">
         <v>51642773.0</v>
       </c>
-      <c r="CJ23" s="6">
+      <c r="CL23" s="6">
         <v>50520093.0</v>
       </c>
-      <c r="CK23" s="6">
+      <c r="CM23" s="6">
         <v>47929660.0</v>
       </c>
-      <c r="CL23" s="6">
+      <c r="CN23" s="6">
         <v>48047956.0</v>
       </c>
-      <c r="CM23" s="6">
+      <c r="CO23" s="6">
         <v>12186513.0</v>
       </c>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:93">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Klaipėdos apskritis</t>
           </r>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>13691.0</v>
+        <v>13831.0</v>
       </c>
       <c r="E24" s="6">
-        <v>13713.0</v>
+        <v>13794.0</v>
       </c>
       <c r="F24" s="6">
-        <v>13697.0</v>
+        <v>13799.0</v>
       </c>
       <c r="G24" s="6">
-        <v>13750.0</v>
+        <v>13772.0</v>
       </c>
       <c r="H24" s="6">
-        <v>14453.0</v>
+        <v>13744.0</v>
       </c>
       <c r="I24" s="6">
-        <v>14100.0</v>
+        <v>13795.0</v>
       </c>
       <c r="J24" s="6">
-        <v>14109.0</v>
+        <v>14483.0</v>
       </c>
       <c r="K24" s="6">
-        <v>14118.0</v>
+        <v>14125.0</v>
       </c>
       <c r="L24" s="6">
-        <v>14101.0</v>
+        <v>14131.0</v>
       </c>
       <c r="M24" s="6">
-        <v>14118.0</v>
+        <v>14142.0</v>
       </c>
       <c r="N24" s="6">
-        <v>14099.0</v>
+        <v>14124.0</v>
       </c>
       <c r="O24" s="6">
-        <v>13988.0</v>
+        <v>14139.0</v>
       </c>
       <c r="P24" s="6">
-        <v>13938.0</v>
+        <v>14128.0</v>
       </c>
       <c r="Q24" s="6">
-        <v>13906.0</v>
+        <v>14019.0</v>
       </c>
       <c r="R24" s="6">
-        <v>13879.0</v>
+        <v>13962.0</v>
       </c>
       <c r="S24" s="6">
-        <v>13911.0</v>
+        <v>13929.0</v>
       </c>
       <c r="T24" s="6">
-        <v>14387.0</v>
+        <v>13902.0</v>
       </c>
       <c r="U24" s="6">
-        <v>14029.0</v>
+        <v>13936.0</v>
       </c>
       <c r="V24" s="6">
-        <v>14042.0</v>
+        <v>14408.0</v>
       </c>
       <c r="W24" s="6">
-        <v>14049.0</v>
+        <v>14051.0</v>
       </c>
       <c r="X24" s="6">
-        <v>14050.0</v>
+        <v>14064.0</v>
       </c>
       <c r="Y24" s="6">
-        <v>14065.0</v>
+        <v>14073.0</v>
       </c>
       <c r="Z24" s="6">
-        <v>14092.0</v>
+        <v>14073.0</v>
       </c>
       <c r="AA24" s="6">
-        <v>14014.0</v>
+        <v>14086.0</v>
       </c>
       <c r="AB24" s="6">
-        <v>13931.0</v>
+        <v>14112.0</v>
       </c>
       <c r="AC24" s="6">
-        <v>13896.0</v>
+        <v>14031.0</v>
       </c>
       <c r="AD24" s="6">
-        <v>13856.0</v>
+        <v>13952.0</v>
       </c>
       <c r="AE24" s="6">
+        <v>13916.0</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>13877.0</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>13889.0</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>14343.0</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>14015.0</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>14033.0</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>14039.0</v>
+      </c>
+      <c r="AL24" s="6">
+        <v>14043.0</v>
+      </c>
+      <c r="AM24" s="6">
+        <v>14041.0</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>14071.0</v>
+      </c>
+      <c r="AO24" s="6">
+        <v>13924.0</v>
+      </c>
+      <c r="AP24" s="6">
+        <v>13840.0</v>
+      </c>
+      <c r="AQ24" s="6">
+        <v>13802.0</v>
+      </c>
+      <c r="AR24" s="6">
+        <v>13731.0</v>
+      </c>
+      <c r="AS24" s="6">
+        <v>13757.0</v>
+      </c>
+      <c r="AT24" s="6">
+        <v>14180.0</v>
+      </c>
+      <c r="AU24" s="6">
         <v>13865.0</v>
       </c>
-      <c r="AF24" s="6">
-[...46 lines deleted...]
-      </c>
       <c r="AV24" s="6">
-        <v>13857.0</v>
+        <v>13833.0</v>
       </c>
       <c r="AW24" s="6">
-        <v>13835.0</v>
+        <v>13837.0</v>
       </c>
       <c r="AX24" s="6">
-        <v>13810.0</v>
+        <v>13877.0</v>
       </c>
       <c r="AY24" s="6">
-        <v>13695.0</v>
+        <v>13855.0</v>
       </c>
       <c r="AZ24" s="6">
+        <v>13829.0</v>
+      </c>
+      <c r="BA24" s="6">
+        <v>13712.0</v>
+      </c>
+      <c r="BB24" s="6">
+        <v>13632.0</v>
+      </c>
+      <c r="BC24" s="6">
+        <v>13635.0</v>
+      </c>
+      <c r="BD24" s="6">
+        <v>13548.0</v>
+      </c>
+      <c r="BE24" s="6">
+        <v>13560.0</v>
+      </c>
+      <c r="BF24" s="6">
+        <v>13952.0</v>
+      </c>
+      <c r="BG24" s="6">
+        <v>13672.0</v>
+      </c>
+      <c r="BH24" s="6">
+        <v>13623.0</v>
+      </c>
+      <c r="BI24" s="6">
+        <v>13614.0</v>
+      </c>
+      <c r="BJ24" s="6">
         <v>13612.0</v>
       </c>
-      <c r="BA24" s="6">
-[...23 lines deleted...]
-      <c r="BI24" s="6">
+      <c r="BK24" s="6">
         <v>13609.0</v>
       </c>
-      <c r="BJ24" s="6">
+      <c r="BL24" s="6">
         <v>13589.0</v>
       </c>
-      <c r="BK24" s="6">
+      <c r="BM24" s="6">
         <v>13395.0</v>
       </c>
-      <c r="BL24" s="6">
+      <c r="BN24" s="6">
         <v>13277.0</v>
       </c>
-      <c r="BM24" s="6">
+      <c r="BO24" s="6">
         <v>13223.0</v>
       </c>
-      <c r="BN24" s="6">
+      <c r="BP24" s="6">
         <v>13060.0</v>
       </c>
-      <c r="BO24" s="6">
+      <c r="BQ24" s="6">
         <v>12905.0</v>
       </c>
-      <c r="BP24" s="6">
+      <c r="BR24" s="6">
         <v>13367.0</v>
       </c>
-      <c r="BQ24" s="6">
+      <c r="BS24" s="6">
         <v>13088.0</v>
       </c>
-      <c r="BR24" s="6">
+      <c r="BT24" s="6">
         <v>13045.0</v>
       </c>
-      <c r="BS24" s="6">
+      <c r="BU24" s="6">
         <v>13027.0</v>
       </c>
-      <c r="BT24" s="6">
+      <c r="BV24" s="6">
         <v>12987.0</v>
       </c>
-      <c r="BU24" s="6">
+      <c r="BW24" s="6">
         <v>12963.0</v>
       </c>
-      <c r="BV24" s="6">
+      <c r="BX24" s="6">
         <v>12957.0</v>
       </c>
-      <c r="BW24" s="6">
+      <c r="BY24" s="6">
         <v>12748.0</v>
       </c>
-      <c r="BX24" s="6">
+      <c r="BZ24" s="6">
         <v>12603.0</v>
       </c>
-      <c r="BY24" s="6">
+      <c r="CA24" s="6">
         <v>12755.0</v>
       </c>
-      <c r="BZ24" s="6">
+      <c r="CB24" s="6">
         <v>12777.0</v>
       </c>
-      <c r="CA24" s="6">
+      <c r="CC24" s="6">
         <v>12780.0</v>
       </c>
-      <c r="CB24" s="6">
+      <c r="CD24" s="6">
         <v>13152.0</v>
       </c>
-      <c r="CC24" s="6">
+      <c r="CE24" s="6">
         <v>12825.0</v>
       </c>
-      <c r="CD24" s="6">
+      <c r="CF24" s="6">
         <v>12776.0</v>
       </c>
-      <c r="CE24" s="6">
+      <c r="CG24" s="6">
         <v>12797.0</v>
       </c>
-      <c r="CF24" s="6">
+      <c r="CH24" s="6">
         <v>12787.0</v>
       </c>
-      <c r="CG24" s="6">
+      <c r="CI24" s="6">
         <v>12781.0</v>
       </c>
-      <c r="CH24" s="6">
+      <c r="CJ24" s="6">
         <v>12803.0</v>
       </c>
-      <c r="CI24" s="6">
+      <c r="CK24" s="6">
         <v>12683.0</v>
       </c>
-      <c r="CJ24" s="6">
+      <c r="CL24" s="6">
         <v>12623.0</v>
       </c>
-      <c r="CK24" s="6">
+      <c r="CM24" s="6">
         <v>12619.0</v>
       </c>
-      <c r="CL24" s="6">
+      <c r="CN24" s="6">
         <v>12516.0</v>
       </c>
-      <c r="CM24" s="6">
+      <c r="CO24" s="6">
         <v>12505.0</v>
       </c>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:93">
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D25" s="6">
-        <v>298747230.0</v>
+        <v>338239581.0</v>
       </c>
       <c r="E25" s="6">
-        <v>275169991.0</v>
+        <v>291091648.0</v>
       </c>
       <c r="F25" s="6">
-        <v>271735543.0</v>
+        <v>299055096.0</v>
       </c>
       <c r="G25" s="6">
-        <v>144727673.0</v>
+        <v>275380811.0</v>
       </c>
       <c r="H25" s="6">
-        <v>446893678.0</v>
+        <v>272287065.0</v>
       </c>
       <c r="I25" s="6">
-        <v>275696507.0</v>
+        <v>144939436.0</v>
       </c>
       <c r="J25" s="6">
-        <v>276912470.0</v>
+        <v>446848696.0</v>
       </c>
       <c r="K25" s="6">
-        <v>256790908.0</v>
+        <v>275675150.0</v>
       </c>
       <c r="L25" s="6">
-        <v>262967282.0</v>
+        <v>276845177.0</v>
       </c>
       <c r="M25" s="6">
-        <v>278027829.0</v>
+        <v>256868291.0</v>
       </c>
       <c r="N25" s="6">
-        <v>308068069.0</v>
+        <v>263098041.0</v>
       </c>
       <c r="O25" s="6">
-        <v>269617871.0</v>
+        <v>278313499.0</v>
       </c>
       <c r="P25" s="6">
-        <v>268585694.0</v>
+        <v>308178715.0</v>
       </c>
       <c r="Q25" s="6">
-        <v>252642613.0</v>
+        <v>269670785.0</v>
       </c>
       <c r="R25" s="6">
-        <v>248770119.0</v>
+        <v>268668436.0</v>
       </c>
       <c r="S25" s="6">
-        <v>125236967.0</v>
+        <v>252728358.0</v>
       </c>
       <c r="T25" s="6">
-        <v>405377532.0</v>
+        <v>248858586.0</v>
       </c>
       <c r="U25" s="6">
-        <v>247599564.0</v>
+        <v>125299786.0</v>
       </c>
       <c r="V25" s="6">
-        <v>249617833.0</v>
+        <v>405423639.0</v>
       </c>
       <c r="W25" s="6">
-        <v>233025914.0</v>
+        <v>247647910.0</v>
       </c>
       <c r="X25" s="6">
-        <v>238272958.0</v>
+        <v>249621442.0</v>
       </c>
       <c r="Y25" s="6">
-        <v>246932105.0</v>
+        <v>233049482.0</v>
       </c>
       <c r="Z25" s="6">
-        <v>276430122.0</v>
+        <v>238319191.0</v>
       </c>
       <c r="AA25" s="6">
-        <v>241189761.0</v>
+        <v>246911088.0</v>
       </c>
       <c r="AB25" s="6">
-        <v>238949719.0</v>
+        <v>276452413.0</v>
       </c>
       <c r="AC25" s="6">
-        <v>227605134.0</v>
+        <v>241164066.0</v>
       </c>
       <c r="AD25" s="6">
-        <v>222266624.0</v>
+        <v>238934908.0</v>
       </c>
       <c r="AE25" s="6">
-        <v>107262516.0</v>
+        <v>227606677.0</v>
       </c>
       <c r="AF25" s="6">
-        <v>358397299.0</v>
+        <v>222280745.0</v>
       </c>
       <c r="AG25" s="6">
-        <v>216612695.0</v>
+        <v>107305704.0</v>
       </c>
       <c r="AH25" s="6">
-        <v>219029537.0</v>
+        <v>358302882.0</v>
       </c>
       <c r="AI25" s="6">
-        <v>204892413.0</v>
+        <v>216548188.0</v>
       </c>
       <c r="AJ25" s="6">
-        <v>210286194.0</v>
+        <v>218965537.0</v>
       </c>
       <c r="AK25" s="6">
-        <v>220648391.0</v>
+        <v>204738566.0</v>
       </c>
       <c r="AL25" s="6">
-        <v>249594764.0</v>
+        <v>210172123.0</v>
       </c>
       <c r="AM25" s="6">
-        <v>211764327.0</v>
+        <v>220480229.0</v>
       </c>
       <c r="AN25" s="6">
-        <v>211933076.0</v>
+        <v>249418038.0</v>
       </c>
       <c r="AO25" s="6">
-        <v>202075227.0</v>
+        <v>211637161.0</v>
       </c>
       <c r="AP25" s="6">
-        <v>197655385.0</v>
+        <v>211822864.0</v>
       </c>
       <c r="AQ25" s="6">
-        <v>95053475.0</v>
+        <v>201896265.0</v>
       </c>
       <c r="AR25" s="6">
-        <v>322798935.0</v>
+        <v>197645844.0</v>
       </c>
       <c r="AS25" s="6">
-        <v>190615109.0</v>
+        <v>95018609.0</v>
       </c>
       <c r="AT25" s="6">
-        <v>189477555.0</v>
+        <v>322494308.0</v>
       </c>
       <c r="AU25" s="6">
-        <v>181776347.0</v>
+        <v>190316024.0</v>
       </c>
       <c r="AV25" s="6">
-        <v>182297375.0</v>
+        <v>189159791.0</v>
       </c>
       <c r="AW25" s="6">
-        <v>192031050.0</v>
+        <v>181427821.0</v>
       </c>
       <c r="AX25" s="6">
-        <v>216591312.0</v>
+        <v>181942736.0</v>
       </c>
       <c r="AY25" s="6">
-        <v>190132586.0</v>
+        <v>191654354.0</v>
       </c>
       <c r="AZ25" s="6">
-        <v>183291565.0</v>
+        <v>216210186.0</v>
       </c>
       <c r="BA25" s="6">
-        <v>179906666.0</v>
+        <v>189736822.0</v>
       </c>
       <c r="BB25" s="6">
-        <v>170338352.0</v>
+        <v>182953049.0</v>
       </c>
       <c r="BC25" s="6">
-        <v>79742066.0</v>
+        <v>179707884.0</v>
       </c>
       <c r="BD25" s="6">
+        <v>170258656.0</v>
+      </c>
+      <c r="BE25" s="6">
+        <v>79764272.0</v>
+      </c>
+      <c r="BF25" s="6">
         <v>285560290.0</v>
       </c>
-      <c r="BE25" s="6">
+      <c r="BG25" s="6">
         <v>166602906.0</v>
       </c>
-      <c r="BF25" s="6">
+      <c r="BH25" s="6">
         <v>165925749.0</v>
       </c>
-      <c r="BG25" s="6">
+      <c r="BI25" s="6">
         <v>159648382.0</v>
       </c>
-      <c r="BH25" s="6">
+      <c r="BJ25" s="6">
         <v>162974048.0</v>
       </c>
-      <c r="BI25" s="6">
+      <c r="BK25" s="6">
         <v>174418744.0</v>
       </c>
-      <c r="BJ25" s="6">
+      <c r="BL25" s="6">
         <v>187244266.0</v>
       </c>
-      <c r="BK25" s="6">
+      <c r="BM25" s="6">
         <v>164160338.0</v>
       </c>
-      <c r="BL25" s="6">
+      <c r="BN25" s="6">
         <v>164473494.0</v>
       </c>
-      <c r="BM25" s="6">
+      <c r="BO25" s="6">
         <v>155949465.0</v>
       </c>
-      <c r="BN25" s="6">
+      <c r="BP25" s="6">
         <v>149214233.0</v>
       </c>
-      <c r="BO25" s="6">
+      <c r="BQ25" s="6">
         <v>69907096.0</v>
       </c>
-      <c r="BP25" s="6">
+      <c r="BR25" s="6">
         <v>252062442.0</v>
       </c>
-      <c r="BQ25" s="6">
+      <c r="BS25" s="6">
         <v>149975222.0</v>
       </c>
-      <c r="BR25" s="6">
+      <c r="BT25" s="6">
         <v>152915979.0</v>
       </c>
-      <c r="BS25" s="6">
+      <c r="BU25" s="6">
         <v>143275466.0</v>
       </c>
-      <c r="BT25" s="6">
+      <c r="BV25" s="6">
         <v>146636291.0</v>
       </c>
-      <c r="BU25" s="6">
+      <c r="BW25" s="6">
         <v>154702461.0</v>
       </c>
-      <c r="BV25" s="6">
+      <c r="BX25" s="6">
         <v>156896390.0</v>
       </c>
-      <c r="BW25" s="6">
+      <c r="BY25" s="6">
         <v>128156595.0</v>
       </c>
-      <c r="BX25" s="6">
+      <c r="BZ25" s="6">
         <v>141011887.0</v>
       </c>
-      <c r="BY25" s="6">
+      <c r="CA25" s="6">
         <v>144712671.0</v>
       </c>
-      <c r="BZ25" s="6">
+      <c r="CB25" s="6">
         <v>143727989.0</v>
       </c>
-      <c r="CA25" s="6">
+      <c r="CC25" s="6">
         <v>68023423.0</v>
       </c>
-      <c r="CB25" s="6">
+      <c r="CD25" s="6">
         <v>229658743.0</v>
       </c>
-      <c r="CC25" s="6">
+      <c r="CE25" s="6">
         <v>140529353.0</v>
       </c>
-      <c r="CD25" s="6">
+      <c r="CF25" s="6">
         <v>140433080.0</v>
       </c>
-      <c r="CE25" s="6">
+      <c r="CG25" s="6">
         <v>131225283.0</v>
       </c>
-      <c r="CF25" s="6">
+      <c r="CH25" s="6">
         <v>135708142.0</v>
       </c>
-      <c r="CG25" s="6">
+      <c r="CI25" s="6">
         <v>143016258.0</v>
       </c>
-      <c r="CH25" s="6">
+      <c r="CJ25" s="6">
         <v>156625960.0</v>
       </c>
-      <c r="CI25" s="6">
+      <c r="CK25" s="6">
         <v>138925763.0</v>
       </c>
-      <c r="CJ25" s="6">
+      <c r="CL25" s="6">
         <v>137639570.0</v>
       </c>
-      <c r="CK25" s="6">
+      <c r="CM25" s="6">
         <v>129773814.0</v>
       </c>
-      <c r="CL25" s="6">
+      <c r="CN25" s="6">
         <v>127828721.0</v>
       </c>
-      <c r="CM25" s="6">
+      <c r="CO25" s="6">
         <v>45883572.0</v>
       </c>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:93">
       <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D26" s="6">
-        <v>51290921.0</v>
+        <v>59111914.0</v>
       </c>
       <c r="E26" s="6">
-        <v>47594655.0</v>
+        <v>50843048.0</v>
       </c>
       <c r="F26" s="6">
-        <v>47242357.0</v>
+        <v>51356229.0</v>
       </c>
       <c r="G26" s="6">
-        <v>23000799.0</v>
+        <v>47639410.0</v>
       </c>
       <c r="H26" s="6">
-        <v>80508587.0</v>
+        <v>47337856.0</v>
       </c>
       <c r="I26" s="6">
-        <v>48548496.0</v>
+        <v>23025995.0</v>
       </c>
       <c r="J26" s="6">
-        <v>48475492.0</v>
+        <v>80507144.0</v>
       </c>
       <c r="K26" s="6">
-        <v>44678270.0</v>
+        <v>48540823.0</v>
       </c>
       <c r="L26" s="6">
-        <v>45676971.0</v>
+        <v>48461398.0</v>
       </c>
       <c r="M26" s="6">
-        <v>48104679.0</v>
+        <v>44684912.0</v>
       </c>
       <c r="N26" s="6">
-        <v>53538442.0</v>
+        <v>45690302.0</v>
       </c>
       <c r="O26" s="6">
-        <v>46580221.0</v>
+        <v>48151982.0</v>
       </c>
       <c r="P26" s="6">
-        <v>46501900.0</v>
+        <v>53554432.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>43217468.0</v>
+        <v>46586450.0</v>
       </c>
       <c r="R26" s="6">
-        <v>42745359.0</v>
+        <v>46511670.0</v>
       </c>
       <c r="S26" s="6">
-        <v>21043347.0</v>
+        <v>43230376.0</v>
       </c>
       <c r="T26" s="6">
-        <v>72483522.0</v>
+        <v>42760089.0</v>
       </c>
       <c r="U26" s="6">
-        <v>42785835.0</v>
+        <v>21051238.0</v>
       </c>
       <c r="V26" s="6">
-        <v>43079373.0</v>
+        <v>72493872.0</v>
       </c>
       <c r="W26" s="6">
-        <v>39775897.0</v>
+        <v>42795277.0</v>
       </c>
       <c r="X26" s="6">
-        <v>40713536.0</v>
+        <v>43079014.0</v>
       </c>
       <c r="Y26" s="6">
-        <v>41767137.0</v>
+        <v>39775826.0</v>
       </c>
       <c r="Z26" s="6">
-        <v>47203323.0</v>
+        <v>40719915.0</v>
       </c>
       <c r="AA26" s="6">
-        <v>40852411.0</v>
+        <v>41762851.0</v>
       </c>
       <c r="AB26" s="6">
-        <v>40693182.0</v>
+        <v>47208698.0</v>
       </c>
       <c r="AC26" s="6">
-        <v>38135427.0</v>
+        <v>40850096.0</v>
       </c>
       <c r="AD26" s="6">
-        <v>37482782.0</v>
+        <v>40693937.0</v>
       </c>
       <c r="AE26" s="6">
-        <v>17783617.0</v>
+        <v>38139938.0</v>
       </c>
       <c r="AF26" s="6">
-        <v>63796453.0</v>
+        <v>37488205.0</v>
       </c>
       <c r="AG26" s="6">
-        <v>37312623.0</v>
+        <v>17789429.0</v>
       </c>
       <c r="AH26" s="6">
-        <v>37544374.0</v>
+        <v>63788125.0</v>
       </c>
       <c r="AI26" s="6">
-        <v>35173856.0</v>
+        <v>37305379.0</v>
       </c>
       <c r="AJ26" s="6">
-        <v>35762727.0</v>
+        <v>37535326.0</v>
       </c>
       <c r="AK26" s="6">
-        <v>37465743.0</v>
+        <v>35145260.0</v>
       </c>
       <c r="AL26" s="6">
-        <v>42466724.0</v>
+        <v>35739268.0</v>
       </c>
       <c r="AM26" s="6">
-        <v>35606830.0</v>
+        <v>37433136.0</v>
       </c>
       <c r="AN26" s="6">
-        <v>35954672.0</v>
+        <v>42433479.0</v>
       </c>
       <c r="AO26" s="6">
-        <v>33608932.0</v>
+        <v>35584547.0</v>
       </c>
       <c r="AP26" s="6">
-        <v>33207384.0</v>
+        <v>35936449.0</v>
       </c>
       <c r="AQ26" s="6">
-        <v>15699986.0</v>
+        <v>33583715.0</v>
       </c>
       <c r="AR26" s="6">
-        <v>57064349.0</v>
+        <v>33203413.0</v>
       </c>
       <c r="AS26" s="6">
-        <v>32237789.0</v>
+        <v>15690933.0</v>
       </c>
       <c r="AT26" s="6">
-        <v>32313988.0</v>
+        <v>57017012.0</v>
       </c>
       <c r="AU26" s="6">
-        <v>30711131.0</v>
+        <v>32184178.0</v>
       </c>
       <c r="AV26" s="6">
-        <v>30530999.0</v>
+        <v>32256884.0</v>
       </c>
       <c r="AW26" s="6">
-        <v>31991148.0</v>
+        <v>30648029.0</v>
       </c>
       <c r="AX26" s="6">
-        <v>36638681.0</v>
+        <v>30464401.0</v>
       </c>
       <c r="AY26" s="6">
-        <v>32288463.0</v>
+        <v>31920548.0</v>
       </c>
       <c r="AZ26" s="6">
-        <v>31300671.0</v>
+        <v>36569041.0</v>
       </c>
       <c r="BA26" s="6">
-        <v>30057073.0</v>
+        <v>32215800.0</v>
       </c>
       <c r="BB26" s="6">
-        <v>28647014.0</v>
+        <v>31238537.0</v>
       </c>
       <c r="BC26" s="6">
-        <v>13328855.0</v>
+        <v>30023536.0</v>
       </c>
       <c r="BD26" s="6">
+        <v>28636202.0</v>
+      </c>
+      <c r="BE26" s="6">
+        <v>13331991.0</v>
+      </c>
+      <c r="BF26" s="6">
         <v>50292685.0</v>
       </c>
-      <c r="BE26" s="6">
+      <c r="BG26" s="6">
         <v>28295906.0</v>
       </c>
-      <c r="BF26" s="6">
+      <c r="BH26" s="6">
         <v>28036847.0</v>
       </c>
-      <c r="BG26" s="6">
+      <c r="BI26" s="6">
         <v>27118070.0</v>
       </c>
-      <c r="BH26" s="6">
+      <c r="BJ26" s="6">
         <v>27448432.0</v>
       </c>
-      <c r="BI26" s="6">
+      <c r="BK26" s="6">
         <v>28944417.0</v>
       </c>
-      <c r="BJ26" s="6">
+      <c r="BL26" s="6">
         <v>31416658.0</v>
       </c>
-      <c r="BK26" s="6">
+      <c r="BM26" s="6">
         <v>27365924.0</v>
       </c>
-      <c r="BL26" s="6">
+      <c r="BN26" s="6">
         <v>27598686.0</v>
       </c>
-      <c r="BM26" s="6">
+      <c r="BO26" s="6">
         <v>25922795.0</v>
       </c>
-      <c r="BN26" s="6">
+      <c r="BP26" s="6">
         <v>24805296.0</v>
       </c>
-      <c r="BO26" s="6">
+      <c r="BQ26" s="6">
         <v>11232092.0</v>
       </c>
-      <c r="BP26" s="6">
+      <c r="BR26" s="6">
         <v>43247383.0</v>
       </c>
-      <c r="BQ26" s="6">
+      <c r="BS26" s="6">
         <v>25019596.0</v>
       </c>
-      <c r="BR26" s="6">
+      <c r="BT26" s="6">
         <v>25590701.0</v>
       </c>
-      <c r="BS26" s="6">
+      <c r="BU26" s="6">
         <v>23762209.0</v>
       </c>
-      <c r="BT26" s="6">
+      <c r="BV26" s="6">
         <v>23958304.0</v>
       </c>
-      <c r="BU26" s="6">
+      <c r="BW26" s="6">
         <v>25867894.0</v>
       </c>
-      <c r="BV26" s="6">
+      <c r="BX26" s="6">
         <v>25991832.0</v>
       </c>
-      <c r="BW26" s="6">
+      <c r="BY26" s="6">
         <v>21203647.0</v>
       </c>
-      <c r="BX26" s="6">
+      <c r="BZ26" s="6">
         <v>23345902.0</v>
       </c>
-      <c r="BY26" s="6">
+      <c r="CA26" s="6">
         <v>24116087.0</v>
       </c>
-      <c r="BZ26" s="6">
+      <c r="CB26" s="6">
         <v>24121200.0</v>
       </c>
-      <c r="CA26" s="6">
+      <c r="CC26" s="6">
         <v>11015732.0</v>
       </c>
-      <c r="CB26" s="6">
+      <c r="CD26" s="6">
         <v>40339983.0</v>
       </c>
-      <c r="CC26" s="6">
+      <c r="CE26" s="6">
         <v>24197022.0</v>
       </c>
-      <c r="CD26" s="6">
+      <c r="CF26" s="6">
         <v>24018609.0</v>
       </c>
-      <c r="CE26" s="6">
+      <c r="CG26" s="6">
         <v>22230757.0</v>
       </c>
-      <c r="CF26" s="6">
+      <c r="CH26" s="6">
         <v>23219080.0</v>
       </c>
-      <c r="CG26" s="6">
+      <c r="CI26" s="6">
         <v>24112930.0</v>
       </c>
-      <c r="CH26" s="6">
+      <c r="CJ26" s="6">
         <v>26456998.0</v>
       </c>
-      <c r="CI26" s="6">
+      <c r="CK26" s="6">
         <v>23489382.0</v>
       </c>
-      <c r="CJ26" s="6">
+      <c r="CL26" s="6">
         <v>23209803.0</v>
       </c>
-      <c r="CK26" s="6">
+      <c r="CM26" s="6">
         <v>21608117.0</v>
       </c>
-      <c r="CL26" s="6">
+      <c r="CN26" s="6">
         <v>21419918.0</v>
       </c>
-      <c r="CM26" s="6">
+      <c r="CO26" s="6">
         <v>5940031.0</v>
       </c>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:93">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Šiaulių apskritis</t>
           </r>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D27" s="6">
-        <v>7864.0</v>
+        <v>7880.0</v>
       </c>
       <c r="E27" s="6">
-        <v>7867.0</v>
+        <v>7916.0</v>
       </c>
       <c r="F27" s="6">
-        <v>7861.0</v>
+        <v>7905.0</v>
       </c>
       <c r="G27" s="6">
-        <v>7908.0</v>
+        <v>7880.0</v>
       </c>
       <c r="H27" s="6">
-        <v>8491.0</v>
+        <v>7874.0</v>
       </c>
       <c r="I27" s="6">
-        <v>8257.0</v>
+        <v>7919.0</v>
       </c>
       <c r="J27" s="6">
+        <v>8496.0</v>
+      </c>
+      <c r="K27" s="6">
+        <v>8263.0</v>
+      </c>
+      <c r="L27" s="6">
+        <v>8228.0</v>
+      </c>
+      <c r="M27" s="6">
+        <v>8127.0</v>
+      </c>
+      <c r="N27" s="6">
+        <v>8106.0</v>
+      </c>
+      <c r="O27" s="6">
+        <v>8086.0</v>
+      </c>
+      <c r="P27" s="6">
+        <v>8073.0</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>8091.0</v>
+      </c>
+      <c r="R27" s="6">
+        <v>8085.0</v>
+      </c>
+      <c r="S27" s="6">
+        <v>8026.0</v>
+      </c>
+      <c r="T27" s="6">
+        <v>8033.0</v>
+      </c>
+      <c r="U27" s="6">
+        <v>8050.0</v>
+      </c>
+      <c r="V27" s="6">
+        <v>8571.0</v>
+      </c>
+      <c r="W27" s="6">
+        <v>8361.0</v>
+      </c>
+      <c r="X27" s="6">
+        <v>8266.0</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>8176.0</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>8156.0</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>8156.0</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>8127.0</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>8121.0</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>8089.0</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>8029.0</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>7987.0</v>
+      </c>
+      <c r="AG27" s="6">
+        <v>8051.0</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>8587.0</v>
+      </c>
+      <c r="AI27" s="6">
+        <v>8357.0</v>
+      </c>
+      <c r="AJ27" s="6">
+        <v>8275.0</v>
+      </c>
+      <c r="AK27" s="6">
+        <v>8206.0</v>
+      </c>
+      <c r="AL27" s="6">
+        <v>8192.0</v>
+      </c>
+      <c r="AM27" s="6">
+        <v>8180.0</v>
+      </c>
+      <c r="AN27" s="6">
+        <v>8187.0</v>
+      </c>
+      <c r="AO27" s="6">
+        <v>8163.0</v>
+      </c>
+      <c r="AP27" s="6">
+        <v>8117.0</v>
+      </c>
+      <c r="AQ27" s="6">
+        <v>8090.0</v>
+      </c>
+      <c r="AR27" s="6">
+        <v>8080.0</v>
+      </c>
+      <c r="AS27" s="6">
+        <v>8100.0</v>
+      </c>
+      <c r="AT27" s="6">
+        <v>8583.0</v>
+      </c>
+      <c r="AU27" s="6">
+        <v>8352.0</v>
+      </c>
+      <c r="AV27" s="6">
+        <v>8290.0</v>
+      </c>
+      <c r="AW27" s="6">
+        <v>8206.0</v>
+      </c>
+      <c r="AX27" s="6">
+        <v>8182.0</v>
+      </c>
+      <c r="AY27" s="6">
+        <v>8152.0</v>
+      </c>
+      <c r="AZ27" s="6">
+        <v>8157.0</v>
+      </c>
+      <c r="BA27" s="6">
+        <v>8140.0</v>
+      </c>
+      <c r="BB27" s="6">
+        <v>8100.0</v>
+      </c>
+      <c r="BC27" s="6">
+        <v>8060.0</v>
+      </c>
+      <c r="BD27" s="6">
+        <v>8024.0</v>
+      </c>
+      <c r="BE27" s="6">
+        <v>8010.0</v>
+      </c>
+      <c r="BF27" s="6">
+        <v>8489.0</v>
+      </c>
+      <c r="BG27" s="6">
+        <v>8288.0</v>
+      </c>
+      <c r="BH27" s="6">
         <v>8226.0</v>
       </c>
-      <c r="K27" s="6">
-[...143 lines deleted...]
-      <c r="BG27" s="6">
+      <c r="BI27" s="6">
         <v>8118.0</v>
       </c>
-      <c r="BH27" s="6">
+      <c r="BJ27" s="6">
         <v>8075.0</v>
       </c>
-      <c r="BI27" s="6">
+      <c r="BK27" s="6">
         <v>8047.0</v>
       </c>
-      <c r="BJ27" s="6">
+      <c r="BL27" s="6">
         <v>8030.0</v>
       </c>
-      <c r="BK27" s="6">
+      <c r="BM27" s="6">
         <v>7985.0</v>
       </c>
-      <c r="BL27" s="6">
+      <c r="BN27" s="6">
         <v>7893.0</v>
       </c>
-      <c r="BM27" s="6">
+      <c r="BO27" s="6">
         <v>7831.0</v>
       </c>
-      <c r="BN27" s="6">
+      <c r="BP27" s="6">
         <v>7776.0</v>
       </c>
-      <c r="BO27" s="6">
+      <c r="BQ27" s="6">
         <v>7702.0</v>
       </c>
-      <c r="BP27" s="6">
+      <c r="BR27" s="6">
         <v>8203.0</v>
       </c>
-      <c r="BQ27" s="6">
+      <c r="BS27" s="6">
         <v>7955.0</v>
       </c>
-      <c r="BR27" s="6">
+      <c r="BT27" s="6">
         <v>7892.0</v>
       </c>
-      <c r="BS27" s="6">
+      <c r="BU27" s="6">
         <v>7812.0</v>
       </c>
-      <c r="BT27" s="6">
+      <c r="BV27" s="6">
         <v>7764.0</v>
       </c>
-      <c r="BU27" s="6">
+      <c r="BW27" s="6">
         <v>7732.0</v>
       </c>
-      <c r="BV27" s="6">
+      <c r="BX27" s="6">
         <v>7712.0</v>
       </c>
-      <c r="BW27" s="6">
+      <c r="BY27" s="6">
         <v>7667.0</v>
       </c>
-      <c r="BX27" s="6">
+      <c r="BZ27" s="6">
         <v>7640.0</v>
       </c>
-      <c r="BY27" s="6">
+      <c r="CA27" s="6">
         <v>7674.0</v>
       </c>
-      <c r="BZ27" s="6">
+      <c r="CB27" s="6">
         <v>7665.0</v>
       </c>
-      <c r="CA27" s="6">
+      <c r="CC27" s="6">
         <v>7665.0</v>
       </c>
-      <c r="CB27" s="6">
+      <c r="CD27" s="6">
         <v>8143.0</v>
       </c>
-      <c r="CC27" s="6">
+      <c r="CE27" s="6">
         <v>7886.0</v>
       </c>
-      <c r="CD27" s="6">
+      <c r="CF27" s="6">
         <v>7830.0</v>
       </c>
-      <c r="CE27" s="6">
+      <c r="CG27" s="6">
         <v>7778.0</v>
       </c>
-      <c r="CF27" s="6">
+      <c r="CH27" s="6">
         <v>7741.0</v>
       </c>
-      <c r="CG27" s="6">
+      <c r="CI27" s="6">
         <v>7717.0</v>
       </c>
-      <c r="CH27" s="6">
+      <c r="CJ27" s="6">
         <v>7678.0</v>
       </c>
-      <c r="CI27" s="6">
+      <c r="CK27" s="6">
         <v>7658.0</v>
       </c>
-      <c r="CJ27" s="6">
+      <c r="CL27" s="6">
         <v>7613.0</v>
       </c>
-      <c r="CK27" s="6">
+      <c r="CM27" s="6">
         <v>7554.0</v>
       </c>
-      <c r="CL27" s="6">
+      <c r="CN27" s="6">
         <v>7529.0</v>
       </c>
-      <c r="CM27" s="6">
+      <c r="CO27" s="6">
         <v>7530.0</v>
       </c>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:93">
       <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D28" s="6">
-        <v>190195287.0</v>
+        <v>213870921.0</v>
       </c>
       <c r="E28" s="6">
-        <v>176523820.0</v>
+        <v>189490281.0</v>
       </c>
       <c r="F28" s="6">
-        <v>174611483.0</v>
+        <v>192160416.0</v>
       </c>
       <c r="G28" s="6">
-        <v>87439475.0</v>
+        <v>178537358.0</v>
       </c>
       <c r="H28" s="6">
-        <v>276361203.0</v>
+        <v>176639291.0</v>
       </c>
       <c r="I28" s="6">
-        <v>176985712.0</v>
+        <v>88359429.0</v>
       </c>
       <c r="J28" s="6">
-        <v>176811681.0</v>
+        <v>277609507.0</v>
       </c>
       <c r="K28" s="6">
-        <v>166934179.0</v>
+        <v>177678967.0</v>
       </c>
       <c r="L28" s="6">
-        <v>164496008.0</v>
+        <v>177457640.0</v>
       </c>
       <c r="M28" s="6">
-        <v>176963422.0</v>
+        <v>167539289.0</v>
       </c>
       <c r="N28" s="6">
-        <v>194153627.0</v>
+        <v>165171411.0</v>
       </c>
       <c r="O28" s="6">
-        <v>173878204.0</v>
+        <v>177518121.0</v>
       </c>
       <c r="P28" s="6">
-        <v>173387787.0</v>
+        <v>194740585.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>162089479.0</v>
+        <v>174445939.0</v>
       </c>
       <c r="R28" s="6">
-        <v>160215960.0</v>
+        <v>173950647.0</v>
       </c>
       <c r="S28" s="6">
-        <v>82385802.0</v>
+        <v>162656274.0</v>
       </c>
       <c r="T28" s="6">
-        <v>251718908.0</v>
+        <v>160730279.0</v>
       </c>
       <c r="U28" s="6">
-        <v>158585043.0</v>
+        <v>82523425.0</v>
       </c>
       <c r="V28" s="6">
-        <v>158675977.0</v>
+        <v>252607321.0</v>
       </c>
       <c r="W28" s="6">
-        <v>149965239.0</v>
+        <v>159156149.0</v>
       </c>
       <c r="X28" s="6">
-        <v>149556738.0</v>
+        <v>159196014.0</v>
       </c>
       <c r="Y28" s="6">
-        <v>158620872.0</v>
+        <v>150487590.0</v>
       </c>
       <c r="Z28" s="6">
-        <v>173502208.0</v>
+        <v>150225866.0</v>
       </c>
       <c r="AA28" s="6">
-        <v>154928901.0</v>
+        <v>159199788.0</v>
       </c>
       <c r="AB28" s="6">
-        <v>152856681.0</v>
+        <v>174095729.0</v>
       </c>
       <c r="AC28" s="6">
-        <v>148380312.0</v>
+        <v>155623258.0</v>
       </c>
       <c r="AD28" s="6">
-        <v>144928780.0</v>
+        <v>153479466.0</v>
       </c>
       <c r="AE28" s="6">
-        <v>71959329.0</v>
+        <v>148978340.0</v>
       </c>
       <c r="AF28" s="6">
-        <v>226288721.0</v>
+        <v>145532209.0</v>
       </c>
       <c r="AG28" s="6">
-        <v>139745836.0</v>
+        <v>72112166.0</v>
       </c>
       <c r="AH28" s="6">
-        <v>140906866.0</v>
+        <v>227285546.0</v>
       </c>
       <c r="AI28" s="6">
-        <v>133094967.0</v>
+        <v>140339683.0</v>
       </c>
       <c r="AJ28" s="6">
-        <v>130056483.0</v>
+        <v>141429063.0</v>
       </c>
       <c r="AK28" s="6">
-        <v>143024628.0</v>
+        <v>133613950.0</v>
       </c>
       <c r="AL28" s="6">
-        <v>157376982.0</v>
+        <v>130636958.0</v>
       </c>
       <c r="AM28" s="6">
-        <v>138662502.0</v>
+        <v>143505929.0</v>
       </c>
       <c r="AN28" s="6">
-        <v>139300614.0</v>
+        <v>157854372.0</v>
       </c>
       <c r="AO28" s="6">
-        <v>131646481.0</v>
+        <v>139168814.0</v>
       </c>
       <c r="AP28" s="6">
-        <v>130602994.0</v>
+        <v>139725390.0</v>
       </c>
       <c r="AQ28" s="6">
-        <v>62210901.0</v>
+        <v>132606739.0</v>
       </c>
       <c r="AR28" s="6">
-        <v>205572264.0</v>
+        <v>131191061.0</v>
       </c>
       <c r="AS28" s="6">
-        <v>126276416.0</v>
+        <v>62368553.0</v>
       </c>
       <c r="AT28" s="6">
-        <v>126721470.0</v>
+        <v>206726150.0</v>
       </c>
       <c r="AU28" s="6">
-        <v>120273682.0</v>
+        <v>127154092.0</v>
       </c>
       <c r="AV28" s="6">
-        <v>119196711.0</v>
+        <v>127388550.0</v>
       </c>
       <c r="AW28" s="6">
-        <v>126908030.0</v>
+        <v>120949532.0</v>
       </c>
       <c r="AX28" s="6">
-        <v>140067768.0</v>
+        <v>120049450.0</v>
       </c>
       <c r="AY28" s="6">
-        <v>124798382.0</v>
+        <v>127591475.0</v>
       </c>
       <c r="AZ28" s="6">
-        <v>125790831.0</v>
+        <v>140768717.0</v>
       </c>
       <c r="BA28" s="6">
-        <v>115582215.0</v>
+        <v>125682117.0</v>
       </c>
       <c r="BB28" s="6">
-        <v>115085241.0</v>
+        <v>126480493.0</v>
       </c>
       <c r="BC28" s="6">
-        <v>53433681.0</v>
+        <v>116325111.0</v>
       </c>
       <c r="BD28" s="6">
+        <v>116034796.0</v>
+      </c>
+      <c r="BE28" s="6">
+        <v>53576584.0</v>
+      </c>
+      <c r="BF28" s="6">
         <v>187510010.0</v>
       </c>
-      <c r="BE28" s="6">
+      <c r="BG28" s="6">
         <v>114287113.0</v>
       </c>
-      <c r="BF28" s="6">
+      <c r="BH28" s="6">
         <v>111592436.0</v>
       </c>
-      <c r="BG28" s="6">
+      <c r="BI28" s="6">
         <v>107095985.0</v>
       </c>
-      <c r="BH28" s="6">
+      <c r="BJ28" s="6">
         <v>105243814.0</v>
       </c>
-      <c r="BI28" s="6">
+      <c r="BK28" s="6">
         <v>114800966.0</v>
       </c>
-      <c r="BJ28" s="6">
+      <c r="BL28" s="6">
         <v>124221620.0</v>
       </c>
-      <c r="BK28" s="6">
+      <c r="BM28" s="6">
         <v>111898485.0</v>
       </c>
-      <c r="BL28" s="6">
+      <c r="BN28" s="6">
         <v>108845647.0</v>
       </c>
-      <c r="BM28" s="6">
+      <c r="BO28" s="6">
         <v>103652339.0</v>
       </c>
-      <c r="BN28" s="6">
+      <c r="BP28" s="6">
         <v>100991682.0</v>
       </c>
-      <c r="BO28" s="6">
+      <c r="BQ28" s="6">
         <v>47194615.0</v>
       </c>
-      <c r="BP28" s="6">
+      <c r="BR28" s="6">
         <v>167915681.0</v>
       </c>
-      <c r="BQ28" s="6">
+      <c r="BS28" s="6">
         <v>103117184.0</v>
       </c>
-      <c r="BR28" s="6">
+      <c r="BT28" s="6">
         <v>102307208.0</v>
       </c>
-      <c r="BS28" s="6">
+      <c r="BU28" s="6">
         <v>95514587.0</v>
       </c>
-      <c r="BT28" s="6">
+      <c r="BV28" s="6">
         <v>95532220.0</v>
       </c>
-      <c r="BU28" s="6">
+      <c r="BW28" s="6">
         <v>102936922.0</v>
       </c>
-      <c r="BV28" s="6">
+      <c r="BX28" s="6">
         <v>105186888.0</v>
       </c>
-      <c r="BW28" s="6">
+      <c r="BY28" s="6">
         <v>92471849.0</v>
       </c>
-      <c r="BX28" s="6">
+      <c r="BZ28" s="6">
         <v>94927315.0</v>
       </c>
-      <c r="BY28" s="6">
+      <c r="CA28" s="6">
         <v>95660690.0</v>
       </c>
-      <c r="BZ28" s="6">
+      <c r="CB28" s="6">
         <v>96422805.0</v>
       </c>
-      <c r="CA28" s="6">
+      <c r="CC28" s="6">
         <v>44212378.0</v>
       </c>
-      <c r="CB28" s="6">
+      <c r="CD28" s="6">
         <v>142768748.0</v>
       </c>
-      <c r="CC28" s="6">
+      <c r="CE28" s="6">
         <v>91935356.0</v>
       </c>
-      <c r="CD28" s="6">
+      <c r="CF28" s="6">
         <v>90616071.0</v>
       </c>
-      <c r="CE28" s="6">
+      <c r="CG28" s="6">
         <v>85387773.0</v>
       </c>
-      <c r="CF28" s="6">
+      <c r="CH28" s="6">
         <v>85619582.0</v>
       </c>
-      <c r="CG28" s="6">
+      <c r="CI28" s="6">
         <v>91574463.0</v>
       </c>
-      <c r="CH28" s="6">
+      <c r="CJ28" s="6">
         <v>99278985.0</v>
       </c>
-      <c r="CI28" s="6">
+      <c r="CK28" s="6">
         <v>90044182.0</v>
       </c>
-      <c r="CJ28" s="6">
+      <c r="CL28" s="6">
         <v>88252705.0</v>
       </c>
-      <c r="CK28" s="6">
+      <c r="CM28" s="6">
         <v>82279030.0</v>
       </c>
-      <c r="CL28" s="6">
+      <c r="CN28" s="6">
         <v>83759951.0</v>
       </c>
-      <c r="CM28" s="6">
+      <c r="CO28" s="6">
         <v>32808059.0</v>
       </c>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:93">
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>31491236.0</v>
+        <v>35715692.0</v>
       </c>
       <c r="E29" s="6">
-        <v>28580654.0</v>
+        <v>31425385.0</v>
       </c>
       <c r="F29" s="6">
-        <v>28397848.0</v>
+        <v>31844107.0</v>
       </c>
       <c r="G29" s="6">
-        <v>13523412.0</v>
+        <v>28886062.0</v>
       </c>
       <c r="H29" s="6">
-        <v>46912694.0</v>
+        <v>28712446.0</v>
       </c>
       <c r="I29" s="6">
-        <v>29221519.0</v>
+        <v>13652590.0</v>
       </c>
       <c r="J29" s="6">
-        <v>29084007.0</v>
+        <v>47108593.0</v>
       </c>
       <c r="K29" s="6">
-        <v>27207663.0</v>
+        <v>29348435.0</v>
       </c>
       <c r="L29" s="6">
-        <v>26937482.0</v>
+        <v>29191449.0</v>
       </c>
       <c r="M29" s="6">
-        <v>28574911.0</v>
+        <v>27312618.0</v>
       </c>
       <c r="N29" s="6">
-        <v>31827245.0</v>
+        <v>27059397.0</v>
       </c>
       <c r="O29" s="6">
-        <v>27919436.0</v>
+        <v>28666059.0</v>
       </c>
       <c r="P29" s="6">
-        <v>28059062.0</v>
+        <v>31928352.0</v>
       </c>
       <c r="Q29" s="6">
-        <v>25429565.0</v>
+        <v>28016938.0</v>
       </c>
       <c r="R29" s="6">
-        <v>25515613.0</v>
+        <v>28154591.0</v>
       </c>
       <c r="S29" s="6">
-        <v>12171604.0</v>
+        <v>25521034.0</v>
       </c>
       <c r="T29" s="6">
-        <v>41525554.0</v>
+        <v>25612019.0</v>
       </c>
       <c r="U29" s="6">
-        <v>25261413.0</v>
+        <v>12177964.0</v>
       </c>
       <c r="V29" s="6">
-        <v>25035576.0</v>
+        <v>41668032.0</v>
       </c>
       <c r="W29" s="6">
-        <v>23645446.0</v>
+        <v>25356304.0</v>
       </c>
       <c r="X29" s="6">
-        <v>23667462.0</v>
+        <v>25113340.0</v>
       </c>
       <c r="Y29" s="6">
-        <v>24571253.0</v>
+        <v>23729124.0</v>
       </c>
       <c r="Z29" s="6">
-        <v>27513988.0</v>
+        <v>23785093.0</v>
       </c>
       <c r="AA29" s="6">
-        <v>23983750.0</v>
+        <v>24653595.0</v>
       </c>
       <c r="AB29" s="6">
-        <v>23716495.0</v>
+        <v>27613253.0</v>
       </c>
       <c r="AC29" s="6">
-        <v>22628271.0</v>
+        <v>24099865.0</v>
       </c>
       <c r="AD29" s="6">
-        <v>22416690.0</v>
+        <v>23817011.0</v>
       </c>
       <c r="AE29" s="6">
-        <v>10402453.0</v>
+        <v>22727835.0</v>
       </c>
       <c r="AF29" s="6">
-        <v>37363042.0</v>
+        <v>22524416.0</v>
       </c>
       <c r="AG29" s="6">
-        <v>22254402.0</v>
+        <v>10411249.0</v>
       </c>
       <c r="AH29" s="6">
-        <v>22248789.0</v>
+        <v>37550514.0</v>
       </c>
       <c r="AI29" s="6">
-        <v>21216633.0</v>
+        <v>22357684.0</v>
       </c>
       <c r="AJ29" s="6">
-        <v>20286529.0</v>
+        <v>22339746.0</v>
       </c>
       <c r="AK29" s="6">
-        <v>22570586.0</v>
+        <v>21307734.0</v>
       </c>
       <c r="AL29" s="6">
-        <v>24704812.0</v>
+        <v>20385754.0</v>
       </c>
       <c r="AM29" s="6">
-        <v>21382098.0</v>
+        <v>22656243.0</v>
       </c>
       <c r="AN29" s="6">
-        <v>21713206.0</v>
+        <v>24785930.0</v>
       </c>
       <c r="AO29" s="6">
-        <v>19863249.0</v>
+        <v>21463483.0</v>
       </c>
       <c r="AP29" s="6">
-        <v>20109856.0</v>
+        <v>21790001.0</v>
       </c>
       <c r="AQ29" s="6">
-        <v>8952119.0</v>
+        <v>20032373.0</v>
       </c>
       <c r="AR29" s="6">
-        <v>33669786.0</v>
+        <v>20220778.0</v>
       </c>
       <c r="AS29" s="6">
-        <v>19675288.0</v>
+        <v>8961972.0</v>
       </c>
       <c r="AT29" s="6">
-        <v>19815537.0</v>
+        <v>33881214.0</v>
       </c>
       <c r="AU29" s="6">
-        <v>18960507.0</v>
+        <v>19830055.0</v>
       </c>
       <c r="AV29" s="6">
-        <v>18616741.0</v>
+        <v>19930496.0</v>
       </c>
       <c r="AW29" s="6">
-        <v>19855594.0</v>
+        <v>19081960.0</v>
       </c>
       <c r="AX29" s="6">
-        <v>21996078.0</v>
+        <v>18765480.0</v>
       </c>
       <c r="AY29" s="6">
-        <v>19757190.0</v>
+        <v>19975973.0</v>
       </c>
       <c r="AZ29" s="6">
-        <v>20241367.0</v>
+        <v>22121505.0</v>
       </c>
       <c r="BA29" s="6">
-        <v>17725394.0</v>
+        <v>19916053.0</v>
       </c>
       <c r="BB29" s="6">
-        <v>17888374.0</v>
+        <v>20368516.0</v>
       </c>
       <c r="BC29" s="6">
-        <v>7840986.0</v>
+        <v>17847625.0</v>
       </c>
       <c r="BD29" s="6">
+        <v>18061324.0</v>
+      </c>
+      <c r="BE29" s="6">
+        <v>7845705.0</v>
+      </c>
+      <c r="BF29" s="6">
         <v>30750067.0</v>
       </c>
-      <c r="BE29" s="6">
+      <c r="BG29" s="6">
         <v>18069576.0</v>
       </c>
-      <c r="BF29" s="6">
+      <c r="BH29" s="6">
         <v>17570554.0</v>
       </c>
-      <c r="BG29" s="6">
+      <c r="BI29" s="6">
         <v>16826010.0</v>
       </c>
-      <c r="BH29" s="6">
+      <c r="BJ29" s="6">
         <v>16683727.0</v>
       </c>
-      <c r="BI29" s="6">
+      <c r="BK29" s="6">
         <v>18159769.0</v>
       </c>
-      <c r="BJ29" s="6">
+      <c r="BL29" s="6">
         <v>19149098.0</v>
       </c>
-      <c r="BK29" s="6">
+      <c r="BM29" s="6">
         <v>17482688.0</v>
       </c>
-      <c r="BL29" s="6">
+      <c r="BN29" s="6">
         <v>16932823.0</v>
       </c>
-      <c r="BM29" s="6">
+      <c r="BO29" s="6">
         <v>15794180.0</v>
       </c>
-      <c r="BN29" s="6">
+      <c r="BP29" s="6">
         <v>15505966.0</v>
       </c>
-      <c r="BO29" s="6">
+      <c r="BQ29" s="6">
         <v>6791616.0</v>
       </c>
-      <c r="BP29" s="6">
+      <c r="BR29" s="6">
         <v>26733314.0</v>
       </c>
-      <c r="BQ29" s="6">
+      <c r="BS29" s="6">
         <v>15906419.0</v>
       </c>
-      <c r="BR29" s="6">
+      <c r="BT29" s="6">
         <v>15694545.0</v>
       </c>
-      <c r="BS29" s="6">
+      <c r="BU29" s="6">
         <v>14552067.0</v>
       </c>
-      <c r="BT29" s="6">
+      <c r="BV29" s="6">
         <v>14657531.0</v>
       </c>
-      <c r="BU29" s="6">
+      <c r="BW29" s="6">
         <v>15887366.0</v>
       </c>
-      <c r="BV29" s="6">
+      <c r="BX29" s="6">
         <v>16222894.0</v>
       </c>
-      <c r="BW29" s="6">
+      <c r="BY29" s="6">
         <v>14410158.0</v>
       </c>
-      <c r="BX29" s="6">
+      <c r="BZ29" s="6">
         <v>14622747.0</v>
       </c>
-      <c r="BY29" s="6">
+      <c r="CA29" s="6">
         <v>14671643.0</v>
       </c>
-      <c r="BZ29" s="6">
+      <c r="CB29" s="6">
         <v>14977169.0</v>
       </c>
-      <c r="CA29" s="6">
+      <c r="CC29" s="6">
         <v>6382670.0</v>
       </c>
-      <c r="CB29" s="6">
+      <c r="CD29" s="6">
         <v>23351610.0</v>
       </c>
-      <c r="CC29" s="6">
+      <c r="CE29" s="6">
         <v>14736568.0</v>
       </c>
-      <c r="CD29" s="6">
+      <c r="CF29" s="6">
         <v>14420680.0</v>
       </c>
-      <c r="CE29" s="6">
+      <c r="CG29" s="6">
         <v>13656037.0</v>
       </c>
-      <c r="CF29" s="6">
+      <c r="CH29" s="6">
         <v>13793032.0</v>
       </c>
-      <c r="CG29" s="6">
+      <c r="CI29" s="6">
         <v>14493658.0</v>
       </c>
-      <c r="CH29" s="6">
+      <c r="CJ29" s="6">
         <v>15651143.0</v>
       </c>
-      <c r="CI29" s="6">
+      <c r="CK29" s="6">
         <v>14194608.0</v>
       </c>
-      <c r="CJ29" s="6">
+      <c r="CL29" s="6">
         <v>13905512.0</v>
       </c>
-      <c r="CK29" s="6">
+      <c r="CM29" s="6">
         <v>12704471.0</v>
       </c>
-      <c r="CL29" s="6">
+      <c r="CN29" s="6">
         <v>13138474.0</v>
       </c>
-      <c r="CM29" s="6">
+      <c r="CO29" s="6">
         <v>3862496.0</v>
       </c>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:93">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Alytaus apskritis</t>
           </r>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
+        <v>4052.0</v>
+      </c>
+      <c r="E30" s="6">
+        <v>4056.0</v>
+      </c>
+      <c r="F30" s="6">
+        <v>4050.0</v>
+      </c>
+      <c r="G30" s="6">
+        <v>4063.0</v>
+      </c>
+      <c r="H30" s="6">
+        <v>4057.0</v>
+      </c>
+      <c r="I30" s="6">
+        <v>4065.0</v>
+      </c>
+      <c r="J30" s="6">
+        <v>4291.0</v>
+      </c>
+      <c r="K30" s="6">
+        <v>4154.0</v>
+      </c>
+      <c r="L30" s="6">
+        <v>4179.0</v>
+      </c>
+      <c r="M30" s="6">
+        <v>4174.0</v>
+      </c>
+      <c r="N30" s="6">
+        <v>4180.0</v>
+      </c>
+      <c r="O30" s="6">
+        <v>4192.0</v>
+      </c>
+      <c r="P30" s="6">
+        <v>4187.0</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>4165.0</v>
+      </c>
+      <c r="R30" s="6">
+        <v>4154.0</v>
+      </c>
+      <c r="S30" s="6">
+        <v>4139.0</v>
+      </c>
+      <c r="T30" s="6">
+        <v>4142.0</v>
+      </c>
+      <c r="U30" s="6">
+        <v>4156.0</v>
+      </c>
+      <c r="V30" s="6">
+        <v>4359.0</v>
+      </c>
+      <c r="W30" s="6">
+        <v>4232.0</v>
+      </c>
+      <c r="X30" s="6">
+        <v>4226.0</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>4217.0</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>4211.0</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>4228.0</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>4233.0</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>4224.0</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>4220.0</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>4213.0</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>4187.0</v>
+      </c>
+      <c r="AG30" s="6">
+        <v>4199.0</v>
+      </c>
+      <c r="AH30" s="6">
+        <v>4381.0</v>
+      </c>
+      <c r="AI30" s="6">
+        <v>4274.0</v>
+      </c>
+      <c r="AJ30" s="6">
+        <v>4247.0</v>
+      </c>
+      <c r="AK30" s="6">
+        <v>4260.0</v>
+      </c>
+      <c r="AL30" s="6">
+        <v>4259.0</v>
+      </c>
+      <c r="AM30" s="6">
+        <v>4245.0</v>
+      </c>
+      <c r="AN30" s="6">
+        <v>4266.0</v>
+      </c>
+      <c r="AO30" s="6">
+        <v>4243.0</v>
+      </c>
+      <c r="AP30" s="6">
+        <v>4228.0</v>
+      </c>
+      <c r="AQ30" s="6">
+        <v>4209.0</v>
+      </c>
+      <c r="AR30" s="6">
+        <v>4186.0</v>
+      </c>
+      <c r="AS30" s="6">
+        <v>4185.0</v>
+      </c>
+      <c r="AT30" s="6">
+        <v>4361.0</v>
+      </c>
+      <c r="AU30" s="6">
+        <v>4238.0</v>
+      </c>
+      <c r="AV30" s="6">
+        <v>4246.0</v>
+      </c>
+      <c r="AW30" s="6">
+        <v>4248.0</v>
+      </c>
+      <c r="AX30" s="6">
+        <v>4253.0</v>
+      </c>
+      <c r="AY30" s="6">
+        <v>4263.0</v>
+      </c>
+      <c r="AZ30" s="6">
+        <v>4254.0</v>
+      </c>
+      <c r="BA30" s="6">
+        <v>4217.0</v>
+      </c>
+      <c r="BB30" s="6">
+        <v>4186.0</v>
+      </c>
+      <c r="BC30" s="6">
+        <v>4167.0</v>
+      </c>
+      <c r="BD30" s="6">
+        <v>4155.0</v>
+      </c>
+      <c r="BE30" s="6">
+        <v>4153.0</v>
+      </c>
+      <c r="BF30" s="6">
+        <v>4278.0</v>
+      </c>
+      <c r="BG30" s="6">
+        <v>4141.0</v>
+      </c>
+      <c r="BH30" s="6">
+        <v>4127.0</v>
+      </c>
+      <c r="BI30" s="6">
+        <v>4127.0</v>
+      </c>
+      <c r="BJ30" s="6">
+        <v>4106.0</v>
+      </c>
+      <c r="BK30" s="6">
+        <v>4068.0</v>
+      </c>
+      <c r="BL30" s="6">
+        <v>4068.0</v>
+      </c>
+      <c r="BM30" s="6">
+        <v>4042.0</v>
+      </c>
+      <c r="BN30" s="6">
         <v>4032.0</v>
       </c>
-      <c r="E30" s="6">
-[...179 lines deleted...]
-      <c r="BM30" s="6">
+      <c r="BO30" s="6">
         <v>4005.0</v>
       </c>
-      <c r="BN30" s="6">
+      <c r="BP30" s="6">
         <v>3961.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4109.0</v>
       </c>
       <c r="BQ30" s="6">
         <v>3935.0</v>
       </c>
       <c r="BR30" s="6">
+        <v>4109.0</v>
+      </c>
+      <c r="BS30" s="6">
+        <v>3935.0</v>
+      </c>
+      <c r="BT30" s="6">
         <v>3916.0</v>
       </c>
-      <c r="BS30" s="6">
+      <c r="BU30" s="6">
         <v>3905.0</v>
       </c>
-      <c r="BT30" s="6">
+      <c r="BV30" s="6">
         <v>3897.0</v>
       </c>
-      <c r="BU30" s="6">
+      <c r="BW30" s="6">
         <v>3887.0</v>
       </c>
-      <c r="BV30" s="6">
+      <c r="BX30" s="6">
         <v>3885.0</v>
       </c>
-      <c r="BW30" s="6">
+      <c r="BY30" s="6">
         <v>3848.0</v>
       </c>
-      <c r="BX30" s="6">
+      <c r="BZ30" s="6">
         <v>3820.0</v>
       </c>
-      <c r="BY30" s="6">
+      <c r="CA30" s="6">
         <v>3850.0</v>
       </c>
-      <c r="BZ30" s="6">
+      <c r="CB30" s="6">
         <v>3836.0</v>
       </c>
-      <c r="CA30" s="6">
+      <c r="CC30" s="6">
         <v>3837.0</v>
       </c>
-      <c r="CB30" s="6">
+      <c r="CD30" s="6">
         <v>4013.0</v>
       </c>
-      <c r="CC30" s="6">
+      <c r="CE30" s="6">
         <v>3907.0</v>
       </c>
-      <c r="CD30" s="6">
+      <c r="CF30" s="6">
         <v>3891.0</v>
       </c>
-      <c r="CE30" s="6">
+      <c r="CG30" s="6">
         <v>3880.0</v>
       </c>
-      <c r="CF30" s="6">
+      <c r="CH30" s="6">
         <v>3864.0</v>
       </c>
-      <c r="CG30" s="6">
+      <c r="CI30" s="6">
         <v>3852.0</v>
       </c>
-      <c r="CH30" s="6">
+      <c r="CJ30" s="6">
         <v>3850.0</v>
       </c>
-      <c r="CI30" s="6">
+      <c r="CK30" s="6">
         <v>3840.0</v>
       </c>
-      <c r="CJ30" s="6">
+      <c r="CL30" s="6">
         <v>3799.0</v>
       </c>
-      <c r="CK30" s="6">
+      <c r="CM30" s="6">
         <v>3784.0</v>
       </c>
-      <c r="CL30" s="6">
+      <c r="CN30" s="6">
         <v>3751.0</v>
       </c>
-      <c r="CM30" s="6">
+      <c r="CO30" s="6">
         <v>3751.0</v>
       </c>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:93">
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
-        <v>71123220.0</v>
+        <v>86265797.0</v>
       </c>
       <c r="E31" s="6">
-        <v>69069368.0</v>
+        <v>72052043.0</v>
       </c>
       <c r="F31" s="6">
-        <v>68138740.0</v>
+        <v>71380958.0</v>
       </c>
       <c r="G31" s="6">
-        <v>30879678.0</v>
+        <v>69254554.0</v>
       </c>
       <c r="H31" s="6">
-        <v>108638014.0</v>
+        <v>68269999.0</v>
       </c>
       <c r="I31" s="6">
-        <v>66204763.0</v>
+        <v>30999526.0</v>
       </c>
       <c r="J31" s="6">
-        <v>67612570.0</v>
+        <v>108775748.0</v>
       </c>
       <c r="K31" s="6">
-        <v>60812851.0</v>
+        <v>66357063.0</v>
       </c>
       <c r="L31" s="6">
-        <v>62536745.0</v>
+        <v>67701295.0</v>
       </c>
       <c r="M31" s="6">
-        <v>67555461.0</v>
+        <v>60902317.0</v>
       </c>
       <c r="N31" s="6">
-        <v>77570506.0</v>
+        <v>62640710.0</v>
       </c>
       <c r="O31" s="6">
-        <v>66183435.0</v>
+        <v>67684394.0</v>
       </c>
       <c r="P31" s="6">
-        <v>64592126.0</v>
+        <v>77674585.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>62436754.0</v>
+        <v>66321808.0</v>
       </c>
       <c r="R31" s="6">
-        <v>62519838.0</v>
+        <v>64719856.0</v>
       </c>
       <c r="S31" s="6">
-        <v>27801723.0</v>
+        <v>62536468.0</v>
       </c>
       <c r="T31" s="6">
-        <v>99458626.0</v>
+        <v>62641819.0</v>
       </c>
       <c r="U31" s="6">
-        <v>59878978.0</v>
+        <v>27952939.0</v>
       </c>
       <c r="V31" s="6">
-        <v>61325099.0</v>
+        <v>99588924.0</v>
       </c>
       <c r="W31" s="6">
-        <v>55989514.0</v>
+        <v>60008447.0</v>
       </c>
       <c r="X31" s="6">
-        <v>56560644.0</v>
+        <v>61448385.0</v>
       </c>
       <c r="Y31" s="6">
-        <v>60293625.0</v>
+        <v>56114894.0</v>
       </c>
       <c r="Z31" s="6">
-        <v>71168776.0</v>
+        <v>56719986.0</v>
       </c>
       <c r="AA31" s="6">
-        <v>59465551.0</v>
+        <v>60428830.0</v>
       </c>
       <c r="AB31" s="6">
-        <v>58755082.0</v>
+        <v>71311622.0</v>
       </c>
       <c r="AC31" s="6">
-        <v>59026877.0</v>
+        <v>59611127.0</v>
       </c>
       <c r="AD31" s="6">
-        <v>56489912.0</v>
+        <v>58893101.0</v>
       </c>
       <c r="AE31" s="6">
-        <v>25032790.0</v>
+        <v>59134298.0</v>
       </c>
       <c r="AF31" s="6">
-        <v>92681307.0</v>
+        <v>56618538.0</v>
       </c>
       <c r="AG31" s="6">
-        <v>53763103.0</v>
+        <v>25028031.0</v>
       </c>
       <c r="AH31" s="6">
-        <v>56384683.0</v>
+        <v>92921315.0</v>
       </c>
       <c r="AI31" s="6">
-        <v>51553643.0</v>
+        <v>53884717.0</v>
       </c>
       <c r="AJ31" s="6">
-        <v>51235697.0</v>
+        <v>56512385.0</v>
       </c>
       <c r="AK31" s="6">
-        <v>54592984.0</v>
+        <v>51678937.0</v>
       </c>
       <c r="AL31" s="6">
-        <v>65845793.0</v>
+        <v>51358386.0</v>
       </c>
       <c r="AM31" s="6">
-        <v>55690297.0</v>
+        <v>54703252.0</v>
       </c>
       <c r="AN31" s="6">
-        <v>53029434.0</v>
+        <v>65952305.0</v>
       </c>
       <c r="AO31" s="6">
-        <v>52822923.0</v>
+        <v>55787827.0</v>
       </c>
       <c r="AP31" s="6">
-        <v>51484759.0</v>
+        <v>53130599.0</v>
       </c>
       <c r="AQ31" s="6">
-        <v>23031730.0</v>
+        <v>52916445.0</v>
       </c>
       <c r="AR31" s="6">
-        <v>83631085.0</v>
+        <v>51565009.0</v>
       </c>
       <c r="AS31" s="6">
-        <v>48905321.0</v>
+        <v>23016481.0</v>
       </c>
       <c r="AT31" s="6">
-        <v>50111613.0</v>
+        <v>83809825.0</v>
       </c>
       <c r="AU31" s="6">
-        <v>48555097.0</v>
+        <v>48977816.0</v>
       </c>
       <c r="AV31" s="6">
-        <v>45549157.0</v>
+        <v>50177298.0</v>
       </c>
       <c r="AW31" s="6">
-        <v>50090411.0</v>
+        <v>48612722.0</v>
       </c>
       <c r="AX31" s="6">
-        <v>59464608.0</v>
+        <v>45606123.0</v>
       </c>
       <c r="AY31" s="6">
-        <v>50551053.0</v>
+        <v>50156889.0</v>
       </c>
       <c r="AZ31" s="6">
-        <v>49402906.0</v>
+        <v>59532824.0</v>
       </c>
       <c r="BA31" s="6">
-        <v>48073746.0</v>
+        <v>50627623.0</v>
       </c>
       <c r="BB31" s="6">
-        <v>45658784.0</v>
+        <v>49480032.0</v>
       </c>
       <c r="BC31" s="6">
-        <v>19928460.0</v>
+        <v>48142888.0</v>
       </c>
       <c r="BD31" s="6">
+        <v>45707365.0</v>
+      </c>
+      <c r="BE31" s="6">
+        <v>19908464.0</v>
+      </c>
+      <c r="BF31" s="6">
         <v>75322970.0</v>
       </c>
-      <c r="BE31" s="6">
+      <c r="BG31" s="6">
         <v>44339527.0</v>
       </c>
-      <c r="BF31" s="6">
+      <c r="BH31" s="6">
         <v>46482819.0</v>
       </c>
-      <c r="BG31" s="6">
+      <c r="BI31" s="6">
         <v>42119427.0</v>
       </c>
-      <c r="BH31" s="6">
+      <c r="BJ31" s="6">
         <v>41960058.0</v>
       </c>
-      <c r="BI31" s="6">
+      <c r="BK31" s="6">
         <v>45424164.0</v>
       </c>
-      <c r="BJ31" s="6">
+      <c r="BL31" s="6">
         <v>52852188.0</v>
       </c>
-      <c r="BK31" s="6">
+      <c r="BM31" s="6">
         <v>43441743.0</v>
       </c>
-      <c r="BL31" s="6">
+      <c r="BN31" s="6">
         <v>42546195.0</v>
       </c>
-      <c r="BM31" s="6">
+      <c r="BO31" s="6">
         <v>41303829.0</v>
       </c>
-      <c r="BN31" s="6">
+      <c r="BP31" s="6">
         <v>39785569.0</v>
       </c>
-      <c r="BO31" s="6">
+      <c r="BQ31" s="6">
         <v>19163538.0</v>
       </c>
-      <c r="BP31" s="6">
+      <c r="BR31" s="6">
         <v>67237852.0</v>
       </c>
-      <c r="BQ31" s="6">
+      <c r="BS31" s="6">
         <v>40711260.0</v>
       </c>
-      <c r="BR31" s="6">
+      <c r="BT31" s="6">
         <v>41384500.0</v>
       </c>
-      <c r="BS31" s="6">
+      <c r="BU31" s="6">
         <v>37225406.0</v>
       </c>
-      <c r="BT31" s="6">
+      <c r="BV31" s="6">
         <v>38257587.0</v>
       </c>
-      <c r="BU31" s="6">
+      <c r="BW31" s="6">
         <v>40971742.0</v>
       </c>
-      <c r="BV31" s="6">
+      <c r="BX31" s="6">
         <v>41922659.0</v>
       </c>
-      <c r="BW31" s="6">
+      <c r="BY31" s="6">
         <v>35892439.0</v>
       </c>
-      <c r="BX31" s="6">
+      <c r="BZ31" s="6">
         <v>38201793.0</v>
       </c>
-      <c r="BY31" s="6">
+      <c r="CA31" s="6">
         <v>39031055.0</v>
       </c>
-      <c r="BZ31" s="6">
+      <c r="CB31" s="6">
         <v>38908476.0</v>
       </c>
-      <c r="CA31" s="6">
+      <c r="CC31" s="6">
         <v>17810226.0</v>
       </c>
-      <c r="CB31" s="6">
+      <c r="CD31" s="6">
         <v>61019839.0</v>
       </c>
-      <c r="CC31" s="6">
+      <c r="CE31" s="6">
         <v>38079676.0</v>
       </c>
-      <c r="CD31" s="6">
+      <c r="CF31" s="6">
         <v>38955949.0</v>
       </c>
-      <c r="CE31" s="6">
+      <c r="CG31" s="6">
         <v>35648410.0</v>
       </c>
-      <c r="CF31" s="6">
+      <c r="CH31" s="6">
         <v>35824118.0</v>
       </c>
-      <c r="CG31" s="6">
+      <c r="CI31" s="6">
         <v>38812549.0</v>
       </c>
-      <c r="CH31" s="6">
+      <c r="CJ31" s="6">
         <v>44698761.0</v>
       </c>
-      <c r="CI31" s="6">
+      <c r="CK31" s="6">
         <v>38573039.0</v>
       </c>
-      <c r="CJ31" s="6">
+      <c r="CL31" s="6">
         <v>37045845.0</v>
       </c>
-      <c r="CK31" s="6">
+      <c r="CM31" s="6">
         <v>35466922.0</v>
       </c>
-      <c r="CL31" s="6">
+      <c r="CN31" s="6">
         <v>35518642.0</v>
       </c>
-      <c r="CM31" s="6">
+      <c r="CO31" s="6">
         <v>12683832.0</v>
       </c>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:93">
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D32" s="6">
-        <v>11610549.0</v>
+        <v>14283455.0</v>
       </c>
       <c r="E32" s="6">
-        <v>11120963.0</v>
+        <v>11811430.0</v>
       </c>
       <c r="F32" s="6">
-        <v>11018115.0</v>
+        <v>11645358.0</v>
       </c>
       <c r="G32" s="6">
-        <v>4776434.0</v>
+        <v>11148506.0</v>
       </c>
       <c r="H32" s="6">
-        <v>18226421.0</v>
+        <v>11036639.0</v>
       </c>
       <c r="I32" s="6">
-        <v>10770773.0</v>
+        <v>4793670.0</v>
       </c>
       <c r="J32" s="6">
-        <v>11006925.0</v>
+        <v>18248833.0</v>
       </c>
       <c r="K32" s="6">
-        <v>9681283.0</v>
+        <v>10793671.0</v>
       </c>
       <c r="L32" s="6">
-        <v>10153057.0</v>
+        <v>11019917.0</v>
       </c>
       <c r="M32" s="6">
-        <v>10776398.0</v>
+        <v>9695486.0</v>
       </c>
       <c r="N32" s="6">
-        <v>12577004.0</v>
+        <v>10168349.0</v>
       </c>
       <c r="O32" s="6">
-        <v>10570907.0</v>
+        <v>10795905.0</v>
       </c>
       <c r="P32" s="6">
-        <v>10236323.0</v>
+        <v>12598545.0</v>
       </c>
       <c r="Q32" s="6">
-        <v>9771882.0</v>
+        <v>10592167.0</v>
       </c>
       <c r="R32" s="6">
-        <v>9851814.0</v>
+        <v>10258170.0</v>
       </c>
       <c r="S32" s="6">
-        <v>4134427.0</v>
+        <v>9789200.0</v>
       </c>
       <c r="T32" s="6">
-        <v>16260708.0</v>
+        <v>9871812.0</v>
       </c>
       <c r="U32" s="6">
-        <v>9425459.0</v>
+        <v>4157311.0</v>
       </c>
       <c r="V32" s="6">
-        <v>9644996.0</v>
+        <v>16281759.0</v>
       </c>
       <c r="W32" s="6">
-        <v>8732720.0</v>
+        <v>9444447.0</v>
       </c>
       <c r="X32" s="6">
-        <v>8876393.0</v>
+        <v>9662431.0</v>
       </c>
       <c r="Y32" s="6">
-        <v>9255720.0</v>
+        <v>8751435.0</v>
       </c>
       <c r="Z32" s="6">
-        <v>11201449.0</v>
+        <v>8899751.0</v>
       </c>
       <c r="AA32" s="6">
-        <v>9113663.0</v>
+        <v>9274878.0</v>
       </c>
       <c r="AB32" s="6">
-        <v>9039589.0</v>
+        <v>11222506.0</v>
       </c>
       <c r="AC32" s="6">
-        <v>8910389.0</v>
+        <v>9134799.0</v>
       </c>
       <c r="AD32" s="6">
-        <v>8561454.0</v>
+        <v>9059117.0</v>
       </c>
       <c r="AE32" s="6">
-        <v>3590411.0</v>
+        <v>8926416.0</v>
       </c>
       <c r="AF32" s="6">
-        <v>15348545.0</v>
+        <v>8579136.0</v>
       </c>
       <c r="AG32" s="6">
-        <v>8450853.0</v>
+        <v>3590561.0</v>
       </c>
       <c r="AH32" s="6">
-        <v>8922152.0</v>
+        <v>15382899.0</v>
       </c>
       <c r="AI32" s="6">
-        <v>8096487.0</v>
+        <v>8467424.0</v>
       </c>
       <c r="AJ32" s="6">
-        <v>8045747.0</v>
+        <v>8940664.0</v>
       </c>
       <c r="AK32" s="6">
-        <v>8335415.0</v>
+        <v>8114053.0</v>
       </c>
       <c r="AL32" s="6">
-        <v>10370426.0</v>
+        <v>8063532.0</v>
       </c>
       <c r="AM32" s="6">
-        <v>8544765.0</v>
+        <v>8351154.0</v>
       </c>
       <c r="AN32" s="6">
-        <v>8094687.0</v>
+        <v>10385699.0</v>
       </c>
       <c r="AO32" s="6">
-        <v>7934097.0</v>
+        <v>8558473.0</v>
       </c>
       <c r="AP32" s="6">
-        <v>7781571.0</v>
+        <v>8108973.0</v>
       </c>
       <c r="AQ32" s="6">
-        <v>3286183.0</v>
+        <v>7946746.0</v>
       </c>
       <c r="AR32" s="6">
-        <v>13585330.0</v>
+        <v>7792745.0</v>
       </c>
       <c r="AS32" s="6">
-        <v>7531571.0</v>
+        <v>3284345.0</v>
       </c>
       <c r="AT32" s="6">
-        <v>7755336.0</v>
+        <v>13609835.0</v>
       </c>
       <c r="AU32" s="6">
-        <v>7493263.0</v>
+        <v>7541743.0</v>
       </c>
       <c r="AV32" s="6">
-        <v>6924734.0</v>
+        <v>7764185.0</v>
       </c>
       <c r="AW32" s="6">
-        <v>7584492.0</v>
+        <v>7500511.0</v>
       </c>
       <c r="AX32" s="6">
-        <v>9253160.0</v>
+        <v>6931584.0</v>
       </c>
       <c r="AY32" s="6">
-        <v>7939341.0</v>
+        <v>7593809.0</v>
       </c>
       <c r="AZ32" s="6">
-        <v>7806858.0</v>
+        <v>9263581.0</v>
       </c>
       <c r="BA32" s="6">
-        <v>7392657.0</v>
+        <v>7950055.0</v>
       </c>
       <c r="BB32" s="6">
-        <v>7021470.0</v>
+        <v>7818356.0</v>
       </c>
       <c r="BC32" s="6">
-        <v>2887739.0</v>
+        <v>7402931.0</v>
       </c>
       <c r="BD32" s="6">
+        <v>7027252.0</v>
+      </c>
+      <c r="BE32" s="6">
+        <v>2885285.0</v>
+      </c>
+      <c r="BF32" s="6">
         <v>12221019.0</v>
       </c>
-      <c r="BE32" s="6">
+      <c r="BG32" s="6">
         <v>6890482.0</v>
       </c>
-      <c r="BF32" s="6">
+      <c r="BH32" s="6">
         <v>7346084.0</v>
       </c>
-      <c r="BG32" s="6">
+      <c r="BI32" s="6">
         <v>6588379.0</v>
       </c>
-      <c r="BH32" s="6">
+      <c r="BJ32" s="6">
         <v>6563068.0</v>
       </c>
-      <c r="BI32" s="6">
+      <c r="BK32" s="6">
         <v>6870916.0</v>
       </c>
-      <c r="BJ32" s="6">
+      <c r="BL32" s="6">
         <v>8228458.0</v>
       </c>
-      <c r="BK32" s="6">
+      <c r="BM32" s="6">
         <v>6655323.0</v>
       </c>
-      <c r="BL32" s="6">
+      <c r="BN32" s="6">
         <v>6552238.0</v>
       </c>
-      <c r="BM32" s="6">
+      <c r="BO32" s="6">
         <v>6268839.0</v>
       </c>
-      <c r="BN32" s="6">
+      <c r="BP32" s="6">
         <v>6060191.0</v>
       </c>
-      <c r="BO32" s="6">
+      <c r="BQ32" s="6">
         <v>2713619.0</v>
       </c>
-      <c r="BP32" s="6">
+      <c r="BR32" s="6">
         <v>10691397.0</v>
       </c>
-      <c r="BQ32" s="6">
+      <c r="BS32" s="6">
         <v>6191904.0</v>
       </c>
-      <c r="BR32" s="6">
+      <c r="BT32" s="6">
         <v>6302771.0</v>
       </c>
-      <c r="BS32" s="6">
+      <c r="BU32" s="6">
         <v>5565061.0</v>
       </c>
-      <c r="BT32" s="6">
+      <c r="BV32" s="6">
         <v>5780798.0</v>
       </c>
-      <c r="BU32" s="6">
+      <c r="BW32" s="6">
         <v>6178047.0</v>
       </c>
-      <c r="BV32" s="6">
+      <c r="BX32" s="6">
         <v>6443789.0</v>
       </c>
-      <c r="BW32" s="6">
+      <c r="BY32" s="6">
         <v>5438589.0</v>
       </c>
-      <c r="BX32" s="6">
+      <c r="BZ32" s="6">
         <v>5814602.0</v>
       </c>
-      <c r="BY32" s="6">
+      <c r="CA32" s="6">
         <v>6007996.0</v>
       </c>
-      <c r="BZ32" s="6">
+      <c r="CB32" s="6">
         <v>6058522.0</v>
       </c>
-      <c r="CA32" s="6">
+      <c r="CC32" s="6">
         <v>2573793.0</v>
       </c>
-      <c r="CB32" s="6">
+      <c r="CD32" s="6">
         <v>10198634.0</v>
       </c>
-      <c r="CC32" s="6">
+      <c r="CE32" s="6">
         <v>6102746.0</v>
       </c>
-      <c r="CD32" s="6">
+      <c r="CF32" s="6">
         <v>6301431.0</v>
       </c>
-      <c r="CE32" s="6">
+      <c r="CG32" s="6">
         <v>5665890.0</v>
       </c>
-      <c r="CF32" s="6">
+      <c r="CH32" s="6">
         <v>5798309.0</v>
       </c>
-      <c r="CG32" s="6">
+      <c r="CI32" s="6">
         <v>6072475.0</v>
       </c>
-      <c r="CH32" s="6">
+      <c r="CJ32" s="6">
         <v>7159804.0</v>
       </c>
-      <c r="CI32" s="6">
+      <c r="CK32" s="6">
         <v>6107533.0</v>
       </c>
-      <c r="CJ32" s="6">
+      <c r="CL32" s="6">
         <v>5873770.0</v>
       </c>
-      <c r="CK32" s="6">
+      <c r="CM32" s="6">
         <v>5457579.0</v>
       </c>
-      <c r="CL32" s="6">
+      <c r="CN32" s="6">
         <v>5535402.0</v>
       </c>
-      <c r="CM32" s="6">
+      <c r="CO32" s="6">
         <v>1421050.0</v>
       </c>
     </row>
-    <row r="33" spans="1:91">
+    <row r="33" spans="1:93">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Telšių apskritis</t>
           </r>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
+        <v>3870.0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>3889.0</v>
+      </c>
+      <c r="F33" s="6">
+        <v>3890.0</v>
+      </c>
+      <c r="G33" s="6">
+        <v>3881.0</v>
+      </c>
+      <c r="H33" s="6">
+        <v>3884.0</v>
+      </c>
+      <c r="I33" s="6">
+        <v>3909.0</v>
+      </c>
+      <c r="J33" s="6">
+        <v>4172.0</v>
+      </c>
+      <c r="K33" s="6">
+        <v>4010.0</v>
+      </c>
+      <c r="L33" s="6">
+        <v>4010.0</v>
+      </c>
+      <c r="M33" s="6">
+        <v>3976.0</v>
+      </c>
+      <c r="N33" s="6">
+        <v>3979.0</v>
+      </c>
+      <c r="O33" s="6">
+        <v>3987.0</v>
+      </c>
+      <c r="P33" s="6">
+        <v>3980.0</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>3970.0</v>
+      </c>
+      <c r="R33" s="6">
+        <v>3967.0</v>
+      </c>
+      <c r="S33" s="6">
+        <v>3959.0</v>
+      </c>
+      <c r="T33" s="6">
+        <v>3936.0</v>
+      </c>
+      <c r="U33" s="6">
+        <v>3947.0</v>
+      </c>
+      <c r="V33" s="6">
+        <v>4227.0</v>
+      </c>
+      <c r="W33" s="6">
+        <v>4049.0</v>
+      </c>
+      <c r="X33" s="6">
+        <v>4062.0</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>4016.0</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>4004.0</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>4010.0</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>4008.0</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>4006.0</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>3992.0</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>3978.0</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>3965.0</v>
+      </c>
+      <c r="AG33" s="6">
+        <v>3981.0</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>4222.0</v>
+      </c>
+      <c r="AI33" s="6">
+        <v>4045.0</v>
+      </c>
+      <c r="AJ33" s="6">
+        <v>4044.0</v>
+      </c>
+      <c r="AK33" s="6">
+        <v>4015.0</v>
+      </c>
+      <c r="AL33" s="6">
+        <v>4009.0</v>
+      </c>
+      <c r="AM33" s="6">
+        <v>4031.0</v>
+      </c>
+      <c r="AN33" s="6">
+        <v>4037.0</v>
+      </c>
+      <c r="AO33" s="6">
+        <v>4024.0</v>
+      </c>
+      <c r="AP33" s="6">
+        <v>4002.0</v>
+      </c>
+      <c r="AQ33" s="6">
+        <v>3997.0</v>
+      </c>
+      <c r="AR33" s="6">
+        <v>3985.0</v>
+      </c>
+      <c r="AS33" s="6">
+        <v>3997.0</v>
+      </c>
+      <c r="AT33" s="6">
+        <v>4207.0</v>
+      </c>
+      <c r="AU33" s="6">
+        <v>4076.0</v>
+      </c>
+      <c r="AV33" s="6">
+        <v>4058.0</v>
+      </c>
+      <c r="AW33" s="6">
+        <v>4013.0</v>
+      </c>
+      <c r="AX33" s="6">
+        <v>4007.0</v>
+      </c>
+      <c r="AY33" s="6">
+        <v>3999.0</v>
+      </c>
+      <c r="AZ33" s="6">
+        <v>3994.0</v>
+      </c>
+      <c r="BA33" s="6">
+        <v>3971.0</v>
+      </c>
+      <c r="BB33" s="6">
+        <v>3971.0</v>
+      </c>
+      <c r="BC33" s="6">
+        <v>3954.0</v>
+      </c>
+      <c r="BD33" s="6">
+        <v>3945.0</v>
+      </c>
+      <c r="BE33" s="6">
+        <v>3966.0</v>
+      </c>
+      <c r="BF33" s="6">
+        <v>4231.0</v>
+      </c>
+      <c r="BG33" s="6">
+        <v>4039.0</v>
+      </c>
+      <c r="BH33" s="6">
+        <v>4039.0</v>
+      </c>
+      <c r="BI33" s="6">
+        <v>4025.0</v>
+      </c>
+      <c r="BJ33" s="6">
+        <v>4014.0</v>
+      </c>
+      <c r="BK33" s="6">
+        <v>4005.0</v>
+      </c>
+      <c r="BL33" s="6">
+        <v>3998.0</v>
+      </c>
+      <c r="BM33" s="6">
+        <v>3959.0</v>
+      </c>
+      <c r="BN33" s="6">
+        <v>3933.0</v>
+      </c>
+      <c r="BO33" s="6">
+        <v>3908.0</v>
+      </c>
+      <c r="BP33" s="6">
+        <v>3879.0</v>
+      </c>
+      <c r="BQ33" s="6">
         <v>3864.0</v>
       </c>
-      <c r="E33" s="6">
-[...188 lines deleted...]
-      <c r="BP33" s="6">
+      <c r="BR33" s="6">
         <v>4093.0</v>
       </c>
-      <c r="BQ33" s="6">
+      <c r="BS33" s="6">
         <v>3946.0</v>
       </c>
-      <c r="BR33" s="6">
+      <c r="BT33" s="6">
         <v>3936.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3919.0</v>
       </c>
       <c r="BU33" s="6">
         <v>3909.0</v>
       </c>
       <c r="BV33" s="6">
+        <v>3919.0</v>
+      </c>
+      <c r="BW33" s="6">
+        <v>3909.0</v>
+      </c>
+      <c r="BX33" s="6">
         <v>3898.0</v>
       </c>
-      <c r="BW33" s="6">
+      <c r="BY33" s="6">
         <v>3878.0</v>
       </c>
-      <c r="BX33" s="6">
+      <c r="BZ33" s="6">
         <v>3848.0</v>
       </c>
-      <c r="BY33" s="6">
+      <c r="CA33" s="6">
         <v>3864.0</v>
       </c>
-      <c r="BZ33" s="6">
+      <c r="CB33" s="6">
         <v>3876.0</v>
       </c>
-      <c r="CA33" s="6">
+      <c r="CC33" s="6">
         <v>3875.0</v>
       </c>
-      <c r="CB33" s="6">
+      <c r="CD33" s="6">
         <v>4100.0</v>
       </c>
-      <c r="CC33" s="6">
+      <c r="CE33" s="6">
         <v>3921.0</v>
       </c>
-      <c r="CD33" s="6">
+      <c r="CF33" s="6">
         <v>3896.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3879.0</v>
       </c>
       <c r="CG33" s="6">
         <v>3883.0</v>
       </c>
       <c r="CH33" s="6">
+        <v>3879.0</v>
+      </c>
+      <c r="CI33" s="6">
+        <v>3883.0</v>
+      </c>
+      <c r="CJ33" s="6">
         <v>3895.0</v>
       </c>
-      <c r="CI33" s="6">
+      <c r="CK33" s="6">
         <v>3870.0</v>
       </c>
-      <c r="CJ33" s="6">
+      <c r="CL33" s="6">
         <v>3869.0</v>
       </c>
-      <c r="CK33" s="6">
+      <c r="CM33" s="6">
         <v>3860.0</v>
       </c>
-      <c r="CL33" s="6">
+      <c r="CN33" s="6">
         <v>3846.0</v>
       </c>
-      <c r="CM33" s="6">
+      <c r="CO33" s="6">
         <v>3858.0</v>
       </c>
     </row>
-    <row r="34" spans="1:91">
+    <row r="34" spans="1:93">
       <c r="C34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D34" s="6">
-        <v>91859675.0</v>
+        <v>104422575.0</v>
       </c>
       <c r="E34" s="6">
-        <v>84739346.0</v>
+        <v>89349506.0</v>
       </c>
       <c r="F34" s="6">
-        <v>88855572.0</v>
+        <v>91806753.0</v>
       </c>
       <c r="G34" s="6">
-        <v>45803499.0</v>
+        <v>84679194.0</v>
       </c>
       <c r="H34" s="6">
-        <v>133754216.0</v>
+        <v>88828792.0</v>
       </c>
       <c r="I34" s="6">
-        <v>87468812.0</v>
+        <v>45860890.0</v>
       </c>
       <c r="J34" s="6">
-        <v>87884313.0</v>
+        <v>133705732.0</v>
       </c>
       <c r="K34" s="6">
-        <v>78785318.0</v>
+        <v>87435626.0</v>
       </c>
       <c r="L34" s="6">
-        <v>81633990.0</v>
+        <v>87853261.0</v>
       </c>
       <c r="M34" s="6">
-        <v>87669949.0</v>
+        <v>78753009.0</v>
       </c>
       <c r="N34" s="6">
-        <v>98347203.0</v>
+        <v>81604247.0</v>
       </c>
       <c r="O34" s="6">
-        <v>84388259.0</v>
+        <v>87657284.0</v>
       </c>
       <c r="P34" s="6">
-        <v>82164744.0</v>
+        <v>98318560.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>77579792.0</v>
+        <v>84364774.0</v>
       </c>
       <c r="R34" s="6">
-        <v>80570137.0</v>
+        <v>82133098.0</v>
       </c>
       <c r="S34" s="6">
-        <v>41807781.0</v>
+        <v>77563712.0</v>
       </c>
       <c r="T34" s="6">
-        <v>123901301.0</v>
+        <v>80555247.0</v>
       </c>
       <c r="U34" s="6">
-        <v>79217781.0</v>
+        <v>41778633.0</v>
       </c>
       <c r="V34" s="6">
-        <v>78217977.0</v>
+        <v>123854232.0</v>
       </c>
       <c r="W34" s="6">
-        <v>71463813.0</v>
+        <v>79197562.0</v>
       </c>
       <c r="X34" s="6">
-        <v>74678586.0</v>
+        <v>78194844.0</v>
       </c>
       <c r="Y34" s="6">
-        <v>78855148.0</v>
+        <v>71436878.0</v>
       </c>
       <c r="Z34" s="6">
-        <v>89441440.0</v>
+        <v>74654885.0</v>
       </c>
       <c r="AA34" s="6">
-        <v>75498275.0</v>
+        <v>78825608.0</v>
       </c>
       <c r="AB34" s="6">
-        <v>75016504.0</v>
+        <v>89414246.0</v>
       </c>
       <c r="AC34" s="6">
-        <v>73403700.0</v>
+        <v>75473507.0</v>
       </c>
       <c r="AD34" s="6">
-        <v>75247598.0</v>
+        <v>74986348.0</v>
       </c>
       <c r="AE34" s="6">
-        <v>37868156.0</v>
+        <v>73380631.0</v>
       </c>
       <c r="AF34" s="6">
-        <v>112008508.0</v>
+        <v>75223669.0</v>
       </c>
       <c r="AG34" s="6">
-        <v>70449912.0</v>
+        <v>37856130.0</v>
       </c>
       <c r="AH34" s="6">
-        <v>70332661.0</v>
+        <v>111974478.0</v>
       </c>
       <c r="AI34" s="6">
-        <v>64972911.0</v>
+        <v>70427964.0</v>
       </c>
       <c r="AJ34" s="6">
-        <v>66003052.0</v>
+        <v>70304208.0</v>
       </c>
       <c r="AK34" s="6">
-        <v>70686265.0</v>
+        <v>64938552.0</v>
       </c>
       <c r="AL34" s="6">
-        <v>80360192.0</v>
+        <v>65976509.0</v>
       </c>
       <c r="AM34" s="6">
-        <v>66918743.0</v>
+        <v>70667903.0</v>
       </c>
       <c r="AN34" s="6">
-        <v>67056282.0</v>
+        <v>80334486.0</v>
       </c>
       <c r="AO34" s="6">
-        <v>64025812.0</v>
+        <v>66894359.0</v>
       </c>
       <c r="AP34" s="6">
-        <v>64913898.0</v>
+        <v>67034127.0</v>
       </c>
       <c r="AQ34" s="6">
-        <v>33818006.0</v>
+        <v>64005345.0</v>
       </c>
       <c r="AR34" s="6">
-        <v>100647465.0</v>
+        <v>64886650.0</v>
       </c>
       <c r="AS34" s="6">
-        <v>61678338.0</v>
+        <v>33807449.0</v>
       </c>
       <c r="AT34" s="6">
-        <v>61682074.0</v>
+        <v>100619419.0</v>
       </c>
       <c r="AU34" s="6">
-        <v>60509604.0</v>
+        <v>61660827.0</v>
       </c>
       <c r="AV34" s="6">
-        <v>57617050.0</v>
+        <v>61663504.0</v>
       </c>
       <c r="AW34" s="6">
-        <v>64357689.0</v>
+        <v>60487647.0</v>
       </c>
       <c r="AX34" s="6">
-        <v>72440959.0</v>
+        <v>57598648.0</v>
       </c>
       <c r="AY34" s="6">
-        <v>61055914.0</v>
+        <v>64340012.0</v>
       </c>
       <c r="AZ34" s="6">
-        <v>60070072.0</v>
+        <v>72426037.0</v>
       </c>
       <c r="BA34" s="6">
-        <v>56506706.0</v>
+        <v>61039582.0</v>
       </c>
       <c r="BB34" s="6">
-        <v>55869254.0</v>
+        <v>60057323.0</v>
       </c>
       <c r="BC34" s="6">
-        <v>31217290.0</v>
+        <v>56493375.0</v>
       </c>
       <c r="BD34" s="6">
+        <v>55856887.0</v>
+      </c>
+      <c r="BE34" s="6">
+        <v>31216149.0</v>
+      </c>
+      <c r="BF34" s="6">
         <v>88747704.0</v>
       </c>
-      <c r="BE34" s="6">
+      <c r="BG34" s="6">
         <v>55264449.0</v>
       </c>
-      <c r="BF34" s="6">
+      <c r="BH34" s="6">
         <v>54597095.0</v>
       </c>
-      <c r="BG34" s="6">
+      <c r="BI34" s="6">
         <v>50999904.0</v>
       </c>
-      <c r="BH34" s="6">
+      <c r="BJ34" s="6">
         <v>51802724.0</v>
       </c>
-      <c r="BI34" s="6">
+      <c r="BK34" s="6">
         <v>55866288.0</v>
       </c>
-      <c r="BJ34" s="6">
+      <c r="BL34" s="6">
         <v>61828341.0</v>
       </c>
-      <c r="BK34" s="6">
+      <c r="BM34" s="6">
         <v>54597073.0</v>
       </c>
-      <c r="BL34" s="6">
+      <c r="BN34" s="6">
         <v>52401065.0</v>
       </c>
-      <c r="BM34" s="6">
+      <c r="BO34" s="6">
         <v>49803416.0</v>
       </c>
-      <c r="BN34" s="6">
+      <c r="BP34" s="6">
         <v>49193535.0</v>
       </c>
-      <c r="BO34" s="6">
+      <c r="BQ34" s="6">
         <v>26722336.0</v>
       </c>
-      <c r="BP34" s="6">
+      <c r="BR34" s="6">
         <v>78334768.0</v>
       </c>
-      <c r="BQ34" s="6">
+      <c r="BS34" s="6">
         <v>49518427.0</v>
       </c>
-      <c r="BR34" s="6">
+      <c r="BT34" s="6">
         <v>50154542.0</v>
       </c>
-      <c r="BS34" s="6">
+      <c r="BU34" s="6">
         <v>45310861.0</v>
       </c>
-      <c r="BT34" s="6">
+      <c r="BV34" s="6">
         <v>47217756.0</v>
       </c>
-      <c r="BU34" s="6">
+      <c r="BW34" s="6">
         <v>51518379.0</v>
       </c>
-      <c r="BV34" s="6">
+      <c r="BX34" s="6">
         <v>53100646.0</v>
       </c>
-      <c r="BW34" s="6">
+      <c r="BY34" s="6">
         <v>45677600.0</v>
       </c>
-      <c r="BX34" s="6">
+      <c r="BZ34" s="6">
         <v>46111270.0</v>
       </c>
-      <c r="BY34" s="6">
+      <c r="CA34" s="6">
         <v>46750279.0</v>
       </c>
-      <c r="BZ34" s="6">
+      <c r="CB34" s="6">
         <v>47757336.0</v>
       </c>
-      <c r="CA34" s="6">
+      <c r="CC34" s="6">
         <v>25366806.0</v>
       </c>
-      <c r="CB34" s="6">
+      <c r="CD34" s="6">
         <v>71697663.0</v>
       </c>
-      <c r="CC34" s="6">
+      <c r="CE34" s="6">
         <v>46813931.0</v>
       </c>
-      <c r="CD34" s="6">
+      <c r="CF34" s="6">
         <v>45794216.0</v>
       </c>
-      <c r="CE34" s="6">
+      <c r="CG34" s="6">
         <v>42303141.0</v>
       </c>
-      <c r="CF34" s="6">
+      <c r="CH34" s="6">
         <v>43626520.0</v>
       </c>
-      <c r="CG34" s="6">
+      <c r="CI34" s="6">
         <v>47731649.0</v>
       </c>
-      <c r="CH34" s="6">
+      <c r="CJ34" s="6">
         <v>51865891.0</v>
       </c>
-      <c r="CI34" s="6">
+      <c r="CK34" s="6">
         <v>45701845.0</v>
       </c>
-      <c r="CJ34" s="6">
+      <c r="CL34" s="6">
         <v>44354822.0</v>
       </c>
-      <c r="CK34" s="6">
+      <c r="CM34" s="6">
         <v>41989501.0</v>
       </c>
-      <c r="CL34" s="6">
+      <c r="CN34" s="6">
         <v>42471425.0</v>
       </c>
-      <c r="CM34" s="6">
+      <c r="CO34" s="6">
         <v>15438966.0</v>
       </c>
     </row>
-    <row r="35" spans="1:91">
+    <row r="35" spans="1:93">
       <c r="C35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D35" s="6">
-        <v>15512929.0</v>
+        <v>17863511.0</v>
       </c>
       <c r="E35" s="6">
-        <v>14055413.0</v>
+        <v>15158158.0</v>
       </c>
       <c r="F35" s="6">
-        <v>14994473.0</v>
+        <v>15507960.0</v>
       </c>
       <c r="G35" s="6">
-        <v>7623456.0</v>
+        <v>14052947.0</v>
       </c>
       <c r="H35" s="6">
-        <v>23215422.0</v>
+        <v>15011930.0</v>
       </c>
       <c r="I35" s="6">
-        <v>14943394.0</v>
+        <v>7639474.0</v>
       </c>
       <c r="J35" s="6">
-        <v>14941469.0</v>
+        <v>23208298.0</v>
       </c>
       <c r="K35" s="6">
-        <v>13274359.0</v>
+        <v>14938400.0</v>
       </c>
       <c r="L35" s="6">
-        <v>13751779.0</v>
+        <v>14936405.0</v>
       </c>
       <c r="M35" s="6">
-        <v>14728936.0</v>
+        <v>13268966.0</v>
       </c>
       <c r="N35" s="6">
-        <v>16535843.0</v>
+        <v>13747795.0</v>
       </c>
       <c r="O35" s="6">
-        <v>14073130.0</v>
+        <v>14727851.0</v>
       </c>
       <c r="P35" s="6">
-        <v>13458260.0</v>
+        <v>16531827.0</v>
       </c>
       <c r="Q35" s="6">
-        <v>12637008.0</v>
+        <v>14070571.0</v>
       </c>
       <c r="R35" s="6">
-        <v>13179792.0</v>
+        <v>13453164.0</v>
       </c>
       <c r="S35" s="6">
-        <v>6836961.0</v>
+        <v>12635355.0</v>
       </c>
       <c r="T35" s="6">
-        <v>21101675.0</v>
+        <v>13177912.0</v>
       </c>
       <c r="U35" s="6">
-        <v>13216632.0</v>
+        <v>6832481.0</v>
       </c>
       <c r="V35" s="6">
-        <v>12874834.0</v>
+        <v>21098431.0</v>
       </c>
       <c r="W35" s="6">
-        <v>11764846.0</v>
+        <v>13214467.0</v>
       </c>
       <c r="X35" s="6">
-        <v>12298001.0</v>
+        <v>12871816.0</v>
       </c>
       <c r="Y35" s="6">
-        <v>12774992.0</v>
+        <v>11761014.0</v>
       </c>
       <c r="Z35" s="6">
-        <v>14706939.0</v>
+        <v>12294925.0</v>
       </c>
       <c r="AA35" s="6">
-        <v>12056581.0</v>
+        <v>12770873.0</v>
       </c>
       <c r="AB35" s="6">
-        <v>12141653.0</v>
+        <v>14703122.0</v>
       </c>
       <c r="AC35" s="6">
-        <v>11623161.0</v>
+        <v>12053260.0</v>
       </c>
       <c r="AD35" s="6">
-        <v>12056522.0</v>
+        <v>12137314.0</v>
       </c>
       <c r="AE35" s="6">
-        <v>6105808.0</v>
+        <v>11620163.0</v>
       </c>
       <c r="AF35" s="6">
-        <v>18995245.0</v>
+        <v>12053342.0</v>
       </c>
       <c r="AG35" s="6">
-        <v>11617992.0</v>
+        <v>6104490.0</v>
       </c>
       <c r="AH35" s="6">
-        <v>11604269.0</v>
+        <v>18990013.0</v>
       </c>
       <c r="AI35" s="6">
-        <v>10653751.0</v>
+        <v>11614950.0</v>
       </c>
       <c r="AJ35" s="6">
-        <v>10696583.0</v>
+        <v>11599731.0</v>
       </c>
       <c r="AK35" s="6">
-        <v>11479894.0</v>
+        <v>10648466.0</v>
       </c>
       <c r="AL35" s="6">
-        <v>13109649.0</v>
+        <v>10693039.0</v>
       </c>
       <c r="AM35" s="6">
-        <v>10641153.0</v>
+        <v>11477694.0</v>
       </c>
       <c r="AN35" s="6">
-        <v>10679328.0</v>
+        <v>13105963.0</v>
       </c>
       <c r="AO35" s="6">
-        <v>10060350.0</v>
+        <v>10637762.0</v>
       </c>
       <c r="AP35" s="6">
-        <v>10156944.0</v>
+        <v>10676629.0</v>
       </c>
       <c r="AQ35" s="6">
-        <v>5446908.0</v>
+        <v>10057945.0</v>
       </c>
       <c r="AR35" s="6">
-        <v>16842860.0</v>
+        <v>10152938.0</v>
       </c>
       <c r="AS35" s="6">
-        <v>9899987.0</v>
+        <v>5446297.0</v>
       </c>
       <c r="AT35" s="6">
-        <v>9980774.0</v>
+        <v>16837798.0</v>
       </c>
       <c r="AU35" s="6">
-        <v>9770086.0</v>
+        <v>9897538.0</v>
       </c>
       <c r="AV35" s="6">
-        <v>9135938.0</v>
+        <v>9978028.0</v>
       </c>
       <c r="AW35" s="6">
-        <v>10332009.0</v>
+        <v>9766717.0</v>
       </c>
       <c r="AX35" s="6">
-        <v>11802569.0</v>
+        <v>9133350.0</v>
       </c>
       <c r="AY35" s="6">
-        <v>9886826.0</v>
+        <v>10329428.0</v>
       </c>
       <c r="AZ35" s="6">
-        <v>9642356.0</v>
+        <v>11800264.0</v>
       </c>
       <c r="BA35" s="6">
-        <v>8921089.0</v>
+        <v>9884326.0</v>
       </c>
       <c r="BB35" s="6">
-        <v>8828453.0</v>
+        <v>9640666.0</v>
       </c>
       <c r="BC35" s="6">
-        <v>5085715.0</v>
+        <v>8919308.0</v>
       </c>
       <c r="BD35" s="6">
+        <v>8826870.0</v>
+      </c>
+      <c r="BE35" s="6">
+        <v>5085653.0</v>
+      </c>
+      <c r="BF35" s="6">
         <v>14859631.0</v>
       </c>
-      <c r="BE35" s="6">
+      <c r="BG35" s="6">
         <v>8985236.0</v>
       </c>
-      <c r="BF35" s="6">
+      <c r="BH35" s="6">
         <v>8833810.0</v>
       </c>
-      <c r="BG35" s="6">
+      <c r="BI35" s="6">
         <v>8292669.0</v>
       </c>
-      <c r="BH35" s="6">
+      <c r="BJ35" s="6">
         <v>8343418.0</v>
       </c>
-      <c r="BI35" s="6">
+      <c r="BK35" s="6">
         <v>8905712.0</v>
       </c>
-      <c r="BJ35" s="6">
+      <c r="BL35" s="6">
         <v>9912252.0</v>
       </c>
-      <c r="BK35" s="6">
+      <c r="BM35" s="6">
         <v>8654554.0</v>
       </c>
-      <c r="BL35" s="6">
+      <c r="BN35" s="6">
         <v>8299807.0</v>
       </c>
-      <c r="BM35" s="6">
+      <c r="BO35" s="6">
         <v>7749086.0</v>
       </c>
-      <c r="BN35" s="6">
+      <c r="BP35" s="6">
         <v>7806402.0</v>
       </c>
-      <c r="BO35" s="6">
+      <c r="BQ35" s="6">
         <v>4282576.0</v>
       </c>
-      <c r="BP35" s="6">
+      <c r="BR35" s="6">
         <v>12544676.0</v>
       </c>
-      <c r="BQ35" s="6">
+      <c r="BS35" s="6">
         <v>7761641.0</v>
       </c>
-      <c r="BR35" s="6">
+      <c r="BT35" s="6">
         <v>7915053.0</v>
       </c>
-      <c r="BS35" s="6">
+      <c r="BU35" s="6">
         <v>7068582.0</v>
       </c>
-      <c r="BT35" s="6">
+      <c r="BV35" s="6">
         <v>7429311.0</v>
       </c>
-      <c r="BU35" s="6">
+      <c r="BW35" s="6">
         <v>8140955.0</v>
       </c>
-      <c r="BV35" s="6">
+      <c r="BX35" s="6">
         <v>8521207.0</v>
       </c>
-      <c r="BW35" s="6">
+      <c r="BY35" s="6">
         <v>7285121.0</v>
       </c>
-      <c r="BX35" s="6">
+      <c r="BZ35" s="6">
         <v>7163752.0</v>
       </c>
-      <c r="BY35" s="6">
+      <c r="CA35" s="6">
         <v>7392907.0</v>
       </c>
-      <c r="BZ35" s="6">
+      <c r="CB35" s="6">
         <v>7585513.0</v>
       </c>
-      <c r="CA35" s="6">
+      <c r="CC35" s="6">
         <v>4071593.0</v>
       </c>
-      <c r="CB35" s="6">
+      <c r="CD35" s="6">
         <v>11995476.0</v>
       </c>
-      <c r="CC35" s="6">
+      <c r="CE35" s="6">
         <v>7679604.0</v>
       </c>
-      <c r="CD35" s="6">
+      <c r="CF35" s="6">
         <v>7442086.0</v>
       </c>
-      <c r="CE35" s="6">
+      <c r="CG35" s="6">
         <v>6895810.0</v>
       </c>
-      <c r="CF35" s="6">
+      <c r="CH35" s="6">
         <v>7152959.0</v>
       </c>
-      <c r="CG35" s="6">
+      <c r="CI35" s="6">
         <v>7657920.0</v>
       </c>
-      <c r="CH35" s="6">
+      <c r="CJ35" s="6">
         <v>8417920.0</v>
       </c>
-      <c r="CI35" s="6">
+      <c r="CK35" s="6">
         <v>7366583.0</v>
       </c>
-      <c r="CJ35" s="6">
+      <c r="CL35" s="6">
         <v>7096481.0</v>
       </c>
-      <c r="CK35" s="6">
+      <c r="CM35" s="6">
         <v>6633847.0</v>
       </c>
-      <c r="CL35" s="6">
+      <c r="CN35" s="6">
         <v>6803285.0</v>
       </c>
-      <c r="CM35" s="6">
+      <c r="CO35" s="6">
         <v>1774111.0</v>
       </c>
     </row>
-    <row r="36" spans="1:91">
+    <row r="36" spans="1:93">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Panevėžio apskritis</t>
           </r>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D36" s="6">
-        <v>6495.0</v>
+        <v>6524.0</v>
       </c>
       <c r="E36" s="6">
-        <v>6526.0</v>
+        <v>6553.0</v>
       </c>
       <c r="F36" s="6">
-        <v>6537.0</v>
+        <v>6551.0</v>
       </c>
       <c r="G36" s="6">
-        <v>6597.0</v>
+        <v>6545.0</v>
       </c>
       <c r="H36" s="6">
-        <v>7298.0</v>
+        <v>6554.0</v>
       </c>
       <c r="I36" s="6">
-        <v>6957.0</v>
+        <v>6614.0</v>
       </c>
       <c r="J36" s="6">
-        <v>6905.0</v>
+        <v>7305.0</v>
       </c>
       <c r="K36" s="6">
-        <v>6765.0</v>
+        <v>6958.0</v>
       </c>
       <c r="L36" s="6">
-        <v>6764.0</v>
+        <v>6906.0</v>
       </c>
       <c r="M36" s="6">
-        <v>6738.0</v>
+        <v>6766.0</v>
       </c>
       <c r="N36" s="6">
-        <v>6743.0</v>
+        <v>6766.0</v>
       </c>
       <c r="O36" s="6">
-        <v>6735.0</v>
+        <v>6736.0</v>
       </c>
       <c r="P36" s="6">
-        <v>6743.0</v>
+        <v>6741.0</v>
       </c>
       <c r="Q36" s="6">
-        <v>6716.0</v>
+        <v>6740.0</v>
       </c>
       <c r="R36" s="6">
-        <v>6707.0</v>
+        <v>6740.0</v>
       </c>
       <c r="S36" s="6">
-        <v>6748.0</v>
+        <v>6714.0</v>
       </c>
       <c r="T36" s="6">
-        <v>7338.0</v>
+        <v>6705.0</v>
       </c>
       <c r="U36" s="6">
-        <v>7022.0</v>
+        <v>6746.0</v>
       </c>
       <c r="V36" s="6">
-        <v>6932.0</v>
+        <v>7340.0</v>
       </c>
       <c r="W36" s="6">
-        <v>6812.0</v>
+        <v>7019.0</v>
       </c>
       <c r="X36" s="6">
+        <v>6931.0</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>6811.0</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>6801.0</v>
+      </c>
+      <c r="AA36" s="6">
         <v>6802.0</v>
       </c>
-      <c r="Y36" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="AB36" s="6">
-        <v>6812.0</v>
+        <v>6820.0</v>
       </c>
       <c r="AC36" s="6">
-        <v>6786.0</v>
+        <v>6809.0</v>
       </c>
       <c r="AD36" s="6">
-        <v>6774.0</v>
+        <v>6811.0</v>
       </c>
       <c r="AE36" s="6">
+        <v>6785.0</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>6773.0</v>
+      </c>
+      <c r="AG36" s="6">
         <v>6778.0</v>
       </c>
-      <c r="AF36" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="AH36" s="6">
-        <v>6966.0</v>
+        <v>7438.0</v>
       </c>
       <c r="AI36" s="6">
-        <v>6909.0</v>
+        <v>7098.0</v>
       </c>
       <c r="AJ36" s="6">
-        <v>6922.0</v>
+        <v>6963.0</v>
       </c>
       <c r="AK36" s="6">
-        <v>6904.0</v>
+        <v>6907.0</v>
       </c>
       <c r="AL36" s="6">
         <v>6919.0</v>
       </c>
       <c r="AM36" s="6">
-        <v>6881.0</v>
+        <v>6902.0</v>
       </c>
       <c r="AN36" s="6">
-        <v>6857.0</v>
+        <v>6917.0</v>
       </c>
       <c r="AO36" s="6">
+        <v>6879.0</v>
+      </c>
+      <c r="AP36" s="6">
+        <v>6855.0</v>
+      </c>
+      <c r="AQ36" s="6">
+        <v>6832.0</v>
+      </c>
+      <c r="AR36" s="6">
+        <v>6806.0</v>
+      </c>
+      <c r="AS36" s="6">
         <v>6834.0</v>
       </c>
-      <c r="AP36" s="6">
+      <c r="AT36" s="6">
+        <v>7408.0</v>
+      </c>
+      <c r="AU36" s="6">
+        <v>7124.0</v>
+      </c>
+      <c r="AV36" s="6">
+        <v>7018.0</v>
+      </c>
+      <c r="AW36" s="6">
+        <v>6937.0</v>
+      </c>
+      <c r="AX36" s="6">
+        <v>6904.0</v>
+      </c>
+      <c r="AY36" s="6">
+        <v>6890.0</v>
+      </c>
+      <c r="AZ36" s="6">
+        <v>6884.0</v>
+      </c>
+      <c r="BA36" s="6">
+        <v>6867.0</v>
+      </c>
+      <c r="BB36" s="6">
+        <v>6835.0</v>
+      </c>
+      <c r="BC36" s="6">
+        <v>6814.0</v>
+      </c>
+      <c r="BD36" s="6">
+        <v>6803.0</v>
+      </c>
+      <c r="BE36" s="6">
+        <v>6839.0</v>
+      </c>
+      <c r="BF36" s="6">
+        <v>7379.0</v>
+      </c>
+      <c r="BG36" s="6">
+        <v>7079.0</v>
+      </c>
+      <c r="BH36" s="6">
+        <v>6951.0</v>
+      </c>
+      <c r="BI36" s="6">
+        <v>6850.0</v>
+      </c>
+      <c r="BJ36" s="6">
         <v>6807.0</v>
       </c>
-      <c r="AQ36" s="6">
-[...53 lines deleted...]
-      <c r="BI36" s="6">
+      <c r="BK36" s="6">
         <v>6787.0</v>
       </c>
-      <c r="BJ36" s="6">
+      <c r="BL36" s="6">
         <v>6772.0</v>
       </c>
-      <c r="BK36" s="6">
+      <c r="BM36" s="6">
         <v>6712.0</v>
       </c>
-      <c r="BL36" s="6">
+      <c r="BN36" s="6">
         <v>6678.0</v>
       </c>
-      <c r="BM36" s="6">
+      <c r="BO36" s="6">
         <v>6626.0</v>
       </c>
-      <c r="BN36" s="6">
+      <c r="BP36" s="6">
         <v>6566.0</v>
       </c>
-      <c r="BO36" s="6">
+      <c r="BQ36" s="6">
         <v>6557.0</v>
       </c>
-      <c r="BP36" s="6">
+      <c r="BR36" s="6">
         <v>7149.0</v>
       </c>
-      <c r="BQ36" s="6">
+      <c r="BS36" s="6">
         <v>6813.0</v>
       </c>
-      <c r="BR36" s="6">
+      <c r="BT36" s="6">
         <v>6735.0</v>
       </c>
-      <c r="BS36" s="6">
+      <c r="BU36" s="6">
         <v>6631.0</v>
       </c>
-      <c r="BT36" s="6">
+      <c r="BV36" s="6">
         <v>6601.0</v>
       </c>
-      <c r="BU36" s="6">
+      <c r="BW36" s="6">
         <v>6597.0</v>
       </c>
-      <c r="BV36" s="6">
+      <c r="BX36" s="6">
         <v>6587.0</v>
       </c>
-      <c r="BW36" s="6">
+      <c r="BY36" s="6">
         <v>6551.0</v>
       </c>
-      <c r="BX36" s="6">
+      <c r="BZ36" s="6">
         <v>6528.0</v>
       </c>
-      <c r="BY36" s="6">
+      <c r="CA36" s="6">
         <v>6573.0</v>
       </c>
-      <c r="BZ36" s="6">
+      <c r="CB36" s="6">
         <v>6572.0</v>
       </c>
-      <c r="CA36" s="6">
+      <c r="CC36" s="6">
         <v>6616.0</v>
       </c>
-      <c r="CB36" s="6">
+      <c r="CD36" s="6">
         <v>7139.0</v>
       </c>
-      <c r="CC36" s="6">
+      <c r="CE36" s="6">
         <v>6774.0</v>
       </c>
-      <c r="CD36" s="6">
+      <c r="CF36" s="6">
         <v>6707.0</v>
       </c>
-      <c r="CE36" s="6">
+      <c r="CG36" s="6">
         <v>6654.0</v>
       </c>
-      <c r="CF36" s="6">
+      <c r="CH36" s="6">
         <v>6620.0</v>
       </c>
-      <c r="CG36" s="6">
+      <c r="CI36" s="6">
         <v>6602.0</v>
       </c>
-      <c r="CH36" s="6">
+      <c r="CJ36" s="6">
         <v>6599.0</v>
       </c>
-      <c r="CI36" s="6">
+      <c r="CK36" s="6">
         <v>6545.0</v>
       </c>
-      <c r="CJ36" s="6">
+      <c r="CL36" s="6">
         <v>6533.0</v>
       </c>
-      <c r="CK36" s="6">
+      <c r="CM36" s="6">
         <v>6482.0</v>
       </c>
-      <c r="CL36" s="6">
+      <c r="CN36" s="6">
         <v>6464.0</v>
       </c>
-      <c r="CM36" s="6">
+      <c r="CO36" s="6">
         <v>6514.0</v>
       </c>
     </row>
-    <row r="37" spans="1:91">
+    <row r="37" spans="1:93">
       <c r="C37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D37" s="6">
-        <v>132232737.0</v>
+        <v>154856221.0</v>
       </c>
       <c r="E37" s="6">
-        <v>124378007.0</v>
+        <v>133766792.0</v>
       </c>
       <c r="F37" s="6">
-        <v>126891480.0</v>
+        <v>132527726.0</v>
       </c>
       <c r="G37" s="6">
-        <v>54158375.0</v>
+        <v>124392092.0</v>
       </c>
       <c r="H37" s="6">
-        <v>209671444.0</v>
+        <v>126898907.0</v>
       </c>
       <c r="I37" s="6">
-        <v>124054595.0</v>
+        <v>54186055.0</v>
       </c>
       <c r="J37" s="6">
-        <v>124822800.0</v>
+        <v>209579659.0</v>
       </c>
       <c r="K37" s="6">
-        <v>114600309.0</v>
+        <v>124055784.0</v>
       </c>
       <c r="L37" s="6">
-        <v>116068054.0</v>
+        <v>124825655.0</v>
       </c>
       <c r="M37" s="6">
-        <v>128331520.0</v>
+        <v>114606725.0</v>
       </c>
       <c r="N37" s="6">
-        <v>143895621.0</v>
+        <v>116073126.0</v>
       </c>
       <c r="O37" s="6">
-        <v>124699746.0</v>
+        <v>128326005.0</v>
       </c>
       <c r="P37" s="6">
-        <v>122828343.0</v>
+        <v>143863772.0</v>
       </c>
       <c r="Q37" s="6">
-        <v>115497586.0</v>
+        <v>124667118.0</v>
       </c>
       <c r="R37" s="6">
-        <v>116016993.0</v>
+        <v>122802618.0</v>
       </c>
       <c r="S37" s="6">
-        <v>51454968.0</v>
+        <v>115487913.0</v>
       </c>
       <c r="T37" s="6">
-        <v>191765596.0</v>
+        <v>116007310.0</v>
       </c>
       <c r="U37" s="6">
-        <v>113061237.0</v>
+        <v>51446386.0</v>
       </c>
       <c r="V37" s="6">
-        <v>116443023.0</v>
+        <v>191747134.0</v>
       </c>
       <c r="W37" s="6">
-        <v>104762375.0</v>
+        <v>113041655.0</v>
       </c>
       <c r="X37" s="6">
-        <v>107891264.0</v>
+        <v>116426766.0</v>
       </c>
       <c r="Y37" s="6">
-        <v>117179300.0</v>
+        <v>104747556.0</v>
       </c>
       <c r="Z37" s="6">
-        <v>133322623.0</v>
+        <v>107878183.0</v>
       </c>
       <c r="AA37" s="6">
-        <v>116020002.0</v>
+        <v>117168199.0</v>
       </c>
       <c r="AB37" s="6">
-        <v>110800633.0</v>
+        <v>133312964.0</v>
       </c>
       <c r="AC37" s="6">
-        <v>111317996.0</v>
+        <v>116008789.0</v>
       </c>
       <c r="AD37" s="6">
-        <v>109177176.0</v>
+        <v>110791499.0</v>
       </c>
       <c r="AE37" s="6">
-        <v>47512957.0</v>
+        <v>111304642.0</v>
       </c>
       <c r="AF37" s="6">
-        <v>175348184.0</v>
+        <v>109160582.0</v>
       </c>
       <c r="AG37" s="6">
-        <v>104979839.0</v>
+        <v>47506515.0</v>
       </c>
       <c r="AH37" s="6">
-        <v>108447631.0</v>
+        <v>175324633.0</v>
       </c>
       <c r="AI37" s="6">
-        <v>97831623.0</v>
+        <v>104963831.0</v>
       </c>
       <c r="AJ37" s="6">
-        <v>98428176.0</v>
+        <v>108432120.0</v>
       </c>
       <c r="AK37" s="6">
-        <v>107652504.0</v>
+        <v>97819225.0</v>
       </c>
       <c r="AL37" s="6">
-        <v>125521500.0</v>
+        <v>98416154.0</v>
       </c>
       <c r="AM37" s="6">
-        <v>104998729.0</v>
+        <v>107638247.0</v>
       </c>
       <c r="AN37" s="6">
-        <v>104141358.0</v>
+        <v>125507293.0</v>
       </c>
       <c r="AO37" s="6">
-        <v>99475033.0</v>
+        <v>104987226.0</v>
       </c>
       <c r="AP37" s="6">
-        <v>98110131.0</v>
+        <v>104133250.0</v>
       </c>
       <c r="AQ37" s="6">
-        <v>43158103.0</v>
+        <v>99467307.0</v>
       </c>
       <c r="AR37" s="6">
-        <v>155546258.0</v>
+        <v>98103791.0</v>
       </c>
       <c r="AS37" s="6">
-        <v>94595615.0</v>
+        <v>43155261.0</v>
       </c>
       <c r="AT37" s="6">
-        <v>94780164.0</v>
+        <v>155536038.0</v>
       </c>
       <c r="AU37" s="6">
-        <v>86002242.0</v>
+        <v>94588286.0</v>
       </c>
       <c r="AV37" s="6">
-        <v>87021559.0</v>
+        <v>94773394.0</v>
       </c>
       <c r="AW37" s="6">
-        <v>96795492.0</v>
+        <v>85993316.0</v>
       </c>
       <c r="AX37" s="6">
-        <v>109686706.0</v>
+        <v>87011879.0</v>
       </c>
       <c r="AY37" s="6">
-        <v>94607060.0</v>
+        <v>96785820.0</v>
       </c>
       <c r="AZ37" s="6">
-        <v>92198977.0</v>
+        <v>109678419.0</v>
       </c>
       <c r="BA37" s="6">
-        <v>85686543.0</v>
+        <v>94595409.0</v>
       </c>
       <c r="BB37" s="6">
-        <v>86388752.0</v>
+        <v>92195493.0</v>
       </c>
       <c r="BC37" s="6">
-        <v>39122431.0</v>
+        <v>85684096.0</v>
       </c>
       <c r="BD37" s="6">
+        <v>86383910.0</v>
+      </c>
+      <c r="BE37" s="6">
+        <v>39121572.0</v>
+      </c>
+      <c r="BF37" s="6">
         <v>140898404.0</v>
       </c>
-      <c r="BE37" s="6">
+      <c r="BG37" s="6">
         <v>85338020.0</v>
       </c>
-      <c r="BF37" s="6">
+      <c r="BH37" s="6">
         <v>85986440.0</v>
       </c>
-      <c r="BG37" s="6">
+      <c r="BI37" s="6">
         <v>78417276.0</v>
       </c>
-      <c r="BH37" s="6">
+      <c r="BJ37" s="6">
         <v>78254447.0</v>
       </c>
-      <c r="BI37" s="6">
+      <c r="BK37" s="6">
         <v>86912771.0</v>
       </c>
-      <c r="BJ37" s="6">
+      <c r="BL37" s="6">
         <v>93717127.0</v>
       </c>
-      <c r="BK37" s="6">
+      <c r="BM37" s="6">
         <v>82697847.0</v>
       </c>
-      <c r="BL37" s="6">
+      <c r="BN37" s="6">
         <v>80694740.0</v>
       </c>
-      <c r="BM37" s="6">
+      <c r="BO37" s="6">
         <v>77858909.0</v>
       </c>
-      <c r="BN37" s="6">
+      <c r="BP37" s="6">
         <v>77056197.0</v>
       </c>
-      <c r="BO37" s="6">
+      <c r="BQ37" s="6">
         <v>35714415.0</v>
       </c>
-      <c r="BP37" s="6">
+      <c r="BR37" s="6">
         <v>125956809.0</v>
       </c>
-      <c r="BQ37" s="6">
+      <c r="BS37" s="6">
         <v>76699974.0</v>
       </c>
-      <c r="BR37" s="6">
+      <c r="BT37" s="6">
         <v>77212777.0</v>
       </c>
-      <c r="BS37" s="6">
+      <c r="BU37" s="6">
         <v>70846745.0</v>
       </c>
-      <c r="BT37" s="6">
+      <c r="BV37" s="6">
         <v>70962055.0</v>
       </c>
-      <c r="BU37" s="6">
+      <c r="BW37" s="6">
         <v>77514763.0</v>
       </c>
-      <c r="BV37" s="6">
+      <c r="BX37" s="6">
         <v>81491907.0</v>
       </c>
-      <c r="BW37" s="6">
+      <c r="BY37" s="6">
         <v>67806641.0</v>
       </c>
-      <c r="BX37" s="6">
+      <c r="BZ37" s="6">
         <v>70288853.0</v>
       </c>
-      <c r="BY37" s="6">
+      <c r="CA37" s="6">
         <v>71838202.0</v>
       </c>
-      <c r="BZ37" s="6">
+      <c r="CB37" s="6">
         <v>70473405.0</v>
       </c>
-      <c r="CA37" s="6">
+      <c r="CC37" s="6">
         <v>32540977.0</v>
       </c>
-      <c r="CB37" s="6">
+      <c r="CD37" s="6">
         <v>114856301.0</v>
       </c>
-      <c r="CC37" s="6">
+      <c r="CE37" s="6">
         <v>71152261.0</v>
       </c>
-      <c r="CD37" s="6">
+      <c r="CF37" s="6">
         <v>73055706.0</v>
       </c>
-      <c r="CE37" s="6">
+      <c r="CG37" s="6">
         <v>65703435.0</v>
       </c>
-      <c r="CF37" s="6">
+      <c r="CH37" s="6">
         <v>66242952.0</v>
       </c>
-      <c r="CG37" s="6">
+      <c r="CI37" s="6">
         <v>73597565.0</v>
       </c>
-      <c r="CH37" s="6">
+      <c r="CJ37" s="6">
         <v>82364130.0</v>
       </c>
-      <c r="CI37" s="6">
+      <c r="CK37" s="6">
         <v>71642065.0</v>
       </c>
-      <c r="CJ37" s="6">
+      <c r="CL37" s="6">
         <v>70598692.0</v>
       </c>
-      <c r="CK37" s="6">
+      <c r="CM37" s="6">
         <v>66000131.0</v>
       </c>
-      <c r="CL37" s="6">
+      <c r="CN37" s="6">
         <v>66630728.0</v>
       </c>
-      <c r="CM37" s="6">
+      <c r="CO37" s="6">
         <v>23625466.0</v>
       </c>
     </row>
-    <row r="38" spans="1:91">
+    <row r="38" spans="1:93">
       <c r="C38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D38" s="6">
-        <v>21670933.0</v>
+        <v>25783807.0</v>
       </c>
       <c r="E38" s="6">
-        <v>19936889.0</v>
+        <v>21857840.0</v>
       </c>
       <c r="F38" s="6">
-        <v>20381504.0</v>
+        <v>21726379.0</v>
       </c>
       <c r="G38" s="6">
-        <v>8272144.0</v>
+        <v>19941050.0</v>
       </c>
       <c r="H38" s="6">
-        <v>35674236.0</v>
+        <v>20383472.0</v>
       </c>
       <c r="I38" s="6">
-        <v>20237118.0</v>
+        <v>8247876.0</v>
       </c>
       <c r="J38" s="6">
-        <v>20269893.0</v>
+        <v>35656838.0</v>
       </c>
       <c r="K38" s="6">
-        <v>18516893.0</v>
+        <v>20237931.0</v>
       </c>
       <c r="L38" s="6">
-        <v>18897900.0</v>
+        <v>20271453.0</v>
       </c>
       <c r="M38" s="6">
-        <v>20454373.0</v>
+        <v>18519046.0</v>
       </c>
       <c r="N38" s="6">
-        <v>23393491.0</v>
+        <v>18899817.0</v>
       </c>
       <c r="O38" s="6">
-        <v>20004564.0</v>
+        <v>20454737.0</v>
       </c>
       <c r="P38" s="6">
-        <v>19440987.0</v>
+        <v>23389434.0</v>
       </c>
       <c r="Q38" s="6">
-        <v>17991757.0</v>
+        <v>20001588.0</v>
       </c>
       <c r="R38" s="6">
-        <v>18268208.0</v>
+        <v>19437687.0</v>
       </c>
       <c r="S38" s="6">
-        <v>7685165.0</v>
+        <v>17991306.0</v>
       </c>
       <c r="T38" s="6">
-        <v>31732051.0</v>
+        <v>18267730.0</v>
       </c>
       <c r="U38" s="6">
-        <v>18003309.0</v>
+        <v>7684499.0</v>
       </c>
       <c r="V38" s="6">
-        <v>18453009.0</v>
+        <v>31729374.0</v>
       </c>
       <c r="W38" s="6">
-        <v>16591170.0</v>
+        <v>18001493.0</v>
       </c>
       <c r="X38" s="6">
-        <v>17136492.0</v>
+        <v>18451492.0</v>
       </c>
       <c r="Y38" s="6">
-        <v>18017017.0</v>
+        <v>16589353.0</v>
       </c>
       <c r="Z38" s="6">
-        <v>21110695.0</v>
+        <v>17135078.0</v>
       </c>
       <c r="AA38" s="6">
-        <v>17989643.0</v>
+        <v>18016056.0</v>
       </c>
       <c r="AB38" s="6">
-        <v>17030934.0</v>
+        <v>21110019.0</v>
       </c>
       <c r="AC38" s="6">
-        <v>16882794.0</v>
+        <v>17989033.0</v>
       </c>
       <c r="AD38" s="6">
-        <v>16743090.0</v>
+        <v>17030731.0</v>
       </c>
       <c r="AE38" s="6">
-        <v>6923518.0</v>
+        <v>16881862.0</v>
       </c>
       <c r="AF38" s="6">
-        <v>29039415.0</v>
+        <v>16741509.0</v>
       </c>
       <c r="AG38" s="6">
-        <v>16698109.0</v>
+        <v>6923227.0</v>
       </c>
       <c r="AH38" s="6">
-        <v>17312223.0</v>
+        <v>29037013.0</v>
       </c>
       <c r="AI38" s="6">
-        <v>15746066.0</v>
+        <v>16696365.0</v>
       </c>
       <c r="AJ38" s="6">
-        <v>15545890.0</v>
+        <v>17310873.0</v>
       </c>
       <c r="AK38" s="6">
-        <v>16701588.0</v>
+        <v>15745929.0</v>
       </c>
       <c r="AL38" s="6">
-        <v>19904773.0</v>
+        <v>15545131.0</v>
       </c>
       <c r="AM38" s="6">
-        <v>16279463.0</v>
+        <v>16700653.0</v>
       </c>
       <c r="AN38" s="6">
-        <v>16095192.0</v>
+        <v>19903389.0</v>
       </c>
       <c r="AO38" s="6">
-        <v>15098447.0</v>
+        <v>16278588.0</v>
       </c>
       <c r="AP38" s="6">
-        <v>15031740.0</v>
+        <v>16094675.0</v>
       </c>
       <c r="AQ38" s="6">
-        <v>6300156.0</v>
+        <v>15098207.0</v>
       </c>
       <c r="AR38" s="6">
-        <v>25491679.0</v>
+        <v>15031430.0</v>
       </c>
       <c r="AS38" s="6">
-        <v>14945973.0</v>
+        <v>6300272.0</v>
       </c>
       <c r="AT38" s="6">
-        <v>14948133.0</v>
+        <v>25491238.0</v>
       </c>
       <c r="AU38" s="6">
-        <v>13655553.0</v>
+        <v>14945506.0</v>
       </c>
       <c r="AV38" s="6">
-        <v>13539507.0</v>
+        <v>14947781.0</v>
       </c>
       <c r="AW38" s="6">
-        <v>14849658.0</v>
+        <v>13654849.0</v>
       </c>
       <c r="AX38" s="6">
-        <v>17448944.0</v>
+        <v>13539107.0</v>
       </c>
       <c r="AY38" s="6">
-        <v>15014178.0</v>
+        <v>14849177.0</v>
       </c>
       <c r="AZ38" s="6">
-        <v>14554419.0</v>
+        <v>17448702.0</v>
       </c>
       <c r="BA38" s="6">
-        <v>13183683.0</v>
+        <v>15012953.0</v>
       </c>
       <c r="BB38" s="6">
-        <v>13512969.0</v>
+        <v>14554155.0</v>
       </c>
       <c r="BC38" s="6">
-        <v>5964862.0</v>
+        <v>13183567.0</v>
       </c>
       <c r="BD38" s="6">
+        <v>13512274.0</v>
+      </c>
+      <c r="BE38" s="6">
+        <v>5964782.0</v>
+      </c>
+      <c r="BF38" s="6">
         <v>23236863.0</v>
       </c>
-      <c r="BE38" s="6">
+      <c r="BG38" s="6">
         <v>13651772.0</v>
       </c>
-      <c r="BF38" s="6">
+      <c r="BH38" s="6">
         <v>13760928.0</v>
       </c>
-      <c r="BG38" s="6">
+      <c r="BI38" s="6">
         <v>12508510.0</v>
       </c>
-      <c r="BH38" s="6">
+      <c r="BJ38" s="6">
         <v>12405403.0</v>
       </c>
-      <c r="BI38" s="6">
+      <c r="BK38" s="6">
         <v>13502424.0</v>
       </c>
-      <c r="BJ38" s="6">
+      <c r="BL38" s="6">
         <v>14735983.0</v>
       </c>
-      <c r="BK38" s="6">
+      <c r="BM38" s="6">
         <v>12878248.0</v>
       </c>
-      <c r="BL38" s="6">
+      <c r="BN38" s="6">
         <v>12642438.0</v>
       </c>
-      <c r="BM38" s="6">
+      <c r="BO38" s="6">
         <v>11949184.0</v>
       </c>
-      <c r="BN38" s="6">
+      <c r="BP38" s="6">
         <v>12007203.0</v>
       </c>
-      <c r="BO38" s="6">
+      <c r="BQ38" s="6">
         <v>5320152.0</v>
       </c>
-      <c r="BP38" s="6">
+      <c r="BR38" s="6">
         <v>20197359.0</v>
       </c>
-      <c r="BQ38" s="6">
+      <c r="BS38" s="6">
         <v>11852592.0</v>
       </c>
-      <c r="BR38" s="6">
+      <c r="BT38" s="6">
         <v>12015491.0</v>
       </c>
-      <c r="BS38" s="6">
+      <c r="BU38" s="6">
         <v>11013500.0</v>
       </c>
-      <c r="BT38" s="6">
+      <c r="BV38" s="6">
         <v>10911303.0</v>
       </c>
-      <c r="BU38" s="6">
+      <c r="BW38" s="6">
         <v>11888951.0</v>
       </c>
-      <c r="BV38" s="6">
+      <c r="BX38" s="6">
         <v>12837199.0</v>
       </c>
-      <c r="BW38" s="6">
+      <c r="BY38" s="6">
         <v>10484248.0</v>
       </c>
-      <c r="BX38" s="6">
+      <c r="BZ38" s="6">
         <v>10766987.0</v>
       </c>
-      <c r="BY38" s="6">
+      <c r="CA38" s="6">
         <v>11052868.0</v>
       </c>
-      <c r="BZ38" s="6">
+      <c r="CB38" s="6">
         <v>10878375.0</v>
       </c>
-      <c r="CA38" s="6">
+      <c r="CC38" s="6">
         <v>4799293.0</v>
       </c>
-      <c r="CB38" s="6">
+      <c r="CD38" s="6">
         <v>19152178.0</v>
       </c>
-      <c r="CC38" s="6">
+      <c r="CE38" s="6">
         <v>11530326.0</v>
       </c>
-      <c r="CD38" s="6">
+      <c r="CF38" s="6">
         <v>11834413.0</v>
       </c>
-      <c r="CE38" s="6">
+      <c r="CG38" s="6">
         <v>10618262.0</v>
       </c>
-      <c r="CF38" s="6">
+      <c r="CH38" s="6">
         <v>10776996.0</v>
       </c>
-      <c r="CG38" s="6">
+      <c r="CI38" s="6">
         <v>11536517.0</v>
       </c>
-      <c r="CH38" s="6">
+      <c r="CJ38" s="6">
         <v>13354714.0</v>
       </c>
-      <c r="CI38" s="6">
+      <c r="CK38" s="6">
         <v>11406793.0</v>
       </c>
-      <c r="CJ38" s="6">
+      <c r="CL38" s="6">
         <v>11201176.0</v>
       </c>
-      <c r="CK38" s="6">
+      <c r="CM38" s="6">
         <v>10339012.0</v>
       </c>
-      <c r="CL38" s="6">
+      <c r="CN38" s="6">
         <v>10430478.0</v>
       </c>
-      <c r="CM38" s="6">
+      <c r="CO38" s="6">
         <v>2668032.0</v>
       </c>
     </row>
-    <row r="39" spans="1:91">
+    <row r="39" spans="1:93">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Utenos apskritis</t>
           </r>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D39" s="6">
-        <v>2952.0</v>
+        <v>2984.0</v>
       </c>
       <c r="E39" s="6">
-        <v>2945.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F39" s="6">
-        <v>2962.0</v>
+        <v>2977.0</v>
       </c>
       <c r="G39" s="6">
-        <v>2990.0</v>
+        <v>2955.0</v>
       </c>
       <c r="H39" s="6">
-        <v>3240.0</v>
+        <v>2973.0</v>
       </c>
       <c r="I39" s="6">
+        <v>2997.0</v>
+      </c>
+      <c r="J39" s="6">
+        <v>3242.0</v>
+      </c>
+      <c r="K39" s="6">
+        <v>3109.0</v>
+      </c>
+      <c r="L39" s="6">
+        <v>3115.0</v>
+      </c>
+      <c r="M39" s="6">
+        <v>3078.0</v>
+      </c>
+      <c r="N39" s="6">
+        <v>3096.0</v>
+      </c>
+      <c r="O39" s="6">
+        <v>3091.0</v>
+      </c>
+      <c r="P39" s="6">
         <v>3106.0</v>
       </c>
-      <c r="J39" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="Q39" s="6">
-        <v>3035.0</v>
+        <v>3085.0</v>
       </c>
       <c r="R39" s="6">
-        <v>3042.0</v>
+        <v>3069.0</v>
       </c>
       <c r="S39" s="6">
-        <v>3035.0</v>
+        <v>3038.0</v>
       </c>
       <c r="T39" s="6">
+        <v>3044.0</v>
+      </c>
+      <c r="U39" s="6">
+        <v>3038.0</v>
+      </c>
+      <c r="V39" s="6">
+        <v>3259.0</v>
+      </c>
+      <c r="W39" s="6">
+        <v>3134.0</v>
+      </c>
+      <c r="X39" s="6">
+        <v>3167.0</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>3134.0</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>3150.0</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>3158.0</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>3179.0</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>3179.0</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>3177.0</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>3158.0</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>3158.0</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>3170.0</v>
+      </c>
+      <c r="AH39" s="6">
+        <v>3395.0</v>
+      </c>
+      <c r="AI39" s="6">
+        <v>3269.0</v>
+      </c>
+      <c r="AJ39" s="6">
+        <v>3272.0</v>
+      </c>
+      <c r="AK39" s="6">
+        <v>3235.0</v>
+      </c>
+      <c r="AL39" s="6">
+        <v>3222.0</v>
+      </c>
+      <c r="AM39" s="6">
+        <v>3221.0</v>
+      </c>
+      <c r="AN39" s="6">
+        <v>3238.0</v>
+      </c>
+      <c r="AO39" s="6">
+        <v>3219.0</v>
+      </c>
+      <c r="AP39" s="6">
+        <v>3198.0</v>
+      </c>
+      <c r="AQ39" s="6">
+        <v>3153.0</v>
+      </c>
+      <c r="AR39" s="6">
+        <v>3150.0</v>
+      </c>
+      <c r="AS39" s="6">
+        <v>3166.0</v>
+      </c>
+      <c r="AT39" s="6">
+        <v>3394.0</v>
+      </c>
+      <c r="AU39" s="6">
+        <v>3279.0</v>
+      </c>
+      <c r="AV39" s="6">
+        <v>3257.0</v>
+      </c>
+      <c r="AW39" s="6">
+        <v>3265.0</v>
+      </c>
+      <c r="AX39" s="6">
+        <v>3241.0</v>
+      </c>
+      <c r="AY39" s="6">
         <v>3258.0</v>
       </c>
-      <c r="U39" s="6">
-[...2 lines deleted...]
-      <c r="V39" s="6">
+      <c r="AZ39" s="6">
+        <v>3246.0</v>
+      </c>
+      <c r="BA39" s="6">
+        <v>3219.0</v>
+      </c>
+      <c r="BB39" s="6">
+        <v>3179.0</v>
+      </c>
+      <c r="BC39" s="6">
+        <v>3160.0</v>
+      </c>
+      <c r="BD39" s="6">
+        <v>3153.0</v>
+      </c>
+      <c r="BE39" s="6">
+        <v>3156.0</v>
+      </c>
+      <c r="BF39" s="6">
+        <v>3347.0</v>
+      </c>
+      <c r="BG39" s="6">
+        <v>3201.0</v>
+      </c>
+      <c r="BH39" s="6">
+        <v>3191.0</v>
+      </c>
+      <c r="BI39" s="6">
+        <v>3181.0</v>
+      </c>
+      <c r="BJ39" s="6">
+        <v>3163.0</v>
+      </c>
+      <c r="BK39" s="6">
+        <v>3163.0</v>
+      </c>
+      <c r="BL39" s="6">
+        <v>3139.0</v>
+      </c>
+      <c r="BM39" s="6">
+        <v>3125.0</v>
+      </c>
+      <c r="BN39" s="6">
+        <v>3070.0</v>
+      </c>
+      <c r="BO39" s="6">
+        <v>3043.0</v>
+      </c>
+      <c r="BP39" s="6">
+        <v>3011.0</v>
+      </c>
+      <c r="BQ39" s="6">
+        <v>2991.0</v>
+      </c>
+      <c r="BR39" s="6">
+        <v>3233.0</v>
+      </c>
+      <c r="BS39" s="6">
+        <v>3051.0</v>
+      </c>
+      <c r="BT39" s="6">
+        <v>3051.0</v>
+      </c>
+      <c r="BU39" s="6">
+        <v>3018.0</v>
+      </c>
+      <c r="BV39" s="6">
+        <v>3020.0</v>
+      </c>
+      <c r="BW39" s="6">
+        <v>3012.0</v>
+      </c>
+      <c r="BX39" s="6">
+        <v>3003.0</v>
+      </c>
+      <c r="BY39" s="6">
+        <v>2967.0</v>
+      </c>
+      <c r="BZ39" s="6">
+        <v>2956.0</v>
+      </c>
+      <c r="CA39" s="6">
+        <v>2976.0</v>
+      </c>
+      <c r="CB39" s="6">
+        <v>2989.0</v>
+      </c>
+      <c r="CC39" s="6">
+        <v>2981.0</v>
+      </c>
+      <c r="CD39" s="6">
         <v>3165.0</v>
       </c>
-      <c r="W39" s="6">
-[...173 lines deleted...]
-      <c r="CC39" s="6">
+      <c r="CE39" s="6">
         <v>3050.0</v>
       </c>
-      <c r="CD39" s="6">
+      <c r="CF39" s="6">
         <v>3023.0</v>
       </c>
-      <c r="CE39" s="6">
+      <c r="CG39" s="6">
         <v>3001.0</v>
       </c>
-      <c r="CF39" s="6">
+      <c r="CH39" s="6">
         <v>3014.0</v>
       </c>
-      <c r="CG39" s="6">
+      <c r="CI39" s="6">
         <v>3004.0</v>
       </c>
-      <c r="CH39" s="6">
+      <c r="CJ39" s="6">
         <v>3006.0</v>
       </c>
-      <c r="CI39" s="6">
+      <c r="CK39" s="6">
         <v>2994.0</v>
       </c>
-      <c r="CJ39" s="6">
+      <c r="CL39" s="6">
         <v>2953.0</v>
       </c>
-      <c r="CK39" s="6">
+      <c r="CM39" s="6">
         <v>2942.0</v>
       </c>
-      <c r="CL39" s="6">
+      <c r="CN39" s="6">
         <v>2932.0</v>
       </c>
-      <c r="CM39" s="6">
+      <c r="CO39" s="6">
         <v>2932.0</v>
       </c>
     </row>
-    <row r="40" spans="1:91">
+    <row r="40" spans="1:93">
       <c r="C40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D40" s="6">
-        <v>67355440.0</v>
+        <v>76454057.0</v>
       </c>
       <c r="E40" s="6">
-        <v>61456539.0</v>
+        <v>64470542.0</v>
       </c>
       <c r="F40" s="6">
-        <v>61151747.0</v>
+        <v>67075901.0</v>
       </c>
       <c r="G40" s="6">
-        <v>28989471.0</v>
+        <v>61592647.0</v>
       </c>
       <c r="H40" s="6">
-        <v>98102021.0</v>
+        <v>61397725.0</v>
       </c>
       <c r="I40" s="6">
-        <v>61497686.0</v>
+        <v>29288572.0</v>
       </c>
       <c r="J40" s="6">
-        <v>60984010.0</v>
+        <v>98351289.0</v>
       </c>
       <c r="K40" s="6">
-        <v>57053781.0</v>
+        <v>61704216.0</v>
       </c>
       <c r="L40" s="6">
-        <v>56401666.0</v>
+        <v>61175930.0</v>
       </c>
       <c r="M40" s="6">
-        <v>63744501.0</v>
+        <v>57256392.0</v>
       </c>
       <c r="N40" s="6">
-        <v>71297261.0</v>
+        <v>56541120.0</v>
       </c>
       <c r="O40" s="6">
-        <v>59939732.0</v>
+        <v>63866382.0</v>
       </c>
       <c r="P40" s="6">
-        <v>61179372.0</v>
+        <v>71487114.0</v>
       </c>
       <c r="Q40" s="6">
-        <v>56691495.0</v>
+        <v>60052725.0</v>
       </c>
       <c r="R40" s="6">
-        <v>56721284.0</v>
+        <v>61285854.0</v>
       </c>
       <c r="S40" s="6">
-        <v>26379176.0</v>
+        <v>56786526.0</v>
       </c>
       <c r="T40" s="6">
-        <v>90670678.0</v>
+        <v>56812548.0</v>
       </c>
       <c r="U40" s="6">
-        <v>55659819.0</v>
+        <v>26450048.0</v>
       </c>
       <c r="V40" s="6">
-        <v>56355799.0</v>
+        <v>90804276.0</v>
       </c>
       <c r="W40" s="6">
-        <v>50842694.0</v>
+        <v>55766666.0</v>
       </c>
       <c r="X40" s="6">
-        <v>51883634.0</v>
+        <v>56489890.0</v>
       </c>
       <c r="Y40" s="6">
-        <v>58463828.0</v>
+        <v>50955013.0</v>
       </c>
       <c r="Z40" s="6">
-        <v>64907820.0</v>
+        <v>51991794.0</v>
       </c>
       <c r="AA40" s="6">
-        <v>55766173.0</v>
+        <v>58562366.0</v>
       </c>
       <c r="AB40" s="6">
-        <v>56709384.0</v>
+        <v>64988107.0</v>
       </c>
       <c r="AC40" s="6">
-        <v>53388954.0</v>
+        <v>55845974.0</v>
       </c>
       <c r="AD40" s="6">
-        <v>52354582.0</v>
+        <v>56789773.0</v>
       </c>
       <c r="AE40" s="6">
-        <v>24221430.0</v>
+        <v>53476962.0</v>
       </c>
       <c r="AF40" s="6">
-        <v>81772821.0</v>
+        <v>52441412.0</v>
       </c>
       <c r="AG40" s="6">
-        <v>50668251.0</v>
+        <v>24312341.0</v>
       </c>
       <c r="AH40" s="6">
-        <v>50618009.0</v>
+        <v>81870794.0</v>
       </c>
       <c r="AI40" s="6">
-        <v>46633243.0</v>
+        <v>50759254.0</v>
       </c>
       <c r="AJ40" s="6">
-        <v>47314934.0</v>
+        <v>50712809.0</v>
       </c>
       <c r="AK40" s="6">
-        <v>51652007.0</v>
+        <v>46711260.0</v>
       </c>
       <c r="AL40" s="6">
-        <v>60064944.0</v>
+        <v>47399045.0</v>
       </c>
       <c r="AM40" s="6">
-        <v>49419519.0</v>
+        <v>51718657.0</v>
       </c>
       <c r="AN40" s="6">
-        <v>50001557.0</v>
+        <v>60134265.0</v>
       </c>
       <c r="AO40" s="6">
-        <v>47829938.0</v>
+        <v>49476678.0</v>
       </c>
       <c r="AP40" s="6">
-        <v>46836933.0</v>
+        <v>50054520.0</v>
       </c>
       <c r="AQ40" s="6">
-        <v>22710645.0</v>
+        <v>47915964.0</v>
       </c>
       <c r="AR40" s="6">
-        <v>74346752.0</v>
+        <v>46918987.0</v>
       </c>
       <c r="AS40" s="6">
-        <v>45166695.0</v>
+        <v>22774158.0</v>
       </c>
       <c r="AT40" s="6">
-        <v>45164612.0</v>
+        <v>74464936.0</v>
       </c>
       <c r="AU40" s="6">
-        <v>43127552.0</v>
+        <v>45250934.0</v>
       </c>
       <c r="AV40" s="6">
-        <v>42549876.0</v>
+        <v>45248452.0</v>
       </c>
       <c r="AW40" s="6">
-        <v>47578250.0</v>
+        <v>43262037.0</v>
       </c>
       <c r="AX40" s="6">
-        <v>55217005.0</v>
+        <v>42642691.0</v>
       </c>
       <c r="AY40" s="6">
-        <v>46131731.0</v>
+        <v>47658726.0</v>
       </c>
       <c r="AZ40" s="6">
-        <v>46343679.0</v>
+        <v>55304317.0</v>
       </c>
       <c r="BA40" s="6">
-        <v>42846615.0</v>
+        <v>46219206.0</v>
       </c>
       <c r="BB40" s="6">
-        <v>42894127.0</v>
+        <v>46434092.0</v>
       </c>
       <c r="BC40" s="6">
-        <v>20764056.0</v>
+        <v>42915200.0</v>
       </c>
       <c r="BD40" s="6">
+        <v>42972637.0</v>
+      </c>
+      <c r="BE40" s="6">
+        <v>20761175.0</v>
+      </c>
+      <c r="BF40" s="6">
         <v>66675287.0</v>
       </c>
-      <c r="BE40" s="6">
+      <c r="BG40" s="6">
         <v>40934314.0</v>
       </c>
-      <c r="BF40" s="6">
+      <c r="BH40" s="6">
         <v>41115278.0</v>
       </c>
-      <c r="BG40" s="6">
+      <c r="BI40" s="6">
         <v>39339888.0</v>
       </c>
-      <c r="BH40" s="6">
+      <c r="BJ40" s="6">
         <v>38908059.0</v>
       </c>
-      <c r="BI40" s="6">
+      <c r="BK40" s="6">
         <v>43608924.0</v>
       </c>
-      <c r="BJ40" s="6">
+      <c r="BL40" s="6">
         <v>48933239.0</v>
       </c>
-      <c r="BK40" s="6">
+      <c r="BM40" s="6">
         <v>41703601.0</v>
       </c>
-      <c r="BL40" s="6">
+      <c r="BN40" s="6">
         <v>42022919.0</v>
       </c>
-      <c r="BM40" s="6">
+      <c r="BO40" s="6">
         <v>39458124.0</v>
       </c>
-      <c r="BN40" s="6">
+      <c r="BP40" s="6">
         <v>39638819.0</v>
       </c>
-      <c r="BO40" s="6">
+      <c r="BQ40" s="6">
         <v>19094756.0</v>
       </c>
-      <c r="BP40" s="6">
+      <c r="BR40" s="6">
         <v>61662061.0</v>
       </c>
-      <c r="BQ40" s="6">
+      <c r="BS40" s="6">
         <v>38806345.0</v>
       </c>
-      <c r="BR40" s="6">
+      <c r="BT40" s="6">
         <v>38247988.0</v>
       </c>
-      <c r="BS40" s="6">
+      <c r="BU40" s="6">
         <v>35843698.0</v>
       </c>
-      <c r="BT40" s="6">
+      <c r="BV40" s="6">
         <v>36036186.0</v>
       </c>
-      <c r="BU40" s="6">
+      <c r="BW40" s="6">
         <v>40504838.0</v>
       </c>
-      <c r="BV40" s="6">
+      <c r="BX40" s="6">
         <v>42129842.0</v>
       </c>
-      <c r="BW40" s="6">
+      <c r="BY40" s="6">
         <v>34370196.0</v>
       </c>
-      <c r="BX40" s="6">
+      <c r="BZ40" s="6">
         <v>38560013.0</v>
       </c>
-      <c r="BY40" s="6">
+      <c r="CA40" s="6">
         <v>37140921.0</v>
       </c>
-      <c r="BZ40" s="6">
+      <c r="CB40" s="6">
         <v>36706529.0</v>
       </c>
-      <c r="CA40" s="6">
+      <c r="CC40" s="6">
         <v>17885334.0</v>
       </c>
-      <c r="CB40" s="6">
+      <c r="CD40" s="6">
         <v>56009362.0</v>
       </c>
-      <c r="CC40" s="6">
+      <c r="CE40" s="6">
         <v>35055598.0</v>
       </c>
-      <c r="CD40" s="6">
+      <c r="CF40" s="6">
         <v>35687415.0</v>
       </c>
-      <c r="CE40" s="6">
+      <c r="CG40" s="6">
         <v>32782517.0</v>
       </c>
-      <c r="CF40" s="6">
+      <c r="CH40" s="6">
         <v>33228756.0</v>
       </c>
-      <c r="CG40" s="6">
+      <c r="CI40" s="6">
         <v>37793410.0</v>
       </c>
-      <c r="CH40" s="6">
+      <c r="CJ40" s="6">
         <v>41118460.0</v>
       </c>
-      <c r="CI40" s="6">
+      <c r="CK40" s="6">
         <v>35846149.0</v>
       </c>
-      <c r="CJ40" s="6">
+      <c r="CL40" s="6">
         <v>36349288.0</v>
       </c>
-      <c r="CK40" s="6">
+      <c r="CM40" s="6">
         <v>33344067.0</v>
       </c>
-      <c r="CL40" s="6">
+      <c r="CN40" s="6">
         <v>33538018.0</v>
       </c>
-      <c r="CM40" s="6">
+      <c r="CO40" s="6">
         <v>13962520.0</v>
       </c>
     </row>
-    <row r="41" spans="1:91">
+    <row r="41" spans="1:93">
       <c r="C41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D41" s="6">
-        <v>11162855.0</v>
+        <v>12821941.0</v>
       </c>
       <c r="E41" s="6">
-        <v>9889674.0</v>
+        <v>10701923.0</v>
       </c>
       <c r="F41" s="6">
-        <v>10072279.0</v>
+        <v>11105421.0</v>
       </c>
       <c r="G41" s="6">
-        <v>4662607.0</v>
+        <v>9913398.0</v>
       </c>
       <c r="H41" s="6">
-        <v>16509695.0</v>
+        <v>10116726.0</v>
       </c>
       <c r="I41" s="6">
-        <v>10102774.0</v>
+        <v>4687447.0</v>
       </c>
       <c r="J41" s="6">
-        <v>9971604.0</v>
+        <v>16552556.0</v>
       </c>
       <c r="K41" s="6">
-        <v>9253178.0</v>
+        <v>10138073.0</v>
       </c>
       <c r="L41" s="6">
-        <v>9201009.0</v>
+        <v>10004791.0</v>
       </c>
       <c r="M41" s="6">
-        <v>10127241.0</v>
+        <v>9288859.0</v>
       </c>
       <c r="N41" s="6">
-        <v>11646581.0</v>
+        <v>9225433.0</v>
       </c>
       <c r="O41" s="6">
-        <v>9633336.0</v>
+        <v>10148952.0</v>
       </c>
       <c r="P41" s="6">
-        <v>9761126.0</v>
+        <v>11679229.0</v>
       </c>
       <c r="Q41" s="6">
-        <v>8901873.0</v>
+        <v>9654472.0</v>
       </c>
       <c r="R41" s="6">
-        <v>9074451.0</v>
+        <v>9781897.0</v>
       </c>
       <c r="S41" s="6">
-        <v>4174043.0</v>
+        <v>8918963.0</v>
       </c>
       <c r="T41" s="6">
-        <v>14888375.0</v>
+        <v>9091451.0</v>
       </c>
       <c r="U41" s="6">
-        <v>8817963.0</v>
+        <v>4187542.0</v>
       </c>
       <c r="V41" s="6">
-        <v>8897577.0</v>
+        <v>14912434.0</v>
       </c>
       <c r="W41" s="6">
-        <v>7976837.0</v>
+        <v>8837140.0</v>
       </c>
       <c r="X41" s="6">
-        <v>8153119.0</v>
+        <v>8921949.0</v>
       </c>
       <c r="Y41" s="6">
-        <v>8948800.0</v>
+        <v>7997506.0</v>
       </c>
       <c r="Z41" s="6">
-        <v>10225065.0</v>
+        <v>8172631.0</v>
       </c>
       <c r="AA41" s="6">
-        <v>8620846.0</v>
+        <v>8966837.0</v>
       </c>
       <c r="AB41" s="6">
-        <v>8886871.0</v>
+        <v>10240123.0</v>
       </c>
       <c r="AC41" s="6">
-        <v>8066853.0</v>
+        <v>8635842.0</v>
       </c>
       <c r="AD41" s="6">
-        <v>8093134.0</v>
+        <v>8901090.0</v>
       </c>
       <c r="AE41" s="6">
-        <v>3751415.0</v>
+        <v>8082759.0</v>
       </c>
       <c r="AF41" s="6">
-        <v>13248093.0</v>
+        <v>8108708.0</v>
       </c>
       <c r="AG41" s="6">
-        <v>8013256.0</v>
+        <v>3768155.0</v>
       </c>
       <c r="AH41" s="6">
-        <v>8007211.0</v>
+        <v>13264998.0</v>
       </c>
       <c r="AI41" s="6">
-        <v>7374689.0</v>
+        <v>8030058.0</v>
       </c>
       <c r="AJ41" s="6">
-        <v>7366948.0</v>
+        <v>8024614.0</v>
       </c>
       <c r="AK41" s="6">
-        <v>7970066.0</v>
+        <v>7388474.0</v>
       </c>
       <c r="AL41" s="6">
-        <v>9461459.0</v>
+        <v>7382155.0</v>
       </c>
       <c r="AM41" s="6">
-        <v>7599407.0</v>
+        <v>7982305.0</v>
       </c>
       <c r="AN41" s="6">
-        <v>7738704.0</v>
+        <v>9473572.0</v>
       </c>
       <c r="AO41" s="6">
-        <v>7213948.0</v>
+        <v>7609201.0</v>
       </c>
       <c r="AP41" s="6">
-        <v>7269731.0</v>
+        <v>7747652.0</v>
       </c>
       <c r="AQ41" s="6">
-        <v>3573477.0</v>
+        <v>7230131.0</v>
       </c>
       <c r="AR41" s="6">
-        <v>11921233.0</v>
+        <v>7284141.0</v>
       </c>
       <c r="AS41" s="6">
-        <v>7046578.0</v>
+        <v>3585095.0</v>
       </c>
       <c r="AT41" s="6">
-        <v>7067371.0</v>
+        <v>11943830.0</v>
       </c>
       <c r="AU41" s="6">
-        <v>6778088.0</v>
+        <v>7062507.0</v>
       </c>
       <c r="AV41" s="6">
-        <v>6556112.0</v>
+        <v>7082814.0</v>
       </c>
       <c r="AW41" s="6">
-        <v>7253474.0</v>
+        <v>6802808.0</v>
       </c>
       <c r="AX41" s="6">
-        <v>8743182.0</v>
+        <v>6573189.0</v>
       </c>
       <c r="AY41" s="6">
-        <v>7294929.0</v>
+        <v>7267996.0</v>
       </c>
       <c r="AZ41" s="6">
-        <v>7357433.0</v>
+        <v>8759486.0</v>
       </c>
       <c r="BA41" s="6">
-        <v>6591863.0</v>
+        <v>7310540.0</v>
       </c>
       <c r="BB41" s="6">
-        <v>6835908.0</v>
+        <v>7374440.0</v>
       </c>
       <c r="BC41" s="6">
-        <v>3322993.0</v>
+        <v>6603838.0</v>
       </c>
       <c r="BD41" s="6">
+        <v>6850443.0</v>
+      </c>
+      <c r="BE41" s="6">
+        <v>3322461.0</v>
+      </c>
+      <c r="BF41" s="6">
         <v>10800612.0</v>
       </c>
-      <c r="BE41" s="6">
+      <c r="BG41" s="6">
         <v>6478529.0</v>
       </c>
-      <c r="BF41" s="6">
+      <c r="BH41" s="6">
         <v>6496585.0</v>
       </c>
-      <c r="BG41" s="6">
+      <c r="BI41" s="6">
         <v>6212538.0</v>
       </c>
-      <c r="BH41" s="6">
+      <c r="BJ41" s="6">
         <v>6141837.0</v>
       </c>
-      <c r="BI41" s="6">
+      <c r="BK41" s="6">
         <v>6767509.0</v>
       </c>
-      <c r="BJ41" s="6">
+      <c r="BL41" s="6">
         <v>7664850.0</v>
       </c>
-      <c r="BK41" s="6">
+      <c r="BM41" s="6">
         <v>6484193.0</v>
       </c>
-      <c r="BL41" s="6">
+      <c r="BN41" s="6">
         <v>6524735.0</v>
       </c>
-      <c r="BM41" s="6">
+      <c r="BO41" s="6">
         <v>6058483.0</v>
       </c>
-      <c r="BN41" s="6">
+      <c r="BP41" s="6">
         <v>6242775.0</v>
       </c>
-      <c r="BO41" s="6">
+      <c r="BQ41" s="6">
         <v>3013534.0</v>
       </c>
-      <c r="BP41" s="6">
+      <c r="BR41" s="6">
         <v>9681964.0</v>
       </c>
-      <c r="BQ41" s="6">
+      <c r="BS41" s="6">
         <v>6009164.0</v>
       </c>
-      <c r="BR41" s="6">
+      <c r="BT41" s="6">
         <v>5942767.0</v>
       </c>
-      <c r="BS41" s="6">
+      <c r="BU41" s="6">
         <v>5424655.0</v>
       </c>
-      <c r="BT41" s="6">
+      <c r="BV41" s="6">
         <v>5508357.0</v>
       </c>
-      <c r="BU41" s="6">
+      <c r="BW41" s="6">
         <v>6232800.0</v>
       </c>
-      <c r="BV41" s="6">
+      <c r="BX41" s="6">
         <v>6599787.0</v>
       </c>
-      <c r="BW41" s="6">
+      <c r="BY41" s="6">
         <v>5330069.0</v>
       </c>
-      <c r="BX41" s="6">
+      <c r="BZ41" s="6">
         <v>6053269.0</v>
       </c>
-      <c r="BY41" s="6">
+      <c r="CA41" s="6">
         <v>5686603.0</v>
       </c>
-      <c r="BZ41" s="6">
+      <c r="CB41" s="6">
         <v>5809370.0</v>
       </c>
-      <c r="CA41" s="6">
+      <c r="CC41" s="6">
         <v>2782763.0</v>
       </c>
-      <c r="CB41" s="6">
+      <c r="CD41" s="6">
         <v>9172489.0</v>
       </c>
-      <c r="CC41" s="6">
+      <c r="CE41" s="6">
         <v>5668379.0</v>
       </c>
-      <c r="CD41" s="6">
+      <c r="CF41" s="6">
         <v>5711839.0</v>
       </c>
-      <c r="CE41" s="6">
+      <c r="CG41" s="6">
         <v>5210432.0</v>
       </c>
-      <c r="CF41" s="6">
+      <c r="CH41" s="6">
         <v>5310150.0</v>
       </c>
-      <c r="CG41" s="6">
+      <c r="CI41" s="6">
         <v>6018596.0</v>
       </c>
-      <c r="CH41" s="6">
+      <c r="CJ41" s="6">
         <v>6545608.0</v>
       </c>
-      <c r="CI41" s="6">
+      <c r="CK41" s="6">
         <v>5676351.0</v>
       </c>
-      <c r="CJ41" s="6">
+      <c r="CL41" s="6">
         <v>5721208.0</v>
       </c>
-      <c r="CK41" s="6">
+      <c r="CM41" s="6">
         <v>5146977.0</v>
       </c>
-      <c r="CL41" s="6">
+      <c r="CN41" s="6">
         <v>5336214.0</v>
       </c>
-      <c r="CM41" s="6">
+      <c r="CO41" s="6">
         <v>1695988.0</v>
       </c>
     </row>
-    <row r="42" spans="1:91">
+    <row r="42" spans="1:93">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Marijampolės apskritis</t>
           </r>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D42" s="6">
+        <v>3500.0</v>
+      </c>
+      <c r="E42" s="6">
+        <v>3508.0</v>
+      </c>
+      <c r="F42" s="6">
+        <v>3515.0</v>
+      </c>
+      <c r="G42" s="6">
+        <v>3501.0</v>
+      </c>
+      <c r="H42" s="6">
+        <v>3501.0</v>
+      </c>
+      <c r="I42" s="6">
+        <v>3525.0</v>
+      </c>
+      <c r="J42" s="6">
+        <v>3967.0</v>
+      </c>
+      <c r="K42" s="6">
+        <v>3732.0</v>
+      </c>
+      <c r="L42" s="6">
+        <v>3689.0</v>
+      </c>
+      <c r="M42" s="6">
+        <v>3582.0</v>
+      </c>
+      <c r="N42" s="6">
+        <v>3592.0</v>
+      </c>
+      <c r="O42" s="6">
+        <v>3576.0</v>
+      </c>
+      <c r="P42" s="6">
+        <v>3566.0</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>3556.0</v>
+      </c>
+      <c r="R42" s="6">
+        <v>3548.0</v>
+      </c>
+      <c r="S42" s="6">
+        <v>3523.0</v>
+      </c>
+      <c r="T42" s="6">
+        <v>3513.0</v>
+      </c>
+      <c r="U42" s="6">
+        <v>3532.0</v>
+      </c>
+      <c r="V42" s="6">
+        <v>3934.0</v>
+      </c>
+      <c r="W42" s="6">
+        <v>3751.0</v>
+      </c>
+      <c r="X42" s="6">
+        <v>3679.0</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>3594.0</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>3598.0</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>3581.0</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>3582.0</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>3577.0</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>3571.0</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>3563.0</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>3558.0</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>3568.0</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>3965.0</v>
+      </c>
+      <c r="AI42" s="6">
+        <v>3768.0</v>
+      </c>
+      <c r="AJ42" s="6">
+        <v>3665.0</v>
+      </c>
+      <c r="AK42" s="6">
+        <v>3598.0</v>
+      </c>
+      <c r="AL42" s="6">
+        <v>3586.0</v>
+      </c>
+      <c r="AM42" s="6">
+        <v>3585.0</v>
+      </c>
+      <c r="AN42" s="6">
+        <v>3575.0</v>
+      </c>
+      <c r="AO42" s="6">
+        <v>3567.0</v>
+      </c>
+      <c r="AP42" s="6">
+        <v>3544.0</v>
+      </c>
+      <c r="AQ42" s="6">
+        <v>3553.0</v>
+      </c>
+      <c r="AR42" s="6">
+        <v>3519.0</v>
+      </c>
+      <c r="AS42" s="6">
+        <v>3529.0</v>
+      </c>
+      <c r="AT42" s="6">
+        <v>3871.0</v>
+      </c>
+      <c r="AU42" s="6">
+        <v>3747.0</v>
+      </c>
+      <c r="AV42" s="6">
+        <v>3643.0</v>
+      </c>
+      <c r="AW42" s="6">
+        <v>3583.0</v>
+      </c>
+      <c r="AX42" s="6">
+        <v>3587.0</v>
+      </c>
+      <c r="AY42" s="6">
+        <v>3564.0</v>
+      </c>
+      <c r="AZ42" s="6">
+        <v>3567.0</v>
+      </c>
+      <c r="BA42" s="6">
+        <v>3557.0</v>
+      </c>
+      <c r="BB42" s="6">
+        <v>3525.0</v>
+      </c>
+      <c r="BC42" s="6">
+        <v>3527.0</v>
+      </c>
+      <c r="BD42" s="6">
+        <v>3533.0</v>
+      </c>
+      <c r="BE42" s="6">
+        <v>3540.0</v>
+      </c>
+      <c r="BF42" s="6">
+        <v>3883.0</v>
+      </c>
+      <c r="BG42" s="6">
+        <v>3724.0</v>
+      </c>
+      <c r="BH42" s="6">
+        <v>3623.0</v>
+      </c>
+      <c r="BI42" s="6">
+        <v>3572.0</v>
+      </c>
+      <c r="BJ42" s="6">
+        <v>3549.0</v>
+      </c>
+      <c r="BK42" s="6">
+        <v>3531.0</v>
+      </c>
+      <c r="BL42" s="6">
+        <v>3510.0</v>
+      </c>
+      <c r="BM42" s="6">
+        <v>3486.0</v>
+      </c>
+      <c r="BN42" s="6">
+        <v>3453.0</v>
+      </c>
+      <c r="BO42" s="6">
+        <v>3429.0</v>
+      </c>
+      <c r="BP42" s="6">
+        <v>3383.0</v>
+      </c>
+      <c r="BQ42" s="6">
+        <v>3379.0</v>
+      </c>
+      <c r="BR42" s="6">
+        <v>3727.0</v>
+      </c>
+      <c r="BS42" s="6">
+        <v>3549.0</v>
+      </c>
+      <c r="BT42" s="6">
+        <v>3484.0</v>
+      </c>
+      <c r="BU42" s="6">
+        <v>3428.0</v>
+      </c>
+      <c r="BV42" s="6">
+        <v>3407.0</v>
+      </c>
+      <c r="BW42" s="6">
+        <v>3383.0</v>
+      </c>
+      <c r="BX42" s="6">
+        <v>3358.0</v>
+      </c>
+      <c r="BY42" s="6">
+        <v>3344.0</v>
+      </c>
+      <c r="BZ42" s="6">
+        <v>3317.0</v>
+      </c>
+      <c r="CA42" s="6">
+        <v>3335.0</v>
+      </c>
+      <c r="CB42" s="6">
+        <v>3331.0</v>
+      </c>
+      <c r="CC42" s="6">
+        <v>3355.0</v>
+      </c>
+      <c r="CD42" s="6">
+        <v>3690.0</v>
+      </c>
+      <c r="CE42" s="6">
         <v>3493.0</v>
       </c>
-      <c r="E42" s="6">
-[...185 lines deleted...]
-      <c r="BO42" s="6">
+      <c r="CF42" s="6">
+        <v>3432.0</v>
+      </c>
+      <c r="CG42" s="6">
         <v>3379.0</v>
       </c>
-      <c r="BP42" s="6">
-[...17 lines deleted...]
-      <c r="BV42" s="6">
+      <c r="CH42" s="6">
         <v>3358.0</v>
       </c>
-      <c r="BW42" s="6">
-[...29 lines deleted...]
-      <c r="CG42" s="6">
+      <c r="CI42" s="6">
         <v>3349.0</v>
       </c>
-      <c r="CH42" s="6">
+      <c r="CJ42" s="6">
         <v>3330.0</v>
       </c>
-      <c r="CI42" s="6">
+      <c r="CK42" s="6">
         <v>3325.0</v>
       </c>
-      <c r="CJ42" s="6">
+      <c r="CL42" s="6">
         <v>3320.0</v>
       </c>
-      <c r="CK42" s="6">
+      <c r="CM42" s="6">
         <v>3294.0</v>
       </c>
-      <c r="CL42" s="6">
+      <c r="CN42" s="6">
         <v>3280.0</v>
       </c>
-      <c r="CM42" s="6">
+      <c r="CO42" s="6">
         <v>3281.0</v>
       </c>
     </row>
-    <row r="43" spans="1:91">
+    <row r="43" spans="1:93">
       <c r="C43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D43" s="6">
-        <v>73306384.0</v>
+        <v>86812556.0</v>
       </c>
       <c r="E43" s="6">
-        <v>69431068.0</v>
+        <v>74079440.0</v>
       </c>
       <c r="F43" s="6">
-        <v>69784315.0</v>
+        <v>73283992.0</v>
       </c>
       <c r="G43" s="6">
-        <v>33234765.0</v>
+        <v>69099060.0</v>
       </c>
       <c r="H43" s="6">
-        <v>110978560.0</v>
+        <v>69491801.0</v>
       </c>
       <c r="I43" s="6">
-        <v>69559504.0</v>
+        <v>33210526.0</v>
       </c>
       <c r="J43" s="6">
-        <v>69244914.0</v>
+        <v>110969407.0</v>
       </c>
       <c r="K43" s="6">
-        <v>64397163.0</v>
+        <v>69520411.0</v>
       </c>
       <c r="L43" s="6">
-        <v>63394563.0</v>
+        <v>69201713.0</v>
       </c>
       <c r="M43" s="6">
-        <v>68348732.0</v>
+        <v>64358829.0</v>
       </c>
       <c r="N43" s="6">
-        <v>79981287.0</v>
+        <v>63354094.0</v>
       </c>
       <c r="O43" s="6">
-        <v>66373098.0</v>
+        <v>68310107.0</v>
       </c>
       <c r="P43" s="6">
-        <v>67048160.0</v>
+        <v>80012960.0</v>
       </c>
       <c r="Q43" s="6">
-        <v>63290406.0</v>
+        <v>66330064.0</v>
       </c>
       <c r="R43" s="6">
-        <v>63871385.0</v>
+        <v>67010020.0</v>
       </c>
       <c r="S43" s="6">
-        <v>30062735.0</v>
+        <v>63225010.0</v>
       </c>
       <c r="T43" s="6">
-        <v>101501852.0</v>
+        <v>63806649.0</v>
       </c>
       <c r="U43" s="6">
-        <v>63153446.0</v>
+        <v>30024529.0</v>
       </c>
       <c r="V43" s="6">
-        <v>63552534.0</v>
+        <v>101452355.0</v>
       </c>
       <c r="W43" s="6">
-        <v>57854466.0</v>
+        <v>63112394.0</v>
       </c>
       <c r="X43" s="6">
-        <v>59217226.0</v>
+        <v>63516629.0</v>
       </c>
       <c r="Y43" s="6">
-        <v>62866760.0</v>
+        <v>57821004.0</v>
       </c>
       <c r="Z43" s="6">
-        <v>72435807.0</v>
+        <v>59181697.0</v>
       </c>
       <c r="AA43" s="6">
-        <v>63182526.0</v>
+        <v>62834145.0</v>
       </c>
       <c r="AB43" s="6">
-        <v>60175262.0</v>
+        <v>72403356.0</v>
       </c>
       <c r="AC43" s="6">
-        <v>59123856.0</v>
+        <v>63139529.0</v>
       </c>
       <c r="AD43" s="6">
-        <v>58794582.0</v>
+        <v>60136993.0</v>
       </c>
       <c r="AE43" s="6">
-        <v>26906414.0</v>
+        <v>59083706.0</v>
       </c>
       <c r="AF43" s="6">
-        <v>92260003.0</v>
+        <v>58752454.0</v>
       </c>
       <c r="AG43" s="6">
-        <v>58000977.0</v>
+        <v>26900470.0</v>
       </c>
       <c r="AH43" s="6">
-        <v>57482803.0</v>
+        <v>92216287.0</v>
       </c>
       <c r="AI43" s="6">
-        <v>53581200.0</v>
+        <v>57975397.0</v>
       </c>
       <c r="AJ43" s="6">
-        <v>52813269.0</v>
+        <v>57463239.0</v>
       </c>
       <c r="AK43" s="6">
-        <v>56379052.0</v>
+        <v>53560465.0</v>
       </c>
       <c r="AL43" s="6">
-        <v>66092955.0</v>
+        <v>52789606.0</v>
       </c>
       <c r="AM43" s="6">
-        <v>54977020.0</v>
+        <v>56352971.0</v>
       </c>
       <c r="AN43" s="6">
-        <v>54622637.0</v>
+        <v>66066246.0</v>
       </c>
       <c r="AO43" s="6">
-        <v>52486966.0</v>
+        <v>54954383.0</v>
       </c>
       <c r="AP43" s="6">
-        <v>51948104.0</v>
+        <v>54594774.0</v>
       </c>
       <c r="AQ43" s="6">
-        <v>24241672.0</v>
+        <v>52454363.0</v>
       </c>
       <c r="AR43" s="6">
-        <v>81252084.0</v>
+        <v>51914999.0</v>
       </c>
       <c r="AS43" s="6">
-        <v>49510910.0</v>
+        <v>24228963.0</v>
       </c>
       <c r="AT43" s="6">
-        <v>50009624.0</v>
+        <v>81203386.0</v>
       </c>
       <c r="AU43" s="6">
-        <v>48093582.0</v>
+        <v>49478135.0</v>
       </c>
       <c r="AV43" s="6">
-        <v>45960076.0</v>
+        <v>49977402.0</v>
       </c>
       <c r="AW43" s="6">
-        <v>51091341.0</v>
+        <v>48061826.0</v>
       </c>
       <c r="AX43" s="6">
-        <v>57403356.0</v>
+        <v>45934969.0</v>
       </c>
       <c r="AY43" s="6">
-        <v>49955792.0</v>
+        <v>51053034.0</v>
       </c>
       <c r="AZ43" s="6">
-        <v>48851753.0</v>
+        <v>57371895.0</v>
       </c>
       <c r="BA43" s="6">
-        <v>46555835.0</v>
+        <v>49924431.0</v>
       </c>
       <c r="BB43" s="6">
-        <v>46465472.0</v>
+        <v>48815899.0</v>
       </c>
       <c r="BC43" s="6">
-        <v>21254956.0</v>
+        <v>46524013.0</v>
       </c>
       <c r="BD43" s="6">
+        <v>46429765.0</v>
+      </c>
+      <c r="BE43" s="6">
+        <v>21253326.0</v>
+      </c>
+      <c r="BF43" s="6">
         <v>74438527.0</v>
       </c>
-      <c r="BE43" s="6">
+      <c r="BG43" s="6">
         <v>44676781.0</v>
       </c>
-      <c r="BF43" s="6">
+      <c r="BH43" s="6">
         <v>45344959.0</v>
       </c>
-      <c r="BG43" s="6">
+      <c r="BI43" s="6">
         <v>42570413.0</v>
       </c>
-      <c r="BH43" s="6">
+      <c r="BJ43" s="6">
         <v>42863442.0</v>
       </c>
-      <c r="BI43" s="6">
+      <c r="BK43" s="6">
         <v>46475106.0</v>
       </c>
-      <c r="BJ43" s="6">
+      <c r="BL43" s="6">
         <v>51943593.0</v>
       </c>
-      <c r="BK43" s="6">
+      <c r="BM43" s="6">
         <v>44533819.0</v>
       </c>
-      <c r="BL43" s="6">
+      <c r="BN43" s="6">
         <v>43818166.0</v>
       </c>
-      <c r="BM43" s="6">
+      <c r="BO43" s="6">
         <v>42201816.0</v>
       </c>
-      <c r="BN43" s="6">
+      <c r="BP43" s="6">
         <v>40784076.0</v>
       </c>
-      <c r="BO43" s="6">
+      <c r="BQ43" s="6">
         <v>19314239.0</v>
       </c>
-      <c r="BP43" s="6">
+      <c r="BR43" s="6">
         <v>68416447.0</v>
       </c>
-      <c r="BQ43" s="6">
+      <c r="BS43" s="6">
         <v>41028940.0</v>
       </c>
-      <c r="BR43" s="6">
+      <c r="BT43" s="6">
         <v>41253471.0</v>
       </c>
-      <c r="BS43" s="6">
+      <c r="BU43" s="6">
         <v>38181468.0</v>
       </c>
-      <c r="BT43" s="6">
+      <c r="BV43" s="6">
         <v>37829399.0</v>
       </c>
-      <c r="BU43" s="6">
+      <c r="BW43" s="6">
         <v>41911704.0</v>
       </c>
-      <c r="BV43" s="6">
+      <c r="BX43" s="6">
         <v>44190705.0</v>
       </c>
-      <c r="BW43" s="6">
+      <c r="BY43" s="6">
         <v>36243302.0</v>
       </c>
-      <c r="BX43" s="6">
+      <c r="BZ43" s="6">
         <v>38088626.0</v>
       </c>
-      <c r="BY43" s="6">
+      <c r="CA43" s="6">
         <v>38961909.0</v>
       </c>
-      <c r="BZ43" s="6">
+      <c r="CB43" s="6">
         <v>38669424.0</v>
       </c>
-      <c r="CA43" s="6">
+      <c r="CC43" s="6">
         <v>18264414.0</v>
       </c>
-      <c r="CB43" s="6">
+      <c r="CD43" s="6">
         <v>59990163.0</v>
       </c>
-      <c r="CC43" s="6">
+      <c r="CE43" s="6">
         <v>37186777.0</v>
       </c>
-      <c r="CD43" s="6">
+      <c r="CF43" s="6">
         <v>37710786.0</v>
       </c>
-      <c r="CE43" s="6">
+      <c r="CG43" s="6">
         <v>34701932.0</v>
       </c>
-      <c r="CF43" s="6">
+      <c r="CH43" s="6">
         <v>34687711.0</v>
       </c>
-      <c r="CG43" s="6">
+      <c r="CI43" s="6">
         <v>38291906.0</v>
       </c>
-      <c r="CH43" s="6">
+      <c r="CJ43" s="6">
         <v>43429814.0</v>
       </c>
-      <c r="CI43" s="6">
+      <c r="CK43" s="6">
         <v>36971092.0</v>
       </c>
-      <c r="CJ43" s="6">
+      <c r="CL43" s="6">
         <v>35922500.0</v>
       </c>
-      <c r="CK43" s="6">
+      <c r="CM43" s="6">
         <v>34865416.0</v>
       </c>
-      <c r="CL43" s="6">
+      <c r="CN43" s="6">
         <v>33864494.0</v>
       </c>
-      <c r="CM43" s="6">
+      <c r="CO43" s="6">
         <v>14231523.0</v>
       </c>
     </row>
-    <row r="44" spans="1:91">
+    <row r="44" spans="1:93">
       <c r="C44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D44" s="6">
-        <v>11845697.0</v>
+        <v>14266518.0</v>
       </c>
       <c r="E44" s="6">
-        <v>10894582.0</v>
+        <v>11986442.0</v>
       </c>
       <c r="F44" s="6">
-        <v>11111169.0</v>
+        <v>11844570.0</v>
       </c>
       <c r="G44" s="6">
-        <v>5058814.0</v>
+        <v>10846943.0</v>
       </c>
       <c r="H44" s="6">
-        <v>18233178.0</v>
+        <v>11070373.0</v>
       </c>
       <c r="I44" s="6">
-        <v>11126352.0</v>
+        <v>5055471.0</v>
       </c>
       <c r="J44" s="6">
-        <v>11042820.0</v>
+        <v>18231826.0</v>
       </c>
       <c r="K44" s="6">
-        <v>10202233.0</v>
+        <v>11120112.0</v>
       </c>
       <c r="L44" s="6">
-        <v>10130978.0</v>
+        <v>11036541.0</v>
       </c>
       <c r="M44" s="6">
-        <v>10671324.0</v>
+        <v>10196525.0</v>
       </c>
       <c r="N44" s="6">
-        <v>12874024.0</v>
+        <v>10125330.0</v>
       </c>
       <c r="O44" s="6">
-        <v>10413325.0</v>
+        <v>10666250.0</v>
       </c>
       <c r="P44" s="6">
-        <v>10419394.0</v>
+        <v>12879910.0</v>
       </c>
       <c r="Q44" s="6">
-        <v>9690330.0</v>
+        <v>10408560.0</v>
       </c>
       <c r="R44" s="6">
-        <v>9929502.0</v>
+        <v>10414708.0</v>
       </c>
       <c r="S44" s="6">
-        <v>4408888.0</v>
+        <v>9683734.0</v>
       </c>
       <c r="T44" s="6">
-        <v>16342629.0</v>
+        <v>9922781.0</v>
       </c>
       <c r="U44" s="6">
-        <v>9808787.0</v>
+        <v>4403803.0</v>
       </c>
       <c r="V44" s="6">
-        <v>9811085.0</v>
+        <v>16336394.0</v>
       </c>
       <c r="W44" s="6">
-        <v>8938823.0</v>
+        <v>9803139.0</v>
       </c>
       <c r="X44" s="6">
-        <v>9133759.0</v>
+        <v>9806515.0</v>
       </c>
       <c r="Y44" s="6">
-        <v>9482171.0</v>
+        <v>8934203.0</v>
       </c>
       <c r="Z44" s="6">
-        <v>11329402.0</v>
+        <v>9128992.0</v>
       </c>
       <c r="AA44" s="6">
-        <v>9610140.0</v>
+        <v>9477801.0</v>
       </c>
       <c r="AB44" s="6">
-        <v>9098445.0</v>
+        <v>11324923.0</v>
       </c>
       <c r="AC44" s="6">
-        <v>8780567.0</v>
+        <v>9604710.0</v>
       </c>
       <c r="AD44" s="6">
-        <v>8777435.0</v>
+        <v>9094311.0</v>
       </c>
       <c r="AE44" s="6">
-        <v>3940421.0</v>
+        <v>8775589.0</v>
       </c>
       <c r="AF44" s="6">
-        <v>14827230.0</v>
+        <v>8772000.0</v>
       </c>
       <c r="AG44" s="6">
-        <v>9068358.0</v>
+        <v>3940411.0</v>
       </c>
       <c r="AH44" s="6">
-        <v>8904771.0</v>
+        <v>14821726.0</v>
       </c>
       <c r="AI44" s="6">
-        <v>8358700.0</v>
+        <v>9065679.0</v>
       </c>
       <c r="AJ44" s="6">
-        <v>8121540.0</v>
+        <v>8902439.0</v>
       </c>
       <c r="AK44" s="6">
-        <v>8643375.0</v>
+        <v>8356402.0</v>
       </c>
       <c r="AL44" s="6">
-        <v>10326176.0</v>
+        <v>8117817.0</v>
       </c>
       <c r="AM44" s="6">
-        <v>8291628.0</v>
+        <v>8640346.0</v>
       </c>
       <c r="AN44" s="6">
-        <v>8286597.0</v>
+        <v>10322847.0</v>
       </c>
       <c r="AO44" s="6">
-        <v>7736013.0</v>
+        <v>8288809.0</v>
       </c>
       <c r="AP44" s="6">
-        <v>7781613.0</v>
+        <v>8283101.0</v>
       </c>
       <c r="AQ44" s="6">
-        <v>3510465.0</v>
+        <v>7732537.0</v>
       </c>
       <c r="AR44" s="6">
-        <v>12818680.0</v>
+        <v>7778017.0</v>
       </c>
       <c r="AS44" s="6">
-        <v>7508251.0</v>
+        <v>3508682.0</v>
       </c>
       <c r="AT44" s="6">
-        <v>7661745.0</v>
+        <v>12812160.0</v>
       </c>
       <c r="AU44" s="6">
-        <v>7333719.0</v>
+        <v>7504239.0</v>
       </c>
       <c r="AV44" s="6">
-        <v>6976729.0</v>
+        <v>7657613.0</v>
       </c>
       <c r="AW44" s="6">
-        <v>7743558.0</v>
+        <v>7329472.0</v>
       </c>
       <c r="AX44" s="6">
-        <v>8861119.0</v>
+        <v>6973491.0</v>
       </c>
       <c r="AY44" s="6">
-        <v>7750307.0</v>
+        <v>7738900.0</v>
       </c>
       <c r="AZ44" s="6">
-        <v>7538900.0</v>
+        <v>8856396.0</v>
       </c>
       <c r="BA44" s="6">
-        <v>7065677.0</v>
+        <v>7745998.0</v>
       </c>
       <c r="BB44" s="6">
-        <v>7110700.0</v>
+        <v>7533619.0</v>
       </c>
       <c r="BC44" s="6">
-        <v>3167053.0</v>
+        <v>7061003.0</v>
       </c>
       <c r="BD44" s="6">
+        <v>7105735.0</v>
+      </c>
+      <c r="BE44" s="6">
+        <v>3166910.0</v>
+      </c>
+      <c r="BF44" s="6">
         <v>12078295.0</v>
       </c>
-      <c r="BE44" s="6">
+      <c r="BG44" s="6">
         <v>6936252.0</v>
       </c>
-      <c r="BF44" s="6">
+      <c r="BH44" s="6">
         <v>7051454.0</v>
       </c>
-      <c r="BG44" s="6">
+      <c r="BI44" s="6">
         <v>6527889.0</v>
       </c>
-      <c r="BH44" s="6">
+      <c r="BJ44" s="6">
         <v>6659666.0</v>
       </c>
-      <c r="BI44" s="6">
+      <c r="BK44" s="6">
         <v>7136075.0</v>
       </c>
-      <c r="BJ44" s="6">
+      <c r="BL44" s="6">
         <v>7948111.0</v>
       </c>
-      <c r="BK44" s="6">
+      <c r="BM44" s="6">
         <v>6774137.0</v>
       </c>
-      <c r="BL44" s="6">
+      <c r="BN44" s="6">
         <v>6696170.0</v>
       </c>
-      <c r="BM44" s="6">
+      <c r="BO44" s="6">
         <v>6319180.0</v>
       </c>
-      <c r="BN44" s="6">
+      <c r="BP44" s="6">
         <v>6187169.0</v>
       </c>
-      <c r="BO44" s="6">
+      <c r="BQ44" s="6">
         <v>2725501.0</v>
       </c>
-      <c r="BP44" s="6">
+      <c r="BR44" s="6">
         <v>10749539.0</v>
       </c>
-      <c r="BQ44" s="6">
+      <c r="BS44" s="6">
         <v>6213489.0</v>
       </c>
-      <c r="BR44" s="6">
+      <c r="BT44" s="6">
         <v>6209917.0</v>
       </c>
-      <c r="BS44" s="6">
+      <c r="BU44" s="6">
         <v>5653315.0</v>
       </c>
-      <c r="BT44" s="6">
+      <c r="BV44" s="6">
         <v>5677426.0</v>
       </c>
-      <c r="BU44" s="6">
+      <c r="BW44" s="6">
         <v>6306345.0</v>
       </c>
-      <c r="BV44" s="6">
+      <c r="BX44" s="6">
         <v>6780183.0</v>
       </c>
-      <c r="BW44" s="6">
+      <c r="BY44" s="6">
         <v>5495744.0</v>
       </c>
-      <c r="BX44" s="6">
+      <c r="BZ44" s="6">
         <v>5752436.0</v>
       </c>
-      <c r="BY44" s="6">
+      <c r="CA44" s="6">
         <v>5887838.0</v>
       </c>
-      <c r="BZ44" s="6">
+      <c r="CB44" s="6">
         <v>5932764.0</v>
       </c>
-      <c r="CA44" s="6">
+      <c r="CC44" s="6">
         <v>2680216.0</v>
       </c>
-      <c r="CB44" s="6">
+      <c r="CD44" s="6">
         <v>9787823.0</v>
       </c>
-      <c r="CC44" s="6">
+      <c r="CE44" s="6">
         <v>5902110.0</v>
       </c>
-      <c r="CD44" s="6">
+      <c r="CF44" s="6">
         <v>5968370.0</v>
       </c>
-      <c r="CE44" s="6">
+      <c r="CG44" s="6">
         <v>5485955.0</v>
       </c>
-      <c r="CF44" s="6">
+      <c r="CH44" s="6">
         <v>5530201.0</v>
       </c>
-      <c r="CG44" s="6">
+      <c r="CI44" s="6">
         <v>5814651.0</v>
       </c>
-      <c r="CH44" s="6">
+      <c r="CJ44" s="6">
         <v>6886508.0</v>
       </c>
-      <c r="CI44" s="6">
+      <c r="CK44" s="6">
         <v>5770882.0</v>
       </c>
-      <c r="CJ44" s="6">
+      <c r="CL44" s="6">
         <v>5540761.0</v>
       </c>
-      <c r="CK44" s="6">
+      <c r="CM44" s="6">
         <v>5342165.0</v>
       </c>
-      <c r="CL44" s="6">
+      <c r="CN44" s="6">
         <v>5226538.0</v>
       </c>
-      <c r="CM44" s="6">
+      <c r="CO44" s="6">
         <v>1598687.0</v>
       </c>
     </row>
-    <row r="45" spans="1:91">
+    <row r="45" spans="1:93">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Tauragės apskritis</t>
           </r>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Visa apskritis</t>
           </r>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius</t>
           </r>
         </is>
       </c>
       <c r="D45" s="6">
-        <v>2528.0</v>
+        <v>2518.0</v>
       </c>
       <c r="E45" s="6">
+        <v>2526.0</v>
+      </c>
+      <c r="F45" s="6">
+        <v>2540.0</v>
+      </c>
+      <c r="G45" s="6">
+        <v>2522.0</v>
+      </c>
+      <c r="H45" s="6">
+        <v>2531.0</v>
+      </c>
+      <c r="I45" s="6">
+        <v>2544.0</v>
+      </c>
+      <c r="J45" s="6">
+        <v>2718.0</v>
+      </c>
+      <c r="K45" s="6">
+        <v>2624.0</v>
+      </c>
+      <c r="L45" s="6">
+        <v>2619.0</v>
+      </c>
+      <c r="M45" s="6">
+        <v>2600.0</v>
+      </c>
+      <c r="N45" s="6">
+        <v>2597.0</v>
+      </c>
+      <c r="O45" s="6">
+        <v>2590.0</v>
+      </c>
+      <c r="P45" s="6">
+        <v>2582.0</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>2575.0</v>
+      </c>
+      <c r="R45" s="6">
+        <v>2577.0</v>
+      </c>
+      <c r="S45" s="6">
+        <v>2563.0</v>
+      </c>
+      <c r="T45" s="6">
+        <v>2560.0</v>
+      </c>
+      <c r="U45" s="6">
+        <v>2571.0</v>
+      </c>
+      <c r="V45" s="6">
+        <v>2688.0</v>
+      </c>
+      <c r="W45" s="6">
+        <v>2619.0</v>
+      </c>
+      <c r="X45" s="6">
+        <v>2606.0</v>
+      </c>
+      <c r="Y45" s="6">
+        <v>2587.0</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>2601.0</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>2606.0</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>2602.0</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>2586.0</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>2583.0</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>2555.0</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>2546.0</v>
+      </c>
+      <c r="AG45" s="6">
+        <v>2552.0</v>
+      </c>
+      <c r="AH45" s="6">
+        <v>2699.0</v>
+      </c>
+      <c r="AI45" s="6">
+        <v>2608.0</v>
+      </c>
+      <c r="AJ45" s="6">
+        <v>2589.0</v>
+      </c>
+      <c r="AK45" s="6">
+        <v>2582.0</v>
+      </c>
+      <c r="AL45" s="6">
+        <v>2590.0</v>
+      </c>
+      <c r="AM45" s="6">
+        <v>2582.0</v>
+      </c>
+      <c r="AN45" s="6">
+        <v>2591.0</v>
+      </c>
+      <c r="AO45" s="6">
+        <v>2575.0</v>
+      </c>
+      <c r="AP45" s="6">
+        <v>2574.0</v>
+      </c>
+      <c r="AQ45" s="6">
+        <v>2557.0</v>
+      </c>
+      <c r="AR45" s="6">
+        <v>2558.0</v>
+      </c>
+      <c r="AS45" s="6">
+        <v>2563.0</v>
+      </c>
+      <c r="AT45" s="6">
+        <v>2668.0</v>
+      </c>
+      <c r="AU45" s="6">
+        <v>2604.0</v>
+      </c>
+      <c r="AV45" s="6">
+        <v>2598.0</v>
+      </c>
+      <c r="AW45" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="AX45" s="6">
+        <v>2584.0</v>
+      </c>
+      <c r="AY45" s="6">
+        <v>2579.0</v>
+      </c>
+      <c r="AZ45" s="6">
+        <v>2589.0</v>
+      </c>
+      <c r="BA45" s="6">
+        <v>2571.0</v>
+      </c>
+      <c r="BB45" s="6">
+        <v>2569.0</v>
+      </c>
+      <c r="BC45" s="6">
+        <v>2553.0</v>
+      </c>
+      <c r="BD45" s="6">
+        <v>2554.0</v>
+      </c>
+      <c r="BE45" s="6">
+        <v>2557.0</v>
+      </c>
+      <c r="BF45" s="6">
+        <v>2674.0</v>
+      </c>
+      <c r="BG45" s="6">
+        <v>2614.0</v>
+      </c>
+      <c r="BH45" s="6">
+        <v>2589.0</v>
+      </c>
+      <c r="BI45" s="6">
+        <v>2593.0</v>
+      </c>
+      <c r="BJ45" s="6">
+        <v>2583.0</v>
+      </c>
+      <c r="BK45" s="6">
+        <v>2561.0</v>
+      </c>
+      <c r="BL45" s="6">
+        <v>2552.0</v>
+      </c>
+      <c r="BM45" s="6">
+        <v>2511.0</v>
+      </c>
+      <c r="BN45" s="6">
+        <v>2494.0</v>
+      </c>
+      <c r="BO45" s="6">
+        <v>2487.0</v>
+      </c>
+      <c r="BP45" s="6">
+        <v>2456.0</v>
+      </c>
+      <c r="BQ45" s="6">
+        <v>2463.0</v>
+      </c>
+      <c r="BR45" s="6">
+        <v>2585.0</v>
+      </c>
+      <c r="BS45" s="6">
+        <v>2531.0</v>
+      </c>
+      <c r="BT45" s="6">
+        <v>2527.0</v>
+      </c>
+      <c r="BU45" s="6">
+        <v>2484.0</v>
+      </c>
+      <c r="BV45" s="6">
+        <v>2494.0</v>
+      </c>
+      <c r="BW45" s="6">
+        <v>2480.0</v>
+      </c>
+      <c r="BX45" s="6">
+        <v>2465.0</v>
+      </c>
+      <c r="BY45" s="6">
+        <v>2440.0</v>
+      </c>
+      <c r="BZ45" s="6">
+        <v>2445.0</v>
+      </c>
+      <c r="CA45" s="6">
+        <v>2462.0</v>
+      </c>
+      <c r="CB45" s="6">
+        <v>2469.0</v>
+      </c>
+      <c r="CC45" s="6">
+        <v>2483.0</v>
+      </c>
+      <c r="CD45" s="6">
+        <v>2604.0</v>
+      </c>
+      <c r="CE45" s="6">
+        <v>2529.0</v>
+      </c>
+      <c r="CF45" s="6">
         <v>2519.0</v>
       </c>
-      <c r="F45" s="6">
-[...230 lines deleted...]
-      <c r="CE45" s="6">
+      <c r="CG45" s="6">
         <v>2499.0</v>
       </c>
-      <c r="CF45" s="6">
+      <c r="CH45" s="6">
         <v>2505.0</v>
       </c>
-      <c r="CG45" s="6">
+      <c r="CI45" s="6">
         <v>2498.0</v>
       </c>
-      <c r="CH45" s="6">
+      <c r="CJ45" s="6">
         <v>2492.0</v>
       </c>
-      <c r="CI45" s="6">
+      <c r="CK45" s="6">
         <v>2485.0</v>
       </c>
-      <c r="CJ45" s="6">
+      <c r="CL45" s="6">
         <v>2472.0</v>
       </c>
-      <c r="CK45" s="6">
+      <c r="CM45" s="6">
         <v>2460.0</v>
       </c>
-      <c r="CL45" s="6">
+      <c r="CN45" s="6">
         <v>2441.0</v>
       </c>
-      <c r="CM45" s="6">
+      <c r="CO45" s="6">
         <v>2439.0</v>
       </c>
     </row>
-    <row r="46" spans="1:91">
+    <row r="46" spans="1:93">
       <c r="C46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Su darbo santykiais susijusios A klasės išmokos</t>
           </r>
         </is>
       </c>
       <c r="D46" s="6">
-        <v>52929440.0</v>
+        <v>62156731.0</v>
       </c>
       <c r="E46" s="6">
-        <v>50852205.0</v>
+        <v>59701950.0</v>
       </c>
       <c r="F46" s="6">
-        <v>48841858.0</v>
+        <v>52933554.0</v>
       </c>
       <c r="G46" s="6">
-        <v>27347700.0</v>
+        <v>50838722.0</v>
       </c>
       <c r="H46" s="6">
-        <v>74773462.0</v>
+        <v>48826295.0</v>
       </c>
       <c r="I46" s="6">
-        <v>48400767.0</v>
+        <v>27338049.0</v>
       </c>
       <c r="J46" s="6">
-        <v>50001069.0</v>
+        <v>74748995.0</v>
       </c>
       <c r="K46" s="6">
-        <v>46192518.0</v>
+        <v>48381884.0</v>
       </c>
       <c r="L46" s="6">
-        <v>46489730.0</v>
+        <v>49986124.0</v>
       </c>
       <c r="M46" s="6">
-        <v>49838894.0</v>
+        <v>46172843.0</v>
       </c>
       <c r="N46" s="6">
-        <v>55615791.0</v>
+        <v>46470500.0</v>
       </c>
       <c r="O46" s="6">
-        <v>48117417.0</v>
+        <v>49819836.0</v>
       </c>
       <c r="P46" s="6">
-        <v>47050411.0</v>
+        <v>55595011.0</v>
       </c>
       <c r="Q46" s="6">
-        <v>46048162.0</v>
+        <v>48096708.0</v>
       </c>
       <c r="R46" s="6">
-        <v>44397026.0</v>
+        <v>47036233.0</v>
       </c>
       <c r="S46" s="6">
-        <v>23986519.0</v>
+        <v>46030247.0</v>
       </c>
       <c r="T46" s="6">
-        <v>65284280.0</v>
+        <v>44380793.0</v>
       </c>
       <c r="U46" s="6">
-        <v>43341433.0</v>
+        <v>23978481.0</v>
       </c>
       <c r="V46" s="6">
-        <v>46020404.0</v>
+        <v>65263857.0</v>
       </c>
       <c r="W46" s="6">
-        <v>41487047.0</v>
+        <v>43325935.0</v>
       </c>
       <c r="X46" s="6">
-        <v>40269387.0</v>
+        <v>46003267.0</v>
       </c>
       <c r="Y46" s="6">
-        <v>45024604.0</v>
+        <v>41472840.0</v>
       </c>
       <c r="Z46" s="6">
-        <v>48719591.0</v>
+        <v>40256054.0</v>
       </c>
       <c r="AA46" s="6">
-        <v>42368031.0</v>
+        <v>45010168.0</v>
       </c>
       <c r="AB46" s="6">
-        <v>42946636.0</v>
+        <v>48702826.0</v>
       </c>
       <c r="AC46" s="6">
-        <v>41109325.0</v>
+        <v>42352040.0</v>
       </c>
       <c r="AD46" s="6">
-        <v>39321207.0</v>
+        <v>42930530.0</v>
       </c>
       <c r="AE46" s="6">
-        <v>20462482.0</v>
+        <v>41095338.0</v>
       </c>
       <c r="AF46" s="6">
-        <v>56575460.0</v>
+        <v>39309561.0</v>
       </c>
       <c r="AG46" s="6">
-        <v>38180326.0</v>
+        <v>20457625.0</v>
       </c>
       <c r="AH46" s="6">
-        <v>38136418.0</v>
+        <v>56560097.0</v>
       </c>
       <c r="AI46" s="6">
-        <v>35847929.0</v>
+        <v>38170911.0</v>
       </c>
       <c r="AJ46" s="6">
-        <v>35396817.0</v>
+        <v>38127011.0</v>
       </c>
       <c r="AK46" s="6">
-        <v>38850716.0</v>
+        <v>35838297.0</v>
       </c>
       <c r="AL46" s="6">
-        <v>42967498.0</v>
+        <v>35390923.0</v>
       </c>
       <c r="AM46" s="6">
-        <v>36238329.0</v>
+        <v>38842650.0</v>
       </c>
       <c r="AN46" s="6">
-        <v>36164341.0</v>
+        <v>42960590.0</v>
       </c>
       <c r="AO46" s="6">
-        <v>34548375.0</v>
+        <v>36228830.0</v>
       </c>
       <c r="AP46" s="6">
-        <v>33917541.0</v>
+        <v>36152889.0</v>
       </c>
       <c r="AQ46" s="6">
-        <v>17046531.0</v>
+        <v>34538378.0</v>
       </c>
       <c r="AR46" s="6">
-        <v>49333415.0</v>
+        <v>33908926.0</v>
       </c>
       <c r="AS46" s="6">
-        <v>31972172.0</v>
+        <v>17043782.0</v>
       </c>
       <c r="AT46" s="6">
-        <v>32580788.0</v>
+        <v>49319900.0</v>
       </c>
       <c r="AU46" s="6">
-        <v>29775917.0</v>
+        <v>31963583.0</v>
       </c>
       <c r="AV46" s="6">
-        <v>28670309.0</v>
+        <v>32570645.0</v>
       </c>
       <c r="AW46" s="6">
-        <v>32216454.0</v>
+        <v>29766392.0</v>
       </c>
       <c r="AX46" s="6">
-        <v>34716268.0</v>
+        <v>28659906.0</v>
       </c>
       <c r="AY46" s="6">
-        <v>30366103.0</v>
+        <v>32202436.0</v>
       </c>
       <c r="AZ46" s="6">
-        <v>30154356.0</v>
+        <v>34705752.0</v>
       </c>
       <c r="BA46" s="6">
-        <v>29198411.0</v>
+        <v>30355901.0</v>
       </c>
       <c r="BB46" s="6">
-        <v>28905142.0</v>
+        <v>30144411.0</v>
       </c>
       <c r="BC46" s="6">
-        <v>13786517.0</v>
+        <v>29189613.0</v>
       </c>
       <c r="BD46" s="6">
+        <v>28897350.0</v>
+      </c>
+      <c r="BE46" s="6">
+        <v>13784013.0</v>
+      </c>
+      <c r="BF46" s="6">
         <v>42947121.0</v>
       </c>
-      <c r="BE46" s="6">
+      <c r="BG46" s="6">
         <v>27698799.0</v>
       </c>
-      <c r="BF46" s="6">
+      <c r="BH46" s="6">
         <v>28009743.0</v>
       </c>
-      <c r="BG46" s="6">
+      <c r="BI46" s="6">
         <v>25662842.0</v>
       </c>
-      <c r="BH46" s="6">
+      <c r="BJ46" s="6">
         <v>24672381.0</v>
       </c>
-      <c r="BI46" s="6">
+      <c r="BK46" s="6">
         <v>28616797.0</v>
       </c>
-      <c r="BJ46" s="6">
+      <c r="BL46" s="6">
         <v>30887609.0</v>
       </c>
-      <c r="BK46" s="6">
+      <c r="BM46" s="6">
         <v>26340071.0</v>
       </c>
-      <c r="BL46" s="6">
+      <c r="BN46" s="6">
         <v>26466997.0</v>
       </c>
-      <c r="BM46" s="6">
+      <c r="BO46" s="6">
         <v>25799576.0</v>
       </c>
-      <c r="BN46" s="6">
+      <c r="BP46" s="6">
         <v>25241230.0</v>
       </c>
-      <c r="BO46" s="6">
+      <c r="BQ46" s="6">
         <v>12105856.0</v>
       </c>
-      <c r="BP46" s="6">
+      <c r="BR46" s="6">
         <v>38358675.0</v>
       </c>
-      <c r="BQ46" s="6">
+      <c r="BS46" s="6">
         <v>25442856.0</v>
       </c>
-      <c r="BR46" s="6">
+      <c r="BT46" s="6">
         <v>24718006.0</v>
       </c>
-      <c r="BS46" s="6">
+      <c r="BU46" s="6">
         <v>22640428.0</v>
       </c>
-      <c r="BT46" s="6">
+      <c r="BV46" s="6">
         <v>22815937.0</v>
       </c>
-      <c r="BU46" s="6">
+      <c r="BW46" s="6">
         <v>25478884.0</v>
       </c>
-      <c r="BV46" s="6">
+      <c r="BX46" s="6">
         <v>25745979.0</v>
       </c>
-      <c r="BW46" s="6">
+      <c r="BY46" s="6">
         <v>21327389.0</v>
       </c>
-      <c r="BX46" s="6">
+      <c r="BZ46" s="6">
         <v>22126519.0</v>
       </c>
-      <c r="BY46" s="6">
+      <c r="CA46" s="6">
         <v>23458154.0</v>
       </c>
-      <c r="BZ46" s="6">
+      <c r="CB46" s="6">
         <v>23003961.0</v>
       </c>
-      <c r="CA46" s="6">
+      <c r="CC46" s="6">
         <v>9931470.0</v>
       </c>
-      <c r="CB46" s="6">
+      <c r="CD46" s="6">
         <v>35879020.0</v>
       </c>
-      <c r="CC46" s="6">
+      <c r="CE46" s="6">
         <v>21956815.0</v>
       </c>
-      <c r="CD46" s="6">
+      <c r="CF46" s="6">
         <v>22024288.0</v>
       </c>
-      <c r="CE46" s="6">
+      <c r="CG46" s="6">
         <v>20694994.0</v>
       </c>
-      <c r="CF46" s="6">
+      <c r="CH46" s="6">
         <v>20288974.0</v>
       </c>
-      <c r="CG46" s="6">
+      <c r="CI46" s="6">
         <v>23052423.0</v>
       </c>
-      <c r="CH46" s="6">
+      <c r="CJ46" s="6">
         <v>25672607.0</v>
       </c>
-      <c r="CI46" s="6">
+      <c r="CK46" s="6">
         <v>22106217.0</v>
       </c>
-      <c r="CJ46" s="6">
+      <c r="CL46" s="6">
         <v>21728475.0</v>
       </c>
-      <c r="CK46" s="6">
+      <c r="CM46" s="6">
         <v>20890805.0</v>
       </c>
-      <c r="CL46" s="6">
+      <c r="CN46" s="6">
         <v>20591854.0</v>
       </c>
-      <c r="CM46" s="6">
+      <c r="CO46" s="6">
         <v>7188764.0</v>
       </c>
     </row>
-    <row r="47" spans="1:91">
+    <row r="47" spans="1:93">
       <c r="C47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GPM nuo išmokų, susijusių su darbo santykiais</t>
           </r>
         </is>
       </c>
       <c r="D47" s="6">
-        <v>8959740.0</v>
+        <v>10533143.0</v>
       </c>
       <c r="E47" s="6">
-        <v>8450479.0</v>
+        <v>8860187.0</v>
       </c>
       <c r="F47" s="6">
-        <v>8092394.0</v>
+        <v>8960006.0</v>
       </c>
       <c r="G47" s="6">
-        <v>4724022.0</v>
+        <v>8448188.0</v>
       </c>
       <c r="H47" s="6">
-        <v>12600705.0</v>
+        <v>8089935.0</v>
       </c>
       <c r="I47" s="6">
-        <v>8075682.0</v>
+        <v>4723018.0</v>
       </c>
       <c r="J47" s="6">
-        <v>8357541.0</v>
+        <v>12596772.0</v>
       </c>
       <c r="K47" s="6">
-        <v>7658665.0</v>
+        <v>8072686.0</v>
       </c>
       <c r="L47" s="6">
-        <v>7769710.0</v>
+        <v>8355388.0</v>
       </c>
       <c r="M47" s="6">
-        <v>8218297.0</v>
+        <v>7655685.0</v>
       </c>
       <c r="N47" s="6">
-        <v>9196205.0</v>
+        <v>7766766.0</v>
       </c>
       <c r="O47" s="6">
-        <v>7872331.0</v>
+        <v>8215408.0</v>
       </c>
       <c r="P47" s="6">
-        <v>7645546.0</v>
+        <v>9192717.0</v>
       </c>
       <c r="Q47" s="6">
-        <v>7386801.0</v>
+        <v>7869308.0</v>
       </c>
       <c r="R47" s="6">
-        <v>7141146.0</v>
+        <v>7643262.0</v>
       </c>
       <c r="S47" s="6">
-        <v>4019983.0</v>
+        <v>7384281.0</v>
       </c>
       <c r="T47" s="6">
-        <v>10669088.0</v>
+        <v>7138998.0</v>
       </c>
       <c r="U47" s="6">
-        <v>7077108.0</v>
+        <v>4019226.0</v>
       </c>
       <c r="V47" s="6">
-        <v>7498711.0</v>
+        <v>10666270.0</v>
       </c>
       <c r="W47" s="6">
-        <v>6644113.0</v>
+        <v>7075042.0</v>
       </c>
       <c r="X47" s="6">
-        <v>6469269.0</v>
+        <v>7496341.0</v>
       </c>
       <c r="Y47" s="6">
-        <v>7238594.0</v>
+        <v>6642186.0</v>
       </c>
       <c r="Z47" s="6">
-        <v>7831956.0</v>
+        <v>6467631.0</v>
       </c>
       <c r="AA47" s="6">
-        <v>6676043.0</v>
+        <v>7236760.0</v>
       </c>
       <c r="AB47" s="6">
-        <v>6956822.0</v>
+        <v>7829603.0</v>
       </c>
       <c r="AC47" s="6">
-        <v>6356860.0</v>
+        <v>6673999.0</v>
       </c>
       <c r="AD47" s="6">
-        <v>6077671.0</v>
+        <v>6955006.0</v>
       </c>
       <c r="AE47" s="6">
-        <v>3298107.0</v>
+        <v>6355225.0</v>
       </c>
       <c r="AF47" s="6">
-        <v>9170820.0</v>
+        <v>6076539.0</v>
       </c>
       <c r="AG47" s="6">
-        <v>6077513.0</v>
+        <v>3297601.0</v>
       </c>
       <c r="AH47" s="6">
-        <v>6100717.0</v>
+        <v>9169161.0</v>
       </c>
       <c r="AI47" s="6">
-        <v>5839646.0</v>
+        <v>6076252.0</v>
       </c>
       <c r="AJ47" s="6">
-        <v>5622941.0</v>
+        <v>6099558.0</v>
       </c>
       <c r="AK47" s="6">
-        <v>6113847.0</v>
+        <v>5838530.0</v>
       </c>
       <c r="AL47" s="6">
-        <v>6831845.0</v>
+        <v>5622411.0</v>
       </c>
       <c r="AM47" s="6">
-        <v>5620017.0</v>
+        <v>6113050.0</v>
       </c>
       <c r="AN47" s="6">
-        <v>5635866.0</v>
+        <v>6831527.0</v>
       </c>
       <c r="AO47" s="6">
-        <v>5248419.0</v>
+        <v>5619030.0</v>
       </c>
       <c r="AP47" s="6">
-        <v>5150009.0</v>
+        <v>5634411.0</v>
       </c>
       <c r="AQ47" s="6">
-        <v>2651040.0</v>
+        <v>5247221.0</v>
       </c>
       <c r="AR47" s="6">
-        <v>7812312.0</v>
+        <v>5148946.0</v>
       </c>
       <c r="AS47" s="6">
-        <v>4918776.0</v>
+        <v>2650921.0</v>
       </c>
       <c r="AT47" s="6">
-        <v>5017692.0</v>
+        <v>7810750.0</v>
       </c>
       <c r="AU47" s="6">
-        <v>4538375.0</v>
+        <v>4917977.0</v>
       </c>
       <c r="AV47" s="6">
-        <v>4291912.0</v>
+        <v>5016495.0</v>
       </c>
       <c r="AW47" s="6">
-        <v>4950096.0</v>
+        <v>4537220.0</v>
       </c>
       <c r="AX47" s="6">
-        <v>5357294.0</v>
+        <v>4290547.0</v>
       </c>
       <c r="AY47" s="6">
-        <v>4713505.0</v>
+        <v>4947946.0</v>
       </c>
       <c r="AZ47" s="6">
-        <v>4713786.0</v>
+        <v>5356052.0</v>
       </c>
       <c r="BA47" s="6">
-        <v>4459185.0</v>
+        <v>4712337.0</v>
       </c>
       <c r="BB47" s="6">
-        <v>4451838.0</v>
+        <v>4712565.0</v>
       </c>
       <c r="BC47" s="6">
-        <v>2192388.0</v>
+        <v>4458120.0</v>
       </c>
       <c r="BD47" s="6">
+        <v>4451100.0</v>
+      </c>
+      <c r="BE47" s="6">
+        <v>2192255.0</v>
+      </c>
+      <c r="BF47" s="6">
         <v>6847315.0</v>
       </c>
-      <c r="BE47" s="6">
+      <c r="BG47" s="6">
         <v>4308325.0</v>
       </c>
-      <c r="BF47" s="6">
+      <c r="BH47" s="6">
         <v>4318376.0</v>
       </c>
-      <c r="BG47" s="6">
+      <c r="BI47" s="6">
         <v>3987126.0</v>
       </c>
-      <c r="BH47" s="6">
+      <c r="BJ47" s="6">
         <v>3791997.0</v>
       </c>
-      <c r="BI47" s="6">
+      <c r="BK47" s="6">
         <v>4325206.0</v>
       </c>
-      <c r="BJ47" s="6">
+      <c r="BL47" s="6">
         <v>4828353.0</v>
       </c>
-      <c r="BK47" s="6">
+      <c r="BM47" s="6">
         <v>3989485.0</v>
       </c>
-      <c r="BL47" s="6">
+      <c r="BN47" s="6">
         <v>4053761.0</v>
       </c>
-      <c r="BM47" s="6">
+      <c r="BO47" s="6">
         <v>3884583.0</v>
       </c>
-      <c r="BN47" s="6">
+      <c r="BP47" s="6">
         <v>3798715.0</v>
       </c>
-      <c r="BO47" s="6">
+      <c r="BQ47" s="6">
         <v>1841813.0</v>
       </c>
-      <c r="BP47" s="6">
+      <c r="BR47" s="6">
         <v>5847588.0</v>
       </c>
-      <c r="BQ47" s="6">
+      <c r="BS47" s="6">
         <v>3785440.0</v>
       </c>
-      <c r="BR47" s="6">
+      <c r="BT47" s="6">
         <v>3684806.0</v>
       </c>
-      <c r="BS47" s="6">
+      <c r="BU47" s="6">
         <v>3352439.0</v>
       </c>
-      <c r="BT47" s="6">
+      <c r="BV47" s="6">
         <v>3347636.0</v>
       </c>
-      <c r="BU47" s="6">
+      <c r="BW47" s="6">
         <v>3838745.0</v>
       </c>
-      <c r="BV47" s="6">
+      <c r="BX47" s="6">
         <v>3940428.0</v>
       </c>
-      <c r="BW47" s="6">
+      <c r="BY47" s="6">
         <v>3210994.0</v>
       </c>
-      <c r="BX47" s="6">
+      <c r="BZ47" s="6">
         <v>3282076.0</v>
       </c>
-      <c r="BY47" s="6">
+      <c r="CA47" s="6">
         <v>3506618.0</v>
       </c>
-      <c r="BZ47" s="6">
+      <c r="CB47" s="6">
         <v>3445294.0</v>
       </c>
-      <c r="CA47" s="6">
+      <c r="CC47" s="6">
         <v>1475633.0</v>
       </c>
-      <c r="CB47" s="6">
+      <c r="CD47" s="6">
         <v>5675970.0</v>
       </c>
-      <c r="CC47" s="6">
+      <c r="CE47" s="6">
         <v>3395146.0</v>
       </c>
-      <c r="CD47" s="6">
+      <c r="CF47" s="6">
         <v>3396909.0</v>
       </c>
-      <c r="CE47" s="6">
+      <c r="CG47" s="6">
         <v>3210654.0</v>
       </c>
-      <c r="CF47" s="6">
+      <c r="CH47" s="6">
         <v>3122613.0</v>
       </c>
-      <c r="CG47" s="6">
+      <c r="CI47" s="6">
         <v>3534659.0</v>
       </c>
-      <c r="CH47" s="6">
+      <c r="CJ47" s="6">
         <v>4000496.0</v>
       </c>
-      <c r="CI47" s="6">
+      <c r="CK47" s="6">
         <v>3376731.0</v>
       </c>
-      <c r="CJ47" s="6">
+      <c r="CL47" s="6">
         <v>3334344.0</v>
       </c>
-      <c r="CK47" s="6">
+      <c r="CM47" s="6">
         <v>3138456.0</v>
       </c>
-      <c r="CL47" s="6">
+      <c r="CN47" s="6">
         <v>3105683.0</v>
       </c>
-      <c r="CM47" s="6">
+      <c r="CO47" s="6">
         <v>857595.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:CM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B8:CM8"/>
+    <mergeCell ref="A2:CO2"/>
+    <mergeCell ref="B4:CO4"/>
+    <mergeCell ref="B5:CO5"/>
+    <mergeCell ref="B8:CO8"/>
     <mergeCell ref="A11:A17"/>
     <mergeCell ref="B11:B17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="B18:B20"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="B21:B23"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="B24:B26"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="B30:B32"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:B35"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="B36:B38"/>
     <mergeCell ref="A39:A41"/>
     <mergeCell ref="B39:B41"/>
     <mergeCell ref="A42:A44"/>
     <mergeCell ref="B42:B44"/>
     <mergeCell ref="A45:A47"/>
     <mergeCell ref="B45:B47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>