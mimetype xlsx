--- v5 (2026-08-31)
+++ v6 (2026-10-15)
@@ -12,166 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="lietuvos-juridiniu-asmenu-moke" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Lietuvos juridinių asmenų mokesčių mokėtojų skaičius</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-08-02</t>
+    <t>2026-10-02</t>
   </si>
   <si>
     <t>Regionas</t>
   </si>
   <si>
     <t>Visa Lietuva</t>
   </si>
   <si>
     <t>Teisinė forma</t>
   </si>
   <si>
     <t>310: Uždaroji akcinė bendrovė, 810: Individuali įmonė, 960: Mažoji bendrija</t>
   </si>
   <si>
     <t>Teisinis statusas</t>
   </si>
   <si>
     <t>Mokesčių mokėtojų skaičius mėnesio pirmai dienai, Įregistruota (per mėnesį), Išregistruotas (per mėnesį)</t>
   </si>
   <si>
     <t>Savivaldybė</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-10</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Mokesčių mokėtojų skaičius mėnesio pirmai dienai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Įregistruota (per mėnesį)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-09</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Išregistruotas (per mėnesį)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-08</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Mokesčių mokėtojų skaičius mėnesio pirmai dienai</t>
-[...26 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2026-07</t>
-    </r>
-[...12 lines deleted...]
-      <t xml:space="preserve">Išregistruotas (per mėnesį)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-06</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
@@ -263,126 +291,101 @@
       </rPr>
       <t xml:space="preserve">2025-11</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025-10</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
-        <color rgb="FFFFFFFF"/>
-[...26 lines deleted...]
-        <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Visa Lietuva</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">REG_SUM: Visos apskritys</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">310: Uždaroji akcinė bendrovė</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">810: Individuali įmonė</t>
     </r>
+  </si>
+  <si>
+    <t>---</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">960: Mažoji bendrija</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -826,243 +829,243 @@
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2026-10</t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2026-09</t>
+          </r>
+        </is>
+      </c>
+      <c r="I12" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2026-08</t>
           </r>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="L12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-07</t>
           </r>
         </is>
       </c>
-      <c r="I12" s="4" t="inlineStr">
+      <c r="O12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-06</t>
           </r>
         </is>
       </c>
-      <c r="L12" s="4" t="inlineStr">
+      <c r="R12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-05</t>
           </r>
         </is>
       </c>
-      <c r="O12" s="4" t="inlineStr">
+      <c r="U12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-04</t>
           </r>
         </is>
       </c>
-      <c r="R12" s="4" t="inlineStr">
+      <c r="X12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
-      <c r="U12" s="4" t="inlineStr">
+      <c r="AA12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
-      <c r="X12" s="4" t="inlineStr">
+      <c r="AD12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
-      <c r="AA12" s="4" t="inlineStr">
+      <c r="AG12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
-      <c r="AD12" s="4" t="inlineStr">
+      <c r="AJ12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
-      <c r="AG12" s="4" t="inlineStr">
+      <c r="AM12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025-10</t>
-          </r>
-[...30 lines deleted...]
-            <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:41">
       <c r="D13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Mokesčių mokėtojų skaičius mėnesio pirmai dienai</t>
           </r>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
@@ -1683,426 +1686,426 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">REG_SUM: Visos apskritys</t>
           </r>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">310: Uždaroji akcinė bendrovė</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>101794.0</v>
+        <v>102146.0</v>
       </c>
       <c r="E14" s="6">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="F14" s="6">
-        <v>101837.0</v>
+        <v>102139.0</v>
       </c>
       <c r="G14" s="6">
+        <v>324.0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="I14" s="6">
+        <v>102081.0</v>
+      </c>
+      <c r="J14" s="6">
+        <v>292.0</v>
+      </c>
+      <c r="K14" s="6">
+        <v>137.0</v>
+      </c>
+      <c r="L14" s="6">
+        <v>101925.0</v>
+      </c>
+      <c r="M14" s="6">
         <v>357.0</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="N14" s="6">
+        <v>159.0</v>
+      </c>
+      <c r="O14" s="6">
         <v>101708.0</v>
       </c>
-      <c r="J14" s="6">
+      <c r="P14" s="6">
         <v>402.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="Q14" s="6">
         <v>147.0</v>
       </c>
-      <c r="L14" s="6">
+      <c r="R14" s="6">
         <v>101452.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="S14" s="6">
         <v>289.0</v>
       </c>
-      <c r="N14" s="6">
+      <c r="T14" s="6">
         <v>135.0</v>
       </c>
-      <c r="O14" s="6">
+      <c r="U14" s="6">
         <v>101262.0</v>
       </c>
-      <c r="P14" s="6">
+      <c r="V14" s="6">
         <v>382.0</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="W14" s="6">
         <v>126.0</v>
       </c>
-      <c r="R14" s="6">
+      <c r="X14" s="6">
         <v>101026.0</v>
       </c>
-      <c r="S14" s="6">
+      <c r="Y14" s="6">
         <v>392.0</v>
       </c>
-      <c r="T14" s="6">
+      <c r="Z14" s="6">
         <v>164.0</v>
       </c>
-      <c r="U14" s="6">
+      <c r="AA14" s="6">
         <v>100877.0</v>
       </c>
-      <c r="V14" s="6">
+      <c r="AB14" s="6">
         <v>334.0</v>
       </c>
-      <c r="W14" s="6">
+      <c r="AC14" s="6">
         <v>251.0</v>
       </c>
-      <c r="X14" s="6">
+      <c r="AD14" s="6">
         <v>100776.0</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="AE14" s="6">
         <v>481.0</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="AF14" s="6">
         <v>225.0</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AG14" s="6">
         <v>100482.0</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AH14" s="6">
         <v>262.0</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AI14" s="6">
         <v>188.0</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AJ14" s="6">
         <v>100353.0</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AK14" s="6">
         <v>299.0</v>
       </c>
-      <c r="AF14" s="6">
+      <c r="AL14" s="6">
         <v>136.0</v>
       </c>
-      <c r="AG14" s="6">
+      <c r="AM14" s="6">
         <v>100215.0</v>
       </c>
-      <c r="AH14" s="6">
+      <c r="AN14" s="6">
         <v>365.0</v>
       </c>
-      <c r="AI14" s="6">
+      <c r="AO14" s="6">
         <v>184.0</v>
-      </c>
-[...16 lines deleted...]
-        <v>136.0</v>
       </c>
     </row>
     <row r="15" spans="1:41">
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">810: Individuali įmonė</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>13155.0</v>
+        <v>13095.0</v>
       </c>
       <c r="E15" s="6">
         <v>0.0</v>
       </c>
       <c r="F15" s="6">
-        <v>13170.0</v>
+        <v>13094.0</v>
       </c>
       <c r="G15" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="6">
+        <v>13145.0</v>
+      </c>
+      <c r="J15" s="6">
+        <v>2.0</v>
+      </c>
+      <c r="K15" s="6">
+        <v>23.0</v>
+      </c>
+      <c r="L15" s="6">
+        <v>13184.0</v>
+      </c>
+      <c r="M15" s="6">
         <v>5.0</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="N15" s="6">
+        <v>29.0</v>
+      </c>
+      <c r="O15" s="6">
         <v>13207.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="P15" s="6">
         <v>3.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="Q15" s="6">
         <v>17.0</v>
       </c>
-      <c r="L15" s="6">
+      <c r="R15" s="6">
         <v>13238.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="S15" s="6">
         <v>2.0</v>
       </c>
-      <c r="N15" s="6">
+      <c r="T15" s="6">
         <v>28.0</v>
       </c>
-      <c r="O15" s="6">
+      <c r="U15" s="6">
         <v>13266.0</v>
       </c>
-      <c r="P15" s="6">
+      <c r="V15" s="6">
         <v>9.0</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="W15" s="6">
         <v>22.0</v>
       </c>
-      <c r="R15" s="6">
+      <c r="X15" s="6">
         <v>13302.0</v>
       </c>
-      <c r="S15" s="6">
+      <c r="Y15" s="6">
         <v>4.0</v>
       </c>
-      <c r="T15" s="6">
+      <c r="Z15" s="6">
         <v>30.0</v>
       </c>
-      <c r="U15" s="6">
+      <c r="AA15" s="6">
         <v>13336.0</v>
       </c>
-      <c r="V15" s="6">
+      <c r="AB15" s="6">
         <v>4.0</v>
       </c>
-      <c r="W15" s="6">
+      <c r="AC15" s="6">
         <v>29.0</v>
       </c>
-      <c r="X15" s="6">
+      <c r="AD15" s="6">
         <v>13369.0</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="AE15" s="6">
         <v>6.0</v>
-      </c>
-[...16 lines deleted...]
-        <v>5.0</v>
       </c>
       <c r="AF15" s="6">
         <v>33.0</v>
       </c>
       <c r="AG15" s="6">
+        <v>13405.0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>31.0</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>13444.0</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="AL15" s="6">
+        <v>33.0</v>
+      </c>
+      <c r="AM15" s="6">
         <v>13492.0</v>
       </c>
-      <c r="AH15" s="6">
+      <c r="AN15" s="6">
         <v>4.0</v>
       </c>
-      <c r="AI15" s="6">
+      <c r="AO15" s="6">
         <v>44.0</v>
-      </c>
-[...16 lines deleted...]
-        <v>1264.0</v>
       </c>
     </row>
     <row r="16" spans="1:41">
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">960: Mažoji bendrija</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>72698.0</v>
+        <v>74512.0</v>
       </c>
       <c r="E16" s="6">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="F16" s="6">
-        <v>72661.0</v>
+        <v>74466.0</v>
       </c>
       <c r="G16" s="6">
+        <v>1083.0</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I16" s="6">
+        <v>73621.0</v>
+      </c>
+      <c r="J16" s="6">
+        <v>965.0</v>
+      </c>
+      <c r="K16" s="6">
+        <v>92.0</v>
+      </c>
+      <c r="L16" s="6">
+        <v>72696.0</v>
+      </c>
+      <c r="M16" s="6">
         <v>1011.0</v>
       </c>
-      <c r="H16" s="6">
-[...2 lines deleted...]
-      <c r="I16" s="6">
+      <c r="N16" s="6">
+        <v>71.0</v>
+      </c>
+      <c r="O16" s="6">
         <v>71769.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="P16" s="6">
         <v>1212.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="Q16" s="6">
         <v>87.0</v>
       </c>
-      <c r="L16" s="6">
+      <c r="R16" s="6">
         <v>70685.0</v>
       </c>
-      <c r="M16" s="6">
+      <c r="S16" s="6">
         <v>901.0</v>
       </c>
-      <c r="N16" s="6">
+      <c r="T16" s="6">
         <v>66.0</v>
       </c>
-      <c r="O16" s="6">
+      <c r="U16" s="6">
         <v>69828.0</v>
       </c>
-      <c r="P16" s="6">
+      <c r="V16" s="6">
         <v>1335.0</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="W16" s="6">
         <v>100.0</v>
       </c>
-      <c r="R16" s="6">
+      <c r="X16" s="6">
         <v>68540.0</v>
       </c>
-      <c r="S16" s="6">
+      <c r="Y16" s="6">
         <v>1342.0</v>
       </c>
-      <c r="T16" s="6">
+      <c r="Z16" s="6">
         <v>69.0</v>
       </c>
-      <c r="U16" s="6">
+      <c r="AA16" s="6">
         <v>67322.0</v>
       </c>
-      <c r="V16" s="6">
+      <c r="AB16" s="6">
         <v>1405.0</v>
       </c>
-      <c r="W16" s="6">
+      <c r="AC16" s="6">
         <v>102.0</v>
       </c>
-      <c r="X16" s="6">
+      <c r="AD16" s="6">
         <v>65993.0</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="AE16" s="6">
         <v>2464.0</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="AF16" s="6">
         <v>86.0</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AG16" s="6">
         <v>63659.0</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AH16" s="6">
         <v>395.0</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AI16" s="6">
         <v>80.0</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AJ16" s="6">
         <v>63365.0</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AK16" s="6">
         <v>587.0</v>
       </c>
-      <c r="AF16" s="6">
+      <c r="AL16" s="6">
         <v>81.0</v>
       </c>
-      <c r="AG16" s="6">
+      <c r="AM16" s="6">
         <v>62845.0</v>
       </c>
-      <c r="AH16" s="6">
+      <c r="AN16" s="6">
         <v>767.0</v>
       </c>
-      <c r="AI16" s="6">
+      <c r="AO16" s="6">
         <v>87.0</v>
-      </c>
-[...16 lines deleted...]
-        <v>41.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:AO2"/>
     <mergeCell ref="B4:AO4"/>
     <mergeCell ref="B5:AO5"/>
     <mergeCell ref="B8:AO8"/>
     <mergeCell ref="B9:AO9"/>
     <mergeCell ref="B10:AO10"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="I12:K12"/>
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="O12:Q12"/>
     <mergeCell ref="R12:T12"/>
     <mergeCell ref="U12:W12"/>
     <mergeCell ref="X12:Z12"/>
     <mergeCell ref="AA12:AC12"/>
     <mergeCell ref="AD12:AF12"/>
     <mergeCell ref="AG12:AI12"/>
     <mergeCell ref="AJ12:AL12"/>
     <mergeCell ref="AM12:AO12"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="B14:B16"/>