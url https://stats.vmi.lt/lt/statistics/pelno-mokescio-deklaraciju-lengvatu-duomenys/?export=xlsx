--- v1 (2025-12-07)
+++ v2 (2026-04-15)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pelno mokesčio deklaracijų lengvatų duomenys</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2025-11-11</t>
+    <t>2026-03-24</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius (PMĮ 5 str. 2 d.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1341,306 +1341,306 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pelno mokesčio sumažinimo suma, kai dirba riboto darbingumo asmenys, PMĮ 58 str. 16 d. 3 p.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>4826.0</v>
+        <v>4984.0</v>
       </c>
       <c r="C10" s="6">
-        <v>72107912.0</v>
+        <v>73631221.0</v>
       </c>
       <c r="D10" s="6">
-        <v>40654.0</v>
+        <v>41684.0</v>
       </c>
       <c r="E10" s="6">
-        <v>686307359.0</v>
+        <v>747647797.0</v>
       </c>
       <c r="F10" s="6">
         <v>86.0</v>
       </c>
       <c r="G10" s="6">
-        <v>21969323.0</v>
+        <v>22372625.0</v>
       </c>
       <c r="H10" s="6">
-        <v>141.0</v>
+        <v>148.0</v>
       </c>
       <c r="I10" s="6">
-        <v>260195808.0</v>
+        <v>260323581.0</v>
       </c>
       <c r="J10" s="6">
-        <v>11529.0</v>
+        <v>11685.0</v>
       </c>
       <c r="K10" s="6">
-        <v>6586427901.0</v>
+        <v>6629630590.0</v>
       </c>
       <c r="L10" s="6">
-        <v>327.0</v>
+        <v>345.0</v>
       </c>
       <c r="M10" s="6">
-        <v>337855687.0</v>
+        <v>346299475.0</v>
       </c>
       <c r="N10" s="6">
-        <v>119.0</v>
+        <v>121.0</v>
       </c>
       <c r="O10" s="6">
-        <v>12046030.0</v>
+        <v>12082270.0</v>
       </c>
       <c r="P10" s="6">
-        <v>12058.0</v>
+        <v>12241.0</v>
       </c>
       <c r="Q10" s="6">
-        <v>229590555.0</v>
+        <v>238138264.0</v>
       </c>
       <c r="R10" s="6">
-        <v>2261.0</v>
+        <v>2341.0</v>
       </c>
       <c r="S10" s="6">
-        <v>879443873.0</v>
+        <v>910120839.0</v>
       </c>
       <c r="T10" s="6">
         <v>149.0</v>
       </c>
       <c r="U10" s="6">
-        <v>19541772.0</v>
+        <v>19636719.0</v>
       </c>
       <c r="V10" s="6">
-        <v>1225.0</v>
+        <v>1245.0</v>
       </c>
       <c r="W10" s="6">
-        <v>60562345.0</v>
+        <v>62154009.0</v>
       </c>
       <c r="X10" s="6">
-        <v>49.0</v>
+        <v>50.0</v>
       </c>
       <c r="Y10" s="6">
-        <v>102894056.0</v>
+        <v>101725494.0</v>
       </c>
       <c r="Z10" s="6">
-        <v>54.0</v>
+        <v>59.0</v>
       </c>
       <c r="AA10" s="6">
-        <v>3324709.0</v>
+        <v>3354426.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="B11" s="6">
-        <v>4240.0</v>
+        <v>4399.0</v>
       </c>
       <c r="C11" s="6">
-        <v>60871393.0</v>
+        <v>62466711.0</v>
       </c>
       <c r="D11" s="6">
-        <v>39797.0</v>
+        <v>39916.0</v>
       </c>
       <c r="E11" s="6">
-        <v>658422470.0</v>
+        <v>707973565.0</v>
       </c>
       <c r="F11" s="6">
         <v>71.0</v>
       </c>
       <c r="G11" s="6">
-        <v>8466893.0</v>
+        <v>8466196.0</v>
       </c>
       <c r="H11" s="6">
-        <v>132.0</v>
+        <v>133.0</v>
       </c>
       <c r="I11" s="6">
-        <v>169686617.0</v>
+        <v>171267359.0</v>
       </c>
       <c r="J11" s="6">
-        <v>11310.0</v>
+        <v>11333.0</v>
       </c>
       <c r="K11" s="6">
-        <v>5466796346.0</v>
+        <v>5477173695.0</v>
       </c>
       <c r="L11" s="6">
-        <v>332.0</v>
+        <v>342.0</v>
       </c>
       <c r="M11" s="6">
-        <v>303995360.0</v>
+        <v>306458497.0</v>
       </c>
       <c r="N11" s="6">
-        <v>129.0</v>
+        <v>128.0</v>
       </c>
       <c r="O11" s="6">
         <v>15152009.0</v>
       </c>
       <c r="P11" s="6">
-        <v>11733.0</v>
+        <v>11752.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>250585079.0</v>
+        <v>250579325.0</v>
       </c>
       <c r="R11" s="6">
-        <v>2407.0</v>
+        <v>2423.0</v>
       </c>
       <c r="S11" s="6">
-        <v>1290152892.0</v>
+        <v>1300397597.0</v>
       </c>
       <c r="T11" s="6">
         <v>147.0</v>
       </c>
       <c r="U11" s="6">
-        <v>21619093.0</v>
+        <v>21627269.0</v>
       </c>
       <c r="V11" s="6">
-        <v>1203.0</v>
+        <v>1188.0</v>
       </c>
       <c r="W11" s="6">
-        <v>60440604.0</v>
+        <v>57705807.0</v>
       </c>
       <c r="X11" s="6">
         <v>39.0</v>
       </c>
       <c r="Y11" s="6">
         <v>73591198.0</v>
       </c>
       <c r="Z11" s="6">
-        <v>77.0</v>
+        <v>76.0</v>
       </c>
       <c r="AA11" s="6">
-        <v>3176339.0</v>
+        <v>3176224.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
-        <v>3801.0</v>
+        <v>3925.0</v>
       </c>
       <c r="C12" s="6">
-        <v>54467759.0</v>
+        <v>56184050.0</v>
       </c>
       <c r="D12" s="6">
-        <v>37624.0</v>
+        <v>37645.0</v>
       </c>
       <c r="E12" s="6">
-        <v>612293707.0</v>
+        <v>655661435.0</v>
       </c>
       <c r="F12" s="6">
         <v>169.0</v>
       </c>
       <c r="G12" s="6">
-        <v>25044963.0</v>
+        <v>25044714.0</v>
       </c>
       <c r="H12" s="6">
-        <v>173.0</v>
+        <v>172.0</v>
       </c>
       <c r="I12" s="6">
-        <v>247657652.0</v>
+        <v>247658716.0</v>
       </c>
       <c r="J12" s="6">
-        <v>11145.0</v>
+        <v>11153.0</v>
       </c>
       <c r="K12" s="6">
-        <v>8028707111.0</v>
+        <v>8030751154.0</v>
       </c>
       <c r="L12" s="6">
-        <v>374.0</v>
+        <v>380.0</v>
       </c>
       <c r="M12" s="6">
-        <v>360623983.0</v>
+        <v>364501915.0</v>
       </c>
       <c r="N12" s="6">
-        <v>98.0</v>
+        <v>97.0</v>
       </c>
       <c r="O12" s="6">
-        <v>12599671.0</v>
+        <v>12533671.0</v>
       </c>
       <c r="P12" s="6">
-        <v>11974.0</v>
+        <v>11972.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>241794015.0</v>
+        <v>241747096.0</v>
       </c>
       <c r="R12" s="6">
-        <v>2374.0</v>
+        <v>2400.0</v>
       </c>
       <c r="S12" s="6">
-        <v>1025794299.0</v>
+        <v>1042710302.0</v>
       </c>
       <c r="T12" s="6">
         <v>120.0</v>
       </c>
       <c r="U12" s="6">
-        <v>16971068.0</v>
+        <v>16961242.0</v>
       </c>
       <c r="V12" s="6">
-        <v>1196.0</v>
+        <v>1194.0</v>
       </c>
       <c r="W12" s="6">
-        <v>65227322.0</v>
+        <v>64858684.0</v>
       </c>
       <c r="X12" s="6">
         <v>36.0</v>
       </c>
       <c r="Y12" s="6">
         <v>182299644.0</v>
       </c>
       <c r="Z12" s="6">
         <v>81.0</v>
       </c>
       <c r="AA12" s="6">
         <v>1563245.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>