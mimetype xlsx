--- v2 (2026-04-15)
+++ v3 (2026-08-25)
@@ -81,107 +81,107 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Vienetų, kuriuose vidutinis sąrašuose esančių darbuotojų skaičius neviršija 10 ir mokestinio laikotarpio pajamos neviršija 300 tūkst.eurų, pirmojo mokestinio laikotarpio apmokestinamasis pelnas apmokestinamas, taikant 0% mokesčio tarifą, PMĮ 5 str. 2 d.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Apmokestinamasis pelnas apmokestinamas, taikant 5% pelno mokesčio tarifo kitais nei pirmasis mokestiniais laikotarpiais vienetams, kurių vidutinis darbuotojų skaičius neviršija 10 ir pajamos neviršija 300 tūkst. eurų, PMĮ 5 str. 2 d.</t>
+      <t xml:space="preserve">Vienetų, kurių vidutinis sąrašuose esančių darbuotojų skaičius neviršija 10 ir mokestinio laikotarpio pajamos neviršija 300 tūkst. eurų, apmokestinamasis pelnas, apmokestinamas taikant 5% (iki 2024 m.), 6% (2025 m.) pelno mokesčio tarifą kitais nei pirmasis mokestiniais laikotarpiais, PMĮ 5 str. 2 d.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius (PMĮ  5 str. 6 d.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kooperatinių bendrovių (kooperatyvų), kurių per mokestinį laikotarpį daugiau kaip 50% pajamų sudaro pajamos iš žemės ūkio veiklos, apmokestinamasis pelnas apmokestinamas, taikant 5% mokesčio tarifą, PMĮ  5 str. 6 d.</t>
+      <t xml:space="preserve">Kooperatinių bendrovių (kooperatyvų), kurių per mokestinį laikotarpį daugiau kaip 50% pajamų sudaro pajamos iš žemės ūkio veiklos, apmokestinamasis pelnas, apmokestinamas taikant 5% (iki 2024 m.), 6% (2025 m.) mokesčio tarifą, PMĮ 5 str. 6 d.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius (PMĮ 5 str. 7-10 d.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Apmokestinamojo pelno iš turto naudojimo, pardavimo ar kitokio perleidimo nuosavybėn dalis apmokestinama taikant 5% mokesčio tarifą, PMĮ 5 str. 7-10 d.</t>
+      <t xml:space="preserve">Apmokestinamojo pelno iš turto naudojimo, pardavimo ar kitokio perleidimo nuosavybėn dalis apmokestinama taikant 5% (iki 2024 m.), 6% (2025 m.) mokesčio tarifą, PMĮ 5 str. 7-10 d.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius (PMĮ 12 str.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
@@ -361,51 +361,51 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius (PMĮ 58 str. 16 d. 2 p.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Laisvosios ekonominės zonos įmonių 0%;2,5%;7,5% tarifu apmokestinamasis pelnas, PMĮ 58 str. 16 d. 2 p.</t>
+      <t xml:space="preserve">Laisvosios ekonominės zonos įmonių apmokestinamasis pelnas, apmokestinamas taikant lengvatinius tarifus, PMĮ 58 str. 16 d. 1 ir 2 p.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius (PMĮ 58 str. 16 d. 3 p.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
@@ -966,115 +966,115 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius (PMĮ 5 str. 2 d.)</t>
           </r>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Apmokestinamasis pelnas apmokestinamas, taikant 5% pelno mokesčio tarifo kitais nei pirmasis mokestiniais laikotarpiais vienetams, kurių vidutinis darbuotojų skaičius neviršija 10 ir pajamos neviršija 300 tūkst. eurų, PMĮ 5 str. 2 d.</t>
+            <t xml:space="preserve">Vienetų, kurių vidutinis sąrašuose esančių darbuotojų skaičius neviršija 10 ir mokestinio laikotarpio pajamos neviršija 300 tūkst. eurų, apmokestinamasis pelnas, apmokestinamas taikant 5% (iki 2024 m.), 6% (2025 m.) pelno mokesčio tarifą kitais nei pirmasis mokestiniais laikotarpiais, PMĮ 5 str. 2 d.</t>
           </r>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius (PMĮ  5 str. 6 d.)</t>
           </r>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kooperatinių bendrovių (kooperatyvų), kurių per mokestinį laikotarpį daugiau kaip 50% pajamų sudaro pajamos iš žemės ūkio veiklos, apmokestinamasis pelnas apmokestinamas, taikant 5% mokesčio tarifą, PMĮ  5 str. 6 d.</t>
+            <t xml:space="preserve">Kooperatinių bendrovių (kooperatyvų), kurių per mokestinį laikotarpį daugiau kaip 50% pajamų sudaro pajamos iš žemės ūkio veiklos, apmokestinamasis pelnas, apmokestinamas taikant 5% (iki 2024 m.), 6% (2025 m.) mokesčio tarifą, PMĮ 5 str. 6 d.</t>
           </r>
         </is>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius (PMĮ 5 str. 7-10 d.)</t>
           </r>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Apmokestinamojo pelno iš turto naudojimo, pardavimo ar kitokio perleidimo nuosavybėn dalis apmokestinama taikant 5% mokesčio tarifą, PMĮ 5 str. 7-10 d.</t>
+            <t xml:space="preserve">Apmokestinamojo pelno iš turto naudojimo, pardavimo ar kitokio perleidimo nuosavybėn dalis apmokestinama taikant 5% (iki 2024 m.), 6% (2025 m.) mokesčio tarifą, PMĮ 5 str. 7-10 d.</t>
           </r>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius (PMĮ 12 str.)</t>
           </r>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -1286,51 +1286,51 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius (PMĮ 58 str. 16 d. 2 p.)</t>
           </r>
         </is>
       </c>
       <c r="Y9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Laisvosios ekonominės zonos įmonių 0%;2,5%;7,5% tarifu apmokestinamasis pelnas, PMĮ 58 str. 16 d. 2 p.</t>
+            <t xml:space="preserve">Laisvosios ekonominės zonos įmonių apmokestinamasis pelnas, apmokestinamas taikant lengvatinius tarifus, PMĮ 58 str. 16 d. 1 ir 2 p.</t>
           </r>
         </is>
       </c>
       <c r="Z9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MM skaičius (PMĮ 58 str. 16 d. 3 p.)</t>
           </r>
         </is>
       </c>
       <c r="AA9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>