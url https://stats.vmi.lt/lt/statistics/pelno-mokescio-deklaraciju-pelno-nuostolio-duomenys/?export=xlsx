--- v1 (2025-12-21)
+++ v2 (2026-05-15)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pelno-mokescio-deklaraciju-pel" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pelno mokesčio deklaracijų pelno-nuostolio duomenys</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2025-11-11</t>
+    <t>2026-03-24</t>
   </si>
   <si>
     <t>EV sekcija</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pelningų įmonių skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
@@ -504,50 +504,64 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">V: Ekstrateritorinių organizacijų ir įstaigų veikla</t>
     </r>
   </si>
   <si>
     <t>•</t>
   </si>
   <si>
     <t>• Neskelbiami duomenys</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -897,54 +911,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F145"/>
+  <dimension ref="A1:F152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F142" sqref="F142"/>
+      <selection activeCell="F149" sqref="F149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pelno mokesčio deklaracijų pelno-nuostolio duomenys</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>1</v>
@@ -1045,120 +1059,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>85282.0</v>
+        <v>86477.0</v>
       </c>
       <c r="D10" s="6">
-        <v>12999374198.0</v>
+        <v>13309730372.0</v>
       </c>
       <c r="E10" s="6">
-        <v>50743.0</v>
+        <v>51802.0</v>
       </c>
       <c r="F10" s="6">
-        <v>2873767041.0</v>
+        <v>2925487980.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>82916.0</v>
+        <v>83085.0</v>
       </c>
       <c r="D11" s="6">
-        <v>13893759772.0</v>
+        <v>13925231495.0</v>
       </c>
       <c r="E11" s="6">
-        <v>49823.0</v>
+        <v>50014.0</v>
       </c>
       <c r="F11" s="6">
-        <v>3104881077.0</v>
+        <v>3104735745.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>79295.0</v>
+        <v>79327.0</v>
       </c>
       <c r="D12" s="6">
-        <v>13040226917.0</v>
+        <v>13047323220.0</v>
       </c>
       <c r="E12" s="6">
-        <v>47874.0</v>
+        <v>47919.0</v>
       </c>
       <c r="F12" s="6">
-        <v>2561557443.0</v>
+        <v>2557604362.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
         <v>74865.0</v>
       </c>
       <c r="D13" s="6">
         <v>10642157942.0</v>
       </c>
@@ -1241,120 +1255,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>1665.0</v>
+        <v>1692.0</v>
       </c>
       <c r="D16" s="6">
-        <v>201495648.0</v>
+        <v>229588279.0</v>
       </c>
       <c r="E16" s="6">
-        <v>1289.0</v>
+        <v>1319.0</v>
       </c>
       <c r="F16" s="6">
-        <v>115374093.0</v>
+        <v>129757561.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>1628.0</v>
+        <v>1626.0</v>
       </c>
       <c r="D17" s="6">
-        <v>247789580.0</v>
+        <v>247089853.0</v>
       </c>
       <c r="E17" s="6">
-        <v>1367.0</v>
+        <v>1371.0</v>
       </c>
       <c r="F17" s="6">
-        <v>136252214.0</v>
+        <v>135739286.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
         <v>1857.0</v>
       </c>
       <c r="D18" s="6">
-        <v>419930293.0</v>
+        <v>419583475.0</v>
       </c>
       <c r="E18" s="6">
         <v>1113.0</v>
       </c>
       <c r="F18" s="6">
-        <v>60791109.0</v>
+        <v>60788817.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C19" s="6">
         <v>1726.0</v>
       </c>
       <c r="D19" s="6">
         <v>213510606.0</v>
       </c>
@@ -1437,120 +1451,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>178.0</v>
+        <v>181.0</v>
       </c>
       <c r="D22" s="6">
-        <v>53616574.0</v>
+        <v>55907533.0</v>
       </c>
       <c r="E22" s="6">
         <v>90.0</v>
       </c>
       <c r="F22" s="6">
         <v>2347304.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6">
         <v>165.0</v>
       </c>
       <c r="D23" s="6">
-        <v>44439965.0</v>
+        <v>44443173.0</v>
       </c>
       <c r="E23" s="6">
         <v>88.0</v>
       </c>
       <c r="F23" s="6">
         <v>3140455.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C24" s="6">
         <v>145.0</v>
       </c>
       <c r="D24" s="6">
         <v>37455608.0</v>
       </c>
       <c r="E24" s="6">
-        <v>101.0</v>
+        <v>102.0</v>
       </c>
       <c r="F24" s="6">
-        <v>4517748.0</v>
+        <v>4520988.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C25" s="6">
         <v>139.0</v>
       </c>
       <c r="D25" s="6">
         <v>38284104.0</v>
       </c>
@@ -1633,120 +1647,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C28" s="6">
-        <v>7651.0</v>
+        <v>7761.0</v>
       </c>
       <c r="D28" s="6">
-        <v>2081773196.0</v>
+        <v>2139904340.0</v>
       </c>
       <c r="E28" s="6">
-        <v>4125.0</v>
+        <v>4194.0</v>
       </c>
       <c r="F28" s="6">
-        <v>470447037.0</v>
+        <v>473160801.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C29" s="6">
-        <v>7462.0</v>
+        <v>7469.0</v>
       </c>
       <c r="D29" s="6">
-        <v>2588833684.0</v>
+        <v>2590811163.0</v>
       </c>
       <c r="E29" s="6">
-        <v>4137.0</v>
+        <v>4150.0</v>
       </c>
       <c r="F29" s="6">
-        <v>556233249.0</v>
+        <v>557633687.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C30" s="6">
-        <v>7512.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D30" s="6">
-        <v>2740104137.0</v>
+        <v>2738514576.0</v>
       </c>
       <c r="E30" s="6">
-        <v>4011.0</v>
+        <v>4016.0</v>
       </c>
       <c r="F30" s="6">
-        <v>342744407.0</v>
+        <v>346735942.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C31" s="6">
         <v>7310.0</v>
       </c>
       <c r="D31" s="6">
         <v>2585643249.0</v>
       </c>
@@ -1829,120 +1843,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C34" s="6">
-        <v>578.0</v>
+        <v>589.0</v>
       </c>
       <c r="D34" s="6">
-        <v>463867161.0</v>
+        <v>472253199.0</v>
       </c>
       <c r="E34" s="6">
-        <v>600.0</v>
+        <v>609.0</v>
       </c>
       <c r="F34" s="6">
-        <v>140696605.0</v>
+        <v>143660502.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C35" s="6">
-        <v>627.0</v>
+        <v>628.0</v>
       </c>
       <c r="D35" s="6">
-        <v>603468372.0</v>
+        <v>604639442.0</v>
       </c>
       <c r="E35" s="6">
-        <v>526.0</v>
+        <v>525.0</v>
       </c>
       <c r="F35" s="6">
-        <v>298794260.0</v>
+        <v>298657739.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C36" s="6">
-        <v>619.0</v>
+        <v>620.0</v>
       </c>
       <c r="D36" s="6">
-        <v>714297269.0</v>
+        <v>714492620.0</v>
       </c>
       <c r="E36" s="6">
         <v>482.0</v>
       </c>
       <c r="F36" s="6">
-        <v>201811133.0</v>
+        <v>201439845.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C37" s="6">
         <v>540.0</v>
       </c>
       <c r="D37" s="6">
         <v>316924735.0</v>
       </c>
@@ -2028,111 +2042,111 @@
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C40" s="6">
         <v>287.0</v>
       </c>
       <c r="D40" s="6">
-        <v>77167974.0</v>
+        <v>76951244.0</v>
       </c>
       <c r="E40" s="6">
-        <v>168.0</v>
+        <v>170.0</v>
       </c>
       <c r="F40" s="6">
-        <v>13551527.0</v>
+        <v>13580267.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C41" s="6">
-        <v>269.0</v>
+        <v>268.0</v>
       </c>
       <c r="D41" s="6">
-        <v>81601826.0</v>
+        <v>81315885.0</v>
       </c>
       <c r="E41" s="6">
         <v>174.0</v>
       </c>
       <c r="F41" s="6">
-        <v>23006017.0</v>
+        <v>23366561.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C42" s="6">
         <v>242.0</v>
       </c>
       <c r="D42" s="6">
-        <v>50411861.0</v>
+        <v>50470597.0</v>
       </c>
       <c r="E42" s="6">
         <v>205.0</v>
       </c>
       <c r="F42" s="6">
         <v>67259847.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
@@ -2221,120 +2235,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C46" s="6">
-        <v>9625.0</v>
+        <v>9725.0</v>
       </c>
       <c r="D46" s="6">
-        <v>1078935474.0</v>
+        <v>1082022508.0</v>
       </c>
       <c r="E46" s="6">
-        <v>4951.0</v>
+        <v>5013.0</v>
       </c>
       <c r="F46" s="6">
-        <v>247026925.0</v>
+        <v>248048465.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C47" s="6">
-        <v>9080.0</v>
+        <v>9090.0</v>
       </c>
       <c r="D47" s="6">
-        <v>953534325.0</v>
+        <v>956335259.0</v>
       </c>
       <c r="E47" s="6">
-        <v>4806.0</v>
+        <v>4823.0</v>
       </c>
       <c r="F47" s="6">
-        <v>227770345.0</v>
+        <v>227872533.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C48" s="6">
-        <v>8521.0</v>
+        <v>8523.0</v>
       </c>
       <c r="D48" s="6">
-        <v>686976687.0</v>
+        <v>686761990.0</v>
       </c>
       <c r="E48" s="6">
-        <v>4708.0</v>
+        <v>4712.0</v>
       </c>
       <c r="F48" s="6">
-        <v>243785696.0</v>
+        <v>244174924.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C49" s="6">
         <v>7844.0</v>
       </c>
       <c r="D49" s="6">
         <v>564217277.0</v>
       </c>
@@ -2417,120 +2431,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C52" s="6">
-        <v>18067.0</v>
+        <v>18268.0</v>
       </c>
       <c r="D52" s="6">
-        <v>2567014568.0</v>
+        <v>2690164336.0</v>
       </c>
       <c r="E52" s="6">
-        <v>10465.0</v>
+        <v>10672.0</v>
       </c>
       <c r="F52" s="6">
-        <v>326518919.0</v>
+        <v>333706794.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C53" s="6">
-        <v>17745.0</v>
+        <v>17774.0</v>
       </c>
       <c r="D53" s="6">
-        <v>2684579655.0</v>
+        <v>2685267994.0</v>
       </c>
       <c r="E53" s="6">
-        <v>10445.0</v>
+        <v>10473.0</v>
       </c>
       <c r="F53" s="6">
-        <v>430416691.0</v>
+        <v>433685468.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C54" s="6">
-        <v>17801.0</v>
+        <v>17813.0</v>
       </c>
       <c r="D54" s="6">
-        <v>3043546915.0</v>
+        <v>3044381255.0</v>
       </c>
       <c r="E54" s="6">
-        <v>10371.0</v>
+        <v>10375.0</v>
       </c>
       <c r="F54" s="6">
-        <v>287382989.0</v>
+        <v>288418669.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C55" s="6">
         <v>17917.0</v>
       </c>
       <c r="D55" s="6">
         <v>2678738666.0</v>
       </c>
@@ -2613,120 +2627,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C58" s="6">
-        <v>5776.0</v>
+        <v>5825.0</v>
       </c>
       <c r="D58" s="6">
-        <v>918660273.0</v>
+        <v>924420472.0</v>
       </c>
       <c r="E58" s="6">
-        <v>3287.0</v>
+        <v>3333.0</v>
       </c>
       <c r="F58" s="6">
-        <v>230112070.0</v>
+        <v>232404846.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C59" s="6">
-        <v>5693.0</v>
+        <v>5702.0</v>
       </c>
       <c r="D59" s="6">
-        <v>1475813335.0</v>
+        <v>1498316097.0</v>
       </c>
       <c r="E59" s="6">
-        <v>3288.0</v>
+        <v>3291.0</v>
       </c>
       <c r="F59" s="6">
-        <v>203702308.0</v>
+        <v>204037866.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C60" s="6">
-        <v>5989.0</v>
+        <v>5991.0</v>
       </c>
       <c r="D60" s="6">
-        <v>1261179695.0</v>
+        <v>1261608552.0</v>
       </c>
       <c r="E60" s="6">
-        <v>2764.0</v>
+        <v>2767.0</v>
       </c>
       <c r="F60" s="6">
-        <v>145500698.0</v>
+        <v>144578932.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C61" s="6">
         <v>5319.0</v>
       </c>
       <c r="D61" s="6">
         <v>682328139.0</v>
       </c>
@@ -2809,120 +2823,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C64" s="6">
-        <v>2363.0</v>
+        <v>2399.0</v>
       </c>
       <c r="D64" s="6">
-        <v>151060554.0</v>
+        <v>151513105.0</v>
       </c>
       <c r="E64" s="6">
-        <v>2062.0</v>
+        <v>2092.0</v>
       </c>
       <c r="F64" s="6">
-        <v>71236221.0</v>
+        <v>71949330.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C65" s="6">
-        <v>2878.0</v>
+        <v>2883.0</v>
       </c>
       <c r="D65" s="6">
-        <v>204622090.0</v>
+        <v>205189698.0</v>
       </c>
       <c r="E65" s="6">
-        <v>1531.0</v>
+        <v>1539.0</v>
       </c>
       <c r="F65" s="6">
-        <v>47040351.0</v>
+        <v>47159838.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C66" s="6">
         <v>2621.0</v>
       </c>
       <c r="D66" s="6">
-        <v>145590209.0</v>
+        <v>145649349.0</v>
       </c>
       <c r="E66" s="6">
-        <v>1772.0</v>
+        <v>1775.0</v>
       </c>
       <c r="F66" s="6">
-        <v>52828307.0</v>
+        <v>52915894.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C67" s="6">
         <v>2351.0</v>
       </c>
       <c r="D67" s="6">
         <v>107723932.0</v>
       </c>
@@ -3005,120 +3019,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C70" s="6">
-        <v>972.0</v>
+        <v>986.0</v>
       </c>
       <c r="D70" s="6">
-        <v>227914053.0</v>
+        <v>227453882.0</v>
       </c>
       <c r="E70" s="6">
-        <v>657.0</v>
+        <v>667.0</v>
       </c>
       <c r="F70" s="6">
-        <v>29453077.0</v>
+        <v>29503107.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C71" s="6">
         <v>908.0</v>
       </c>
       <c r="D71" s="6">
-        <v>183378536.0</v>
+        <v>182775276.0</v>
       </c>
       <c r="E71" s="6">
-        <v>659.0</v>
+        <v>661.0</v>
       </c>
       <c r="F71" s="6">
-        <v>34127683.0</v>
+        <v>34144740.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C72" s="6">
         <v>817.0</v>
       </c>
       <c r="D72" s="6">
-        <v>88363978.0</v>
+        <v>88445585.0</v>
       </c>
       <c r="E72" s="6">
         <v>690.0</v>
       </c>
       <c r="F72" s="6">
-        <v>68317976.0</v>
+        <v>68207703.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="B73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C73" s="6">
         <v>848.0</v>
       </c>
       <c r="D73" s="6">
         <v>73845513.0</v>
       </c>
@@ -3201,120 +3215,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C76" s="6">
-        <v>3613.0</v>
+        <v>3667.0</v>
       </c>
       <c r="D76" s="6">
-        <v>832783830.0</v>
+        <v>839844430.0</v>
       </c>
       <c r="E76" s="6">
-        <v>1783.0</v>
+        <v>1827.0</v>
       </c>
       <c r="F76" s="6">
-        <v>141294256.0</v>
+        <v>146736720.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="B77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C77" s="6">
-        <v>3342.0</v>
+        <v>3352.0</v>
       </c>
       <c r="D77" s="6">
-        <v>791597690.0</v>
+        <v>792871985.0</v>
       </c>
       <c r="E77" s="6">
-        <v>1502.0</v>
+        <v>1507.0</v>
       </c>
       <c r="F77" s="6">
-        <v>125363014.0</v>
+        <v>125654199.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="B78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C78" s="6">
-        <v>2967.0</v>
+        <v>2966.0</v>
       </c>
       <c r="D78" s="6">
-        <v>679407427.0</v>
+        <v>678447928.0</v>
       </c>
       <c r="E78" s="6">
-        <v>1418.0</v>
+        <v>1419.0</v>
       </c>
       <c r="F78" s="6">
-        <v>204841799.0</v>
+        <v>204843854.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="B79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C79" s="6">
         <v>2706.0</v>
       </c>
       <c r="D79" s="6">
         <v>556772769.0</v>
       </c>
@@ -3397,120 +3411,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C82" s="6">
-        <v>1312.0</v>
+        <v>1335.0</v>
       </c>
       <c r="D82" s="6">
-        <v>1947093351.0</v>
+        <v>1960514590.0</v>
       </c>
       <c r="E82" s="6">
-        <v>1120.0</v>
+        <v>1139.0</v>
       </c>
       <c r="F82" s="6">
-        <v>191589304.0</v>
+        <v>195534822.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="B83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C83" s="6">
-        <v>1221.0</v>
+        <v>1225.0</v>
       </c>
       <c r="D83" s="6">
-        <v>1676601577.0</v>
+        <v>1676820488.0</v>
       </c>
       <c r="E83" s="6">
-        <v>1061.0</v>
+        <v>1062.0</v>
       </c>
       <c r="F83" s="6">
-        <v>170386354.0</v>
+        <v>173269718.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="B84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C84" s="6">
-        <v>1113.0</v>
+        <v>1114.0</v>
       </c>
       <c r="D84" s="6">
-        <v>1002799980.0</v>
+        <v>1010456233.0</v>
       </c>
       <c r="E84" s="6">
-        <v>1013.0</v>
+        <v>1012.0</v>
       </c>
       <c r="F84" s="6">
-        <v>180954228.0</v>
+        <v>177803203.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="B85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C85" s="6">
         <v>1060.0</v>
       </c>
       <c r="D85" s="6">
         <v>732101353.0</v>
       </c>
@@ -3593,120 +3607,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C88" s="6">
-        <v>4476.0</v>
+        <v>4545.0</v>
       </c>
       <c r="D88" s="6">
-        <v>661673322.0</v>
+        <v>679197199.0</v>
       </c>
       <c r="E88" s="6">
-        <v>3689.0</v>
+        <v>3729.0</v>
       </c>
       <c r="F88" s="6">
-        <v>308216390.0</v>
+        <v>305609704.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="B89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C89" s="6">
-        <v>4224.0</v>
+        <v>4229.0</v>
       </c>
       <c r="D89" s="6">
-        <v>642387149.0</v>
+        <v>642322851.0</v>
       </c>
       <c r="E89" s="6">
-        <v>3484.0</v>
+        <v>3489.0</v>
       </c>
       <c r="F89" s="6">
-        <v>289143479.0</v>
+        <v>281943479.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="B90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C90" s="6">
-        <v>4085.0</v>
+        <v>4089.0</v>
       </c>
       <c r="D90" s="6">
-        <v>692930981.0</v>
+        <v>692836881.0</v>
       </c>
       <c r="E90" s="6">
-        <v>3313.0</v>
+        <v>3314.0</v>
       </c>
       <c r="F90" s="6">
-        <v>223810805.0</v>
+        <v>218407310.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C91" s="6">
         <v>3907.0</v>
       </c>
       <c r="D91" s="6">
         <v>597284590.0</v>
       </c>
@@ -3789,120 +3803,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C94" s="6">
-        <v>11486.0</v>
+        <v>11630.0</v>
       </c>
       <c r="D94" s="6">
-        <v>778564667.0</v>
+        <v>812348648.0</v>
       </c>
       <c r="E94" s="6">
-        <v>5095.0</v>
+        <v>5183.0</v>
       </c>
       <c r="F94" s="6">
-        <v>321232453.0</v>
+        <v>324043867.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="B95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C95" s="6">
-        <v>10356.0</v>
+        <v>10359.0</v>
       </c>
       <c r="D95" s="6">
-        <v>700212107.0</v>
+        <v>700423525.0</v>
       </c>
       <c r="E95" s="6">
-        <v>4684.0</v>
+        <v>4703.0</v>
       </c>
       <c r="F95" s="6">
-        <v>306579160.0</v>
+        <v>307351113.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="B96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C96" s="6">
         <v>9540.0</v>
       </c>
       <c r="D96" s="6">
-        <v>563864033.0</v>
+        <v>565719311.0</v>
       </c>
       <c r="E96" s="6">
-        <v>4563.0</v>
+        <v>4570.0</v>
       </c>
       <c r="F96" s="6">
-        <v>220991010.0</v>
+        <v>221290405.0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="B97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C97" s="6">
         <v>8958.0</v>
       </c>
       <c r="D97" s="6">
         <v>490937423.0</v>
       </c>
@@ -3985,120 +3999,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C100" s="6">
-        <v>3672.0</v>
+        <v>3725.0</v>
       </c>
       <c r="D100" s="6">
-        <v>372082533.0</v>
+        <v>374805629.0</v>
       </c>
       <c r="E100" s="6">
-        <v>1993.0</v>
+        <v>2032.0</v>
       </c>
       <c r="F100" s="6">
-        <v>82117910.0</v>
+        <v>86145446.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="B101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C101" s="6">
-        <v>3488.0</v>
+        <v>3494.0</v>
       </c>
       <c r="D101" s="6">
-        <v>468585695.0</v>
+        <v>468800562.0</v>
       </c>
       <c r="E101" s="6">
-        <v>1838.0</v>
+        <v>1841.0</v>
       </c>
       <c r="F101" s="6">
-        <v>71956456.0</v>
+        <v>71750116.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="B102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C102" s="6">
         <v>3233.0</v>
       </c>
       <c r="D102" s="6">
-        <v>417667539.0</v>
+        <v>416634266.0</v>
       </c>
       <c r="E102" s="6">
-        <v>1780.0</v>
+        <v>1779.0</v>
       </c>
       <c r="F102" s="6">
-        <v>70569014.0</v>
+        <v>70857960.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="B103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C103" s="6">
         <v>2981.0</v>
       </c>
       <c r="D103" s="6">
         <v>458040195.0</v>
       </c>
@@ -4184,57 +4198,57 @@
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C106" s="6">
         <v>54.0</v>
       </c>
       <c r="D106" s="6">
-        <v>13345317.0</v>
+        <v>11034074.0</v>
       </c>
       <c r="E106" s="6">
         <v>40.0</v>
       </c>
       <c r="F106" s="6">
-        <v>2013609.0</v>
+        <v>1644161.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="B107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C107" s="6">
         <v>49.0</v>
       </c>
       <c r="D107" s="6">
         <v>1349724.0</v>
       </c>
@@ -4377,120 +4391,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C112" s="6">
-        <v>1700.0</v>
+        <v>1739.0</v>
       </c>
       <c r="D112" s="6">
-        <v>100660332.0</v>
+        <v>107642445.0</v>
       </c>
       <c r="E112" s="6">
-        <v>1160.0</v>
+        <v>1182.0</v>
       </c>
       <c r="F112" s="6">
-        <v>26377147.0</v>
+        <v>27798099.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="B113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C113" s="6">
-        <v>1511.0</v>
+        <v>1513.0</v>
       </c>
       <c r="D113" s="6">
-        <v>97213527.0</v>
+        <v>97760543.0</v>
       </c>
       <c r="E113" s="6">
-        <v>1093.0</v>
+        <v>1097.0</v>
       </c>
       <c r="F113" s="6">
-        <v>26216630.0</v>
+        <v>26512390.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="B114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C114" s="6">
-        <v>1352.0</v>
+        <v>1353.0</v>
       </c>
       <c r="D114" s="6">
-        <v>91592579.0</v>
+        <v>91618322.0</v>
       </c>
       <c r="E114" s="6">
-        <v>1165.0</v>
+        <v>1169.0</v>
       </c>
       <c r="F114" s="6">
-        <v>28328510.0</v>
+        <v>28458751.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="B115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C115" s="6">
         <v>1325.0</v>
       </c>
       <c r="D115" s="6">
         <v>73174510.0</v>
       </c>
@@ -4573,120 +4587,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C118" s="6">
-        <v>2564.0</v>
+        <v>2577.0</v>
       </c>
       <c r="D118" s="6">
-        <v>156988696.0</v>
+        <v>157235080.0</v>
       </c>
       <c r="E118" s="6">
-        <v>1004.0</v>
+        <v>1010.0</v>
       </c>
       <c r="F118" s="6">
-        <v>60335751.0</v>
+        <v>61218046.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="B119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C119" s="6">
-        <v>2505.0</v>
+        <v>2506.0</v>
       </c>
       <c r="D119" s="6">
-        <v>144915727.0</v>
+        <v>145030478.0</v>
       </c>
       <c r="E119" s="6">
-        <v>901.0</v>
+        <v>904.0</v>
       </c>
       <c r="F119" s="6">
-        <v>51890007.0</v>
+        <v>52288732.0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="B120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C120" s="6">
-        <v>2432.0</v>
+        <v>2430.0</v>
       </c>
       <c r="D120" s="6">
-        <v>144683633.0</v>
+        <v>144571181.0</v>
       </c>
       <c r="E120" s="6">
-        <v>920.0</v>
+        <v>922.0</v>
       </c>
       <c r="F120" s="6">
-        <v>60895108.0</v>
+        <v>61257554.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="B121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C121" s="6">
         <v>2356.0</v>
       </c>
       <c r="D121" s="6">
         <v>152941447.0</v>
       </c>
@@ -4769,120 +4783,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C124" s="6">
-        <v>1943.0</v>
+        <v>1987.0</v>
       </c>
       <c r="D124" s="6">
-        <v>154641736.0</v>
+        <v>155775564.0</v>
       </c>
       <c r="E124" s="6">
-        <v>1690.0</v>
+        <v>1733.0</v>
       </c>
       <c r="F124" s="6">
-        <v>26640784.0</v>
+        <v>29019092.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="B125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C125" s="6">
-        <v>1756.0</v>
+        <v>1755.0</v>
       </c>
       <c r="D125" s="6">
-        <v>146167799.0</v>
+        <v>146215067.0</v>
       </c>
       <c r="E125" s="6">
-        <v>1536.0</v>
+        <v>1544.0</v>
       </c>
       <c r="F125" s="6">
-        <v>24787092.0</v>
+        <v>24848294.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="B126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C126" s="6">
         <v>1611.0</v>
       </c>
       <c r="D126" s="6">
-        <v>126845976.0</v>
+        <v>126921956.0</v>
       </c>
       <c r="E126" s="6">
-        <v>1522.0</v>
+        <v>1523.0</v>
       </c>
       <c r="F126" s="6">
-        <v>21602813.0</v>
+        <v>21607792.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="B127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C127" s="6">
         <v>1451.0</v>
       </c>
       <c r="D127" s="6">
         <v>127635503.0</v>
       </c>
@@ -4965,120 +4979,120 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C130" s="6">
-        <v>3638.0</v>
+        <v>3663.0</v>
       </c>
       <c r="D130" s="6">
-        <v>98198984.0</v>
+        <v>98106042.0</v>
       </c>
       <c r="E130" s="6">
-        <v>2273.0</v>
+        <v>2311.0</v>
       </c>
       <c r="F130" s="6">
-        <v>33400876.0</v>
+        <v>33436341.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="B131" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C131" s="6">
-        <v>3470.0</v>
+        <v>3479.0</v>
       </c>
       <c r="D131" s="6">
-        <v>100551297.0</v>
+        <v>100408002.0</v>
       </c>
       <c r="E131" s="6">
-        <v>2285.0</v>
+        <v>2286.0</v>
       </c>
       <c r="F131" s="6">
-        <v>30447848.0</v>
+        <v>30223909.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="B132" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C132" s="6">
         <v>3302.0</v>
       </c>
       <c r="D132" s="6">
-        <v>78616083.0</v>
+        <v>78627448.0</v>
       </c>
       <c r="E132" s="6">
         <v>2427.0</v>
       </c>
       <c r="F132" s="6">
-        <v>31969879.0</v>
+        <v>31662443.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="B133" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C133" s="6">
         <v>3153.0</v>
       </c>
       <c r="D133" s="6">
         <v>77492968.0</v>
       </c>
@@ -5336,116 +5350,344 @@
         <v>0.0</v>
       </c>
       <c r="D141" s="6">
         <v>0.0</v>
       </c>
       <c r="E141" s="6">
         <v>0.0</v>
       </c>
       <c r="F141" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
+          </r>
+        </is>
+      </c>
+      <c r="B142" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2024</t>
+          </r>
+        </is>
+      </c>
+      <c r="C142" s="6">
+        <v>3837.0</v>
+      </c>
+      <c r="D142" s="6">
+        <v>63038984.0</v>
+      </c>
+      <c r="E142" s="6">
+        <v>3453.0</v>
+      </c>
+      <c r="F142" s="6">
+        <v>36157087.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="B143" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2023</t>
+          </r>
+        </is>
+      </c>
+      <c r="C143" s="6">
+        <v>4604.0</v>
+      </c>
+      <c r="D143" s="6">
+        <v>56982454.0</v>
+      </c>
+      <c r="E143" s="6">
+        <v>4446.0</v>
+      </c>
+      <c r="F143" s="6">
+        <v>40985708.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="B144" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2022</t>
+          </r>
+        </is>
+      </c>
+      <c r="C144" s="6">
+        <v>3500.0</v>
+      </c>
+      <c r="D144" s="6">
+        <v>49977083.0</v>
+      </c>
+      <c r="E144" s="6">
+        <v>3510.0</v>
+      </c>
+      <c r="F144" s="6">
+        <v>38604918.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="B145" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021</t>
+          </r>
+        </is>
+      </c>
+      <c r="C145" s="6">
+        <v>2638.0</v>
+      </c>
+      <c r="D145" s="6">
+        <v>31420888.0</v>
+      </c>
+      <c r="E145" s="6">
+        <v>2677.0</v>
+      </c>
+      <c r="F145" s="6">
+        <v>18637909.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="B146" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C146" s="6">
+        <v>1707.0</v>
+      </c>
+      <c r="D146" s="6">
+        <v>27404380.0</v>
+      </c>
+      <c r="E146" s="6">
+        <v>2033.0</v>
+      </c>
+      <c r="F146" s="6">
+        <v>9313397.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">V: Ekstrateritorinių organizacijų ir įstaigų veikla</t>
           </r>
         </is>
       </c>
-      <c r="B142" s="5" t="inlineStr">
+      <c r="B147" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
-      <c r="C142" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A145" t="s">
+      <c r="C147" s="6" t="s">
         <v>41</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E147" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="B148" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2023</t>
+          </r>
+        </is>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F148" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="B149" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2022</t>
+          </r>
+        </is>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="A22:A27"/>
     <mergeCell ref="A28:A33"/>
     <mergeCell ref="A34:A39"/>
     <mergeCell ref="A40:A45"/>
     <mergeCell ref="A46:A51"/>
     <mergeCell ref="A52:A57"/>
     <mergeCell ref="A58:A63"/>
     <mergeCell ref="A64:A69"/>
     <mergeCell ref="A70:A75"/>
     <mergeCell ref="A76:A81"/>
     <mergeCell ref="A82:A87"/>
     <mergeCell ref="A88:A93"/>
     <mergeCell ref="A94:A99"/>
     <mergeCell ref="A100:A105"/>
     <mergeCell ref="A106:A111"/>
     <mergeCell ref="A112:A117"/>
     <mergeCell ref="A118:A123"/>
     <mergeCell ref="A124:A129"/>
     <mergeCell ref="A130:A135"/>
     <mergeCell ref="A136:A141"/>
-    <mergeCell ref="A145:E145"/>
+    <mergeCell ref="A142:A146"/>
+    <mergeCell ref="A147:A149"/>
+    <mergeCell ref="A152:E152"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>