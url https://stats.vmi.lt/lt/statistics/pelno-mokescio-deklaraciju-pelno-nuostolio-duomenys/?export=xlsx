--- v2 (2026-05-15)
+++ v3 (2026-10-12)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pelno-mokescio-deklaraciju-pel" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pelno mokesčio deklaracijų pelno-nuostolio duomenys</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-03-24</t>
+    <t>2026-09-02</t>
   </si>
   <si>
     <t>EV sekcija</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pelningų įmonių skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
@@ -113,50 +113,64 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Nuostolingose įmonėse deklaruojamas nuostolis</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM: Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -911,54 +925,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F152"/>
+  <dimension ref="A1:F174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F149" sqref="F149"/>
+      <selection activeCell="F171" sqref="F171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pelno mokesčio deklaracijų pelno-nuostolio duomenys</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>1</v>
@@ -1054,4640 +1068,5300 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>86477.0</v>
+        <v>88696.0</v>
       </c>
       <c r="D10" s="6">
-        <v>13309730372.0</v>
+        <v>13663632336.0</v>
       </c>
       <c r="E10" s="6">
-        <v>51802.0</v>
+        <v>53118.0</v>
       </c>
       <c r="F10" s="6">
-        <v>2925487980.0</v>
+        <v>3282004176.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>83085.0</v>
+        <v>86864.0</v>
       </c>
       <c r="D11" s="6">
-        <v>13925231495.0</v>
+        <v>13295455409.0</v>
       </c>
       <c r="E11" s="6">
-        <v>50014.0</v>
+        <v>52476.0</v>
       </c>
       <c r="F11" s="6">
-        <v>3104735745.0</v>
+        <v>2929378004.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>79327.0</v>
+        <v>83171.0</v>
       </c>
       <c r="D12" s="6">
-        <v>13047323220.0</v>
+        <v>13913983707.0</v>
       </c>
       <c r="E12" s="6">
-        <v>47919.0</v>
+        <v>50177.0</v>
       </c>
       <c r="F12" s="6">
-        <v>2557604362.0</v>
+        <v>3090143466.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>74865.0</v>
+        <v>79328.0</v>
       </c>
       <c r="D13" s="6">
-        <v>10642157942.0</v>
+        <v>13047498831.0</v>
       </c>
       <c r="E13" s="6">
-        <v>45794.0</v>
+        <v>47918.0</v>
       </c>
       <c r="F13" s="6">
-        <v>2236223970.0</v>
+        <v>2557640128.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>69382.0</v>
+        <v>74865.0</v>
       </c>
       <c r="D14" s="6">
-        <v>8221068167.0</v>
+        <v>10642157942.0</v>
       </c>
       <c r="E14" s="6">
-        <v>43270.0</v>
+        <v>45794.0</v>
       </c>
       <c r="F14" s="6">
-        <v>1954447651.0</v>
+        <v>2236223970.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C15" s="6">
+        <v>69382.0</v>
+      </c>
+      <c r="D15" s="6">
+        <v>8221068167.0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>43270.0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>1954447651.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
-      <c r="C15" s="6">
+      <c r="C16" s="6">
         <v>63935.0</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D16" s="6">
         <v>6921755316.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E16" s="6">
         <v>40945.0</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F16" s="6">
         <v>1531406164.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
-      <c r="A16" s="5" t="inlineStr">
+    <row r="17" spans="1:6">
+      <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
-      <c r="B16" s="5" t="inlineStr">
-[...28 lines deleted...]
-    <row r="17" spans="1:6">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>1626.0</v>
+        <v>1619.0</v>
       </c>
       <c r="D17" s="6">
-        <v>247089853.0</v>
+        <v>217407148.0</v>
       </c>
       <c r="E17" s="6">
-        <v>1371.0</v>
+        <v>1256.0</v>
       </c>
       <c r="F17" s="6">
-        <v>135739286.0</v>
+        <v>94860306.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
-        <v>1857.0</v>
+        <v>1698.0</v>
       </c>
       <c r="D18" s="6">
-        <v>419583475.0</v>
+        <v>229328169.0</v>
       </c>
       <c r="E18" s="6">
-        <v>1113.0</v>
+        <v>1335.0</v>
       </c>
       <c r="F18" s="6">
-        <v>60788817.0</v>
+        <v>130090849.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C19" s="6">
-        <v>1726.0</v>
+        <v>1626.0</v>
       </c>
       <c r="D19" s="6">
-        <v>213510606.0</v>
+        <v>247086250.0</v>
       </c>
       <c r="E19" s="6">
-        <v>1225.0</v>
+        <v>1373.0</v>
       </c>
       <c r="F19" s="6">
-        <v>67018224.0</v>
+        <v>135642340.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6">
-        <v>1623.0</v>
+        <v>1857.0</v>
       </c>
       <c r="D20" s="6">
-        <v>106810144.0</v>
+        <v>419583475.0</v>
       </c>
       <c r="E20" s="6">
-        <v>1314.0</v>
+        <v>1113.0</v>
       </c>
       <c r="F20" s="6">
-        <v>71639492.0</v>
+        <v>60788817.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6">
-        <v>1526.0</v>
+        <v>1726.0</v>
       </c>
       <c r="D21" s="6">
-        <v>92279981.0</v>
+        <v>213510606.0</v>
       </c>
       <c r="E21" s="6">
-        <v>1366.0</v>
+        <v>1225.0</v>
       </c>
       <c r="F21" s="6">
-        <v>101912046.0</v>
+        <v>67018224.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>181.0</v>
+        <v>1623.0</v>
       </c>
       <c r="D22" s="6">
-        <v>55907533.0</v>
+        <v>106810144.0</v>
       </c>
       <c r="E22" s="6">
-        <v>90.0</v>
+        <v>1314.0</v>
       </c>
       <c r="F22" s="6">
-        <v>2347304.0</v>
+        <v>71639492.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C23" s="6">
-        <v>165.0</v>
+        <v>1526.0</v>
       </c>
       <c r="D23" s="6">
-        <v>44443173.0</v>
+        <v>92279981.0</v>
       </c>
       <c r="E23" s="6">
-        <v>88.0</v>
+        <v>1366.0</v>
       </c>
       <c r="F23" s="6">
-        <v>3140455.0</v>
+        <v>101912046.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
+      <c r="A24" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C24" s="6">
-        <v>145.0</v>
+        <v>152.0</v>
       </c>
       <c r="D24" s="6">
-        <v>37455608.0</v>
+        <v>43562897.0</v>
       </c>
       <c r="E24" s="6">
-        <v>102.0</v>
+        <v>103.0</v>
       </c>
       <c r="F24" s="6">
-        <v>4520988.0</v>
+        <v>3848778.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C25" s="6">
-        <v>139.0</v>
+        <v>181.0</v>
       </c>
       <c r="D25" s="6">
-        <v>38284104.0</v>
+        <v>55868010.0</v>
       </c>
       <c r="E25" s="6">
-        <v>102.0</v>
+        <v>90.0</v>
       </c>
       <c r="F25" s="6">
-        <v>25375367.0</v>
+        <v>2282582.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C26" s="6">
-        <v>130.0</v>
+        <v>165.0</v>
       </c>
       <c r="D26" s="6">
-        <v>42875587.0</v>
+        <v>44443173.0</v>
       </c>
       <c r="E26" s="6">
-        <v>100.0</v>
+        <v>88.0</v>
       </c>
       <c r="F26" s="6">
-        <v>8800230.0</v>
+        <v>3140455.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C27" s="6">
-        <v>126.0</v>
+        <v>145.0</v>
       </c>
       <c r="D27" s="6">
-        <v>30677748.0</v>
+        <v>37455608.0</v>
       </c>
       <c r="E27" s="6">
-        <v>93.0</v>
+        <v>102.0</v>
       </c>
       <c r="F27" s="6">
-        <v>5693096.0</v>
+        <v>4520988.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C28" s="6">
-        <v>7761.0</v>
+        <v>139.0</v>
       </c>
       <c r="D28" s="6">
-        <v>2139904340.0</v>
+        <v>38284104.0</v>
       </c>
       <c r="E28" s="6">
-        <v>4194.0</v>
+        <v>102.0</v>
       </c>
       <c r="F28" s="6">
-        <v>473160801.0</v>
+        <v>25375367.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C29" s="6">
-        <v>7469.0</v>
+        <v>130.0</v>
       </c>
       <c r="D29" s="6">
-        <v>2590811163.0</v>
+        <v>42875587.0</v>
       </c>
       <c r="E29" s="6">
-        <v>4150.0</v>
+        <v>100.0</v>
       </c>
       <c r="F29" s="6">
-        <v>557633687.0</v>
+        <v>8800230.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C30" s="6">
-        <v>7515.0</v>
+        <v>126.0</v>
       </c>
       <c r="D30" s="6">
-        <v>2738514576.0</v>
+        <v>30677748.0</v>
       </c>
       <c r="E30" s="6">
-        <v>4016.0</v>
+        <v>93.0</v>
       </c>
       <c r="F30" s="6">
-        <v>346735942.0</v>
+        <v>5693096.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C: Apdirbamoji gamyba</t>
+          </r>
+        </is>
+      </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C31" s="6">
-        <v>7310.0</v>
+        <v>7730.0</v>
       </c>
       <c r="D31" s="6">
-        <v>2585643249.0</v>
+        <v>2087539869.0</v>
       </c>
       <c r="E31" s="6">
-        <v>4004.0</v>
+        <v>4092.0</v>
       </c>
       <c r="F31" s="6">
-        <v>349309089.0</v>
+        <v>459056466.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C32" s="6">
-        <v>7100.0</v>
+        <v>7784.0</v>
       </c>
       <c r="D32" s="6">
-        <v>1978914850.0</v>
+        <v>2138133693.0</v>
       </c>
       <c r="E32" s="6">
-        <v>3809.0</v>
+        <v>4229.0</v>
       </c>
       <c r="F32" s="6">
-        <v>456176498.0</v>
+        <v>467952464.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C33" s="6">
-        <v>6590.0</v>
+        <v>7474.0</v>
       </c>
       <c r="D33" s="6">
-        <v>1537003221.0</v>
+        <v>2590017282.0</v>
       </c>
       <c r="E33" s="6">
-        <v>3686.0</v>
+        <v>4158.0</v>
       </c>
       <c r="F33" s="6">
-        <v>203315837.0</v>
+        <v>548917980.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C34" s="6">
-        <v>589.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D34" s="6">
-        <v>472253199.0</v>
+        <v>2738514576.0</v>
       </c>
       <c r="E34" s="6">
-        <v>609.0</v>
+        <v>4016.0</v>
       </c>
       <c r="F34" s="6">
-        <v>143660502.0</v>
+        <v>346825133.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C35" s="6">
-        <v>628.0</v>
+        <v>7310.0</v>
       </c>
       <c r="D35" s="6">
-        <v>604639442.0</v>
+        <v>2585643249.0</v>
       </c>
       <c r="E35" s="6">
-        <v>525.0</v>
+        <v>4004.0</v>
       </c>
       <c r="F35" s="6">
-        <v>298657739.0</v>
+        <v>349309089.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C36" s="6">
-        <v>620.0</v>
+        <v>7100.0</v>
       </c>
       <c r="D36" s="6">
-        <v>714492620.0</v>
+        <v>1978914850.0</v>
       </c>
       <c r="E36" s="6">
-        <v>482.0</v>
+        <v>3809.0</v>
       </c>
       <c r="F36" s="6">
-        <v>201439845.0</v>
+        <v>456176498.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C37" s="6">
-        <v>540.0</v>
+        <v>6590.0</v>
       </c>
       <c r="D37" s="6">
-        <v>316924735.0</v>
+        <v>1537003221.0</v>
       </c>
       <c r="E37" s="6">
-        <v>443.0</v>
+        <v>3686.0</v>
       </c>
       <c r="F37" s="6">
-        <v>112415298.0</v>
+        <v>203315837.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
+      <c r="A38" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C38" s="6">
-        <v>525.0</v>
+        <v>459.0</v>
       </c>
       <c r="D38" s="6">
-        <v>300073507.0</v>
+        <v>476840415.0</v>
       </c>
       <c r="E38" s="6">
-        <v>432.0</v>
+        <v>711.0</v>
       </c>
       <c r="F38" s="6">
-        <v>29501002.0</v>
+        <v>249090805.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C39" s="6">
-        <v>546.0</v>
+        <v>595.0</v>
       </c>
       <c r="D39" s="6">
-        <v>193630246.0</v>
+        <v>473534636.0</v>
       </c>
       <c r="E39" s="6">
-        <v>394.0</v>
+        <v>610.0</v>
       </c>
       <c r="F39" s="6">
-        <v>57440186.0</v>
+        <v>156902954.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C40" s="6">
-        <v>287.0</v>
+        <v>627.0</v>
       </c>
       <c r="D40" s="6">
-        <v>76951244.0</v>
+        <v>596786156.0</v>
       </c>
       <c r="E40" s="6">
-        <v>170.0</v>
+        <v>526.0</v>
       </c>
       <c r="F40" s="6">
-        <v>13580267.0</v>
+        <v>292584291.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C41" s="6">
-        <v>268.0</v>
+        <v>620.0</v>
       </c>
       <c r="D41" s="6">
-        <v>81315885.0</v>
+        <v>714492620.0</v>
       </c>
       <c r="E41" s="6">
-        <v>174.0</v>
+        <v>482.0</v>
       </c>
       <c r="F41" s="6">
-        <v>23366561.0</v>
+        <v>201439845.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C42" s="6">
-        <v>242.0</v>
+        <v>540.0</v>
       </c>
       <c r="D42" s="6">
-        <v>50470597.0</v>
+        <v>316924735.0</v>
       </c>
       <c r="E42" s="6">
-        <v>205.0</v>
+        <v>443.0</v>
       </c>
       <c r="F42" s="6">
-        <v>67259847.0</v>
+        <v>112415298.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C43" s="6">
-        <v>291.0</v>
+        <v>525.0</v>
       </c>
       <c r="D43" s="6">
-        <v>76063910.0</v>
+        <v>300073507.0</v>
       </c>
       <c r="E43" s="6">
-        <v>160.0</v>
+        <v>432.0</v>
       </c>
       <c r="F43" s="6">
-        <v>13419394.0</v>
+        <v>29501002.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C44" s="6">
-        <v>284.0</v>
+        <v>546.0</v>
       </c>
       <c r="D44" s="6">
-        <v>51474618.0</v>
+        <v>193630246.0</v>
       </c>
       <c r="E44" s="6">
-        <v>178.0</v>
+        <v>394.0</v>
       </c>
       <c r="F44" s="6">
-        <v>17878212.0</v>
+        <v>57440186.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
+      <c r="A45" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C45" s="6">
-        <v>262.0</v>
+        <v>258.0</v>
       </c>
       <c r="D45" s="6">
-        <v>39916654.0</v>
+        <v>73431120.0</v>
       </c>
       <c r="E45" s="6">
-        <v>184.0</v>
+        <v>162.0</v>
       </c>
       <c r="F45" s="6">
-        <v>13909463.0</v>
+        <v>15068127.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C46" s="6">
-        <v>9725.0</v>
+        <v>289.0</v>
       </c>
       <c r="D46" s="6">
-        <v>1082022508.0</v>
+        <v>77053334.0</v>
       </c>
       <c r="E46" s="6">
-        <v>5013.0</v>
+        <v>171.0</v>
       </c>
       <c r="F46" s="6">
-        <v>248048465.0</v>
+        <v>13580466.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C47" s="6">
-        <v>9090.0</v>
+        <v>268.0</v>
       </c>
       <c r="D47" s="6">
-        <v>956335259.0</v>
+        <v>81336594.0</v>
       </c>
       <c r="E47" s="6">
-        <v>4823.0</v>
+        <v>174.0</v>
       </c>
       <c r="F47" s="6">
-        <v>227872533.0</v>
+        <v>23368217.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C48" s="6">
-        <v>8523.0</v>
+        <v>242.0</v>
       </c>
       <c r="D48" s="6">
-        <v>686761990.0</v>
+        <v>50470597.0</v>
       </c>
       <c r="E48" s="6">
-        <v>4712.0</v>
+        <v>205.0</v>
       </c>
       <c r="F48" s="6">
-        <v>244174924.0</v>
+        <v>67259847.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C49" s="6">
-        <v>7844.0</v>
+        <v>291.0</v>
       </c>
       <c r="D49" s="6">
-        <v>564217277.0</v>
+        <v>76063910.0</v>
       </c>
       <c r="E49" s="6">
-        <v>4396.0</v>
+        <v>160.0</v>
       </c>
       <c r="F49" s="6">
-        <v>203198851.0</v>
+        <v>13419394.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C50" s="6">
-        <v>7164.0</v>
+        <v>284.0</v>
       </c>
       <c r="D50" s="6">
-        <v>591194760.0</v>
+        <v>51474618.0</v>
       </c>
       <c r="E50" s="6">
-        <v>3932.0</v>
+        <v>178.0</v>
       </c>
       <c r="F50" s="6">
-        <v>160363352.0</v>
+        <v>17878212.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C51" s="6">
-        <v>6237.0</v>
+        <v>262.0</v>
       </c>
       <c r="D51" s="6">
-        <v>540923246.0</v>
+        <v>39916654.0</v>
       </c>
       <c r="E51" s="6">
-        <v>3653.0</v>
+        <v>184.0</v>
       </c>
       <c r="F51" s="6">
-        <v>162652205.0</v>
+        <v>13909463.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
+            <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C52" s="6">
-        <v>18268.0</v>
+        <v>10129.0</v>
       </c>
       <c r="D52" s="6">
-        <v>2690164336.0</v>
+        <v>1054535398.0</v>
       </c>
       <c r="E52" s="6">
-        <v>10672.0</v>
+        <v>4614.0</v>
       </c>
       <c r="F52" s="6">
-        <v>333706794.0</v>
+        <v>237837730.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C53" s="6">
-        <v>17774.0</v>
+        <v>9753.0</v>
       </c>
       <c r="D53" s="6">
-        <v>2685267994.0</v>
+        <v>1082088943.0</v>
       </c>
       <c r="E53" s="6">
-        <v>10473.0</v>
+        <v>5086.0</v>
       </c>
       <c r="F53" s="6">
-        <v>433685468.0</v>
+        <v>248735461.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C54" s="6">
-        <v>17813.0</v>
+        <v>9089.0</v>
       </c>
       <c r="D54" s="6">
-        <v>3044381255.0</v>
+        <v>956806030.0</v>
       </c>
       <c r="E54" s="6">
-        <v>10375.0</v>
+        <v>4845.0</v>
       </c>
       <c r="F54" s="6">
-        <v>288418669.0</v>
+        <v>226995863.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C55" s="6">
-        <v>17917.0</v>
+        <v>8523.0</v>
       </c>
       <c r="D55" s="6">
-        <v>2678738666.0</v>
+        <v>686761990.0</v>
       </c>
       <c r="E55" s="6">
-        <v>9690.0</v>
+        <v>4712.0</v>
       </c>
       <c r="F55" s="6">
-        <v>225771357.0</v>
+        <v>244174924.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C56" s="6">
-        <v>17178.0</v>
+        <v>7844.0</v>
       </c>
       <c r="D56" s="6">
-        <v>2018470122.0</v>
+        <v>564217277.0</v>
       </c>
       <c r="E56" s="6">
-        <v>9352.0</v>
+        <v>4396.0</v>
       </c>
       <c r="F56" s="6">
-        <v>228107547.0</v>
+        <v>203198851.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C57" s="6">
+        <v>7164.0</v>
+      </c>
+      <c r="D57" s="6">
+        <v>591194760.0</v>
+      </c>
+      <c r="E57" s="6">
+        <v>3932.0</v>
+      </c>
+      <c r="F57" s="6">
+        <v>160363352.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="B58" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
-      <c r="C57" s="6">
-[...44 lines deleted...]
-      </c>
       <c r="C58" s="6">
-        <v>5825.0</v>
+        <v>6237.0</v>
       </c>
       <c r="D58" s="6">
-        <v>924420472.0</v>
+        <v>540923246.0</v>
       </c>
       <c r="E58" s="6">
-        <v>3333.0</v>
+        <v>3653.0</v>
       </c>
       <c r="F58" s="6">
-        <v>232404846.0</v>
+        <v>162652205.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
+      <c r="A59" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
+          </r>
+        </is>
+      </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C59" s="6">
-        <v>5702.0</v>
+        <v>17368.0</v>
       </c>
       <c r="D59" s="6">
-        <v>1498316097.0</v>
+        <v>2629915616.0</v>
       </c>
       <c r="E59" s="6">
-        <v>3291.0</v>
+        <v>10143.0</v>
       </c>
       <c r="F59" s="6">
-        <v>204037866.0</v>
+        <v>284500486.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C60" s="6">
-        <v>5991.0</v>
+        <v>18324.0</v>
       </c>
       <c r="D60" s="6">
-        <v>1261608552.0</v>
+        <v>2689210694.0</v>
       </c>
       <c r="E60" s="6">
-        <v>2767.0</v>
+        <v>10776.0</v>
       </c>
       <c r="F60" s="6">
-        <v>144578932.0</v>
+        <v>333826874.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C61" s="6">
-        <v>5319.0</v>
+        <v>17790.0</v>
       </c>
       <c r="D61" s="6">
-        <v>682328139.0</v>
+        <v>2683616734.0</v>
       </c>
       <c r="E61" s="6">
-        <v>3054.0</v>
+        <v>10486.0</v>
       </c>
       <c r="F61" s="6">
-        <v>137349239.0</v>
+        <v>436031820.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C62" s="6">
-        <v>5162.0</v>
+        <v>17814.0</v>
       </c>
       <c r="D62" s="6">
-        <v>647525604.0</v>
+        <v>3044384849.0</v>
       </c>
       <c r="E62" s="6">
-        <v>2754.0</v>
+        <v>10376.0</v>
       </c>
       <c r="F62" s="6">
-        <v>175598993.0</v>
+        <v>288436436.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C63" s="6">
-        <v>4616.0</v>
+        <v>17917.0</v>
       </c>
       <c r="D63" s="6">
-        <v>621546874.0</v>
+        <v>2678738666.0</v>
       </c>
       <c r="E63" s="6">
-        <v>2775.0</v>
+        <v>9690.0</v>
       </c>
       <c r="F63" s="6">
-        <v>73288180.0</v>
+        <v>225771357.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
-      <c r="A64" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C64" s="6">
-        <v>2399.0</v>
+        <v>17178.0</v>
       </c>
       <c r="D64" s="6">
-        <v>151513105.0</v>
+        <v>2018470122.0</v>
       </c>
       <c r="E64" s="6">
-        <v>2092.0</v>
+        <v>9352.0</v>
       </c>
       <c r="F64" s="6">
-        <v>71949330.0</v>
+        <v>228107547.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C65" s="6">
-        <v>2883.0</v>
+        <v>17029.0</v>
       </c>
       <c r="D65" s="6">
-        <v>205189698.0</v>
+        <v>1490854903.0</v>
       </c>
       <c r="E65" s="6">
-        <v>1539.0</v>
+        <v>10265.0</v>
       </c>
       <c r="F65" s="6">
-        <v>47159838.0</v>
+        <v>233786481.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
+      <c r="A66" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">H: Transportas ir saugojimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C66" s="6">
-        <v>2621.0</v>
+        <v>5797.0</v>
       </c>
       <c r="D66" s="6">
-        <v>145649349.0</v>
+        <v>886822990.0</v>
       </c>
       <c r="E66" s="6">
-        <v>1775.0</v>
+        <v>3670.0</v>
       </c>
       <c r="F66" s="6">
-        <v>52915894.0</v>
+        <v>199262078.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C67" s="6">
-        <v>2351.0</v>
+        <v>5849.0</v>
       </c>
       <c r="D67" s="6">
-        <v>107723932.0</v>
+        <v>930075295.0</v>
       </c>
       <c r="E67" s="6">
-        <v>1976.0</v>
+        <v>3361.0</v>
       </c>
       <c r="F67" s="6">
-        <v>70624499.0</v>
+        <v>221559414.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C68" s="6">
-        <v>2074.0</v>
+        <v>5707.0</v>
       </c>
       <c r="D68" s="6">
-        <v>77956185.0</v>
+        <v>1504165695.0</v>
       </c>
       <c r="E68" s="6">
-        <v>2088.0</v>
+        <v>3295.0</v>
       </c>
       <c r="F68" s="6">
-        <v>74012460.0</v>
+        <v>202765714.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C69" s="6">
-        <v>2123.0</v>
+        <v>5991.0</v>
       </c>
       <c r="D69" s="6">
-        <v>101427289.0</v>
+        <v>1261677780.0</v>
       </c>
       <c r="E69" s="6">
-        <v>1636.0</v>
+        <v>2767.0</v>
       </c>
       <c r="F69" s="6">
-        <v>39256257.0</v>
+        <v>144578932.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C70" s="6">
-        <v>986.0</v>
+        <v>5319.0</v>
       </c>
       <c r="D70" s="6">
-        <v>227453882.0</v>
+        <v>682328139.0</v>
       </c>
       <c r="E70" s="6">
-        <v>667.0</v>
+        <v>3054.0</v>
       </c>
       <c r="F70" s="6">
-        <v>29503107.0</v>
+        <v>137349239.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C71" s="6">
-        <v>908.0</v>
+        <v>5162.0</v>
       </c>
       <c r="D71" s="6">
-        <v>182775276.0</v>
+        <v>647525604.0</v>
       </c>
       <c r="E71" s="6">
-        <v>661.0</v>
+        <v>2754.0</v>
       </c>
       <c r="F71" s="6">
-        <v>34144740.0</v>
+        <v>175598993.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C72" s="6">
-        <v>817.0</v>
+        <v>4616.0</v>
       </c>
       <c r="D72" s="6">
-        <v>88445585.0</v>
+        <v>621546874.0</v>
       </c>
       <c r="E72" s="6">
-        <v>690.0</v>
+        <v>2775.0</v>
       </c>
       <c r="F72" s="6">
-        <v>68207703.0</v>
+        <v>73288180.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
+      <c r="A73" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
+          </r>
+        </is>
+      </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C73" s="6">
-        <v>848.0</v>
+        <v>2535.0</v>
       </c>
       <c r="D73" s="6">
-        <v>73845513.0</v>
+        <v>165438554.0</v>
       </c>
       <c r="E73" s="6">
-        <v>618.0</v>
+        <v>2135.0</v>
       </c>
       <c r="F73" s="6">
-        <v>133303587.0</v>
+        <v>72248940.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="B74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C74" s="6">
-        <v>816.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D74" s="6">
-        <v>70802004.0</v>
+        <v>151703880.0</v>
       </c>
       <c r="E74" s="6">
-        <v>587.0</v>
+        <v>2093.0</v>
       </c>
       <c r="F74" s="6">
-        <v>20959387.0</v>
+        <v>71609313.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="B75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C75" s="6">
-        <v>2853.0</v>
+        <v>2884.0</v>
       </c>
       <c r="D75" s="6">
-        <v>423989787.0</v>
+        <v>205333819.0</v>
       </c>
       <c r="E75" s="6">
-        <v>1871.0</v>
+        <v>1542.0</v>
       </c>
       <c r="F75" s="6">
-        <v>92997791.0</v>
+        <v>46966576.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C76" s="6">
-        <v>3667.0</v>
+        <v>2621.0</v>
       </c>
       <c r="D76" s="6">
-        <v>839844430.0</v>
+        <v>145649349.0</v>
       </c>
       <c r="E76" s="6">
-        <v>1827.0</v>
+        <v>1775.0</v>
       </c>
       <c r="F76" s="6">
-        <v>146736720.0</v>
+        <v>52915894.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="B77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C77" s="6">
-        <v>3352.0</v>
+        <v>2351.0</v>
       </c>
       <c r="D77" s="6">
-        <v>792871985.0</v>
+        <v>107723932.0</v>
       </c>
       <c r="E77" s="6">
-        <v>1507.0</v>
+        <v>1976.0</v>
       </c>
       <c r="F77" s="6">
-        <v>125654199.0</v>
+        <v>70624499.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="B78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C78" s="6">
-        <v>2966.0</v>
+        <v>2074.0</v>
       </c>
       <c r="D78" s="6">
-        <v>678447928.0</v>
+        <v>77956185.0</v>
       </c>
       <c r="E78" s="6">
-        <v>1419.0</v>
+        <v>2088.0</v>
       </c>
       <c r="F78" s="6">
-        <v>204843854.0</v>
+        <v>74012460.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="B79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C79" s="6">
-        <v>2706.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D79" s="6">
-        <v>556772769.0</v>
+        <v>101427289.0</v>
       </c>
       <c r="E79" s="6">
-        <v>1367.0</v>
+        <v>1636.0</v>
       </c>
       <c r="F79" s="6">
-        <v>165773429.0</v>
+        <v>39256257.0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
+      <c r="A80" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
+          </r>
+        </is>
+      </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C80" s="6">
-        <v>2490.0</v>
+        <v>1017.0</v>
       </c>
       <c r="D80" s="6">
-        <v>408812077.0</v>
+        <v>219081387.0</v>
       </c>
       <c r="E80" s="6">
-        <v>1227.0</v>
+        <v>756.0</v>
       </c>
       <c r="F80" s="6">
-        <v>74036643.0</v>
+        <v>35175411.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="B81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C81" s="6">
-        <v>930.0</v>
+        <v>991.0</v>
       </c>
       <c r="D81" s="6">
-        <v>616091274.0</v>
+        <v>222162298.0</v>
       </c>
       <c r="E81" s="6">
-        <v>842.0</v>
+        <v>672.0</v>
       </c>
       <c r="F81" s="6">
-        <v>73772693.0</v>
+        <v>29482470.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C82" s="6">
-        <v>1335.0</v>
+        <v>909.0</v>
       </c>
       <c r="D82" s="6">
-        <v>1960514590.0</v>
+        <v>178610271.0</v>
       </c>
       <c r="E82" s="6">
-        <v>1139.0</v>
+        <v>661.0</v>
       </c>
       <c r="F82" s="6">
-        <v>195534822.0</v>
+        <v>33926166.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="B83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C83" s="6">
-        <v>1225.0</v>
+        <v>817.0</v>
       </c>
       <c r="D83" s="6">
-        <v>1676820488.0</v>
+        <v>88445585.0</v>
       </c>
       <c r="E83" s="6">
-        <v>1062.0</v>
+        <v>690.0</v>
       </c>
       <c r="F83" s="6">
-        <v>173269718.0</v>
+        <v>68207703.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="B84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C84" s="6">
-        <v>1114.0</v>
+        <v>848.0</v>
       </c>
       <c r="D84" s="6">
-        <v>1010456233.0</v>
+        <v>73845513.0</v>
       </c>
       <c r="E84" s="6">
-        <v>1012.0</v>
+        <v>618.0</v>
       </c>
       <c r="F84" s="6">
-        <v>177803203.0</v>
+        <v>133303587.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="B85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C85" s="6">
-        <v>1060.0</v>
+        <v>816.0</v>
       </c>
       <c r="D85" s="6">
-        <v>732101353.0</v>
+        <v>70802004.0</v>
       </c>
       <c r="E85" s="6">
-        <v>930.0</v>
+        <v>587.0</v>
       </c>
       <c r="F85" s="6">
-        <v>123687058.0</v>
+        <v>20959387.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="B86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C86" s="6">
-        <v>972.0</v>
+        <v>2853.0</v>
       </c>
       <c r="D86" s="6">
-        <v>584526352.0</v>
+        <v>423989787.0</v>
       </c>
       <c r="E86" s="6">
-        <v>893.0</v>
+        <v>1871.0</v>
       </c>
       <c r="F86" s="6">
-        <v>105662269.0</v>
+        <v>92997791.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
+      <c r="A87" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
+          </r>
+        </is>
+      </c>
       <c r="B87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C87" s="6">
-        <v>3253.0</v>
+        <v>3920.0</v>
       </c>
       <c r="D87" s="6">
-        <v>396262988.0</v>
+        <v>941703688.0</v>
       </c>
       <c r="E87" s="6">
-        <v>2771.0</v>
+        <v>1916.0</v>
       </c>
       <c r="F87" s="6">
-        <v>158351438.0</v>
+        <v>248880060.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C88" s="6">
-        <v>4545.0</v>
+        <v>3682.0</v>
       </c>
       <c r="D88" s="6">
-        <v>679197199.0</v>
+        <v>824935130.0</v>
       </c>
       <c r="E88" s="6">
-        <v>3729.0</v>
+        <v>1855.0</v>
       </c>
       <c r="F88" s="6">
-        <v>305609704.0</v>
+        <v>146046003.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="B89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C89" s="6">
-        <v>4229.0</v>
+        <v>3353.0</v>
       </c>
       <c r="D89" s="6">
-        <v>642322851.0</v>
+        <v>790758561.0</v>
       </c>
       <c r="E89" s="6">
-        <v>3489.0</v>
+        <v>1512.0</v>
       </c>
       <c r="F89" s="6">
-        <v>281943479.0</v>
+        <v>126033139.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="B90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C90" s="6">
-        <v>4089.0</v>
+        <v>2966.0</v>
       </c>
       <c r="D90" s="6">
-        <v>692836881.0</v>
+        <v>678447928.0</v>
       </c>
       <c r="E90" s="6">
-        <v>3314.0</v>
+        <v>1418.0</v>
       </c>
       <c r="F90" s="6">
-        <v>218407310.0</v>
+        <v>204790162.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C91" s="6">
-        <v>3907.0</v>
+        <v>2706.0</v>
       </c>
       <c r="D91" s="6">
-        <v>597284590.0</v>
+        <v>556772769.0</v>
       </c>
       <c r="E91" s="6">
-        <v>3107.0</v>
+        <v>1367.0</v>
       </c>
       <c r="F91" s="6">
-        <v>222869567.0</v>
+        <v>165773429.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="B92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C92" s="6">
-        <v>3555.0</v>
+        <v>2490.0</v>
       </c>
       <c r="D92" s="6">
-        <v>412345562.0</v>
+        <v>408812077.0</v>
       </c>
       <c r="E92" s="6">
-        <v>3020.0</v>
+        <v>1227.0</v>
       </c>
       <c r="F92" s="6">
-        <v>189024743.0</v>
+        <v>74036643.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="B93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C93" s="6">
-        <v>7259.0</v>
+        <v>930.0</v>
       </c>
       <c r="D93" s="6">
-        <v>347366501.0</v>
+        <v>616091274.0</v>
       </c>
       <c r="E93" s="6">
-        <v>3755.0</v>
+        <v>842.0</v>
       </c>
       <c r="F93" s="6">
-        <v>128335824.0</v>
+        <v>73772693.0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
+            <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C94" s="6">
-        <v>11630.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D94" s="6">
-        <v>812348648.0</v>
+        <v>2020211413.0</v>
       </c>
       <c r="E94" s="6">
-        <v>5183.0</v>
+        <v>1211.0</v>
       </c>
       <c r="F94" s="6">
-        <v>324043867.0</v>
+        <v>212636586.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="B95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C95" s="6">
-        <v>10359.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D95" s="6">
-        <v>700423525.0</v>
+        <v>1957185770.0</v>
       </c>
       <c r="E95" s="6">
-        <v>4703.0</v>
+        <v>1148.0</v>
       </c>
       <c r="F95" s="6">
-        <v>307351113.0</v>
+        <v>196875440.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="B96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C96" s="6">
-        <v>9540.0</v>
+        <v>1225.0</v>
       </c>
       <c r="D96" s="6">
-        <v>565719311.0</v>
+        <v>1677345996.0</v>
       </c>
       <c r="E96" s="6">
-        <v>4570.0</v>
+        <v>1063.0</v>
       </c>
       <c r="F96" s="6">
-        <v>221290405.0</v>
+        <v>173184657.0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="B97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C97" s="6">
-        <v>8958.0</v>
+        <v>1114.0</v>
       </c>
       <c r="D97" s="6">
-        <v>490937423.0</v>
+        <v>1010456233.0</v>
       </c>
       <c r="E97" s="6">
-        <v>4251.0</v>
+        <v>1012.0</v>
       </c>
       <c r="F97" s="6">
-        <v>193210188.0</v>
+        <v>177803203.0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="B98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C98" s="6">
-        <v>8207.0</v>
+        <v>1060.0</v>
       </c>
       <c r="D98" s="6">
-        <v>409919557.0</v>
+        <v>732101353.0</v>
       </c>
       <c r="E98" s="6">
-        <v>4029.0</v>
+        <v>930.0</v>
       </c>
       <c r="F98" s="6">
-        <v>139768349.0</v>
+        <v>123687058.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="B99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C99" s="6">
+        <v>972.0</v>
+      </c>
+      <c r="D99" s="6">
+        <v>584526352.0</v>
+      </c>
+      <c r="E99" s="6">
+        <v>893.0</v>
+      </c>
+      <c r="F99" s="6">
+        <v>105662269.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="B100" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
-      <c r="C99" s="6">
-[...44 lines deleted...]
-      </c>
       <c r="C100" s="6">
-        <v>3725.0</v>
+        <v>3253.0</v>
       </c>
       <c r="D100" s="6">
-        <v>374805629.0</v>
+        <v>396262988.0</v>
       </c>
       <c r="E100" s="6">
-        <v>2032.0</v>
+        <v>2771.0</v>
       </c>
       <c r="F100" s="6">
-        <v>86145446.0</v>
+        <v>158351438.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
+          </r>
+        </is>
+      </c>
       <c r="B101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C101" s="6">
-        <v>3494.0</v>
+        <v>5508.0</v>
       </c>
       <c r="D101" s="6">
-        <v>468800562.0</v>
+        <v>942220821.0</v>
       </c>
       <c r="E101" s="6">
-        <v>1841.0</v>
+        <v>4188.0</v>
       </c>
       <c r="F101" s="6">
-        <v>71750116.0</v>
+        <v>372129399.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="B102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C102" s="6">
-        <v>3233.0</v>
+        <v>4559.0</v>
       </c>
       <c r="D102" s="6">
-        <v>416634266.0</v>
+        <v>679673657.0</v>
       </c>
       <c r="E102" s="6">
-        <v>1779.0</v>
+        <v>3748.0</v>
       </c>
       <c r="F102" s="6">
-        <v>70857960.0</v>
+        <v>307213714.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="B103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C103" s="6">
-        <v>2981.0</v>
+        <v>4235.0</v>
       </c>
       <c r="D103" s="6">
-        <v>458040195.0</v>
+        <v>641993425.0</v>
       </c>
       <c r="E103" s="6">
-        <v>1776.0</v>
+        <v>3489.0</v>
       </c>
       <c r="F103" s="6">
-        <v>56814953.0</v>
+        <v>281829814.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="B104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C104" s="6">
-        <v>2601.0</v>
+        <v>4090.0</v>
       </c>
       <c r="D104" s="6">
-        <v>186881300.0</v>
+        <v>692943264.0</v>
       </c>
       <c r="E104" s="6">
-        <v>1828.0</v>
+        <v>3313.0</v>
       </c>
       <c r="F104" s="6">
-        <v>68000183.0</v>
+        <v>218389810.0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="B105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C105" s="6">
-        <v>29.0</v>
+        <v>3907.0</v>
       </c>
       <c r="D105" s="6">
-        <v>2165096.0</v>
+        <v>597284590.0</v>
       </c>
       <c r="E105" s="6">
-        <v>33.0</v>
+        <v>3107.0</v>
       </c>
       <c r="F105" s="6">
-        <v>624826.0</v>
+        <v>222869567.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C106" s="6">
-        <v>54.0</v>
+        <v>3555.0</v>
       </c>
       <c r="D106" s="6">
-        <v>11034074.0</v>
+        <v>412345562.0</v>
       </c>
       <c r="E106" s="6">
-        <v>40.0</v>
+        <v>3020.0</v>
       </c>
       <c r="F106" s="6">
-        <v>1644161.0</v>
+        <v>189024743.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="B107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C107" s="6">
-        <v>49.0</v>
+        <v>7259.0</v>
       </c>
       <c r="D107" s="6">
-        <v>1349724.0</v>
+        <v>347366501.0</v>
       </c>
       <c r="E107" s="6">
-        <v>37.0</v>
+        <v>3755.0</v>
       </c>
       <c r="F107" s="6">
-        <v>4467302.0</v>
+        <v>128335824.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
+      <c r="A108" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
+          </r>
+        </is>
+      </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C108" s="6">
-        <v>40.0</v>
+        <v>12519.0</v>
       </c>
       <c r="D108" s="6">
-        <v>4140657.0</v>
+        <v>823002924.0</v>
       </c>
       <c r="E108" s="6">
-        <v>32.0</v>
+        <v>5473.0</v>
       </c>
       <c r="F108" s="6">
-        <v>3748028.0</v>
+        <v>386356606.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="B109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C109" s="6">
-        <v>42.0</v>
+        <v>11665.0</v>
       </c>
       <c r="D109" s="6">
-        <v>7074822.0</v>
+        <v>813703500.0</v>
       </c>
       <c r="E109" s="6">
-        <v>35.0</v>
+        <v>5234.0</v>
       </c>
       <c r="F109" s="6">
-        <v>963613.0</v>
+        <v>330250928.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="B110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C110" s="6">
-        <v>37.0</v>
+        <v>10372.0</v>
       </c>
       <c r="D110" s="6">
-        <v>1572224.0</v>
+        <v>699082430.0</v>
       </c>
       <c r="E110" s="6">
-        <v>37.0</v>
+        <v>4708.0</v>
       </c>
       <c r="F110" s="6">
-        <v>1044264.0</v>
+        <v>308118138.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="B111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C111" s="6">
-        <v>1120.0</v>
+        <v>9540.0</v>
       </c>
       <c r="D111" s="6">
-        <v>47056554.0</v>
+        <v>565719311.0</v>
       </c>
       <c r="E111" s="6">
-        <v>881.0</v>
+        <v>4570.0</v>
       </c>
       <c r="F111" s="6">
-        <v>12816406.0</v>
+        <v>221290405.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C112" s="6">
-        <v>1739.0</v>
+        <v>8958.0</v>
       </c>
       <c r="D112" s="6">
-        <v>107642445.0</v>
+        <v>490937423.0</v>
       </c>
       <c r="E112" s="6">
-        <v>1182.0</v>
+        <v>4251.0</v>
       </c>
       <c r="F112" s="6">
-        <v>27798099.0</v>
+        <v>193210188.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="B113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C113" s="6">
-        <v>1513.0</v>
+        <v>8207.0</v>
       </c>
       <c r="D113" s="6">
-        <v>97760543.0</v>
+        <v>409919557.0</v>
       </c>
       <c r="E113" s="6">
-        <v>1097.0</v>
+        <v>4029.0</v>
       </c>
       <c r="F113" s="6">
-        <v>26512390.0</v>
+        <v>139768349.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="B114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C114" s="6">
-        <v>1353.0</v>
+        <v>2553.0</v>
       </c>
       <c r="D114" s="6">
-        <v>91618322.0</v>
+        <v>178121285.0</v>
       </c>
       <c r="E114" s="6">
-        <v>1169.0</v>
+        <v>1454.0</v>
       </c>
       <c r="F114" s="6">
-        <v>28458751.0</v>
+        <v>45366288.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
+      <c r="A115" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
+          </r>
+        </is>
+      </c>
       <c r="B115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C115" s="6">
-        <v>1325.0</v>
+        <v>3971.0</v>
       </c>
       <c r="D115" s="6">
-        <v>73174510.0</v>
+        <v>375198626.0</v>
       </c>
       <c r="E115" s="6">
-        <v>1088.0</v>
+        <v>2112.0</v>
       </c>
       <c r="F115" s="6">
-        <v>18681027.0</v>
+        <v>117172627.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="B116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C116" s="6">
-        <v>1270.0</v>
+        <v>3744.0</v>
       </c>
       <c r="D116" s="6">
-        <v>58603341.0</v>
+        <v>375335120.0</v>
       </c>
       <c r="E116" s="6">
-        <v>975.0</v>
+        <v>2053.0</v>
       </c>
       <c r="F116" s="6">
-        <v>11732199.0</v>
+        <v>86781679.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="B117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C117" s="6">
-        <v>2244.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D117" s="6">
-        <v>77731264.0</v>
+        <v>468801630.0</v>
       </c>
       <c r="E117" s="6">
-        <v>699.0</v>
+        <v>1848.0</v>
       </c>
       <c r="F117" s="6">
-        <v>69665755.0</v>
+        <v>72157655.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C118" s="6">
-        <v>2577.0</v>
+        <v>3233.0</v>
       </c>
       <c r="D118" s="6">
-        <v>157235080.0</v>
+        <v>416634266.0</v>
       </c>
       <c r="E118" s="6">
-        <v>1010.0</v>
+        <v>1779.0</v>
       </c>
       <c r="F118" s="6">
-        <v>61218046.0</v>
+        <v>70857960.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="B119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C119" s="6">
-        <v>2506.0</v>
+        <v>2981.0</v>
       </c>
       <c r="D119" s="6">
-        <v>145030478.0</v>
+        <v>458040195.0</v>
       </c>
       <c r="E119" s="6">
-        <v>904.0</v>
+        <v>1776.0</v>
       </c>
       <c r="F119" s="6">
-        <v>52288732.0</v>
+        <v>56814953.0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="B120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C120" s="6">
-        <v>2430.0</v>
+        <v>2601.0</v>
       </c>
       <c r="D120" s="6">
-        <v>144571181.0</v>
+        <v>186881300.0</v>
       </c>
       <c r="E120" s="6">
-        <v>922.0</v>
+        <v>1828.0</v>
       </c>
       <c r="F120" s="6">
-        <v>61257554.0</v>
+        <v>68000183.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="B121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C121" s="6">
-        <v>2356.0</v>
+        <v>29.0</v>
       </c>
       <c r="D121" s="6">
-        <v>152941447.0</v>
+        <v>2165096.0</v>
       </c>
       <c r="E121" s="6">
-        <v>921.0</v>
+        <v>33.0</v>
       </c>
       <c r="F121" s="6">
-        <v>46284780.0</v>
+        <v>624826.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
+      <c r="A122" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C122" s="6">
-        <v>2341.0</v>
+        <v>44.0</v>
       </c>
       <c r="D122" s="6">
-        <v>98300174.0</v>
+        <v>12142438.0</v>
       </c>
       <c r="E122" s="6">
-        <v>795.0</v>
+        <v>40.0</v>
       </c>
       <c r="F122" s="6">
-        <v>69480871.0</v>
+        <v>1756114.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="B123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C123" s="6">
-        <v>1191.0</v>
+        <v>55.0</v>
       </c>
       <c r="D123" s="6">
-        <v>98320948.0</v>
+        <v>12012177.0</v>
       </c>
       <c r="E123" s="6">
-        <v>1326.0</v>
+        <v>40.0</v>
       </c>
       <c r="F123" s="6">
-        <v>19385660.0</v>
+        <v>1620386.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C124" s="6">
-        <v>1987.0</v>
+        <v>49.0</v>
       </c>
       <c r="D124" s="6">
-        <v>155775564.0</v>
+        <v>1349724.0</v>
       </c>
       <c r="E124" s="6">
-        <v>1733.0</v>
+        <v>37.0</v>
       </c>
       <c r="F124" s="6">
-        <v>29019092.0</v>
+        <v>4467302.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="B125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C125" s="6">
-        <v>1755.0</v>
+        <v>40.0</v>
       </c>
       <c r="D125" s="6">
-        <v>146215067.0</v>
+        <v>4140657.0</v>
       </c>
       <c r="E125" s="6">
-        <v>1544.0</v>
+        <v>32.0</v>
       </c>
       <c r="F125" s="6">
-        <v>24848294.0</v>
+        <v>3748028.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="B126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C126" s="6">
-        <v>1611.0</v>
+        <v>42.0</v>
       </c>
       <c r="D126" s="6">
-        <v>126921956.0</v>
+        <v>7074822.0</v>
       </c>
       <c r="E126" s="6">
-        <v>1523.0</v>
+        <v>35.0</v>
       </c>
       <c r="F126" s="6">
-        <v>21607792.0</v>
+        <v>963613.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="B127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C127" s="6">
-        <v>1451.0</v>
+        <v>37.0</v>
       </c>
       <c r="D127" s="6">
-        <v>127635503.0</v>
+        <v>1572224.0</v>
       </c>
       <c r="E127" s="6">
-        <v>1561.0</v>
+        <v>37.0</v>
       </c>
       <c r="F127" s="6">
-        <v>27700778.0</v>
+        <v>1044264.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="B128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C128" s="6">
-        <v>1191.0</v>
+        <v>1120.0</v>
       </c>
       <c r="D128" s="6">
-        <v>81999802.0</v>
+        <v>47056554.0</v>
       </c>
       <c r="E128" s="6">
-        <v>1572.0</v>
+        <v>881.0</v>
       </c>
       <c r="F128" s="6">
-        <v>22787531.0</v>
+        <v>12816406.0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
+      <c r="A129" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Q: Švietimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2019</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C129" s="6">
-        <v>1426.0</v>
+        <v>1841.0</v>
       </c>
       <c r="D129" s="6">
-        <v>17564108.0</v>
+        <v>125093861.0</v>
       </c>
       <c r="E129" s="6">
-        <v>1301.0</v>
+        <v>1307.0</v>
       </c>
       <c r="F129" s="6">
-        <v>11195517.0</v>
+        <v>29409049.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C130" s="6">
-        <v>3663.0</v>
+        <v>1744.0</v>
       </c>
       <c r="D130" s="6">
-        <v>98106042.0</v>
+        <v>107800017.0</v>
       </c>
       <c r="E130" s="6">
-        <v>2311.0</v>
+        <v>1205.0</v>
       </c>
       <c r="F130" s="6">
-        <v>33436341.0</v>
+        <v>27642106.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="B131" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C131" s="6">
-        <v>3479.0</v>
+        <v>1513.0</v>
       </c>
       <c r="D131" s="6">
-        <v>100408002.0</v>
+        <v>97656326.0</v>
       </c>
       <c r="E131" s="6">
-        <v>2286.0</v>
+        <v>1101.0</v>
       </c>
       <c r="F131" s="6">
-        <v>30223909.0</v>
+        <v>26551259.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="B132" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C132" s="6">
-        <v>3302.0</v>
+        <v>1353.0</v>
       </c>
       <c r="D132" s="6">
-        <v>78627448.0</v>
+        <v>91618322.0</v>
       </c>
       <c r="E132" s="6">
-        <v>2427.0</v>
+        <v>1169.0</v>
       </c>
       <c r="F132" s="6">
-        <v>31662443.0</v>
+        <v>28458751.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="B133" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C133" s="6">
-        <v>3153.0</v>
+        <v>1325.0</v>
       </c>
       <c r="D133" s="6">
-        <v>77492968.0</v>
+        <v>73174510.0</v>
       </c>
       <c r="E133" s="6">
-        <v>2409.0</v>
+        <v>1088.0</v>
       </c>
       <c r="F133" s="6">
-        <v>23668934.0</v>
+        <v>18681027.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="B134" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2020</t>
           </r>
         </is>
       </c>
       <c r="C134" s="6">
-        <v>2950.0</v>
+        <v>1270.0</v>
       </c>
       <c r="D134" s="6">
-        <v>64601157.0</v>
+        <v>58603341.0</v>
       </c>
       <c r="E134" s="6">
-        <v>2312.0</v>
+        <v>975.0</v>
       </c>
       <c r="F134" s="6">
-        <v>20551674.0</v>
+        <v>11732199.0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="B135" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
       <c r="C135" s="6">
-        <v>7.0</v>
+        <v>2244.0</v>
       </c>
       <c r="D135" s="6">
-        <v>16278.0</v>
+        <v>77731264.0</v>
       </c>
       <c r="E135" s="6">
-        <v>4.0</v>
+        <v>699.0</v>
       </c>
       <c r="F135" s="6">
-        <v>209815.0</v>
+        <v>69665755.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
+            <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="B136" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C136" s="6">
-        <v>5.0</v>
+        <v>2762.0</v>
       </c>
       <c r="D136" s="6">
-        <v>8789.0</v>
+        <v>238442858.0</v>
       </c>
       <c r="E136" s="6">
-        <v>3.0</v>
+        <v>1043.0</v>
       </c>
       <c r="F136" s="6">
-        <v>10022.0</v>
+        <v>166316008.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="B137" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C137" s="6">
-        <v>7.0</v>
+        <v>2580.0</v>
       </c>
       <c r="D137" s="6">
-        <v>61976.0</v>
+        <v>157483578.0</v>
       </c>
       <c r="E137" s="6">
-        <v>3.0</v>
+        <v>1024.0</v>
       </c>
       <c r="F137" s="6">
-        <v>2612.0</v>
+        <v>58911430.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="B138" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C138" s="6">
-        <v>5.0</v>
+        <v>2506.0</v>
       </c>
       <c r="D138" s="6">
-        <v>8347.0</v>
+        <v>144977009.0</v>
       </c>
       <c r="E138" s="6">
-        <v>5.0</v>
+        <v>907.0</v>
       </c>
       <c r="F138" s="6">
-        <v>20583.0</v>
+        <v>50778277.0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="B139" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C139" s="6">
-        <v>3.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D139" s="6">
-        <v>1343.0</v>
+        <v>144567587.0</v>
       </c>
       <c r="E139" s="6">
-        <v>4.0</v>
+        <v>922.0</v>
       </c>
       <c r="F139" s="6">
-        <v>146829.0</v>
+        <v>61257554.0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="B140" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2021</t>
           </r>
         </is>
       </c>
       <c r="C140" s="6">
-        <v>5.0</v>
+        <v>2356.0</v>
       </c>
       <c r="D140" s="6">
-        <v>4860.0</v>
+        <v>152941447.0</v>
       </c>
       <c r="E140" s="6">
-        <v>3.0</v>
+        <v>921.0</v>
       </c>
       <c r="F140" s="6">
-        <v>8355.0</v>
+        <v>46284780.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="B141" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C141" s="6">
+        <v>2341.0</v>
+      </c>
+      <c r="D141" s="6">
+        <v>98300174.0</v>
+      </c>
+      <c r="E141" s="6">
+        <v>795.0</v>
+      </c>
+      <c r="F141" s="6">
+        <v>69480871.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="B142" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2019</t>
           </r>
         </is>
       </c>
-      <c r="C141" s="6">
-[...44 lines deleted...]
-      </c>
       <c r="C142" s="6">
-        <v>3837.0</v>
+        <v>1191.0</v>
       </c>
       <c r="D142" s="6">
-        <v>63038984.0</v>
+        <v>98320948.0</v>
       </c>
       <c r="E142" s="6">
-        <v>3453.0</v>
+        <v>1326.0</v>
       </c>
       <c r="F142" s="6">
-        <v>36157087.0</v>
+        <v>19385660.0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
+      <c r="A143" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
+          </r>
+        </is>
+      </c>
       <c r="B143" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
+            <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
       <c r="C143" s="6">
-        <v>4604.0</v>
+        <v>1953.0</v>
       </c>
       <c r="D143" s="6">
-        <v>56982454.0</v>
+        <v>168410385.0</v>
       </c>
       <c r="E143" s="6">
-        <v>4446.0</v>
+        <v>1719.0</v>
       </c>
       <c r="F143" s="6">
-        <v>40985708.0</v>
+        <v>25319704.0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="B144" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="C144" s="6">
-        <v>3500.0</v>
+        <v>1998.0</v>
       </c>
       <c r="D144" s="6">
-        <v>49977083.0</v>
+        <v>155888608.0</v>
       </c>
       <c r="E144" s="6">
-        <v>3510.0</v>
+        <v>1774.0</v>
       </c>
       <c r="F144" s="6">
-        <v>38604918.0</v>
+        <v>29607101.0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="B145" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021</t>
+            <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="C145" s="6">
-        <v>2638.0</v>
+        <v>1761.0</v>
       </c>
       <c r="D145" s="6">
-        <v>31420888.0</v>
+        <v>146053362.0</v>
       </c>
       <c r="E145" s="6">
-        <v>2677.0</v>
+        <v>1552.0</v>
       </c>
       <c r="F145" s="6">
-        <v>18637909.0</v>
+        <v>24646534.0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="B146" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2020</t>
+            <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
       <c r="C146" s="6">
-        <v>1707.0</v>
+        <v>1611.0</v>
       </c>
       <c r="D146" s="6">
-        <v>27404380.0</v>
+        <v>126921956.0</v>
       </c>
       <c r="E146" s="6">
-        <v>2033.0</v>
+        <v>1523.0</v>
       </c>
       <c r="F146" s="6">
-        <v>9313397.0</v>
+        <v>21607792.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B147" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
-[...13 lines deleted...]
-        <v>41</v>
+            <t xml:space="preserve">2021</t>
+          </r>
+        </is>
+      </c>
+      <c r="C147" s="6">
+        <v>1451.0</v>
+      </c>
+      <c r="D147" s="6">
+        <v>127635503.0</v>
+      </c>
+      <c r="E147" s="6">
+        <v>1561.0</v>
+      </c>
+      <c r="F147" s="6">
+        <v>27700778.0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="B148" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
-[...13 lines deleted...]
-        <v>41</v>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C148" s="6">
+        <v>1191.0</v>
+      </c>
+      <c r="D148" s="6">
+        <v>81999802.0</v>
+      </c>
+      <c r="E148" s="6">
+        <v>1572.0</v>
+      </c>
+      <c r="F148" s="6">
+        <v>22787531.0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="B149" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2019</t>
+          </r>
+        </is>
+      </c>
+      <c r="C149" s="6">
+        <v>1426.0</v>
+      </c>
+      <c r="D149" s="6">
+        <v>17564108.0</v>
+      </c>
+      <c r="E149" s="6">
+        <v>1301.0</v>
+      </c>
+      <c r="F149" s="6">
+        <v>11195517.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
+          </r>
+        </is>
+      </c>
+      <c r="B150" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="C150" s="6">
+        <v>3888.0</v>
+      </c>
+      <c r="D150" s="6">
+        <v>110335643.0</v>
+      </c>
+      <c r="E150" s="6">
+        <v>2737.0</v>
+      </c>
+      <c r="F150" s="6">
+        <v>41227001.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="B151" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2024</t>
+          </r>
+        </is>
+      </c>
+      <c r="C151" s="6">
+        <v>3681.0</v>
+      </c>
+      <c r="D151" s="6">
+        <v>97786609.0</v>
+      </c>
+      <c r="E151" s="6">
+        <v>2337.0</v>
+      </c>
+      <c r="F151" s="6">
+        <v>33138726.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="B152" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2023</t>
+          </r>
+        </is>
+      </c>
+      <c r="C152" s="6">
+        <v>3485.0</v>
+      </c>
+      <c r="D152" s="6">
+        <v>100358292.0</v>
+      </c>
+      <c r="E152" s="6">
+        <v>2295.0</v>
+      </c>
+      <c r="F152" s="6">
+        <v>30283536.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="B153" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2022</t>
           </r>
         </is>
       </c>
-      <c r="C149" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A152" t="s">
+      <c r="C153" s="6">
+        <v>3302.0</v>
+      </c>
+      <c r="D153" s="6">
+        <v>78627448.0</v>
+      </c>
+      <c r="E153" s="6">
+        <v>2427.0</v>
+      </c>
+      <c r="F153" s="6">
+        <v>31662443.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="B154" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021</t>
+          </r>
+        </is>
+      </c>
+      <c r="C154" s="6">
+        <v>3153.0</v>
+      </c>
+      <c r="D154" s="6">
+        <v>77492968.0</v>
+      </c>
+      <c r="E154" s="6">
+        <v>2409.0</v>
+      </c>
+      <c r="F154" s="6">
+        <v>23668934.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="B155" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C155" s="6">
+        <v>2950.0</v>
+      </c>
+      <c r="D155" s="6">
+        <v>64601157.0</v>
+      </c>
+      <c r="E155" s="6">
+        <v>2312.0</v>
+      </c>
+      <c r="F155" s="6">
+        <v>20551674.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="B156" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2019</t>
+          </r>
+        </is>
+      </c>
+      <c r="C156" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="D156" s="6">
+        <v>16278.0</v>
+      </c>
+      <c r="E156" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="F156" s="6">
+        <v>209815.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
+          </r>
+        </is>
+      </c>
+      <c r="B157" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2024</t>
+          </r>
+        </is>
+      </c>
+      <c r="C157" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="D157" s="6">
+        <v>8789.0</v>
+      </c>
+      <c r="E157" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="F157" s="6">
+        <v>10022.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="B158" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2023</t>
+          </r>
+        </is>
+      </c>
+      <c r="C158" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="D158" s="6">
+        <v>59661.0</v>
+      </c>
+      <c r="E158" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="F158" s="6">
+        <v>9424.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="B159" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2022</t>
+          </r>
+        </is>
+      </c>
+      <c r="C159" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="D159" s="6">
+        <v>8347.0</v>
+      </c>
+      <c r="E159" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="F159" s="6">
+        <v>20583.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="B160" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021</t>
+          </r>
+        </is>
+      </c>
+      <c r="C160" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="D160" s="6">
+        <v>1343.0</v>
+      </c>
+      <c r="E160" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="F160" s="6">
+        <v>146829.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="B161" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C161" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="D161" s="6">
+        <v>4860.0</v>
+      </c>
+      <c r="E161" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="F161" s="6">
+        <v>8355.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="B162" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2019</t>
+          </r>
+        </is>
+      </c>
+      <c r="C162" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D162" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E162" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F162" s="6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
+          </r>
+        </is>
+      </c>
+      <c r="B163" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
+      <c r="C163" s="6">
+        <v>3918.0</v>
+      </c>
+      <c r="D163" s="6">
+        <v>52294285.0</v>
+      </c>
+      <c r="E163" s="6">
+        <v>3730.0</v>
+      </c>
+      <c r="F163" s="6">
+        <v>29851895.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="B164" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2024</t>
+          </r>
+        </is>
+      </c>
+      <c r="C164" s="6">
+        <v>3936.0</v>
+      </c>
+      <c r="D164" s="6">
+        <v>64483502.0</v>
+      </c>
+      <c r="E164" s="6">
+        <v>3631.0</v>
+      </c>
+      <c r="F164" s="6">
+        <v>35242026.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="B165" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2023</t>
+          </r>
+        </is>
+      </c>
+      <c r="C165" s="6">
+        <v>4631.0</v>
+      </c>
+      <c r="D165" s="6">
+        <v>57345287.0</v>
+      </c>
+      <c r="E165" s="6">
+        <v>4513.0</v>
+      </c>
+      <c r="F165" s="6">
+        <v>41744309.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="B166" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2022</t>
+          </r>
+        </is>
+      </c>
+      <c r="C166" s="6">
+        <v>3500.0</v>
+      </c>
+      <c r="D166" s="6">
+        <v>49977083.0</v>
+      </c>
+      <c r="E166" s="6">
+        <v>3510.0</v>
+      </c>
+      <c r="F166" s="6">
+        <v>38604918.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="B167" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021</t>
+          </r>
+        </is>
+      </c>
+      <c r="C167" s="6">
+        <v>2638.0</v>
+      </c>
+      <c r="D167" s="6">
+        <v>31420888.0</v>
+      </c>
+      <c r="E167" s="6">
+        <v>2677.0</v>
+      </c>
+      <c r="F167" s="6">
+        <v>18637909.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="B168" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2020</t>
+          </r>
+        </is>
+      </c>
+      <c r="C168" s="6">
+        <v>1707.0</v>
+      </c>
+      <c r="D168" s="6">
+        <v>27404380.0</v>
+      </c>
+      <c r="E168" s="6">
+        <v>2033.0</v>
+      </c>
+      <c r="F168" s="6">
+        <v>9313397.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">V: Ekstrateritorinių organizacijų ir įstaigų veikla</t>
+          </r>
+        </is>
+      </c>
+      <c r="B169" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2024</t>
+          </r>
+        </is>
+      </c>
+      <c r="C169" s="6" t="s">
         <v>42</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="B170" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2023</t>
+          </r>
+        </is>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F170" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="B171" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2022</t>
+          </r>
+        </is>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
-    <mergeCell ref="A10:A15"/>
-[...23 lines deleted...]
-    <mergeCell ref="A152:E152"/>
+    <mergeCell ref="A10:A16"/>
+    <mergeCell ref="A17:A23"/>
+    <mergeCell ref="A24:A30"/>
+    <mergeCell ref="A31:A37"/>
+    <mergeCell ref="A38:A44"/>
+    <mergeCell ref="A45:A51"/>
+    <mergeCell ref="A52:A58"/>
+    <mergeCell ref="A59:A65"/>
+    <mergeCell ref="A66:A72"/>
+    <mergeCell ref="A73:A79"/>
+    <mergeCell ref="A80:A86"/>
+    <mergeCell ref="A87:A93"/>
+    <mergeCell ref="A94:A100"/>
+    <mergeCell ref="A101:A107"/>
+    <mergeCell ref="A108:A114"/>
+    <mergeCell ref="A115:A121"/>
+    <mergeCell ref="A122:A128"/>
+    <mergeCell ref="A129:A135"/>
+    <mergeCell ref="A136:A142"/>
+    <mergeCell ref="A143:A149"/>
+    <mergeCell ref="A150:A156"/>
+    <mergeCell ref="A157:A162"/>
+    <mergeCell ref="A163:A168"/>
+    <mergeCell ref="A169:A171"/>
+    <mergeCell ref="A174:E174"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>