--- v2 (2026-03-03)
+++ v3 (2026-04-18)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pvm-deklaraciju-duomenys-ekono" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - ekonominės veiklos</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-02-05</t>
+    <t>2026-04-07</t>
   </si>
   <si>
     <t>EV skyrius</t>
   </si>
   <si>
     <t>SUM: Iš viso</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <t>EV sekcija</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
@@ -272,51 +272,51 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025-12</t>
+      <t xml:space="preserve">2026-02</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM: Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -584,118 +584,124 @@
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
     </r>
   </si>
   <si>
+    <t>•</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-01</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025-12</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025-11</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025-10</t>
     </r>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-    </r>
+    <t>• Neskelbiami duomenys</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1037,51 +1043,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R125"/>
+  <dimension ref="A1:R128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R125" sqref="R125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:18">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PVM deklaracijų duomenys - ekonominės veiklos</t>
           </r>
         </is>
       </c>
     </row>
@@ -1351,9213 +1357,9219 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>116913.0</v>
+        <v>98354.0</v>
       </c>
       <c r="E11" s="6">
-        <v>19573515127.0</v>
+        <v>14499526803.0</v>
       </c>
       <c r="F11" s="6">
-        <v>13778663883.0</v>
+        <v>9197535533.0</v>
       </c>
       <c r="G11" s="6">
-        <v>5794851244.0</v>
+        <v>5301991270.0</v>
       </c>
       <c r="H11" s="6">
-        <v>1915666024.0</v>
+        <v>2002061098.0</v>
       </c>
       <c r="I11" s="6">
-        <v>1532815586.0</v>
+        <v>944434068.0</v>
       </c>
       <c r="J11" s="6">
-        <v>12245848297.0</v>
+        <v>8253101465.0</v>
       </c>
       <c r="K11" s="6">
-        <v>13900834239.0</v>
+        <v>10328094255.0</v>
       </c>
       <c r="L11" s="6">
-        <v>9223869755.0</v>
+        <v>6103633009.0</v>
       </c>
       <c r="M11" s="6">
-        <v>966195933.0</v>
+        <v>815642548.0</v>
       </c>
       <c r="N11" s="6">
-        <v>3376915276.0</v>
+        <v>2421030196.0</v>
       </c>
       <c r="O11" s="6">
-        <v>2904049410.0</v>
+        <v>2158331905.0</v>
       </c>
       <c r="P11" s="6">
-        <v>1220803968.0</v>
+        <v>781875134.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>428807199.0</v>
+        <v>302450657.0</v>
       </c>
       <c r="R11" s="6">
-        <v>791996769.0</v>
+        <v>479424477.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>16986.0</v>
+        <v>4389.0</v>
       </c>
       <c r="E12" s="6">
-        <v>1277720187.0</v>
+        <v>240953721.0</v>
       </c>
       <c r="F12" s="6">
-        <v>1218523206.0</v>
+        <v>203561312.0</v>
       </c>
       <c r="G12" s="6">
-        <v>59196981.0</v>
+        <v>37392409.0</v>
       </c>
       <c r="H12" s="6">
-        <v>42629752.0</v>
+        <v>25423867.0</v>
       </c>
       <c r="I12" s="6">
-        <v>5984647.0</v>
+        <v>1413448.0</v>
       </c>
       <c r="J12" s="6">
-        <v>1212538559.0</v>
+        <v>202147864.0</v>
       </c>
       <c r="K12" s="6">
-        <v>1042171552.0</v>
+        <v>156475612.0</v>
       </c>
       <c r="L12" s="6">
-        <v>1022861709.0</v>
+        <v>140566457.0</v>
       </c>
       <c r="M12" s="6">
-        <v>1147276.0</v>
+        <v>850100.0</v>
       </c>
       <c r="N12" s="6">
-        <v>268647138.0</v>
+        <v>47060324.0</v>
       </c>
       <c r="O12" s="6">
-        <v>218588801.0</v>
+        <v>32604228.0</v>
       </c>
       <c r="P12" s="6">
-        <v>104671418.0</v>
+        <v>20292027.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>29693222.0</v>
+        <v>5469716.0</v>
       </c>
       <c r="R12" s="6">
-        <v>74978196.0</v>
+        <v>14822311.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>219.0</v>
+        <v>211.0</v>
       </c>
       <c r="E13" s="6">
-        <v>23940456.0</v>
+        <v>10759524.0</v>
       </c>
       <c r="F13" s="6">
-        <v>20490501.0</v>
+        <v>8231069.0</v>
       </c>
       <c r="G13" s="6">
-        <v>3449955.0</v>
+        <v>2528455.0</v>
       </c>
       <c r="H13" s="6">
-        <v>1524776.0</v>
+        <v>1374913.0</v>
       </c>
       <c r="I13" s="6">
-        <v>221272.0</v>
+        <v>38596.0</v>
       </c>
       <c r="J13" s="6">
-        <v>20269229.0</v>
+        <v>8192473.0</v>
       </c>
       <c r="K13" s="6">
-        <v>17067562.0</v>
+        <v>5541548.0</v>
       </c>
       <c r="L13" s="6">
-        <v>15940205.0</v>
+        <v>8570557.0</v>
       </c>
       <c r="M13" s="6">
-        <v>143038.0</v>
+        <v>-4796329.0</v>
       </c>
       <c r="N13" s="6">
-        <v>4769584.0</v>
+        <v>2047672.0</v>
       </c>
       <c r="O13" s="6">
-        <v>3584188.0</v>
+        <v>1163725.0</v>
       </c>
       <c r="P13" s="6">
-        <v>1786324.0</v>
+        <v>477962.0</v>
       </c>
       <c r="Q13" s="6">
-        <v>530876.0</v>
+        <v>592838.0</v>
       </c>
       <c r="R13" s="6">
-        <v>1255448.0</v>
+        <v>-114876.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>9784.0</v>
+        <v>9498.0</v>
       </c>
       <c r="E14" s="6">
-        <v>3197091747.0</v>
+        <v>2855912139.0</v>
       </c>
       <c r="F14" s="6">
-        <v>1519293652.0</v>
+        <v>1158777998.0</v>
       </c>
       <c r="G14" s="6">
-        <v>1677798095.0</v>
+        <v>1697134141.0</v>
       </c>
       <c r="H14" s="6">
-        <v>999500192.0</v>
+        <v>1107087155.0</v>
       </c>
       <c r="I14" s="6">
-        <v>20309111.0</v>
+        <v>8911237.0</v>
       </c>
       <c r="J14" s="6">
-        <v>1498984541.0</v>
+        <v>1149866761.0</v>
       </c>
       <c r="K14" s="6">
-        <v>2566868475.0</v>
+        <v>2107449567.0</v>
       </c>
       <c r="L14" s="6">
-        <v>1322108728.0</v>
+        <v>1023512196.0</v>
       </c>
       <c r="M14" s="6">
-        <v>584411400.0</v>
+        <v>515875148.0</v>
       </c>
       <c r="N14" s="6">
-        <v>475956648.0</v>
+        <v>363442399.0</v>
       </c>
       <c r="O14" s="6">
-        <v>538461455.0</v>
+        <v>441821826.0</v>
       </c>
       <c r="P14" s="6">
-        <v>146134926.0</v>
+        <v>107633730.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>84205516.0</v>
+        <v>77021934.0</v>
       </c>
       <c r="R14" s="6">
-        <v>61929410.0</v>
+        <v>30611796.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>1101.0</v>
+        <v>914.0</v>
       </c>
       <c r="E15" s="6">
-        <v>544966248.0</v>
+        <v>861945500.0</v>
       </c>
       <c r="F15" s="6">
-        <v>451637082.0</v>
+        <v>678612305.0</v>
       </c>
       <c r="G15" s="6">
-        <v>93329166.0</v>
+        <v>183333195.0</v>
       </c>
       <c r="H15" s="6">
-        <v>15375018.0</v>
+        <v>12607425.0</v>
       </c>
       <c r="I15" s="6">
-        <v>3425509.0</v>
+        <v>8585522.0</v>
       </c>
       <c r="J15" s="6">
-        <v>448211573.0</v>
+        <v>670026783.0</v>
       </c>
       <c r="K15" s="6">
-        <v>885055790.0</v>
+        <v>827249295.0</v>
       </c>
       <c r="L15" s="6">
-        <v>648685881.0</v>
+        <v>515369729.0</v>
       </c>
       <c r="M15" s="6">
-        <v>390638.0</v>
+        <v>164895.0</v>
       </c>
       <c r="N15" s="6">
-        <v>190318821.0</v>
+        <v>236241585.0</v>
       </c>
       <c r="O15" s="6">
-        <v>185861716.0</v>
+        <v>173722352.0</v>
       </c>
       <c r="P15" s="6">
-        <v>36162793.0</v>
+        <v>68734345.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>31464881.0</v>
+        <v>6104123.0</v>
       </c>
       <c r="R15" s="6">
-        <v>4697912.0</v>
+        <v>62630222.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>395.0</v>
+        <v>382.0</v>
       </c>
       <c r="E16" s="6">
-        <v>114772240.0</v>
+        <v>85001299.0</v>
       </c>
       <c r="F16" s="6">
-        <v>99758494.0</v>
+        <v>69618555.0</v>
       </c>
       <c r="G16" s="6">
-        <v>15013746.0</v>
+        <v>15382744.0</v>
       </c>
       <c r="H16" s="6">
-        <v>10155534.0</v>
+        <v>12473526.0</v>
       </c>
       <c r="I16" s="6">
-        <v>360822.0</v>
+        <v>239431.0</v>
       </c>
       <c r="J16" s="6">
-        <v>99397672.0</v>
+        <v>69379124.0</v>
       </c>
       <c r="K16" s="6">
-        <v>92496651.0</v>
+        <v>58841710.0</v>
       </c>
       <c r="L16" s="6">
-        <v>87714833.0</v>
+        <v>52859390.0</v>
       </c>
       <c r="M16" s="6">
-        <v>882529.0</v>
+        <v>511305.0</v>
       </c>
       <c r="N16" s="6">
-        <v>26858277.0</v>
+        <v>16943624.0</v>
       </c>
       <c r="O16" s="6">
-        <v>19356001.0</v>
+        <v>12355185.0</v>
       </c>
       <c r="P16" s="6">
-        <v>9655457.0</v>
+        <v>6185057.0</v>
       </c>
       <c r="Q16" s="6">
-        <v>1788057.0</v>
+        <v>1442646.0</v>
       </c>
       <c r="R16" s="6">
-        <v>7867400.0</v>
+        <v>4742411.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
-        <v>12345.0</v>
+        <v>12074.0</v>
       </c>
       <c r="E17" s="6">
-        <v>1290180294.0</v>
+        <v>673140124.0</v>
       </c>
       <c r="F17" s="6">
-        <v>1155576303.0</v>
+        <v>555057912.0</v>
       </c>
       <c r="G17" s="6">
-        <v>134603991.0</v>
+        <v>118082212.0</v>
       </c>
       <c r="H17" s="6">
-        <v>12510403.0</v>
+        <v>21407653.0</v>
       </c>
       <c r="I17" s="6">
-        <v>15709050.0</v>
+        <v>5350037.0</v>
       </c>
       <c r="J17" s="6">
-        <v>1139867253.0</v>
+        <v>549707875.0</v>
       </c>
       <c r="K17" s="6">
-        <v>857369547.0</v>
+        <v>446938700.0</v>
       </c>
       <c r="L17" s="6">
-        <v>778210757.0</v>
+        <v>398114067.0</v>
       </c>
       <c r="M17" s="6">
-        <v>22258614.0</v>
+        <v>8683776.0</v>
       </c>
       <c r="N17" s="6">
-        <v>177127967.0</v>
+        <v>88360683.0</v>
       </c>
       <c r="O17" s="6">
-        <v>180047446.0</v>
+        <v>93794641.0</v>
       </c>
       <c r="P17" s="6">
-        <v>51481698.0</v>
+        <v>25772598.0</v>
       </c>
       <c r="Q17" s="6">
-        <v>48848234.0</v>
+        <v>28678667.0</v>
       </c>
       <c r="R17" s="6">
-        <v>2633464.0</v>
+        <v>-2906069.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>25461.0</v>
+        <v>24568.0</v>
       </c>
       <c r="E18" s="6">
-        <v>6147638690.0</v>
+        <v>4826737681.0</v>
       </c>
       <c r="F18" s="6">
-        <v>4513030094.0</v>
+        <v>3369381739.0</v>
       </c>
       <c r="G18" s="6">
-        <v>1634608596.0</v>
+        <v>1457355942.0</v>
       </c>
       <c r="H18" s="6">
-        <v>757984278.0</v>
+        <v>745725030.0</v>
       </c>
       <c r="I18" s="6">
-        <v>47891108.0</v>
+        <v>21582340.0</v>
       </c>
       <c r="J18" s="6">
-        <v>4465138986.0</v>
+        <v>3347799399.0</v>
       </c>
       <c r="K18" s="6">
-        <v>4600610460.0</v>
+        <v>3934097681.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2579387338.0</v>
+        <v>2098243534.0</v>
       </c>
       <c r="M18" s="6">
-        <v>321986700.0</v>
+        <v>270210367.0</v>
       </c>
       <c r="N18" s="6">
-        <v>1241998940.0</v>
+        <v>983546046.0</v>
       </c>
       <c r="O18" s="6">
-        <v>953650918.0</v>
+        <v>817141708.0</v>
       </c>
       <c r="P18" s="6">
-        <v>436236301.0</v>
+        <v>304280651.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>78184212.0</v>
+        <v>78707445.0</v>
       </c>
       <c r="R18" s="6">
-        <v>358052089.0</v>
+        <v>225573206.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>8434.0</v>
+        <v>8321.0</v>
       </c>
       <c r="E19" s="6">
-        <v>2096389184.0</v>
+        <v>1728203983.0</v>
       </c>
       <c r="F19" s="6">
-        <v>870630093.0</v>
+        <v>623960129.0</v>
       </c>
       <c r="G19" s="6">
-        <v>1225759091.0</v>
+        <v>1104243854.0</v>
       </c>
       <c r="H19" s="6">
-        <v>26171619.0</v>
+        <v>25700070.0</v>
       </c>
       <c r="I19" s="6">
-        <v>13093294.0</v>
+        <v>7604631.0</v>
       </c>
       <c r="J19" s="6">
-        <v>857536799.0</v>
+        <v>616355498.0</v>
       </c>
       <c r="K19" s="6">
-        <v>1183036133.0</v>
+        <v>1054351567.0</v>
       </c>
       <c r="L19" s="6">
-        <v>753109476.0</v>
+        <v>626634847.0</v>
       </c>
       <c r="M19" s="6">
-        <v>8657652.0</v>
+        <v>6951629.0</v>
       </c>
       <c r="N19" s="6">
-        <v>276847174.0</v>
+        <v>217665689.0</v>
       </c>
       <c r="O19" s="6">
-        <v>248355071.0</v>
+        <v>221351208.0</v>
       </c>
       <c r="P19" s="6">
-        <v>89979196.0</v>
+        <v>53611666.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>58430419.0</v>
+        <v>55221449.0</v>
       </c>
       <c r="R19" s="6">
-        <v>31548777.0</v>
+        <v>-1609783.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>4176.0</v>
+        <v>4045.0</v>
       </c>
       <c r="E20" s="6">
-        <v>223656986.0</v>
+        <v>157078440.0</v>
       </c>
       <c r="F20" s="6">
-        <v>219941885.0</v>
+        <v>154496740.0</v>
       </c>
       <c r="G20" s="6">
-        <v>3715101.0</v>
+        <v>2581700.0</v>
       </c>
       <c r="H20" s="6">
-        <v>1442859.0</v>
+        <v>777774.0</v>
       </c>
       <c r="I20" s="6">
-        <v>5096065.0</v>
+        <v>3168365.0</v>
       </c>
       <c r="J20" s="6">
-        <v>214845820.0</v>
+        <v>151328375.0</v>
       </c>
       <c r="K20" s="6">
-        <v>139217179.0</v>
+        <v>100084071.0</v>
       </c>
       <c r="L20" s="6">
-        <v>125988376.0</v>
+        <v>87109624.0</v>
       </c>
       <c r="M20" s="6">
-        <v>902500.0</v>
+        <v>3994429.0</v>
       </c>
       <c r="N20" s="6">
-        <v>46672074.0</v>
+        <v>32680681.0</v>
       </c>
       <c r="O20" s="6">
-        <v>29235193.0</v>
+        <v>21017655.0</v>
       </c>
       <c r="P20" s="6">
-        <v>19661420.0</v>
+        <v>13866712.0</v>
       </c>
       <c r="Q20" s="6">
-        <v>1529047.0</v>
+        <v>1117093.0</v>
       </c>
       <c r="R20" s="6">
-        <v>18132373.0</v>
+        <v>12749619.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
-        <v>1283.0</v>
+        <v>1132.0</v>
       </c>
       <c r="E21" s="6">
-        <v>180900292.0</v>
+        <v>114889898.0</v>
       </c>
       <c r="F21" s="6">
-        <v>102048746.0</v>
+        <v>54192209.0</v>
       </c>
       <c r="G21" s="6">
-        <v>78851546.0</v>
+        <v>60697689.0</v>
       </c>
       <c r="H21" s="6">
-        <v>987329.0</v>
+        <v>617099.0</v>
       </c>
       <c r="I21" s="6">
-        <v>17068397.0</v>
+        <v>7623459.0</v>
       </c>
       <c r="J21" s="6">
-        <v>84980349.0</v>
+        <v>46568750.0</v>
       </c>
       <c r="K21" s="6">
-        <v>270505483.0</v>
+        <v>99565165.0</v>
       </c>
       <c r="L21" s="6">
-        <v>197164619.0</v>
+        <v>31026009.0</v>
       </c>
       <c r="M21" s="6">
-        <v>173519.0</v>
+        <v>238452.0</v>
       </c>
       <c r="N21" s="6">
-        <v>31841504.0</v>
+        <v>22803055.0</v>
       </c>
       <c r="O21" s="6">
-        <v>56798911.0</v>
+        <v>20899460.0</v>
       </c>
       <c r="P21" s="6">
-        <v>7524537.0</v>
+        <v>4775658.0</v>
       </c>
       <c r="Q21" s="6">
-        <v>30669151.0</v>
+        <v>2019903.0</v>
       </c>
       <c r="R21" s="6">
-        <v>-23144614.0</v>
+        <v>2755755.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
-        <v>4423.0</v>
+        <v>4048.0</v>
       </c>
       <c r="E22" s="6">
-        <v>749107147.0</v>
+        <v>505603109.0</v>
       </c>
       <c r="F22" s="6">
-        <v>342319207.0</v>
+        <v>208177442.0</v>
       </c>
       <c r="G22" s="6">
-        <v>406787940.0</v>
+        <v>297425667.0</v>
       </c>
       <c r="H22" s="6">
-        <v>11688710.0</v>
+        <v>12077692.0</v>
       </c>
       <c r="I22" s="6">
-        <v>4219492.0</v>
+        <v>2320888.0</v>
       </c>
       <c r="J22" s="6">
-        <v>338099715.0</v>
+        <v>205856554.0</v>
       </c>
       <c r="K22" s="6">
-        <v>380838443.0</v>
+        <v>271229151.0</v>
       </c>
       <c r="L22" s="6">
-        <v>205310657.0</v>
+        <v>119122319.0</v>
       </c>
       <c r="M22" s="6">
-        <v>2690614.0</v>
+        <v>2351667.0</v>
       </c>
       <c r="N22" s="6">
-        <v>109656505.0</v>
+        <v>76106380.0</v>
       </c>
       <c r="O22" s="6">
-        <v>79912597.0</v>
+        <v>56910201.0</v>
       </c>
       <c r="P22" s="6">
-        <v>43233161.0</v>
+        <v>26866036.0</v>
       </c>
       <c r="Q22" s="6">
-        <v>10682351.0</v>
+        <v>6243704.0</v>
       </c>
       <c r="R22" s="6">
-        <v>32550810.0</v>
+        <v>20622332.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>865.0</v>
+        <v>790.0</v>
       </c>
       <c r="E23" s="6">
-        <v>855343830.0</v>
+        <v>800712362.0</v>
       </c>
       <c r="F23" s="6">
-        <v>819720615.0</v>
+        <v>772483532.0</v>
       </c>
       <c r="G23" s="6">
-        <v>35623215.0</v>
+        <v>28228830.0</v>
       </c>
       <c r="H23" s="6">
-        <v>435222.0</v>
+        <v>764069.0</v>
       </c>
       <c r="I23" s="6">
-        <v>594681131.0</v>
+        <v>541310311.0</v>
       </c>
       <c r="J23" s="6">
-        <v>225039484.0</v>
+        <v>231173221.0</v>
       </c>
       <c r="K23" s="6">
-        <v>322065328.0</v>
+        <v>268579500.0</v>
       </c>
       <c r="L23" s="6">
-        <v>245255062.0</v>
+        <v>204279014.0</v>
       </c>
       <c r="M23" s="6">
-        <v>63067.0</v>
+        <v>364857.0</v>
       </c>
       <c r="N23" s="6">
-        <v>64627583.0</v>
+        <v>62368310.0</v>
       </c>
       <c r="O23" s="6">
-        <v>67633719.0</v>
+        <v>56401695.0</v>
       </c>
       <c r="P23" s="6">
-        <v>17254788.0</v>
+        <v>15548321.0</v>
       </c>
       <c r="Q23" s="6">
-        <v>2645957.0</v>
+        <v>978347.0</v>
       </c>
       <c r="R23" s="6">
-        <v>14608831.0</v>
+        <v>14569974.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>7207.0</v>
+        <v>7030.0</v>
       </c>
       <c r="E24" s="6">
-        <v>545016369.0</v>
+        <v>367404237.0</v>
       </c>
       <c r="F24" s="6">
-        <v>535040091.0</v>
+        <v>359587991.0</v>
       </c>
       <c r="G24" s="6">
-        <v>9976278.0</v>
+        <v>7816246.0</v>
       </c>
       <c r="H24" s="6">
-        <v>2207550.0</v>
+        <v>1708242.0</v>
       </c>
       <c r="I24" s="6">
-        <v>83928307.0</v>
+        <v>32808113.0</v>
       </c>
       <c r="J24" s="6">
-        <v>451111784.0</v>
+        <v>326779878.0</v>
       </c>
       <c r="K24" s="6">
-        <v>457118167.0</v>
+        <v>306933129.0</v>
       </c>
       <c r="L24" s="6">
-        <v>443190114.0</v>
+        <v>294593590.0</v>
       </c>
       <c r="M24" s="6">
-        <v>2475181.0</v>
+        <v>1152100.0</v>
       </c>
       <c r="N24" s="6">
-        <v>139312975.0</v>
+        <v>86434201.0</v>
       </c>
       <c r="O24" s="6">
-        <v>95994815.0</v>
+        <v>64455212.0</v>
       </c>
       <c r="P24" s="6">
-        <v>65663835.0</v>
+        <v>45360342.0</v>
       </c>
       <c r="Q24" s="6">
-        <v>18612638.0</v>
+        <v>21428197.0</v>
       </c>
       <c r="R24" s="6">
-        <v>47051197.0</v>
+        <v>23932145.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D25" s="6">
-        <v>13104.0</v>
+        <v>10832.0</v>
       </c>
       <c r="E25" s="6">
-        <v>1345912990.0</v>
+        <v>430273770.0</v>
       </c>
       <c r="F25" s="6">
-        <v>1119492154.0</v>
+        <v>293488435.0</v>
       </c>
       <c r="G25" s="6">
-        <v>226420836.0</v>
+        <v>136785335.0</v>
       </c>
       <c r="H25" s="6">
-        <v>9913219.0</v>
+        <v>11712086.0</v>
       </c>
       <c r="I25" s="6">
-        <v>448700212.0</v>
+        <v>18267063.0</v>
       </c>
       <c r="J25" s="6">
-        <v>670791942.0</v>
+        <v>275221372.0</v>
       </c>
       <c r="K25" s="6">
-        <v>392778256.0</v>
+        <v>218511844.0</v>
       </c>
       <c r="L25" s="6">
-        <v>291321376.0</v>
+        <v>156077304.0</v>
       </c>
       <c r="M25" s="6">
-        <v>2861205.0</v>
+        <v>2530124.0</v>
       </c>
       <c r="N25" s="6">
-        <v>161498466.0</v>
+        <v>73053965.0</v>
       </c>
       <c r="O25" s="6">
-        <v>82405139.0</v>
+        <v>45865277.0</v>
       </c>
       <c r="P25" s="6">
-        <v>98274479.0</v>
+        <v>35698835.0</v>
       </c>
       <c r="Q25" s="6">
-        <v>15661633.0</v>
+        <v>6719966.0</v>
       </c>
       <c r="R25" s="6">
-        <v>82612846.0</v>
+        <v>28978869.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D26" s="6">
-        <v>4550.0</v>
+        <v>4315.0</v>
       </c>
       <c r="E26" s="6">
-        <v>467906628.0</v>
+        <v>401080664.0</v>
       </c>
       <c r="F26" s="6">
-        <v>305913847.0</v>
+        <v>271100685.0</v>
       </c>
       <c r="G26" s="6">
-        <v>161992781.0</v>
+        <v>129979979.0</v>
       </c>
       <c r="H26" s="6">
-        <v>17121138.0</v>
+        <v>17101422.0</v>
       </c>
       <c r="I26" s="6">
-        <v>10354262.0</v>
+        <v>6876300.0</v>
       </c>
       <c r="J26" s="6">
-        <v>295559585.0</v>
+        <v>264224385.0</v>
       </c>
       <c r="K26" s="6">
-        <v>252147972.0</v>
+        <v>242774531.0</v>
       </c>
       <c r="L26" s="6">
-        <v>179553547.0</v>
+        <v>170079057.0</v>
       </c>
       <c r="M26" s="6">
-        <v>2721529.0</v>
+        <v>2374310.0</v>
       </c>
       <c r="N26" s="6">
-        <v>74560034.0</v>
+        <v>68737873.0</v>
       </c>
       <c r="O26" s="6">
-        <v>51478574.0</v>
+        <v>50640650.0</v>
       </c>
       <c r="P26" s="6">
-        <v>32714944.0</v>
+        <v>27516245.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>7603602.0</v>
+        <v>8265932.0</v>
       </c>
       <c r="R26" s="6">
-        <v>25111342.0</v>
+        <v>19250313.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D27" s="6">
-        <v>60.0</v>
+        <v>58.0</v>
       </c>
       <c r="E27" s="6">
-        <v>26145592.0</v>
+        <v>17358818.0</v>
       </c>
       <c r="F27" s="6">
-        <v>24455425.0</v>
+        <v>15842243.0</v>
       </c>
       <c r="G27" s="6">
-        <v>1690167.0</v>
+        <v>1516575.0</v>
       </c>
       <c r="H27" s="6">
         <v>0.0</v>
       </c>
       <c r="I27" s="6">
-        <v>11797010.0</v>
+        <v>11385092.0</v>
       </c>
       <c r="J27" s="6">
-        <v>12658415.0</v>
+        <v>4457151.0</v>
       </c>
       <c r="K27" s="6">
-        <v>194427690.0</v>
+        <v>72744043.0</v>
       </c>
       <c r="L27" s="6">
-        <v>112925933.0</v>
+        <v>46148571.0</v>
       </c>
       <c r="M27" s="6">
-        <v>10687657.0</v>
+        <v>1441219.0</v>
       </c>
       <c r="N27" s="6">
-        <v>29454493.0</v>
+        <v>7937771.0</v>
       </c>
       <c r="O27" s="6">
-        <v>40829815.0</v>
+        <v>15276249.0</v>
       </c>
       <c r="P27" s="6">
-        <v>28983938.0</v>
+        <v>7335718.0</v>
       </c>
       <c r="Q27" s="6">
-        <v>12967.0</v>
+        <v>1778.0</v>
       </c>
       <c r="R27" s="6">
-        <v>28970971.0</v>
+        <v>7333940.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D28" s="6">
-        <v>759.0</v>
+        <v>661.0</v>
       </c>
       <c r="E28" s="6">
-        <v>40567595.0</v>
+        <v>60670218.0</v>
       </c>
       <c r="F28" s="6">
-        <v>38056407.0</v>
+        <v>59136363.0</v>
       </c>
       <c r="G28" s="6">
-        <v>2511188.0</v>
+        <v>1533855.0</v>
       </c>
       <c r="H28" s="6">
-        <v>273758.0</v>
+        <v>90530.0</v>
       </c>
       <c r="I28" s="6">
-        <v>17904392.0</v>
+        <v>50455917.0</v>
       </c>
       <c r="J28" s="6">
-        <v>20152015.0</v>
+        <v>8680446.0</v>
       </c>
       <c r="K28" s="6">
-        <v>35740290.0</v>
+        <v>17671376.0</v>
       </c>
       <c r="L28" s="6">
-        <v>31775828.0</v>
+        <v>15526148.0</v>
       </c>
       <c r="M28" s="6">
-        <v>77333.0</v>
+        <v>22933.0</v>
       </c>
       <c r="N28" s="6">
-        <v>7519023.0</v>
+        <v>2937347.0</v>
       </c>
       <c r="O28" s="6">
-        <v>7505461.0</v>
+        <v>3710989.0</v>
       </c>
       <c r="P28" s="6">
-        <v>5832491.0</v>
+        <v>2074060.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>404226.0</v>
+        <v>220744.0</v>
       </c>
       <c r="R28" s="6">
-        <v>5428265.0</v>
+        <v>1853316.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>497.0</v>
+        <v>476.0</v>
       </c>
       <c r="E29" s="6">
-        <v>235835893.0</v>
+        <v>223494388.0</v>
       </c>
       <c r="F29" s="6">
-        <v>234205284.0</v>
+        <v>221767213.0</v>
       </c>
       <c r="G29" s="6">
-        <v>1630609.0</v>
+        <v>1727175.0</v>
       </c>
       <c r="H29" s="6">
-        <v>244018.0</v>
+        <v>367800.0</v>
       </c>
       <c r="I29" s="6">
-        <v>220941848.0</v>
+        <v>208658929.0</v>
       </c>
       <c r="J29" s="6">
-        <v>13263436.0</v>
+        <v>13108284.0</v>
       </c>
       <c r="K29" s="6">
-        <v>61072367.0</v>
+        <v>51493486.0</v>
       </c>
       <c r="L29" s="6">
-        <v>55910419.0</v>
+        <v>47382590.0</v>
       </c>
       <c r="M29" s="6">
-        <v>305529.0</v>
+        <v>345038.0</v>
       </c>
       <c r="N29" s="6">
-        <v>6907825.0</v>
+        <v>5732494.0</v>
       </c>
       <c r="O29" s="6">
-        <v>12825197.0</v>
+        <v>10813632.0</v>
       </c>
       <c r="P29" s="6">
-        <v>4913031.0</v>
+        <v>4313712.0</v>
       </c>
       <c r="Q29" s="6">
-        <v>172598.0</v>
+        <v>536311.0</v>
       </c>
       <c r="R29" s="6">
-        <v>4740433.0</v>
+        <v>3777401.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
-        <v>1615.0</v>
+        <v>1393.0</v>
       </c>
       <c r="E30" s="6">
-        <v>79985863.0</v>
+        <v>38788854.0</v>
       </c>
       <c r="F30" s="6">
-        <v>75879839.0</v>
+        <v>36480221.0</v>
       </c>
       <c r="G30" s="6">
-        <v>4106024.0</v>
+        <v>2308633.0</v>
       </c>
       <c r="H30" s="6">
-        <v>506395.0</v>
+        <v>386670.0</v>
       </c>
       <c r="I30" s="6">
-        <v>5900212.0</v>
+        <v>4725762.0</v>
       </c>
       <c r="J30" s="6">
-        <v>69979627.0</v>
+        <v>31754459.0</v>
       </c>
       <c r="K30" s="6">
-        <v>45720628.0</v>
+        <v>25559591.0</v>
       </c>
       <c r="L30" s="6">
-        <v>39950614.0</v>
+        <v>22404205.0</v>
       </c>
       <c r="M30" s="6">
-        <v>346976.0</v>
+        <v>338157.0</v>
       </c>
       <c r="N30" s="6">
-        <v>15578006.0</v>
+        <v>7073781.0</v>
       </c>
       <c r="O30" s="6">
-        <v>9574015.0</v>
+        <v>5367514.0</v>
       </c>
       <c r="P30" s="6">
-        <v>8211668.0</v>
+        <v>3064015.0</v>
       </c>
       <c r="Q30" s="6">
-        <v>957221.0</v>
+        <v>578255.0</v>
       </c>
       <c r="R30" s="6">
-        <v>7254447.0</v>
+        <v>2485760.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
-        <v>3241.0</v>
+        <v>3165.0</v>
       </c>
       <c r="E31" s="6">
-        <v>116627506.0</v>
+        <v>98810283.0</v>
       </c>
       <c r="F31" s="6">
-        <v>99197632.0</v>
+        <v>82906296.0</v>
       </c>
       <c r="G31" s="6">
-        <v>17429874.0</v>
+        <v>15903987.0</v>
       </c>
       <c r="H31" s="6">
-        <v>4814460.0</v>
+        <v>4644579.0</v>
       </c>
       <c r="I31" s="6">
-        <v>4397122.0</v>
+        <v>2917295.0</v>
       </c>
       <c r="J31" s="6">
-        <v>94800510.0</v>
+        <v>79989001.0</v>
       </c>
       <c r="K31" s="6">
-        <v>80349469.0</v>
+        <v>61413040.0</v>
       </c>
       <c r="L31" s="6">
-        <v>65157729.0</v>
+        <v>45913890.0</v>
       </c>
       <c r="M31" s="6">
-        <v>2853743.0</v>
+        <v>1923138.0</v>
       </c>
       <c r="N31" s="6">
-        <v>23175428.0</v>
+        <v>19682355.0</v>
       </c>
       <c r="O31" s="6">
-        <v>16873251.0</v>
+        <v>12894672.0</v>
       </c>
       <c r="P31" s="6">
-        <v>10453153.0</v>
+        <v>8385484.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>3296879.0</v>
+        <v>1094353.0</v>
       </c>
       <c r="R31" s="6">
-        <v>7156274.0</v>
+        <v>7291131.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D32" s="6">
-[...42 lines deleted...]
-        <v>33660.0</v>
+      <c r="D32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
-        <v>402.0</v>
+        <v>51.0</v>
       </c>
       <c r="E33" s="6">
-        <v>13550253.0</v>
+        <v>704566.0</v>
       </c>
       <c r="F33" s="6">
-        <v>13194189.0</v>
+        <v>671919.0</v>
       </c>
       <c r="G33" s="6">
-        <v>356064.0</v>
+        <v>32647.0</v>
       </c>
       <c r="H33" s="6">
-        <v>179794.0</v>
+        <v>13496.0</v>
       </c>
       <c r="I33" s="6">
-        <v>825088.0</v>
+        <v>191332.0</v>
       </c>
       <c r="J33" s="6">
-        <v>12369101.0</v>
+        <v>480587.0</v>
       </c>
       <c r="K33" s="6">
-        <v>24085029.0</v>
+        <v>587276.0</v>
       </c>
       <c r="L33" s="6">
-        <v>22254786.0</v>
+        <v>97538.0</v>
       </c>
       <c r="M33" s="6">
-        <v>159233.0</v>
+        <v>115233.0</v>
       </c>
       <c r="N33" s="6">
-        <v>3533910.0</v>
+        <v>173284.0</v>
       </c>
       <c r="O33" s="6">
-        <v>5057856.0</v>
+        <v>123328.0</v>
       </c>
       <c r="P33" s="6">
-        <v>1940569.0</v>
+        <v>81781.0</v>
       </c>
       <c r="Q33" s="6">
-        <v>3413331.0</v>
+        <v>7256.0</v>
       </c>
       <c r="R33" s="6">
-        <v>-1472762.0</v>
+        <v>74525.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-11</t>
+            <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D34" s="6">
-        <v>97700.0</v>
+        <v>98447.0</v>
       </c>
       <c r="E34" s="6">
-        <v>16518740541.0</v>
+        <v>14724708378.0</v>
       </c>
       <c r="F34" s="6">
-        <v>10806932154.0</v>
+        <v>9415306785.0</v>
       </c>
       <c r="G34" s="6">
-        <v>5711808387.0</v>
+        <v>5309401593.0</v>
       </c>
       <c r="H34" s="6">
-        <v>2144588253.0</v>
+        <v>2011607622.0</v>
       </c>
       <c r="I34" s="6">
-        <v>997310217.0</v>
+        <v>1050286772.0</v>
       </c>
       <c r="J34" s="6">
-        <v>9809621937.0</v>
+        <v>8365020013.0</v>
       </c>
       <c r="K34" s="6">
-        <v>11781845038.0</v>
+        <v>10076300847.0</v>
       </c>
       <c r="L34" s="6">
-        <v>7264638085.0</v>
+        <v>5892154796.0</v>
       </c>
       <c r="M34" s="6">
-        <v>894006367.0</v>
+        <v>893077619.0</v>
       </c>
       <c r="N34" s="6">
-        <v>2784488449.0</v>
+        <v>2406611099.0</v>
       </c>
       <c r="O34" s="6">
-        <v>2462383873.0</v>
+        <v>2103645676.0</v>
       </c>
       <c r="P34" s="6">
-        <v>935448811.0</v>
+        <v>821383606.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>356500464.0</v>
+        <v>287955031.0</v>
       </c>
       <c r="R34" s="6">
-        <v>578948347.0</v>
+        <v>533428575.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D35" s="6">
-        <v>4524.0</v>
+        <v>4412.0</v>
       </c>
       <c r="E35" s="6">
-        <v>309930617.0</v>
+        <v>253532850.0</v>
       </c>
       <c r="F35" s="6">
-        <v>266881994.0</v>
+        <v>215642357.0</v>
       </c>
       <c r="G35" s="6">
-        <v>43048623.0</v>
+        <v>37890493.0</v>
       </c>
       <c r="H35" s="6">
-        <v>31937037.0</v>
+        <v>26746750.0</v>
       </c>
       <c r="I35" s="6">
-        <v>5915905.0</v>
+        <v>2304994.0</v>
       </c>
       <c r="J35" s="6">
-        <v>260966089.0</v>
+        <v>213337363.0</v>
       </c>
       <c r="K35" s="6">
-        <v>225867777.0</v>
+        <v>158927962.0</v>
       </c>
       <c r="L35" s="6">
-        <v>209709924.0</v>
+        <v>141650805.0</v>
       </c>
       <c r="M35" s="6">
-        <v>900852.0</v>
+        <v>667871.0</v>
       </c>
       <c r="N35" s="6">
-        <v>62709367.0</v>
+        <v>49281543.0</v>
       </c>
       <c r="O35" s="6">
-        <v>47203847.0</v>
+        <v>33178301.0</v>
       </c>
       <c r="P35" s="6">
-        <v>24125169.0</v>
+        <v>21650044.0</v>
       </c>
       <c r="Q35" s="6">
-        <v>8145383.0</v>
+        <v>5258159.0</v>
       </c>
       <c r="R35" s="6">
-        <v>15979786.0</v>
+        <v>16391885.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D36" s="6">
-        <v>217.0</v>
+        <v>210.0</v>
       </c>
       <c r="E36" s="6">
-        <v>29304706.0</v>
+        <v>10864958.0</v>
       </c>
       <c r="F36" s="6">
-        <v>24561729.0</v>
+        <v>8419664.0</v>
       </c>
       <c r="G36" s="6">
-        <v>4742977.0</v>
+        <v>2445294.0</v>
       </c>
       <c r="H36" s="6">
-        <v>3077565.0</v>
+        <v>1313282.0</v>
       </c>
       <c r="I36" s="6">
-        <v>172975.0</v>
+        <v>258992.0</v>
       </c>
       <c r="J36" s="6">
-        <v>24388754.0</v>
+        <v>8160672.0</v>
       </c>
       <c r="K36" s="6">
-        <v>15286795.0</v>
+        <v>13381371.0</v>
       </c>
       <c r="L36" s="6">
-        <v>14409967.0</v>
+        <v>7380891.0</v>
       </c>
       <c r="M36" s="6">
-        <v>45214.0</v>
+        <v>5416333.0</v>
       </c>
       <c r="N36" s="6">
-        <v>5334859.0</v>
+        <v>1787138.0</v>
       </c>
       <c r="O36" s="6">
-        <v>3210227.0</v>
+        <v>2810088.0</v>
       </c>
       <c r="P36" s="6">
-        <v>2551970.0</v>
+        <v>617864.0</v>
       </c>
       <c r="Q36" s="6">
-        <v>398755.0</v>
+        <v>496155.0</v>
       </c>
       <c r="R36" s="6">
-        <v>2153215.0</v>
+        <v>121709.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D37" s="6">
-        <v>9498.0</v>
+        <v>9466.0</v>
       </c>
       <c r="E37" s="6">
-        <v>3164326890.0</v>
+        <v>2904850549.0</v>
       </c>
       <c r="F37" s="6">
-        <v>1358836371.0</v>
+        <v>1149266010.0</v>
       </c>
       <c r="G37" s="6">
-        <v>1805490519.0</v>
+        <v>1755584539.0</v>
       </c>
       <c r="H37" s="6">
-        <v>1121718380.0</v>
+        <v>1135999138.0</v>
       </c>
       <c r="I37" s="6">
-        <v>6298816.0</v>
+        <v>6268770.0</v>
       </c>
       <c r="J37" s="6">
-        <v>1352537555.0</v>
+        <v>1142997240.0</v>
       </c>
       <c r="K37" s="6">
-        <v>2364836944.0</v>
+        <v>2173929809.0</v>
       </c>
       <c r="L37" s="6">
-        <v>1160438200.0</v>
+        <v>1066473209.0</v>
       </c>
       <c r="M37" s="6">
-        <v>531500252.0</v>
+        <v>547124024.0</v>
       </c>
       <c r="N37" s="6">
-        <v>426404214.0</v>
+        <v>360924843.0</v>
       </c>
       <c r="O37" s="6">
-        <v>495808393.0</v>
+        <v>454012922.0</v>
       </c>
       <c r="P37" s="6">
-        <v>124081551.0</v>
+        <v>101491389.0</v>
       </c>
       <c r="Q37" s="6">
-        <v>85066261.0</v>
+        <v>79413119.0</v>
       </c>
       <c r="R37" s="6">
-        <v>39015290.0</v>
+        <v>22078270.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D38" s="6">
-        <v>938.0</v>
+        <v>917.0</v>
       </c>
       <c r="E38" s="6">
-        <v>488775357.0</v>
+        <v>777093907.0</v>
       </c>
       <c r="F38" s="6">
-        <v>405378693.0</v>
+        <v>624674959.0</v>
       </c>
       <c r="G38" s="6">
-        <v>83396664.0</v>
+        <v>152418948.0</v>
       </c>
       <c r="H38" s="6">
-        <v>10091140.0</v>
+        <v>15549906.0</v>
       </c>
       <c r="I38" s="6">
-        <v>3170428.0</v>
+        <v>1518703.0</v>
       </c>
       <c r="J38" s="6">
-        <v>402208265.0</v>
+        <v>623156256.0</v>
       </c>
       <c r="K38" s="6">
-        <v>537695209.0</v>
+        <v>654371752.0</v>
       </c>
       <c r="L38" s="6">
-        <v>382337476.0</v>
+        <v>375266262.0</v>
       </c>
       <c r="M38" s="6">
-        <v>6069352.0</v>
+        <v>1420857.0</v>
       </c>
       <c r="N38" s="6">
-        <v>141794720.0</v>
+        <v>207920894.0</v>
       </c>
       <c r="O38" s="6">
-        <v>112915994.0</v>
+        <v>137418068.0</v>
       </c>
       <c r="P38" s="6">
-        <v>36790836.0</v>
+        <v>76674591.0</v>
       </c>
       <c r="Q38" s="6">
-        <v>6535706.0</v>
+        <v>5715170.0</v>
       </c>
       <c r="R38" s="6">
-        <v>30255130.0</v>
+        <v>70959421.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D39" s="6">
-        <v>386.0</v>
+        <v>381.0</v>
       </c>
       <c r="E39" s="6">
-        <v>96021992.0</v>
+        <v>82546707.0</v>
       </c>
       <c r="F39" s="6">
-        <v>79993803.0</v>
+        <v>69755927.0</v>
       </c>
       <c r="G39" s="6">
-        <v>16028189.0</v>
+        <v>12790780.0</v>
       </c>
       <c r="H39" s="6">
-        <v>11035374.0</v>
+        <v>11263028.0</v>
       </c>
       <c r="I39" s="6">
-        <v>180824.0</v>
+        <v>548556.0</v>
       </c>
       <c r="J39" s="6">
-        <v>79812979.0</v>
+        <v>69207371.0</v>
       </c>
       <c r="K39" s="6">
-        <v>73963050.0</v>
+        <v>55820633.0</v>
       </c>
       <c r="L39" s="6">
-        <v>66137419.0</v>
+        <v>49580662.0</v>
       </c>
       <c r="M39" s="6">
-        <v>1121071.0</v>
+        <v>416529.0</v>
       </c>
       <c r="N39" s="6">
-        <v>20529121.0</v>
+        <v>16221417.0</v>
       </c>
       <c r="O39" s="6">
-        <v>15486527.0</v>
+        <v>11720380.0</v>
       </c>
       <c r="P39" s="6">
-        <v>7108325.0</v>
+        <v>6144391.0</v>
       </c>
       <c r="Q39" s="6">
-        <v>1669465.0</v>
+        <v>1452114.0</v>
       </c>
       <c r="R39" s="6">
-        <v>5438860.0</v>
+        <v>4692277.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D40" s="6">
-        <v>11930.0</v>
+        <v>12085.0</v>
       </c>
       <c r="E40" s="6">
-        <v>1160985966.0</v>
+        <v>658439172.0</v>
       </c>
       <c r="F40" s="6">
-        <v>1020403522.0</v>
+        <v>579389506.0</v>
       </c>
       <c r="G40" s="6">
-        <v>140582444.0</v>
+        <v>79049666.0</v>
       </c>
       <c r="H40" s="6">
-        <v>10303221.0</v>
+        <v>8017626.0</v>
       </c>
       <c r="I40" s="6">
-        <v>5963346.0</v>
+        <v>10909151.0</v>
       </c>
       <c r="J40" s="6">
-        <v>1014440176.0</v>
+        <v>568480355.0</v>
       </c>
       <c r="K40" s="6">
-        <v>762725988.0</v>
+        <v>463747424.0</v>
       </c>
       <c r="L40" s="6">
-        <v>694347424.0</v>
+        <v>400236367.0</v>
       </c>
       <c r="M40" s="6">
-        <v>15943286.0</v>
+        <v>20772781.0</v>
       </c>
       <c r="N40" s="6">
-        <v>154231752.0</v>
+        <v>95252828.0</v>
       </c>
       <c r="O40" s="6">
-        <v>160185575.0</v>
+        <v>97386898.0</v>
       </c>
       <c r="P40" s="6">
-        <v>40657944.0</v>
+        <v>30831452.0</v>
       </c>
       <c r="Q40" s="6">
-        <v>42477548.0</v>
+        <v>27851698.0</v>
       </c>
       <c r="R40" s="6">
-        <v>-1819604.0</v>
+        <v>2979754.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D41" s="6">
-        <v>24915.0</v>
+        <v>24632.0</v>
       </c>
       <c r="E41" s="6">
-        <v>5861916710.0</v>
+        <v>5110807215.0</v>
       </c>
       <c r="F41" s="6">
-        <v>4116694030.0</v>
+        <v>3532636893.0</v>
       </c>
       <c r="G41" s="6">
-        <v>1745222680.0</v>
+        <v>1578170322.0</v>
       </c>
       <c r="H41" s="6">
-        <v>883421280.0</v>
+        <v>751205158.0</v>
       </c>
       <c r="I41" s="6">
-        <v>34402773.0</v>
+        <v>25864944.0</v>
       </c>
       <c r="J41" s="6">
-        <v>4082291257.0</v>
+        <v>3506771949.0</v>
       </c>
       <c r="K41" s="6">
-        <v>4576569889.0</v>
+        <v>3924647677.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2506982866.0</v>
+        <v>2105401948.0</v>
       </c>
       <c r="M41" s="6">
-        <v>312074381.0</v>
+        <v>289025195.0</v>
       </c>
       <c r="N41" s="6">
-        <v>1178655899.0</v>
+        <v>1005504964.0</v>
       </c>
       <c r="O41" s="6">
-        <v>951507232.0</v>
+        <v>815377931.0</v>
       </c>
       <c r="P41" s="6">
-        <v>384661016.0</v>
+        <v>326587283.0</v>
       </c>
       <c r="Q41" s="6">
-        <v>86660146.0</v>
+        <v>75772623.0</v>
       </c>
       <c r="R41" s="6">
-        <v>298000870.0</v>
+        <v>250814660.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D42" s="6">
-        <v>8245.0</v>
+        <v>8396.0</v>
       </c>
       <c r="E42" s="6">
-        <v>1997574647.0</v>
+        <v>1629757646.0</v>
       </c>
       <c r="F42" s="6">
-        <v>827250125.0</v>
+        <v>594046817.0</v>
       </c>
       <c r="G42" s="6">
-        <v>1170324522.0</v>
+        <v>1035710829.0</v>
       </c>
       <c r="H42" s="6">
-        <v>19757967.0</v>
+        <v>20904158.0</v>
       </c>
       <c r="I42" s="6">
-        <v>9408513.0</v>
+        <v>9521411.0</v>
       </c>
       <c r="J42" s="6">
-        <v>817841612.0</v>
+        <v>584525406.0</v>
       </c>
       <c r="K42" s="6">
-        <v>1152702584.0</v>
+        <v>1016896232.0</v>
       </c>
       <c r="L42" s="6">
-        <v>688424562.0</v>
+        <v>598125100.0</v>
       </c>
       <c r="M42" s="6">
-        <v>6741543.0</v>
+        <v>5973962.0</v>
       </c>
       <c r="N42" s="6">
-        <v>270861969.0</v>
+        <v>209928332.0</v>
       </c>
       <c r="O42" s="6">
-        <v>241877057.0</v>
+        <v>213530401.0</v>
       </c>
       <c r="P42" s="6">
-        <v>85440640.0</v>
+        <v>52829873.0</v>
       </c>
       <c r="Q42" s="6">
-        <v>54476018.0</v>
+        <v>54464798.0</v>
       </c>
       <c r="R42" s="6">
-        <v>30964622.0</v>
+        <v>-1634925.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D43" s="6">
-        <v>4021.0</v>
+        <v>4068.0</v>
       </c>
       <c r="E43" s="6">
-        <v>184681719.0</v>
+        <v>182756652.0</v>
       </c>
       <c r="F43" s="6">
-        <v>181646038.0</v>
+        <v>180158748.0</v>
       </c>
       <c r="G43" s="6">
-        <v>3035681.0</v>
+        <v>2597904.0</v>
       </c>
       <c r="H43" s="6">
-        <v>1013313.0</v>
+        <v>912330.0</v>
       </c>
       <c r="I43" s="6">
-        <v>5333642.0</v>
+        <v>18041507.0</v>
       </c>
       <c r="J43" s="6">
-        <v>176312396.0</v>
+        <v>162117241.0</v>
       </c>
       <c r="K43" s="6">
-        <v>107441500.0</v>
+        <v>101380000.0</v>
       </c>
       <c r="L43" s="6">
-        <v>95898552.0</v>
+        <v>87302847.0</v>
       </c>
       <c r="M43" s="6">
-        <v>383129.0</v>
+        <v>3953638.0</v>
       </c>
       <c r="N43" s="6">
-        <v>37740430.0</v>
+        <v>35304761.0</v>
       </c>
       <c r="O43" s="6">
-        <v>22562715.0</v>
+        <v>21289800.0</v>
       </c>
       <c r="P43" s="6">
-        <v>16617483.0</v>
+        <v>16373752.0</v>
       </c>
       <c r="Q43" s="6">
-        <v>973342.0</v>
+        <v>1159042.0</v>
       </c>
       <c r="R43" s="6">
-        <v>15644141.0</v>
+        <v>15214710.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D44" s="6">
-        <v>1127.0</v>
+        <v>1131.0</v>
       </c>
       <c r="E44" s="6">
-        <v>146891876.0</v>
+        <v>126145683.0</v>
       </c>
       <c r="F44" s="6">
-        <v>80215203.0</v>
+        <v>62690586.0</v>
       </c>
       <c r="G44" s="6">
-        <v>66676673.0</v>
+        <v>63455097.0</v>
       </c>
       <c r="H44" s="6">
-        <v>387547.0</v>
+        <v>372275.0</v>
       </c>
       <c r="I44" s="6">
-        <v>10073141.0</v>
+        <v>4442461.0</v>
       </c>
       <c r="J44" s="6">
-        <v>70142062.0</v>
+        <v>58248125.0</v>
       </c>
       <c r="K44" s="6">
-        <v>285603283.0</v>
+        <v>113622970.0</v>
       </c>
       <c r="L44" s="6">
-        <v>186224057.0</v>
+        <v>42670548.0</v>
       </c>
       <c r="M44" s="6">
-        <v>236676.0</v>
+        <v>118133.0</v>
       </c>
       <c r="N44" s="6">
-        <v>34268808.0</v>
+        <v>24987820.0</v>
       </c>
       <c r="O44" s="6">
-        <v>59969062.0</v>
+        <v>23855944.0</v>
       </c>
       <c r="P44" s="6">
-        <v>6561232.0</v>
+        <v>5969055.0</v>
       </c>
       <c r="Q44" s="6">
-        <v>30157259.0</v>
+        <v>4085275.0</v>
       </c>
       <c r="R44" s="6">
-        <v>-23596027.0</v>
+        <v>1883780.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D45" s="6">
-        <v>3904.0</v>
+        <v>4030.0</v>
       </c>
       <c r="E45" s="6">
-        <v>509704372.0</v>
+        <v>507079760.0</v>
       </c>
       <c r="F45" s="6">
-        <v>237156427.0</v>
+        <v>235920214.0</v>
       </c>
       <c r="G45" s="6">
-        <v>272547945.0</v>
+        <v>271159546.0</v>
       </c>
       <c r="H45" s="6">
-        <v>9668334.0</v>
+        <v>7498577.0</v>
       </c>
       <c r="I45" s="6">
-        <v>3739270.0</v>
+        <v>3320122.0</v>
       </c>
       <c r="J45" s="6">
-        <v>233417157.0</v>
+        <v>232600092.0</v>
       </c>
       <c r="K45" s="6">
-        <v>287360557.0</v>
+        <v>289819293.0</v>
       </c>
       <c r="L45" s="6">
-        <v>143599286.0</v>
+        <v>136420467.0</v>
       </c>
       <c r="M45" s="6">
-        <v>2561891.0</v>
+        <v>4982319.0</v>
       </c>
       <c r="N45" s="6">
-        <v>82311905.0</v>
+        <v>84454352.0</v>
       </c>
       <c r="O45" s="6">
-        <v>60342824.0</v>
+        <v>60860403.0</v>
       </c>
       <c r="P45" s="6">
-        <v>30042647.0</v>
+        <v>31142952.0</v>
       </c>
       <c r="Q45" s="6">
-        <v>6320960.0</v>
+        <v>5472279.0</v>
       </c>
       <c r="R45" s="6">
-        <v>23721687.0</v>
+        <v>25670673.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D46" s="6">
-        <v>779.0</v>
+        <v>789.0</v>
       </c>
       <c r="E46" s="6">
-        <v>824340495.0</v>
+        <v>901436652.0</v>
       </c>
       <c r="F46" s="6">
-        <v>789600395.0</v>
+        <v>867182394.0</v>
       </c>
       <c r="G46" s="6">
-        <v>34740100.0</v>
+        <v>34254258.0</v>
       </c>
       <c r="H46" s="6">
-        <v>179541.0</v>
+        <v>502988.0</v>
       </c>
       <c r="I46" s="6">
-        <v>575341790.0</v>
+        <v>672564788.0</v>
       </c>
       <c r="J46" s="6">
-        <v>214258605.0</v>
+        <v>194617606.0</v>
       </c>
       <c r="K46" s="6">
-        <v>252146938.0</v>
+        <v>247183914.0</v>
       </c>
       <c r="L46" s="6">
-        <v>213692652.0</v>
+        <v>181296138.0</v>
       </c>
       <c r="M46" s="6">
-        <v>53924.0</v>
+        <v>65986.0</v>
       </c>
       <c r="N46" s="6">
-        <v>53326253.0</v>
+        <v>55053752.0</v>
       </c>
       <c r="O46" s="6">
-        <v>52950857.0</v>
+        <v>51908622.0</v>
       </c>
       <c r="P46" s="6">
-        <v>11966881.0</v>
+        <v>16588060.0</v>
       </c>
       <c r="Q46" s="6">
-        <v>1900580.0</v>
+        <v>1247579.0</v>
       </c>
       <c r="R46" s="6">
-        <v>10066301.0</v>
+        <v>15340481.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D47" s="6">
-        <v>6809.0</v>
+        <v>7003.0</v>
       </c>
       <c r="E47" s="6">
-        <v>377057396.0</v>
+        <v>385472984.0</v>
       </c>
       <c r="F47" s="6">
-        <v>368132501.0</v>
+        <v>378017475.0</v>
       </c>
       <c r="G47" s="6">
-        <v>8924895.0</v>
+        <v>7455509.0</v>
       </c>
       <c r="H47" s="6">
-        <v>1525395.0</v>
+        <v>1262813.0</v>
       </c>
       <c r="I47" s="6">
-        <v>41490192.0</v>
+        <v>47719153.0</v>
       </c>
       <c r="J47" s="6">
-        <v>326642309.0</v>
+        <v>330298322.0</v>
       </c>
       <c r="K47" s="6">
-        <v>317385313.0</v>
+        <v>252721061.0</v>
       </c>
       <c r="L47" s="6">
-        <v>304897443.0</v>
+        <v>243023705.0</v>
       </c>
       <c r="M47" s="6">
-        <v>1450610.0</v>
+        <v>947748.0</v>
       </c>
       <c r="N47" s="6">
-        <v>95236931.0</v>
+        <v>86127205.0</v>
       </c>
       <c r="O47" s="6">
-        <v>66641494.0</v>
+        <v>53070574.0</v>
       </c>
       <c r="P47" s="6">
-        <v>44566019.0</v>
+        <v>46435408.0</v>
       </c>
       <c r="Q47" s="6">
-        <v>13426187.0</v>
+        <v>12052954.0</v>
       </c>
       <c r="R47" s="6">
-        <v>31139832.0</v>
+        <v>34382454.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D48" s="6">
-        <v>10478.0</v>
+        <v>10799.0</v>
       </c>
       <c r="E48" s="6">
-        <v>492509397.0</v>
+        <v>422243514.0</v>
       </c>
       <c r="F48" s="6">
-        <v>340857193.0</v>
+        <v>287737052.0</v>
       </c>
       <c r="G48" s="6">
-        <v>151652204.0</v>
+        <v>134506462.0</v>
       </c>
       <c r="H48" s="6">
-        <v>12767978.0</v>
+        <v>9819245.0</v>
       </c>
       <c r="I48" s="6">
-        <v>14006122.0</v>
+        <v>11011817.0</v>
       </c>
       <c r="J48" s="6">
-        <v>326851071.0</v>
+        <v>276725235.0</v>
       </c>
       <c r="K48" s="6">
-        <v>274943190.0</v>
+        <v>202514275.0</v>
       </c>
       <c r="L48" s="6">
-        <v>184132186.0</v>
+        <v>134097767.0</v>
       </c>
       <c r="M48" s="6">
-        <v>4272314.0</v>
+        <v>2749219.0</v>
       </c>
       <c r="N48" s="6">
-        <v>85973188.0</v>
+        <v>70767826.0</v>
       </c>
       <c r="O48" s="6">
-        <v>57618048.0</v>
+        <v>42496178.0</v>
       </c>
       <c r="P48" s="6">
-        <v>41227419.0</v>
+        <v>36527752.0</v>
       </c>
       <c r="Q48" s="6">
-        <v>10335514.0</v>
+        <v>6596115.0</v>
       </c>
       <c r="R48" s="6">
-        <v>30891905.0</v>
+        <v>29931637.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D49" s="6">
-        <v>4255.0</v>
+        <v>4306.0</v>
       </c>
       <c r="E49" s="6">
-        <v>407286953.0</v>
+        <v>374023842.0</v>
       </c>
       <c r="F49" s="6">
-        <v>267497822.0</v>
+        <v>253618011.0</v>
       </c>
       <c r="G49" s="6">
-        <v>139789131.0</v>
+        <v>120405831.0</v>
       </c>
       <c r="H49" s="6">
-        <v>20861774.0</v>
+        <v>15413921.0</v>
       </c>
       <c r="I49" s="6">
-        <v>6654172.0</v>
+        <v>6610838.0</v>
       </c>
       <c r="J49" s="6">
-        <v>260843650.0</v>
+        <v>247007173.0</v>
       </c>
       <c r="K49" s="6">
-        <v>201171550.0</v>
+        <v>182839899.0</v>
       </c>
       <c r="L49" s="6">
-        <v>138631533.0</v>
+        <v>137628381.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2119676.0</v>
+        <v>2548233.0</v>
       </c>
       <c r="N49" s="6">
-        <v>65356840.0</v>
+        <v>59016991.0</v>
       </c>
       <c r="O49" s="6">
-        <v>41415417.0</v>
+        <v>37594040.0</v>
       </c>
       <c r="P49" s="6">
-        <v>30897489.0</v>
+        <v>27213072.0</v>
       </c>
       <c r="Q49" s="6">
-        <v>5670122.0</v>
+        <v>4445878.0</v>
       </c>
       <c r="R49" s="6">
-        <v>25227367.0</v>
+        <v>22767194.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D50" s="6">
-        <v>59.0</v>
+        <v>58.0</v>
       </c>
       <c r="E50" s="6">
-        <v>16434258.0</v>
+        <v>14984993.0</v>
       </c>
       <c r="F50" s="6">
-        <v>14153278.0</v>
+        <v>13744943.0</v>
       </c>
       <c r="G50" s="6">
-        <v>2280980.0</v>
+        <v>1240050.0</v>
       </c>
       <c r="H50" s="6">
         <v>0.0</v>
       </c>
       <c r="I50" s="6">
-        <v>7179788.0</v>
+        <v>5915677.0</v>
       </c>
       <c r="J50" s="6">
-        <v>6973490.0</v>
+        <v>7829266.0</v>
       </c>
       <c r="K50" s="6">
-        <v>157919857.0</v>
+        <v>63840986.0</v>
       </c>
       <c r="L50" s="6">
-        <v>119020162.0</v>
+        <v>53109600.0</v>
       </c>
       <c r="M50" s="6">
-        <v>4859281.0</v>
+        <v>2719390.0</v>
       </c>
       <c r="N50" s="6">
-        <v>25072281.0</v>
+        <v>7205683.0</v>
       </c>
       <c r="O50" s="6">
-        <v>33163170.0</v>
+        <v>13406607.0</v>
       </c>
       <c r="P50" s="6">
-        <v>24455504.0</v>
+        <v>6160107.0</v>
       </c>
       <c r="Q50" s="6">
-        <v>15158.0</v>
+        <v>15143.0</v>
       </c>
       <c r="R50" s="6">
-        <v>24440346.0</v>
+        <v>6144964.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D51" s="6">
-        <v>644.0</v>
+        <v>656.0</v>
       </c>
       <c r="E51" s="6">
-        <v>34738062.0</v>
+        <v>25535487.0</v>
       </c>
       <c r="F51" s="6">
-        <v>32785089.0</v>
+        <v>23897760.0</v>
       </c>
       <c r="G51" s="6">
-        <v>1952973.0</v>
+        <v>1637727.0</v>
       </c>
       <c r="H51" s="6">
-        <v>103733.0</v>
+        <v>111074.0</v>
       </c>
       <c r="I51" s="6">
-        <v>20099364.0</v>
+        <v>15207998.0</v>
       </c>
       <c r="J51" s="6">
-        <v>12685725.0</v>
+        <v>8689762.0</v>
       </c>
       <c r="K51" s="6">
-        <v>28054448.0</v>
+        <v>18152886.0</v>
       </c>
       <c r="L51" s="6">
-        <v>24334448.0</v>
+        <v>15962895.0</v>
       </c>
       <c r="M51" s="6">
-        <v>96714.0</v>
+        <v>206148.0</v>
       </c>
       <c r="N51" s="6">
-        <v>4940410.0</v>
+        <v>2734465.0</v>
       </c>
       <c r="O51" s="6">
-        <v>5891434.0</v>
+        <v>3808956.0</v>
       </c>
       <c r="P51" s="6">
-        <v>3743496.0</v>
+        <v>1881802.0</v>
       </c>
       <c r="Q51" s="6">
-        <v>172762.0</v>
+        <v>219255.0</v>
       </c>
       <c r="R51" s="6">
-        <v>3570734.0</v>
+        <v>1662547.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D52" s="6">
-        <v>470.0</v>
+        <v>486.0</v>
       </c>
       <c r="E52" s="6">
-        <v>256815706.0</v>
+        <v>214001480.0</v>
       </c>
       <c r="F52" s="6">
-        <v>253846647.0</v>
+        <v>212469842.0</v>
       </c>
       <c r="G52" s="6">
-        <v>2969059.0</v>
+        <v>1531638.0</v>
       </c>
       <c r="H52" s="6">
-        <v>1771303.0</v>
+        <v>316394.0</v>
       </c>
       <c r="I52" s="6">
-        <v>240791221.0</v>
+        <v>201786193.0</v>
       </c>
       <c r="J52" s="6">
-        <v>13055426.0</v>
+        <v>10683649.0</v>
       </c>
       <c r="K52" s="6">
-        <v>57303471.0</v>
+        <v>46254129.0</v>
       </c>
       <c r="L52" s="6">
-        <v>53162271.0</v>
+        <v>42016495.0</v>
       </c>
       <c r="M52" s="6">
-        <v>269038.0</v>
+        <v>566871.0</v>
       </c>
       <c r="N52" s="6">
-        <v>6826425.0</v>
+        <v>5023057.0</v>
       </c>
       <c r="O52" s="6">
-        <v>12033729.0</v>
+        <v>9713367.0</v>
       </c>
       <c r="P52" s="6">
-        <v>4953969.0</v>
+        <v>3685381.0</v>
       </c>
       <c r="Q52" s="6">
-        <v>281563.0</v>
+        <v>121880.0</v>
       </c>
       <c r="R52" s="6">
-        <v>4672406.0</v>
+        <v>3563501.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D53" s="6">
-        <v>1382.0</v>
+        <v>1395.0</v>
       </c>
       <c r="E53" s="6">
-        <v>46670530.0</v>
+        <v>41179839.0</v>
       </c>
       <c r="F53" s="6">
-        <v>43864100.0</v>
+        <v>39075639.0</v>
       </c>
       <c r="G53" s="6">
-        <v>2806430.0</v>
+        <v>2104200.0</v>
       </c>
       <c r="H53" s="6">
-        <v>239823.0</v>
+        <v>258171.0</v>
       </c>
       <c r="I53" s="6">
-        <v>4944520.0</v>
+        <v>4312002.0</v>
       </c>
       <c r="J53" s="6">
-        <v>38919580.0</v>
+        <v>34763637.0</v>
       </c>
       <c r="K53" s="6">
-        <v>31856333.0</v>
+        <v>33563023.0</v>
       </c>
       <c r="L53" s="6">
-        <v>27024433.0</v>
+        <v>27743471.0</v>
       </c>
       <c r="M53" s="6">
-        <v>381667.0</v>
+        <v>549181.0</v>
       </c>
       <c r="N53" s="6">
-        <v>9162959.0</v>
+        <v>8459410.0</v>
       </c>
       <c r="O53" s="6">
-        <v>6689725.0</v>
+        <v>7048151.0</v>
       </c>
       <c r="P53" s="6">
-        <v>4362542.0</v>
+        <v>3482225.0</v>
       </c>
       <c r="Q53" s="6">
-        <v>811329.0</v>
+        <v>1274577.0</v>
       </c>
       <c r="R53" s="6">
-        <v>3551213.0</v>
+        <v>2207648.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D54" s="6">
-        <v>3049.0</v>
+        <v>3165.0</v>
       </c>
       <c r="E54" s="6">
-        <v>111781275.0</v>
+        <v>101528706.0</v>
       </c>
       <c r="F54" s="6">
-        <v>96499309.0</v>
+        <v>86553746.0</v>
       </c>
       <c r="G54" s="6">
-        <v>15281966.0</v>
+        <v>14974960.0</v>
       </c>
       <c r="H54" s="6">
-        <v>4418822.0</v>
+        <v>4130813.0</v>
       </c>
       <c r="I54" s="6">
-        <v>2142043.0</v>
+        <v>2157363.0</v>
       </c>
       <c r="J54" s="6">
-        <v>94357266.0</v>
+        <v>84396383.0</v>
       </c>
       <c r="K54" s="6">
-        <v>70400385.0</v>
+        <v>62128788.0</v>
       </c>
       <c r="L54" s="6">
-        <v>51018005.0</v>
+        <v>46685300.0</v>
       </c>
       <c r="M54" s="6">
-        <v>2845276.0</v>
+        <v>2811914.0</v>
       </c>
       <c r="N54" s="6">
-        <v>23544852.0</v>
+        <v>20477324.0</v>
       </c>
       <c r="O54" s="6">
-        <v>14782451.0</v>
+        <v>13041125.0</v>
       </c>
       <c r="P54" s="6">
-        <v>10532381.0</v>
+        <v>9025528.0</v>
       </c>
       <c r="Q54" s="6">
-        <v>997845.0</v>
+        <v>838962.0</v>
       </c>
       <c r="R54" s="6">
-        <v>9534536.0</v>
+        <v>8186566.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D55" s="6">
-[...42 lines deleted...]
-        <v>-147.0</v>
+      <c r="D55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R55" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D56" s="6">
-        <v>67.0</v>
+        <v>61.0</v>
       </c>
       <c r="E56" s="6">
-        <v>991564.0</v>
+        <v>421828.0</v>
       </c>
       <c r="F56" s="6">
-        <v>677832.0</v>
+        <v>404288.0</v>
       </c>
       <c r="G56" s="6">
-        <v>313732.0</v>
+        <v>17540.0</v>
       </c>
       <c r="H56" s="6">
-        <v>308726.0</v>
+        <v>9975.0</v>
       </c>
       <c r="I56" s="6">
-        <v>1372.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J56" s="6">
-        <v>676460.0</v>
+        <v>402956.0</v>
       </c>
       <c r="K56" s="6">
-        <v>609224.0</v>
+        <v>553567.0</v>
       </c>
       <c r="L56" s="6">
-        <v>214467.0</v>
+        <v>78743.0</v>
       </c>
       <c r="M56" s="6">
-        <v>80219.0</v>
+        <v>41286.0</v>
       </c>
       <c r="N56" s="6">
-        <v>205255.0</v>
+        <v>175664.0</v>
       </c>
       <c r="O56" s="6">
-        <v>127937.0</v>
+        <v>116249.0</v>
       </c>
       <c r="P56" s="6">
-        <v>104298.0</v>
+        <v>71466.0</v>
       </c>
       <c r="Q56" s="6">
-        <v>8414.0</v>
+        <v>2256.0</v>
       </c>
       <c r="R56" s="6">
-        <v>95884.0</v>
+        <v>69210.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-10</t>
+            <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D57" s="6">
-        <v>97776.0</v>
+        <v>117913.0</v>
       </c>
       <c r="E57" s="6">
-        <v>17717178315.0</v>
+        <v>19821894398.0</v>
       </c>
       <c r="F57" s="6">
-        <v>11655365656.0</v>
+        <v>13936856352.0</v>
       </c>
       <c r="G57" s="6">
-        <v>6061812659.0</v>
+        <v>5885038046.0</v>
       </c>
       <c r="H57" s="6">
-        <v>2280055847.0</v>
+        <v>1894108237.0</v>
       </c>
       <c r="I57" s="6">
-        <v>1152196967.0</v>
+        <v>1566200206.0</v>
       </c>
       <c r="J57" s="6">
-        <v>10503168689.0</v>
+        <v>12370656146.0</v>
       </c>
       <c r="K57" s="6">
-        <v>12867244573.0</v>
+        <v>14171643582.0</v>
       </c>
       <c r="L57" s="6">
-        <v>8048423451.0</v>
+        <v>9450737084.0</v>
       </c>
       <c r="M57" s="6">
-        <v>833176848.0</v>
+        <v>969792757.0</v>
       </c>
       <c r="N57" s="6">
-        <v>3012453272.0</v>
+        <v>3431215578.0</v>
       </c>
       <c r="O57" s="6">
-        <v>2687554009.0</v>
+        <v>2960786469.0</v>
       </c>
       <c r="P57" s="6">
-        <v>988193743.0</v>
+        <v>1224936778.0</v>
       </c>
       <c r="Q57" s="6">
-        <v>399356683.0</v>
+        <v>432639303.0</v>
       </c>
       <c r="R57" s="6">
-        <v>588837060.0</v>
+        <v>792297475.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D58" s="6">
-        <v>4548.0</v>
+        <v>17109.0</v>
       </c>
       <c r="E58" s="6">
-        <v>345680752.0</v>
+        <v>1290384945.0</v>
       </c>
       <c r="F58" s="6">
-        <v>299679598.0</v>
+        <v>1230753635.0</v>
       </c>
       <c r="G58" s="6">
-        <v>46001154.0</v>
+        <v>59631310.0</v>
       </c>
       <c r="H58" s="6">
-        <v>32050140.0</v>
+        <v>43067732.0</v>
       </c>
       <c r="I58" s="6">
-        <v>3084312.0</v>
+        <v>6565614.0</v>
       </c>
       <c r="J58" s="6">
-        <v>296595286.0</v>
+        <v>1224188021.0</v>
       </c>
       <c r="K58" s="6">
-        <v>255232399.0</v>
+        <v>1058874719.0</v>
       </c>
       <c r="L58" s="6">
-        <v>235747095.0</v>
+        <v>1039470380.0</v>
       </c>
       <c r="M58" s="6">
-        <v>1166986.0</v>
+        <v>1165929.0</v>
       </c>
       <c r="N58" s="6">
-        <v>70687864.0</v>
+        <v>272506960.0</v>
       </c>
       <c r="O58" s="6">
-        <v>53328427.0</v>
+        <v>222096466.0</v>
       </c>
       <c r="P58" s="6">
-        <v>26790784.0</v>
+        <v>105448275.0</v>
       </c>
       <c r="Q58" s="6">
-        <v>9027803.0</v>
+        <v>30093233.0</v>
       </c>
       <c r="R58" s="6">
-        <v>17762981.0</v>
+        <v>75355042.0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D59" s="6">
         <v>220.0</v>
       </c>
       <c r="E59" s="6">
-        <v>37339856.0</v>
+        <v>23935869.0</v>
       </c>
       <c r="F59" s="6">
-        <v>31937719.0</v>
+        <v>20485914.0</v>
       </c>
       <c r="G59" s="6">
-        <v>5402137.0</v>
+        <v>3449955.0</v>
       </c>
       <c r="H59" s="6">
-        <v>3588070.0</v>
+        <v>1524776.0</v>
       </c>
       <c r="I59" s="6">
-        <v>67310.0</v>
+        <v>222235.0</v>
       </c>
       <c r="J59" s="6">
-        <v>31870409.0</v>
+        <v>20263679.0</v>
       </c>
       <c r="K59" s="6">
-        <v>22355452.0</v>
+        <v>18127400.0</v>
       </c>
       <c r="L59" s="6">
-        <v>18951010.0</v>
+        <v>15976005.0</v>
       </c>
       <c r="M59" s="6">
-        <v>366524.0</v>
+        <v>694481.0</v>
       </c>
       <c r="N59" s="6">
-        <v>7916599.0</v>
+        <v>4868720.0</v>
       </c>
       <c r="O59" s="6">
-        <v>4694645.0</v>
+        <v>3806754.0</v>
       </c>
       <c r="P59" s="6">
-        <v>3570920.0</v>
+        <v>1782199.0</v>
       </c>
       <c r="Q59" s="6">
-        <v>223978.0</v>
+        <v>534378.0</v>
       </c>
       <c r="R59" s="6">
-        <v>3346942.0</v>
+        <v>1247821.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D60" s="6">
-        <v>9504.0</v>
+        <v>9834.0</v>
       </c>
       <c r="E60" s="6">
-        <v>3321620893.0</v>
+        <v>3195933137.0</v>
       </c>
       <c r="F60" s="6">
-        <v>1523621543.0</v>
+        <v>1534743286.0</v>
       </c>
       <c r="G60" s="6">
-        <v>1797999350.0</v>
+        <v>1661189851.0</v>
       </c>
       <c r="H60" s="6">
-        <v>1157503738.0</v>
+        <v>982442606.0</v>
       </c>
       <c r="I60" s="6">
-        <v>9405837.0</v>
+        <v>20997980.0</v>
       </c>
       <c r="J60" s="6">
-        <v>1514215706.0</v>
+        <v>1513745306.0</v>
       </c>
       <c r="K60" s="6">
-        <v>2426671200.0</v>
+        <v>2600143766.0</v>
       </c>
       <c r="L60" s="6">
-        <v>1359101771.0</v>
+        <v>1347268247.0</v>
       </c>
       <c r="M60" s="6">
-        <v>349589143.0</v>
+        <v>584444276.0</v>
       </c>
       <c r="N60" s="6">
-        <v>472924911.0</v>
+        <v>477326394.0</v>
       </c>
       <c r="O60" s="6">
-        <v>508904339.0</v>
+        <v>545454777.0</v>
       </c>
       <c r="P60" s="6">
-        <v>127222081.0</v>
+        <v>143574752.0</v>
       </c>
       <c r="Q60" s="6">
-        <v>90644839.0</v>
+        <v>87253218.0</v>
       </c>
       <c r="R60" s="6">
-        <v>36577242.0</v>
+        <v>56321534.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D61" s="6">
-        <v>943.0</v>
+        <v>1119.0</v>
       </c>
       <c r="E61" s="6">
-        <v>462288820.0</v>
+        <v>544726245.0</v>
       </c>
       <c r="F61" s="6">
-        <v>364913234.0</v>
+        <v>451643455.0</v>
       </c>
       <c r="G61" s="6">
-        <v>97375586.0</v>
+        <v>93082790.0</v>
       </c>
       <c r="H61" s="6">
-        <v>10635835.0</v>
+        <v>15122746.0</v>
       </c>
       <c r="I61" s="6">
-        <v>1374164.0</v>
+        <v>3590120.0</v>
       </c>
       <c r="J61" s="6">
-        <v>363539070.0</v>
+        <v>448053335.0</v>
       </c>
       <c r="K61" s="6">
-        <v>525607375.0</v>
+        <v>928365338.0</v>
       </c>
       <c r="L61" s="6">
-        <v>372906071.0</v>
+        <v>694277462.0</v>
       </c>
       <c r="M61" s="6">
-        <v>142910.0</v>
+        <v>410005.0</v>
       </c>
       <c r="N61" s="6">
-        <v>137388630.0</v>
+        <v>199684072.0</v>
       </c>
       <c r="O61" s="6">
-        <v>110366625.0</v>
+        <v>194956721.0</v>
       </c>
       <c r="P61" s="6">
-        <v>35706535.0</v>
+        <v>35978073.0</v>
       </c>
       <c r="Q61" s="6">
-        <v>8457666.0</v>
+        <v>31003815.0</v>
       </c>
       <c r="R61" s="6">
-        <v>27248869.0</v>
+        <v>4974258.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D62" s="6">
-        <v>386.0</v>
+        <v>397.0</v>
       </c>
       <c r="E62" s="6">
-        <v>101851606.0</v>
+        <v>115203145.0</v>
       </c>
       <c r="F62" s="6">
-        <v>86162623.0</v>
+        <v>100182137.0</v>
       </c>
       <c r="G62" s="6">
-        <v>15688983.0</v>
+        <v>15021008.0</v>
       </c>
       <c r="H62" s="6">
-        <v>11360509.0</v>
+        <v>10161978.0</v>
       </c>
       <c r="I62" s="6">
-        <v>352662.0</v>
+        <v>361346.0</v>
       </c>
       <c r="J62" s="6">
-        <v>85809961.0</v>
+        <v>99820791.0</v>
       </c>
       <c r="K62" s="6">
-        <v>85783281.0</v>
+        <v>92327366.0</v>
       </c>
       <c r="L62" s="6">
-        <v>75450719.0</v>
+        <v>87539624.0</v>
       </c>
       <c r="M62" s="6">
-        <v>1291376.0</v>
+        <v>882529.0</v>
       </c>
       <c r="N62" s="6">
-        <v>23468552.0</v>
+        <v>26801160.0</v>
       </c>
       <c r="O62" s="6">
-        <v>18014489.0</v>
+        <v>19320451.0</v>
       </c>
       <c r="P62" s="6">
-        <v>7963688.0</v>
+        <v>9649666.0</v>
       </c>
       <c r="Q62" s="6">
-        <v>1527199.0</v>
+        <v>1803371.0</v>
       </c>
       <c r="R62" s="6">
-        <v>6436489.0</v>
+        <v>7846295.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D63" s="6">
-        <v>11899.0</v>
+        <v>12433.0</v>
       </c>
       <c r="E63" s="6">
-        <v>1220593396.0</v>
+        <v>1309076614.0</v>
       </c>
       <c r="F63" s="6">
-        <v>1070723664.0</v>
+        <v>1171435042.0</v>
       </c>
       <c r="G63" s="6">
-        <v>149869732.0</v>
+        <v>137641572.0</v>
       </c>
       <c r="H63" s="6">
-        <v>8400119.0</v>
+        <v>12590192.0</v>
       </c>
       <c r="I63" s="6">
-        <v>8942068.0</v>
+        <v>15796899.0</v>
       </c>
       <c r="J63" s="6">
-        <v>1061781596.0</v>
+        <v>1155638143.0</v>
       </c>
       <c r="K63" s="6">
-        <v>836981217.0</v>
+        <v>884440487.0</v>
       </c>
       <c r="L63" s="6">
-        <v>760690457.0</v>
+        <v>801699057.0</v>
       </c>
       <c r="M63" s="6">
-        <v>17892600.0</v>
+        <v>22271838.0</v>
       </c>
       <c r="N63" s="6">
-        <v>155547517.0</v>
+        <v>181987659.0</v>
       </c>
       <c r="O63" s="6">
-        <v>175760098.0</v>
+        <v>185723039.0</v>
       </c>
       <c r="P63" s="6">
-        <v>34961241.0</v>
+        <v>52465461.0</v>
       </c>
       <c r="Q63" s="6">
-        <v>49753141.0</v>
+        <v>50180159.0</v>
       </c>
       <c r="R63" s="6">
-        <v>-14791900.0</v>
+        <v>2285302.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D64" s="6">
-        <v>24956.0</v>
+        <v>25687.0</v>
       </c>
       <c r="E64" s="6">
-        <v>6380048032.0</v>
+        <v>6190276232.0</v>
       </c>
       <c r="F64" s="6">
-        <v>4504472898.0</v>
+        <v>4541255460.0</v>
       </c>
       <c r="G64" s="6">
-        <v>1875575134.0</v>
+        <v>1649020772.0</v>
       </c>
       <c r="H64" s="6">
-        <v>971583499.0</v>
+        <v>753006455.0</v>
       </c>
       <c r="I64" s="6">
-        <v>165778543.0</v>
+        <v>53372858.0</v>
       </c>
       <c r="J64" s="6">
-        <v>4338694355.0</v>
+        <v>4487882602.0</v>
       </c>
       <c r="K64" s="6">
-        <v>5037062523.0</v>
+        <v>4633315994.0</v>
       </c>
       <c r="L64" s="6">
-        <v>2730115299.0</v>
+        <v>2599089490.0</v>
       </c>
       <c r="M64" s="6">
-        <v>344232543.0</v>
+        <v>324696072.0</v>
       </c>
       <c r="N64" s="6">
-        <v>1268137652.0</v>
+        <v>1251079511.0</v>
       </c>
       <c r="O64" s="6">
-        <v>1045801812.0</v>
+        <v>960418671.0</v>
       </c>
       <c r="P64" s="6">
-        <v>397692236.0</v>
+        <v>437717523.0</v>
       </c>
       <c r="Q64" s="6">
-        <v>98926986.0</v>
+        <v>75740155.0</v>
       </c>
       <c r="R64" s="6">
-        <v>298765250.0</v>
+        <v>361977368.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D65" s="6">
-        <v>8274.0</v>
+        <v>8512.0</v>
       </c>
       <c r="E65" s="6">
-        <v>2197065960.0</v>
+        <v>2154087921.0</v>
       </c>
       <c r="F65" s="6">
-        <v>888601931.0</v>
+        <v>885033000.0</v>
       </c>
       <c r="G65" s="6">
-        <v>1308464029.0</v>
+        <v>1269054921.0</v>
       </c>
       <c r="H65" s="6">
-        <v>26169415.0</v>
+        <v>26382778.0</v>
       </c>
       <c r="I65" s="6">
-        <v>15918739.0</v>
+        <v>13094042.0</v>
       </c>
       <c r="J65" s="6">
-        <v>872683192.0</v>
+        <v>871938958.0</v>
       </c>
       <c r="K65" s="6">
-        <v>1312155868.0</v>
+        <v>1213564776.0</v>
       </c>
       <c r="L65" s="6">
-        <v>758372766.0</v>
+        <v>775219824.0</v>
       </c>
       <c r="M65" s="6">
-        <v>8773438.0</v>
+        <v>8707376.0</v>
       </c>
       <c r="N65" s="6">
-        <v>303393386.0</v>
+        <v>281858675.0</v>
       </c>
       <c r="O65" s="6">
-        <v>275043738.0</v>
+        <v>254766086.0</v>
       </c>
       <c r="P65" s="6">
-        <v>91629487.0</v>
+        <v>91409935.0</v>
       </c>
       <c r="Q65" s="6">
-        <v>60952579.0</v>
+        <v>61192179.0</v>
       </c>
       <c r="R65" s="6">
-        <v>30676908.0</v>
+        <v>30217756.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D66" s="6">
-        <v>4025.0</v>
+        <v>4207.0</v>
       </c>
       <c r="E66" s="6">
-        <v>197217792.0</v>
+        <v>225158147.0</v>
       </c>
       <c r="F66" s="6">
-        <v>193334343.0</v>
+        <v>221400091.0</v>
       </c>
       <c r="G66" s="6">
-        <v>3883449.0</v>
+        <v>3758056.0</v>
       </c>
       <c r="H66" s="6">
-        <v>1368227.0</v>
+        <v>1442902.0</v>
       </c>
       <c r="I66" s="6">
-        <v>4379646.0</v>
+        <v>5700112.0</v>
       </c>
       <c r="J66" s="6">
-        <v>188954697.0</v>
+        <v>215699979.0</v>
       </c>
       <c r="K66" s="6">
-        <v>130172289.0</v>
+        <v>140979546.0</v>
       </c>
       <c r="L66" s="6">
-        <v>113906757.0</v>
+        <v>127563186.0</v>
       </c>
       <c r="M66" s="6">
-        <v>3822205.0</v>
+        <v>902500.0</v>
       </c>
       <c r="N66" s="6">
-        <v>41535786.0</v>
+        <v>46951867.0</v>
       </c>
       <c r="O66" s="6">
-        <v>27336115.0</v>
+        <v>29605290.0</v>
       </c>
       <c r="P66" s="6">
-        <v>17248267.0</v>
+        <v>19613419.0</v>
       </c>
       <c r="Q66" s="6">
-        <v>1196778.0</v>
+        <v>1704333.0</v>
       </c>
       <c r="R66" s="6">
-        <v>16051489.0</v>
+        <v>17909086.0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D67" s="6">
-        <v>1125.0</v>
+        <v>1300.0</v>
       </c>
       <c r="E67" s="6">
-        <v>152746848.0</v>
+        <v>191603866.0</v>
       </c>
       <c r="F67" s="6">
-        <v>81912460.0</v>
+        <v>104519657.0</v>
       </c>
       <c r="G67" s="6">
-        <v>70834388.0</v>
+        <v>87084209.0</v>
       </c>
       <c r="H67" s="6">
-        <v>502103.0</v>
+        <v>988281.0</v>
       </c>
       <c r="I67" s="6">
-        <v>6954443.0</v>
+        <v>17067083.0</v>
       </c>
       <c r="J67" s="6">
-        <v>74958017.0</v>
+        <v>87452574.0</v>
       </c>
       <c r="K67" s="6">
-        <v>277979169.0</v>
+        <v>276332230.0</v>
       </c>
       <c r="L67" s="6">
-        <v>197750667.0</v>
+        <v>201312648.0</v>
       </c>
       <c r="M67" s="6">
-        <v>802229.0</v>
+        <v>174033.0</v>
       </c>
       <c r="N67" s="6">
-        <v>31229110.0</v>
+        <v>32741870.0</v>
       </c>
       <c r="O67" s="6">
-        <v>58374209.0</v>
+        <v>58022528.0</v>
       </c>
       <c r="P67" s="6">
-        <v>8249688.0</v>
+        <v>7985025.0</v>
       </c>
       <c r="Q67" s="6">
-        <v>34355076.0</v>
+        <v>31436353.0</v>
       </c>
       <c r="R67" s="6">
-        <v>-26105388.0</v>
+        <v>-23451328.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D68" s="6">
-        <v>3916.0</v>
+        <v>4475.0</v>
       </c>
       <c r="E68" s="6">
-        <v>535261011.0</v>
+        <v>781936797.0</v>
       </c>
       <c r="F68" s="6">
-        <v>246386753.0</v>
+        <v>344205623.0</v>
       </c>
       <c r="G68" s="6">
-        <v>288874258.0</v>
+        <v>437731174.0</v>
       </c>
       <c r="H68" s="6">
-        <v>10275583.0</v>
+        <v>11728456.0</v>
       </c>
       <c r="I68" s="6">
-        <v>4213918.0</v>
+        <v>4403324.0</v>
       </c>
       <c r="J68" s="6">
-        <v>242172835.0</v>
+        <v>339802299.0</v>
       </c>
       <c r="K68" s="6">
-        <v>291339799.0</v>
+        <v>386664534.0</v>
       </c>
       <c r="L68" s="6">
-        <v>155093805.0</v>
+        <v>204888314.0</v>
       </c>
       <c r="M68" s="6">
-        <v>1800581.0</v>
+        <v>2693100.0</v>
       </c>
       <c r="N68" s="6">
-        <v>81703307.0</v>
+        <v>111568445.0</v>
       </c>
       <c r="O68" s="6">
-        <v>61179032.0</v>
+        <v>81136076.0</v>
       </c>
       <c r="P68" s="6">
-        <v>31272404.0</v>
+        <v>43835027.0</v>
       </c>
       <c r="Q68" s="6">
-        <v>8894210.0</v>
+        <v>10654772.0</v>
       </c>
       <c r="R68" s="6">
-        <v>22378194.0</v>
+        <v>33180255.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D69" s="6">
-        <v>779.0</v>
+        <v>871.0</v>
       </c>
       <c r="E69" s="6">
-        <v>909985245.0</v>
+        <v>863081072.0</v>
       </c>
       <c r="F69" s="6">
-        <v>874505216.0</v>
+        <v>827919727.0</v>
       </c>
       <c r="G69" s="6">
-        <v>35480029.0</v>
+        <v>35161345.0</v>
       </c>
       <c r="H69" s="6">
-        <v>292117.0</v>
+        <v>435222.0</v>
       </c>
       <c r="I69" s="6">
-        <v>621197718.0</v>
+        <v>602588544.0</v>
       </c>
       <c r="J69" s="6">
-        <v>253307498.0</v>
+        <v>225331183.0</v>
       </c>
       <c r="K69" s="6">
-        <v>298708586.0</v>
+        <v>323224424.0</v>
       </c>
       <c r="L69" s="6">
-        <v>250031329.0</v>
+        <v>246030152.0</v>
       </c>
       <c r="M69" s="6">
-        <v>145214.0</v>
+        <v>63067.0</v>
       </c>
       <c r="N69" s="6">
-        <v>63731923.0</v>
+        <v>64854119.0</v>
       </c>
       <c r="O69" s="6">
-        <v>62728803.0</v>
+        <v>67877129.0</v>
       </c>
       <c r="P69" s="6">
-        <v>12998782.0</v>
+        <v>17365485.0</v>
       </c>
       <c r="Q69" s="6">
-        <v>977801.0</v>
+        <v>2664282.0</v>
       </c>
       <c r="R69" s="6">
-        <v>12020981.0</v>
+        <v>14701203.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D70" s="6">
-        <v>6818.0</v>
+        <v>7249.0</v>
       </c>
       <c r="E70" s="6">
-        <v>410363328.0</v>
+        <v>557742461.0</v>
       </c>
       <c r="F70" s="6">
-        <v>399492647.0</v>
+        <v>547648257.0</v>
       </c>
       <c r="G70" s="6">
-        <v>10870681.0</v>
+        <v>10094204.0</v>
       </c>
       <c r="H70" s="6">
-        <v>3272067.0</v>
+        <v>2207550.0</v>
       </c>
       <c r="I70" s="6">
-        <v>46231705.0</v>
+        <v>85713395.0</v>
       </c>
       <c r="J70" s="6">
-        <v>353260942.0</v>
+        <v>461934862.0</v>
       </c>
       <c r="K70" s="6">
-        <v>410003030.0</v>
+        <v>514472171.0</v>
       </c>
       <c r="L70" s="6">
-        <v>398646610.0</v>
+        <v>500391643.0</v>
       </c>
       <c r="M70" s="6">
-        <v>965552.0</v>
+        <v>2499881.0</v>
       </c>
       <c r="N70" s="6">
-        <v>117324431.0</v>
+        <v>150462052.0</v>
       </c>
       <c r="O70" s="6">
-        <v>86060721.0</v>
+        <v>108039156.0</v>
       </c>
       <c r="P70" s="6">
-        <v>48623214.0</v>
+        <v>62909632.0</v>
       </c>
       <c r="Q70" s="6">
-        <v>15834878.0</v>
+        <v>15915577.0</v>
       </c>
       <c r="R70" s="6">
-        <v>32788336.0</v>
+        <v>46994055.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D71" s="6">
-        <v>10449.0</v>
+        <v>13260.0</v>
       </c>
       <c r="E71" s="6">
-        <v>533022621.0</v>
+        <v>1372428590.0</v>
       </c>
       <c r="F71" s="6">
-        <v>378453764.0</v>
+        <v>1142317922.0</v>
       </c>
       <c r="G71" s="6">
-        <v>154568857.0</v>
+        <v>230110668.0</v>
       </c>
       <c r="H71" s="6">
-        <v>11538230.0</v>
+        <v>9912403.0</v>
       </c>
       <c r="I71" s="6">
-        <v>12690769.0</v>
+        <v>448956055.0</v>
       </c>
       <c r="J71" s="6">
-        <v>365762995.0</v>
+        <v>693361867.0</v>
       </c>
       <c r="K71" s="6">
-        <v>291470859.0</v>
+        <v>400332815.0</v>
       </c>
       <c r="L71" s="6">
-        <v>203161452.0</v>
+        <v>297636781.0</v>
       </c>
       <c r="M71" s="6">
-        <v>4523567.0</v>
+        <v>2909924.0</v>
       </c>
       <c r="N71" s="6">
-        <v>91478040.0</v>
+        <v>165730473.0</v>
       </c>
       <c r="O71" s="6">
-        <v>61163992.0</v>
+        <v>83962896.0</v>
       </c>
       <c r="P71" s="6">
-        <v>43620163.0</v>
+        <v>101386363.0</v>
       </c>
       <c r="Q71" s="6">
-        <v>10216476.0</v>
+        <v>16416627.0</v>
       </c>
       <c r="R71" s="6">
-        <v>33403687.0</v>
+        <v>84969736.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D72" s="6">
-        <v>4250.0</v>
+        <v>4582.0</v>
       </c>
       <c r="E72" s="6">
-        <v>472075030.0</v>
+        <v>475206793.0</v>
       </c>
       <c r="F72" s="6">
-        <v>298710815.0</v>
+        <v>310714489.0</v>
       </c>
       <c r="G72" s="6">
-        <v>173364215.0</v>
+        <v>164492304.0</v>
       </c>
       <c r="H72" s="6">
-        <v>25051837.0</v>
+        <v>17091878.0</v>
       </c>
       <c r="I72" s="6">
-        <v>7864994.0</v>
+        <v>11345443.0</v>
       </c>
       <c r="J72" s="6">
-        <v>290845821.0</v>
+        <v>299369046.0</v>
       </c>
       <c r="K72" s="6">
-        <v>239711954.0</v>
+        <v>255359153.0</v>
       </c>
       <c r="L72" s="6">
-        <v>156571057.0</v>
+        <v>181418162.0</v>
       </c>
       <c r="M72" s="6">
-        <v>2545100.0</v>
+        <v>2778424.0</v>
       </c>
       <c r="N72" s="6">
-        <v>74958699.0</v>
+        <v>75413527.0</v>
       </c>
       <c r="O72" s="6">
-        <v>49351607.0</v>
+        <v>52152922.0</v>
       </c>
       <c r="P72" s="6">
-        <v>33366731.0</v>
+        <v>32781607.0</v>
       </c>
       <c r="Q72" s="6">
-        <v>6443613.0</v>
+        <v>7813919.0</v>
       </c>
       <c r="R72" s="6">
-        <v>26923118.0</v>
+        <v>24967688.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D73" s="6">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="E73" s="6">
-        <v>14845526.0</v>
+        <v>26501045.0</v>
       </c>
       <c r="F73" s="6">
-        <v>13401123.0</v>
+        <v>24810878.0</v>
       </c>
       <c r="G73" s="6">
-        <v>1444403.0</v>
+        <v>1690167.0</v>
       </c>
       <c r="H73" s="6">
         <v>0.0</v>
       </c>
       <c r="I73" s="6">
-        <v>6576397.0</v>
+        <v>12008268.0</v>
       </c>
       <c r="J73" s="6">
-        <v>6824726.0</v>
+        <v>12802610.0</v>
       </c>
       <c r="K73" s="6">
-        <v>238719600.0</v>
+        <v>194580405.0</v>
       </c>
       <c r="L73" s="6">
-        <v>105179510.0</v>
+        <v>113083848.0</v>
       </c>
       <c r="M73" s="6">
-        <v>91074857.0</v>
+        <v>10689190.0</v>
       </c>
       <c r="N73" s="6">
-        <v>25674028.0</v>
+        <v>29505591.0</v>
       </c>
       <c r="O73" s="6">
-        <v>50131116.0</v>
+        <v>40861885.0</v>
       </c>
       <c r="P73" s="6">
-        <v>43483703.0</v>
+        <v>29166619.0</v>
       </c>
       <c r="Q73" s="6">
-        <v>16960.0</v>
+        <v>12967.0</v>
       </c>
       <c r="R73" s="6">
-        <v>43466743.0</v>
+        <v>29153652.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D74" s="6">
-        <v>645.0</v>
+        <v>771.0</v>
       </c>
       <c r="E74" s="6">
-        <v>31901131.0</v>
+        <v>42132429.0</v>
       </c>
       <c r="F74" s="6">
-        <v>29745248.0</v>
+        <v>39482267.0</v>
       </c>
       <c r="G74" s="6">
-        <v>2155883.0</v>
+        <v>2650162.0</v>
       </c>
       <c r="H74" s="6">
-        <v>266823.0</v>
+        <v>270403.0</v>
       </c>
       <c r="I74" s="6">
-        <v>18220473.0</v>
+        <v>19065019.0</v>
       </c>
       <c r="J74" s="6">
-        <v>11524775.0</v>
+        <v>20417248.0</v>
       </c>
       <c r="K74" s="6">
-        <v>22760100.0</v>
+        <v>36126300.0</v>
       </c>
       <c r="L74" s="6">
-        <v>19517848.0</v>
+        <v>32113543.0</v>
       </c>
       <c r="M74" s="6">
-        <v>158457.0</v>
+        <v>77410.0</v>
       </c>
       <c r="N74" s="6">
-        <v>4302259.0</v>
+        <v>7801982.0</v>
       </c>
       <c r="O74" s="6">
-        <v>4779621.0</v>
+        <v>7586523.0</v>
       </c>
       <c r="P74" s="6">
-        <v>3273717.0</v>
+        <v>6100699.0</v>
       </c>
       <c r="Q74" s="6">
-        <v>210542.0</v>
+        <v>442587.0</v>
       </c>
       <c r="R74" s="6">
-        <v>3063175.0</v>
+        <v>5658112.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D75" s="6">
-        <v>473.0</v>
+        <v>499.0</v>
       </c>
       <c r="E75" s="6">
-        <v>224932928.0</v>
+        <v>250316918.0</v>
       </c>
       <c r="F75" s="6">
-        <v>223469214.0</v>
+        <v>248590112.0</v>
       </c>
       <c r="G75" s="6">
-        <v>1463714.0</v>
+        <v>1726806.0</v>
       </c>
       <c r="H75" s="6">
-        <v>308732.0</v>
+        <v>244018.0</v>
       </c>
       <c r="I75" s="6">
-        <v>211577972.0</v>
+        <v>234038423.0</v>
       </c>
       <c r="J75" s="6">
-        <v>11891242.0</v>
+        <v>14551689.0</v>
       </c>
       <c r="K75" s="6">
-        <v>58379643.0</v>
+        <v>62756148.0</v>
       </c>
       <c r="L75" s="6">
-        <v>52982514.0</v>
+        <v>57243443.0</v>
       </c>
       <c r="M75" s="6">
-        <v>621995.0</v>
+        <v>329110.0</v>
       </c>
       <c r="N75" s="6">
-        <v>6717394.0</v>
+        <v>7267636.0</v>
       </c>
       <c r="O75" s="6">
-        <v>12259725.0</v>
+        <v>13178791.0</v>
       </c>
       <c r="P75" s="6">
-        <v>5035658.0</v>
+        <v>5025626.0</v>
       </c>
       <c r="Q75" s="6">
-        <v>153338.0</v>
+        <v>171896.0</v>
       </c>
       <c r="R75" s="6">
-        <v>4882320.0</v>
+        <v>4853730.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D76" s="6">
-        <v>1390.0</v>
+        <v>1640.0</v>
       </c>
       <c r="E76" s="6">
-        <v>45285957.0</v>
+        <v>80543408.0</v>
       </c>
       <c r="F76" s="6">
-        <v>41264717.0</v>
+        <v>76049166.0</v>
       </c>
       <c r="G76" s="6">
-        <v>4021240.0</v>
+        <v>4494242.0</v>
       </c>
       <c r="H76" s="6">
-        <v>814022.0</v>
+        <v>482379.0</v>
       </c>
       <c r="I76" s="6">
-        <v>5510651.0</v>
+        <v>5998304.0</v>
       </c>
       <c r="J76" s="6">
-        <v>35754066.0</v>
+        <v>70050862.0</v>
       </c>
       <c r="K76" s="6">
-        <v>34611338.0</v>
+        <v>46061042.0</v>
       </c>
       <c r="L76" s="6">
-        <v>29628971.0</v>
+        <v>39987248.0</v>
       </c>
       <c r="M76" s="6">
-        <v>572586.0</v>
+        <v>359705.0</v>
       </c>
       <c r="N76" s="6">
-        <v>9678566.0</v>
+        <v>15614711.0</v>
       </c>
       <c r="O76" s="6">
-        <v>7268381.0</v>
+        <v>9645502.0</v>
       </c>
       <c r="P76" s="6">
-        <v>4182050.0</v>
+        <v>8218230.0</v>
       </c>
       <c r="Q76" s="6">
-        <v>701626.0</v>
+        <v>977592.0</v>
       </c>
       <c r="R76" s="6">
-        <v>3480424.0</v>
+        <v>7240638.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D77" s="6">
-        <v>3037.0</v>
+        <v>3261.0</v>
       </c>
       <c r="E77" s="6">
-        <v>121648595.0</v>
+        <v>117643447.0</v>
       </c>
       <c r="F77" s="6">
-        <v>103574748.0</v>
+        <v>100049923.0</v>
       </c>
       <c r="G77" s="6">
-        <v>18073847.0</v>
+        <v>17593524.0</v>
       </c>
       <c r="H77" s="6">
-        <v>4679639.0</v>
+        <v>4823915.0</v>
       </c>
       <c r="I77" s="6">
-        <v>1853314.0</v>
+        <v>4482819.0</v>
       </c>
       <c r="J77" s="6">
-        <v>101721434.0</v>
+        <v>95567104.0</v>
       </c>
       <c r="K77" s="6">
-        <v>70513796.0</v>
+        <v>81899745.0</v>
       </c>
       <c r="L77" s="6">
-        <v>54253114.0</v>
+        <v>65724534.0</v>
       </c>
       <c r="M77" s="6">
-        <v>2638562.0</v>
+        <v>2884676.0</v>
       </c>
       <c r="N77" s="6">
-        <v>24321213.0</v>
+        <v>23580156.0</v>
       </c>
       <c r="O77" s="6">
-        <v>14791244.0</v>
+        <v>17198809.0</v>
       </c>
       <c r="P77" s="6">
-        <v>11155175.0</v>
+        <v>10526469.0</v>
       </c>
       <c r="Q77" s="6">
-        <v>828466.0</v>
+        <v>3302906.0</v>
       </c>
       <c r="R77" s="6">
-        <v>10326709.0</v>
+        <v>7223563.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D78" s="6">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E78" s="6">
-        <v>1098.0</v>
+        <v>259137.0</v>
       </c>
       <c r="F78" s="6">
-        <v>1098.0</v>
+        <v>259137.0</v>
       </c>
       <c r="G78" s="6">
         <v>0.0</v>
       </c>
       <c r="H78" s="6">
         <v>0.0</v>
       </c>
       <c r="I78" s="6">
-        <v>0.0</v>
+        <v>7235.0</v>
       </c>
       <c r="J78" s="6">
-        <v>1098.0</v>
+        <v>251902.0</v>
       </c>
       <c r="K78" s="6">
-        <v>1405.0</v>
+        <v>91990.0</v>
       </c>
       <c r="L78" s="6">
-        <v>1200.0</v>
+        <v>91990.0</v>
       </c>
       <c r="M78" s="6">
         <v>0.0</v>
       </c>
       <c r="N78" s="6">
-        <v>273.0</v>
+        <v>52901.0</v>
       </c>
       <c r="O78" s="6">
-        <v>295.0</v>
+        <v>19318.0</v>
       </c>
       <c r="P78" s="6">
-        <v>125.0</v>
+        <v>33841.0</v>
       </c>
       <c r="Q78" s="6">
-        <v>147.0</v>
+        <v>228.0</v>
       </c>
       <c r="R78" s="6">
-        <v>-22.0</v>
+        <v>33613.0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D79" s="6">
-        <v>77.0</v>
+        <v>421.0</v>
       </c>
       <c r="E79" s="6">
-        <v>1401890.0</v>
+        <v>13716180.0</v>
       </c>
       <c r="F79" s="6">
-        <v>1000300.0</v>
+        <v>13357174.0</v>
       </c>
       <c r="G79" s="6">
-        <v>401590.0</v>
+        <v>359006.0</v>
       </c>
       <c r="H79" s="6">
-        <v>395142.0</v>
+        <v>181567.0</v>
       </c>
       <c r="I79" s="6">
-        <v>1332.0</v>
+        <v>825088.0</v>
       </c>
       <c r="J79" s="6">
-        <v>998968.0</v>
+        <v>12532086.0</v>
       </c>
       <c r="K79" s="6">
-        <v>1023690.0</v>
+        <v>23603233.0</v>
       </c>
       <c r="L79" s="6">
-        <v>363429.0</v>
+        <v>22711505.0</v>
       </c>
       <c r="M79" s="6">
-        <v>50424.0</v>
+        <v>159233.0</v>
       </c>
       <c r="N79" s="6">
-        <v>333132.0</v>
+        <v>3557097.0</v>
       </c>
       <c r="O79" s="6">
-        <v>214975.0</v>
+        <v>4956679.0</v>
       </c>
       <c r="P79" s="6">
-        <v>147094.0</v>
+        <v>1962852.0</v>
       </c>
       <c r="Q79" s="6">
-        <v>12581.0</v>
+        <v>3324756.0</v>
       </c>
       <c r="R79" s="6">
-        <v>134513.0</v>
+        <v>-1361904.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-09</t>
+            <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D80" s="6">
-        <v>97889.0</v>
+        <v>97879.0</v>
       </c>
       <c r="E80" s="6">
-        <v>17462513822.0</v>
+        <v>16564428554.0</v>
       </c>
       <c r="F80" s="6">
-        <v>11473909199.0</v>
+        <v>10819205595.0</v>
       </c>
       <c r="G80" s="6">
-        <v>5988604623.0</v>
+        <v>5745222959.0</v>
       </c>
       <c r="H80" s="6">
-        <v>2249518544.0</v>
+        <v>2145395667.0</v>
       </c>
       <c r="I80" s="6">
-        <v>1312689646.0</v>
+        <v>998632245.0</v>
       </c>
       <c r="J80" s="6">
-        <v>10161219553.0</v>
+        <v>9820573350.0</v>
       </c>
       <c r="K80" s="6">
-        <v>12685614263.0</v>
+        <v>11852080409.0</v>
       </c>
       <c r="L80" s="6">
-        <v>7879882028.0</v>
+        <v>7306211799.0</v>
       </c>
       <c r="M80" s="6">
-        <v>1100171367.0</v>
+        <v>895610119.0</v>
       </c>
       <c r="N80" s="6">
-        <v>2903682814.0</v>
+        <v>2800081126.0</v>
       </c>
       <c r="O80" s="6">
-        <v>2651399229.0</v>
+        <v>2477148060.0</v>
       </c>
       <c r="P80" s="6">
-        <v>939607168.0</v>
+        <v>936488416.0</v>
       </c>
       <c r="Q80" s="6">
-        <v>391616607.0</v>
+        <v>358278460.0</v>
       </c>
       <c r="R80" s="6">
-        <v>547990561.0</v>
+        <v>578209956.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D81" s="6">
-        <v>4613.0</v>
+        <v>4538.0</v>
       </c>
       <c r="E81" s="6">
-        <v>362676643.0</v>
+        <v>310544709.0</v>
       </c>
       <c r="F81" s="6">
-        <v>306317810.0</v>
+        <v>267371164.0</v>
       </c>
       <c r="G81" s="6">
-        <v>56358833.0</v>
+        <v>43173545.0</v>
       </c>
       <c r="H81" s="6">
-        <v>42186099.0</v>
+        <v>32060140.0</v>
       </c>
       <c r="I81" s="6">
-        <v>4283801.0</v>
+        <v>5914138.0</v>
       </c>
       <c r="J81" s="6">
-        <v>302034009.0</v>
+        <v>261457026.0</v>
       </c>
       <c r="K81" s="6">
-        <v>288807006.0</v>
+        <v>228685339.0</v>
       </c>
       <c r="L81" s="6">
-        <v>269845186.0</v>
+        <v>212501371.0</v>
       </c>
       <c r="M81" s="6">
-        <v>1222471.0</v>
+        <v>901010.0</v>
       </c>
       <c r="N81" s="6">
-        <v>71229576.0</v>
+        <v>63362685.0</v>
       </c>
       <c r="O81" s="6">
-        <v>60326750.0</v>
+        <v>47795535.0</v>
       </c>
       <c r="P81" s="6">
-        <v>24732480.0</v>
+        <v>24179250.0</v>
       </c>
       <c r="Q81" s="6">
-        <v>13383784.0</v>
+        <v>8136567.0</v>
       </c>
       <c r="R81" s="6">
-        <v>11348696.0</v>
+        <v>16042683.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D82" s="6">
-        <v>220.0</v>
+        <v>218.0</v>
       </c>
       <c r="E82" s="6">
-        <v>36348554.0</v>
+        <v>29294025.0</v>
       </c>
       <c r="F82" s="6">
-        <v>30781703.0</v>
+        <v>24563272.0</v>
       </c>
       <c r="G82" s="6">
-        <v>5566851.0</v>
+        <v>4730753.0</v>
       </c>
       <c r="H82" s="6">
-        <v>3238559.0</v>
+        <v>3065341.0</v>
       </c>
       <c r="I82" s="6">
-        <v>82183.0</v>
+        <v>172975.0</v>
       </c>
       <c r="J82" s="6">
-        <v>30699520.0</v>
+        <v>24390297.0</v>
       </c>
       <c r="K82" s="6">
-        <v>17383686.0</v>
+        <v>15295938.0</v>
       </c>
       <c r="L82" s="6">
-        <v>16165952.0</v>
+        <v>14418690.0</v>
       </c>
       <c r="M82" s="6">
-        <v>136548.0</v>
+        <v>45214.0</v>
       </c>
       <c r="N82" s="6">
-        <v>6660571.0</v>
+        <v>5335313.0</v>
       </c>
       <c r="O82" s="6">
-        <v>3650574.0</v>
+        <v>3212147.0</v>
       </c>
       <c r="P82" s="6">
-        <v>3317567.0</v>
+        <v>2550920.0</v>
       </c>
       <c r="Q82" s="6">
-        <v>261107.0</v>
+        <v>399168.0</v>
       </c>
       <c r="R82" s="6">
-        <v>3056460.0</v>
+        <v>2151752.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D83" s="6">
-        <v>9520.0</v>
+        <v>9508.0</v>
       </c>
       <c r="E83" s="6">
-        <v>3264434945.0</v>
+        <v>3164612019.0</v>
       </c>
       <c r="F83" s="6">
-        <v>1447303591.0</v>
+        <v>1358653375.0</v>
       </c>
       <c r="G83" s="6">
-        <v>1817131354.0</v>
+        <v>1805958644.0</v>
       </c>
       <c r="H83" s="6">
-        <v>1170953277.0</v>
+        <v>1121901421.0</v>
       </c>
       <c r="I83" s="6">
-        <v>7797976.0</v>
+        <v>6379249.0</v>
       </c>
       <c r="J83" s="6">
-        <v>1439505615.0</v>
+        <v>1352274126.0</v>
       </c>
       <c r="K83" s="6">
-        <v>2723461340.0</v>
+        <v>2376069011.0</v>
       </c>
       <c r="L83" s="6">
-        <v>1315909943.0</v>
+        <v>1169855629.0</v>
       </c>
       <c r="M83" s="6">
-        <v>722176567.0</v>
+        <v>531710424.0</v>
       </c>
       <c r="N83" s="6">
-        <v>459434792.0</v>
+        <v>427096852.0</v>
       </c>
       <c r="O83" s="6">
-        <v>571413244.0</v>
+        <v>498167202.0</v>
       </c>
       <c r="P83" s="6">
-        <v>131440333.0</v>
+        <v>124103706.0</v>
       </c>
       <c r="Q83" s="6">
-        <v>83814036.0</v>
+        <v>85209606.0</v>
       </c>
       <c r="R83" s="6">
-        <v>47626297.0</v>
+        <v>38894100.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D84" s="6">
-        <v>951.0</v>
+        <v>940.0</v>
       </c>
       <c r="E84" s="6">
-        <v>473336407.0</v>
+        <v>490223357.0</v>
       </c>
       <c r="F84" s="6">
-        <v>357899922.0</v>
+        <v>406596770.0</v>
       </c>
       <c r="G84" s="6">
-        <v>115436485.0</v>
+        <v>83626587.0</v>
       </c>
       <c r="H84" s="6">
-        <v>11184199.0</v>
+        <v>10091140.0</v>
       </c>
       <c r="I84" s="6">
-        <v>1216311.0</v>
+        <v>3179642.0</v>
       </c>
       <c r="J84" s="6">
-        <v>356683611.0</v>
+        <v>403417128.0</v>
       </c>
       <c r="K84" s="6">
-        <v>602406947.0</v>
+        <v>541670671.0</v>
       </c>
       <c r="L84" s="6">
-        <v>422743014.0</v>
+        <v>382440147.0</v>
       </c>
       <c r="M84" s="6">
-        <v>12404395.0</v>
+        <v>6069352.0</v>
       </c>
       <c r="N84" s="6">
-        <v>137430910.0</v>
+        <v>142847952.0</v>
       </c>
       <c r="O84" s="6">
-        <v>126505459.0</v>
+        <v>113750841.0</v>
       </c>
       <c r="P84" s="6">
-        <v>28114581.0</v>
+        <v>37028643.0</v>
       </c>
       <c r="Q84" s="6">
-        <v>14480748.0</v>
+        <v>6554195.0</v>
       </c>
       <c r="R84" s="6">
-        <v>13633833.0</v>
+        <v>30474448.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D85" s="6">
         <v>386.0</v>
       </c>
       <c r="E85" s="6">
-        <v>100654101.0</v>
+        <v>96003905.0</v>
       </c>
       <c r="F85" s="6">
-        <v>85479258.0</v>
+        <v>79974816.0</v>
       </c>
       <c r="G85" s="6">
-        <v>15174843.0</v>
+        <v>16029089.0</v>
       </c>
       <c r="H85" s="6">
-        <v>12515561.0</v>
+        <v>11034474.0</v>
       </c>
       <c r="I85" s="6">
-        <v>344273.0</v>
+        <v>181194.0</v>
       </c>
       <c r="J85" s="6">
-        <v>85134985.0</v>
+        <v>79793622.0</v>
       </c>
       <c r="K85" s="6">
-        <v>71483394.0</v>
+        <v>74006412.0</v>
       </c>
       <c r="L85" s="6">
-        <v>66549452.0</v>
+        <v>66166543.0</v>
       </c>
       <c r="M85" s="6">
-        <v>583781.0</v>
+        <v>1121071.0</v>
       </c>
       <c r="N85" s="6">
-        <v>21500725.0</v>
+        <v>20536117.0</v>
       </c>
       <c r="O85" s="6">
-        <v>15011445.0</v>
+        <v>15495633.0</v>
       </c>
       <c r="P85" s="6">
-        <v>8032904.0</v>
+        <v>7107006.0</v>
       </c>
       <c r="Q85" s="6">
-        <v>1372455.0</v>
+        <v>1670185.0</v>
       </c>
       <c r="R85" s="6">
-        <v>6660449.0</v>
+        <v>5436821.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D86" s="6">
-        <v>11883.0</v>
+        <v>11956.0</v>
       </c>
       <c r="E86" s="6">
-        <v>1205494995.0</v>
+        <v>1163825902.0</v>
       </c>
       <c r="F86" s="6">
-        <v>1065935602.0</v>
+        <v>1023372813.0</v>
       </c>
       <c r="G86" s="6">
-        <v>139559393.0</v>
+        <v>140453089.0</v>
       </c>
       <c r="H86" s="6">
-        <v>7546021.0</v>
+        <v>10326690.0</v>
       </c>
       <c r="I86" s="6">
-        <v>7320455.0</v>
+        <v>6152069.0</v>
       </c>
       <c r="J86" s="6">
-        <v>1058615147.0</v>
+        <v>1017220744.0</v>
       </c>
       <c r="K86" s="6">
-        <v>844289372.0</v>
+        <v>769842727.0</v>
       </c>
       <c r="L86" s="6">
-        <v>763847376.0</v>
+        <v>700279067.0</v>
       </c>
       <c r="M86" s="6">
-        <v>18315310.0</v>
+        <v>15968748.0</v>
       </c>
       <c r="N86" s="6">
-        <v>158500915.0</v>
+        <v>155390472.0</v>
       </c>
       <c r="O86" s="6">
-        <v>177300768.0</v>
+        <v>161680090.0</v>
       </c>
       <c r="P86" s="6">
-        <v>36130418.0</v>
+        <v>40687717.0</v>
       </c>
       <c r="Q86" s="6">
-        <v>50015247.0</v>
+        <v>42878314.0</v>
       </c>
       <c r="R86" s="6">
-        <v>-13884829.0</v>
+        <v>-2190597.0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D87" s="6">
-        <v>24956.0</v>
+        <v>24960.0</v>
       </c>
       <c r="E87" s="6">
-        <v>6118858141.0</v>
+        <v>5878781658.0</v>
       </c>
       <c r="F87" s="6">
-        <v>4293238599.0</v>
+        <v>4118770500.0</v>
       </c>
       <c r="G87" s="6">
-        <v>1825619542.0</v>
+        <v>1760011158.0</v>
       </c>
       <c r="H87" s="6">
-        <v>922077164.0</v>
+        <v>883890370.0</v>
       </c>
       <c r="I87" s="6">
-        <v>61107162.0</v>
+        <v>34435743.0</v>
       </c>
       <c r="J87" s="6">
-        <v>4232131437.0</v>
+        <v>4084334757.0</v>
       </c>
       <c r="K87" s="6">
-        <v>4847530561.0</v>
+        <v>4578626279.0</v>
       </c>
       <c r="L87" s="6">
-        <v>2680761823.0</v>
+        <v>2493252418.0</v>
       </c>
       <c r="M87" s="6">
-        <v>305818205.0</v>
+        <v>313324462.0</v>
       </c>
       <c r="N87" s="6">
-        <v>1236511152.0</v>
+        <v>1182428691.0</v>
       </c>
       <c r="O87" s="6">
-        <v>1007802039.0</v>
+        <v>951932722.0</v>
       </c>
       <c r="P87" s="6">
-        <v>399241550.0</v>
+        <v>384856080.0</v>
       </c>
       <c r="Q87" s="6">
-        <v>104763279.0</v>
+        <v>86805311.0</v>
       </c>
       <c r="R87" s="6">
-        <v>294478271.0</v>
+        <v>298050769.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D88" s="6">
-        <v>8278.0</v>
+        <v>8271.0</v>
       </c>
       <c r="E88" s="6">
-        <v>2101093855.0</v>
+        <v>2000354669.0</v>
       </c>
       <c r="F88" s="6">
-        <v>842929415.0</v>
+        <v>828325213.0</v>
       </c>
       <c r="G88" s="6">
-        <v>1258164440.0</v>
+        <v>1172029456.0</v>
       </c>
       <c r="H88" s="6">
-        <v>22440192.0</v>
+        <v>19716602.0</v>
       </c>
       <c r="I88" s="6">
-        <v>9718087.0</v>
+        <v>9283655.0</v>
       </c>
       <c r="J88" s="6">
-        <v>833211328.0</v>
+        <v>819041558.0</v>
       </c>
       <c r="K88" s="6">
-        <v>1147826888.0</v>
+        <v>1158777960.0</v>
       </c>
       <c r="L88" s="6">
-        <v>705712981.0</v>
+        <v>692014657.0</v>
       </c>
       <c r="M88" s="6">
-        <v>14736629.0</v>
+        <v>6747014.0</v>
       </c>
       <c r="N88" s="6">
-        <v>268462428.0</v>
+        <v>271828056.0</v>
       </c>
       <c r="O88" s="6">
-        <v>240509635.0</v>
+        <v>243152886.0</v>
       </c>
       <c r="P88" s="6">
-        <v>89216498.0</v>
+        <v>85432351.0</v>
       </c>
       <c r="Q88" s="6">
-        <v>57246929.0</v>
+        <v>54666153.0</v>
       </c>
       <c r="R88" s="6">
-        <v>31969569.0</v>
+        <v>30766198.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D89" s="6">
-        <v>4015.0</v>
+        <v>4028.0</v>
       </c>
       <c r="E89" s="6">
-        <v>211889472.0</v>
+        <v>185492921.0</v>
       </c>
       <c r="F89" s="6">
-        <v>208505192.0</v>
+        <v>182451493.0</v>
       </c>
       <c r="G89" s="6">
-        <v>3384280.0</v>
+        <v>3041428.0</v>
       </c>
       <c r="H89" s="6">
-        <v>1289054.0</v>
+        <v>1013313.0</v>
       </c>
       <c r="I89" s="6">
-        <v>7088898.0</v>
+        <v>5327169.0</v>
       </c>
       <c r="J89" s="6">
-        <v>201416294.0</v>
+        <v>177124324.0</v>
       </c>
       <c r="K89" s="6">
-        <v>140198609.0</v>
+        <v>116446381.0</v>
       </c>
       <c r="L89" s="6">
-        <v>124455362.0</v>
+        <v>104822714.0</v>
       </c>
       <c r="M89" s="6">
-        <v>2658238.0</v>
+        <v>382314.0</v>
       </c>
       <c r="N89" s="6">
-        <v>46061584.0</v>
+        <v>39310752.0</v>
       </c>
       <c r="O89" s="6">
-        <v>29441708.0</v>
+        <v>24453740.0</v>
       </c>
       <c r="P89" s="6">
-        <v>19008281.0</v>
+        <v>16612886.0</v>
       </c>
       <c r="Q89" s="6">
-        <v>949824.0</v>
+        <v>1316665.0</v>
       </c>
       <c r="R89" s="6">
-        <v>18058457.0</v>
+        <v>15296221.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D90" s="6">
-        <v>1126.0</v>
+        <v>1129.0</v>
       </c>
       <c r="E90" s="6">
-        <v>132806543.0</v>
+        <v>149972663.0</v>
       </c>
       <c r="F90" s="6">
-        <v>65237460.0</v>
+        <v>80270889.0</v>
       </c>
       <c r="G90" s="6">
-        <v>67569083.0</v>
+        <v>69701774.0</v>
       </c>
       <c r="H90" s="6">
-        <v>454573.0</v>
+        <v>387547.0</v>
       </c>
       <c r="I90" s="6">
-        <v>4982532.0</v>
+        <v>10078382.0</v>
       </c>
       <c r="J90" s="6">
-        <v>60254928.0</v>
+        <v>70192507.0</v>
       </c>
       <c r="K90" s="6">
-        <v>239541308.0</v>
+        <v>286825869.0</v>
       </c>
       <c r="L90" s="6">
-        <v>178258381.0</v>
+        <v>186519843.0</v>
       </c>
       <c r="M90" s="6">
-        <v>261762.0</v>
+        <v>236676.0</v>
       </c>
       <c r="N90" s="6">
-        <v>24063014.0</v>
+        <v>34475753.0</v>
       </c>
       <c r="O90" s="6">
-        <v>50295651.0</v>
+        <v>60225805.0</v>
       </c>
       <c r="P90" s="6">
-        <v>5664089.0</v>
+        <v>6551768.0</v>
       </c>
       <c r="Q90" s="6">
-        <v>31076357.0</v>
+        <v>30193868.0</v>
       </c>
       <c r="R90" s="6">
-        <v>-25412268.0</v>
+        <v>-23642100.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D91" s="6">
-        <v>3875.0</v>
+        <v>3912.0</v>
       </c>
       <c r="E91" s="6">
-        <v>531241279.0</v>
+        <v>520839146.0</v>
       </c>
       <c r="F91" s="6">
-        <v>228226974.0</v>
+        <v>237047562.0</v>
       </c>
       <c r="G91" s="6">
-        <v>303014305.0</v>
+        <v>283791584.0</v>
       </c>
       <c r="H91" s="6">
-        <v>10581464.0</v>
+        <v>9741916.0</v>
       </c>
       <c r="I91" s="6">
-        <v>2747244.0</v>
+        <v>3788370.0</v>
       </c>
       <c r="J91" s="6">
-        <v>225479730.0</v>
+        <v>233259192.0</v>
       </c>
       <c r="K91" s="6">
-        <v>273990937.0</v>
+        <v>289538609.0</v>
       </c>
       <c r="L91" s="6">
-        <v>128925062.0</v>
+        <v>144520228.0</v>
       </c>
       <c r="M91" s="6">
-        <v>3315619.0</v>
+        <v>2561695.0</v>
       </c>
       <c r="N91" s="6">
-        <v>79463650.0</v>
+        <v>82581362.0</v>
       </c>
       <c r="O91" s="6">
-        <v>57527141.0</v>
+        <v>60800215.0</v>
       </c>
       <c r="P91" s="6">
-        <v>29839302.0</v>
+        <v>30038464.0</v>
       </c>
       <c r="Q91" s="6">
-        <v>6371861.0</v>
+        <v>6493690.0</v>
       </c>
       <c r="R91" s="6">
-        <v>23467441.0</v>
+        <v>23544774.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D92" s="6">
-        <v>771.0</v>
+        <v>779.0</v>
       </c>
       <c r="E92" s="6">
-        <v>1163733654.0</v>
+        <v>824692685.0</v>
       </c>
       <c r="F92" s="6">
-        <v>1126130016.0</v>
+        <v>789649478.0</v>
       </c>
       <c r="G92" s="6">
-        <v>37603638.0</v>
+        <v>35043207.0</v>
       </c>
       <c r="H92" s="6">
-        <v>274030.0</v>
+        <v>179541.0</v>
       </c>
       <c r="I92" s="6">
-        <v>879463643.0</v>
+        <v>575461910.0</v>
       </c>
       <c r="J92" s="6">
-        <v>246666373.0</v>
+        <v>214187568.0</v>
       </c>
       <c r="K92" s="6">
-        <v>300560363.0</v>
+        <v>252225281.0</v>
       </c>
       <c r="L92" s="6">
-        <v>246756052.0</v>
+        <v>213747162.0</v>
       </c>
       <c r="M92" s="6">
-        <v>465976.0</v>
+        <v>53924.0</v>
       </c>
       <c r="N92" s="6">
-        <v>62931978.0</v>
+        <v>53336011.0</v>
       </c>
       <c r="O92" s="6">
-        <v>63016345.0</v>
+        <v>52967309.0</v>
       </c>
       <c r="P92" s="6">
-        <v>12732881.0</v>
+        <v>11985176.0</v>
       </c>
       <c r="Q92" s="6">
-        <v>2732767.0</v>
+        <v>1900947.0</v>
       </c>
       <c r="R92" s="6">
-        <v>10000114.0</v>
+        <v>10084229.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D93" s="6">
-        <v>6902.0</v>
+        <v>6815.0</v>
       </c>
       <c r="E93" s="6">
-        <v>367603106.0</v>
+        <v>379281757.0</v>
       </c>
       <c r="F93" s="6">
-        <v>357262077.0</v>
+        <v>370407851.0</v>
       </c>
       <c r="G93" s="6">
-        <v>10341029.0</v>
+        <v>8873906.0</v>
       </c>
       <c r="H93" s="6">
-        <v>1732926.0</v>
+        <v>1529392.0</v>
       </c>
       <c r="I93" s="6">
-        <v>40494014.0</v>
+        <v>42165229.0</v>
       </c>
       <c r="J93" s="6">
-        <v>316768063.0</v>
+        <v>328242622.0</v>
       </c>
       <c r="K93" s="6">
-        <v>367678347.0</v>
+        <v>338405998.0</v>
       </c>
       <c r="L93" s="6">
-        <v>357207191.0</v>
+        <v>325687448.0</v>
       </c>
       <c r="M93" s="6">
-        <v>1328419.0</v>
+        <v>1563548.0</v>
       </c>
       <c r="N93" s="6">
-        <v>109894240.0</v>
+        <v>99958806.0</v>
       </c>
       <c r="O93" s="6">
-        <v>77200956.0</v>
+        <v>71055838.0</v>
       </c>
       <c r="P93" s="6">
-        <v>42896701.0</v>
+        <v>44995063.0</v>
       </c>
       <c r="Q93" s="6">
-        <v>8583957.0</v>
+        <v>13463651.0</v>
       </c>
       <c r="R93" s="6">
-        <v>34312744.0</v>
+        <v>31531412.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D94" s="6">
-        <v>10521.0</v>
+        <v>10493.0</v>
       </c>
       <c r="E94" s="6">
-        <v>478070374.0</v>
+        <v>493093440.0</v>
       </c>
       <c r="F94" s="6">
-        <v>335192701.0</v>
+        <v>341227160.0</v>
       </c>
       <c r="G94" s="6">
-        <v>142877673.0</v>
+        <v>151866280.0</v>
       </c>
       <c r="H94" s="6">
-        <v>11622685.0</v>
+        <v>12765474.0</v>
       </c>
       <c r="I94" s="6">
-        <v>13166015.0</v>
+        <v>14137106.0</v>
       </c>
       <c r="J94" s="6">
-        <v>322026686.0</v>
+        <v>327090054.0</v>
       </c>
       <c r="K94" s="6">
-        <v>266352175.0</v>
+        <v>275957400.0</v>
       </c>
       <c r="L94" s="6">
-        <v>190779414.0</v>
+        <v>184712409.0</v>
       </c>
       <c r="M94" s="6">
-        <v>2211281.0</v>
+        <v>4272533.0</v>
       </c>
       <c r="N94" s="6">
-        <v>82686519.0</v>
+        <v>86152583.0</v>
       </c>
       <c r="O94" s="6">
-        <v>55875513.0</v>
+        <v>57810068.0</v>
       </c>
       <c r="P94" s="6">
-        <v>36845891.0</v>
+        <v>41251319.0</v>
       </c>
       <c r="Q94" s="6">
-        <v>7911853.0</v>
+        <v>10476836.0</v>
       </c>
       <c r="R94" s="6">
-        <v>28934038.0</v>
+        <v>30774483.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D95" s="6">
-        <v>4241.0</v>
+        <v>4257.0</v>
       </c>
       <c r="E95" s="6">
-        <v>454471419.0</v>
+        <v>409497448.0</v>
       </c>
       <c r="F95" s="6">
-        <v>289244501.0</v>
+        <v>268100784.0</v>
       </c>
       <c r="G95" s="6">
-        <v>165226918.0</v>
+        <v>141396664.0</v>
       </c>
       <c r="H95" s="6">
-        <v>26126596.0</v>
+        <v>20849013.0</v>
       </c>
       <c r="I95" s="6">
-        <v>7841788.0</v>
+        <v>6698014.0</v>
       </c>
       <c r="J95" s="6">
-        <v>281402713.0</v>
+        <v>261402770.0</v>
       </c>
       <c r="K95" s="6">
-        <v>245253205.0</v>
+        <v>202928165.0</v>
       </c>
       <c r="L95" s="6">
-        <v>162447595.0</v>
+        <v>139738171.0</v>
       </c>
       <c r="M95" s="6">
-        <v>2908867.0</v>
+        <v>2119719.0</v>
       </c>
       <c r="N95" s="6">
-        <v>73588740.0</v>
+        <v>65609173.0</v>
       </c>
       <c r="O95" s="6">
-        <v>50664805.0</v>
+        <v>41826306.0</v>
       </c>
       <c r="P95" s="6">
-        <v>30868215.0</v>
+        <v>30898702.0</v>
       </c>
       <c r="Q95" s="6">
-        <v>6445452.0</v>
+        <v>5794640.0</v>
       </c>
       <c r="R95" s="6">
-        <v>24422763.0</v>
+        <v>25104062.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D96" s="6">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="E96" s="6">
-        <v>23017721.0</v>
+        <v>16434256.0</v>
       </c>
       <c r="F96" s="6">
-        <v>19833918.0</v>
+        <v>14153276.0</v>
       </c>
       <c r="G96" s="6">
-        <v>3183803.0</v>
+        <v>2280980.0</v>
       </c>
       <c r="H96" s="6">
         <v>0.0</v>
       </c>
       <c r="I96" s="6">
-        <v>6362063.0</v>
+        <v>7179786.0</v>
       </c>
       <c r="J96" s="6">
-        <v>13471855.0</v>
+        <v>6973490.0</v>
       </c>
       <c r="K96" s="6">
-        <v>128240057.0</v>
+        <v>158077329.0</v>
       </c>
       <c r="L96" s="6">
-        <v>100049705.0</v>
+        <v>119177633.0</v>
       </c>
       <c r="M96" s="6">
-        <v>6294162.0</v>
+        <v>4859281.0</v>
       </c>
       <c r="N96" s="6">
-        <v>22123231.0</v>
+        <v>25076965.0</v>
       </c>
       <c r="O96" s="6">
-        <v>26930412.0</v>
+        <v>33196239.0</v>
       </c>
       <c r="P96" s="6">
-        <v>20358607.0</v>
+        <v>24460188.0</v>
       </c>
       <c r="Q96" s="6">
-        <v>665.0</v>
+        <v>15158.0</v>
       </c>
       <c r="R96" s="6">
-        <v>20357942.0</v>
+        <v>24445030.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D97" s="6">
-        <v>637.0</v>
+        <v>646.0</v>
       </c>
       <c r="E97" s="6">
-        <v>65506931.0</v>
+        <v>34968692.0</v>
       </c>
       <c r="F97" s="6">
-        <v>63825898.0</v>
+        <v>33029921.0</v>
       </c>
       <c r="G97" s="6">
-        <v>1681033.0</v>
+        <v>1938771.0</v>
       </c>
       <c r="H97" s="6">
-        <v>144536.0</v>
+        <v>103733.0</v>
       </c>
       <c r="I97" s="6">
-        <v>51470047.0</v>
+        <v>20269848.0</v>
       </c>
       <c r="J97" s="6">
-        <v>12355851.0</v>
+        <v>12760073.0</v>
       </c>
       <c r="K97" s="6">
-        <v>20873876.0</v>
+        <v>28095419.0</v>
       </c>
       <c r="L97" s="6">
-        <v>18935243.0</v>
+        <v>24361871.0</v>
       </c>
       <c r="M97" s="6">
-        <v>116267.0</v>
+        <v>96714.0</v>
       </c>
       <c r="N97" s="6">
-        <v>4140256.0</v>
+        <v>4951062.0</v>
       </c>
       <c r="O97" s="6">
-        <v>4383514.0</v>
+        <v>5900038.0</v>
       </c>
       <c r="P97" s="6">
-        <v>3167889.0</v>
+        <v>3747098.0</v>
       </c>
       <c r="Q97" s="6">
-        <v>387137.0</v>
+        <v>173381.0</v>
       </c>
       <c r="R97" s="6">
-        <v>2780752.0</v>
+        <v>3573717.0</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D98" s="6">
-        <v>462.0</v>
+        <v>472.0</v>
       </c>
       <c r="E98" s="6">
-        <v>214289779.0</v>
+        <v>256769649.0</v>
       </c>
       <c r="F98" s="6">
-        <v>212829351.0</v>
+        <v>253800440.0</v>
       </c>
       <c r="G98" s="6">
-        <v>1460428.0</v>
+        <v>2969209.0</v>
       </c>
       <c r="H98" s="6">
-        <v>478467.0</v>
+        <v>1771303.0</v>
       </c>
       <c r="I98" s="6">
-        <v>200576140.0</v>
+        <v>240732169.0</v>
       </c>
       <c r="J98" s="6">
-        <v>12253211.0</v>
+        <v>13068271.0</v>
       </c>
       <c r="K98" s="6">
-        <v>50443995.0</v>
+        <v>57086667.0</v>
       </c>
       <c r="L98" s="6">
-        <v>45788795.0</v>
+        <v>53218352.0</v>
       </c>
       <c r="M98" s="6">
-        <v>227510.0</v>
+        <v>269038.0</v>
       </c>
       <c r="N98" s="6">
-        <v>5737921.0</v>
+        <v>6778769.0</v>
       </c>
       <c r="O98" s="6">
-        <v>10593239.0</v>
+        <v>11988200.0</v>
       </c>
       <c r="P98" s="6">
-        <v>3991278.0</v>
+        <v>4975628.0</v>
       </c>
       <c r="Q98" s="6">
-        <v>138257.0</v>
+        <v>263569.0</v>
       </c>
       <c r="R98" s="6">
-        <v>3853021.0</v>
+        <v>4712059.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D99" s="6">
-        <v>1374.0</v>
+        <v>1388.0</v>
       </c>
       <c r="E99" s="6">
-        <v>48975634.0</v>
+        <v>46920490.0</v>
       </c>
       <c r="F99" s="6">
-        <v>46008003.0</v>
+        <v>44093463.0</v>
       </c>
       <c r="G99" s="6">
-        <v>2967631.0</v>
+        <v>2827027.0</v>
       </c>
       <c r="H99" s="6">
-        <v>521627.0</v>
+        <v>234818.0</v>
       </c>
       <c r="I99" s="6">
-        <v>5221722.0</v>
+        <v>4949253.0</v>
       </c>
       <c r="J99" s="6">
-        <v>40786281.0</v>
+        <v>39144210.0</v>
       </c>
       <c r="K99" s="6">
-        <v>40830295.0</v>
+        <v>32037467.0</v>
       </c>
       <c r="L99" s="6">
-        <v>33918266.0</v>
+        <v>27168519.0</v>
       </c>
       <c r="M99" s="6">
-        <v>600995.0</v>
+        <v>381667.0</v>
       </c>
       <c r="N99" s="6">
-        <v>11400045.0</v>
+        <v>9195715.0</v>
       </c>
       <c r="O99" s="6">
-        <v>8574362.0</v>
+        <v>6727763.0</v>
       </c>
       <c r="P99" s="6">
-        <v>4467580.0</v>
+        <v>4373667.0</v>
       </c>
       <c r="Q99" s="6">
-        <v>751130.0</v>
+        <v>825746.0</v>
       </c>
       <c r="R99" s="6">
-        <v>3716450.0</v>
+        <v>3547921.0</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D100" s="6">
-        <v>3030.0</v>
+        <v>3052.0</v>
       </c>
       <c r="E100" s="6">
-        <v>106348782.0</v>
+        <v>111832086.0</v>
       </c>
       <c r="F100" s="6">
-        <v>90085958.0</v>
+        <v>96666010.0</v>
       </c>
       <c r="G100" s="6">
-        <v>16262824.0</v>
+        <v>15166076.0</v>
       </c>
       <c r="H100" s="6">
-        <v>4139724.0</v>
+        <v>4424713.0</v>
       </c>
       <c r="I100" s="6">
-        <v>1401118.0</v>
+        <v>2144972.0</v>
       </c>
       <c r="J100" s="6">
-        <v>88684840.0</v>
+        <v>94521038.0</v>
       </c>
       <c r="K100" s="6">
-        <v>67873596.0</v>
+        <v>70869752.0</v>
       </c>
       <c r="L100" s="6">
-        <v>50573762.0</v>
+        <v>51391943.0</v>
       </c>
       <c r="M100" s="6">
-        <v>4273176.0</v>
+        <v>2845495.0</v>
       </c>
       <c r="N100" s="6">
-        <v>21471774.0</v>
+        <v>23622464.0</v>
       </c>
       <c r="O100" s="6">
-        <v>14252125.0</v>
+        <v>14881018.0</v>
       </c>
       <c r="P100" s="6">
-        <v>9244130.0</v>
+        <v>10548250.0</v>
       </c>
       <c r="Q100" s="6">
-        <v>923542.0</v>
+        <v>1031949.0</v>
       </c>
       <c r="R100" s="6">
-        <v>8320588.0</v>
+        <v>9516301.0</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D101" s="6">
         <v>3.0</v>
       </c>
       <c r="E101" s="6">
-        <v>1389.0</v>
+        <v>53.0</v>
       </c>
       <c r="F101" s="6">
-        <v>1389.0</v>
+        <v>53.0</v>
       </c>
       <c r="G101" s="6">
         <v>0.0</v>
       </c>
       <c r="H101" s="6">
         <v>0.0</v>
       </c>
       <c r="I101" s="6">
         <v>0.0</v>
       </c>
       <c r="J101" s="6">
-        <v>1389.0</v>
+        <v>53.0</v>
       </c>
       <c r="K101" s="6">
-        <v>1567.0</v>
+        <v>752.0</v>
       </c>
       <c r="L101" s="6">
-        <v>1048.0</v>
+        <v>752.0</v>
       </c>
       <c r="M101" s="6">
         <v>0.0</v>
       </c>
       <c r="N101" s="6">
-        <v>537.0</v>
+        <v>11.0</v>
       </c>
       <c r="O101" s="6">
-        <v>329.0</v>
+        <v>158.0</v>
       </c>
       <c r="P101" s="6">
-        <v>208.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q101" s="6">
-        <v>0.0</v>
+        <v>147.0</v>
       </c>
       <c r="R101" s="6">
-        <v>208.0</v>
+        <v>-147.0</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D102" s="6">
-        <v>68.0</v>
+        <v>69.0</v>
       </c>
       <c r="E102" s="6">
-        <v>1660098.0</v>
+        <v>993024.0</v>
       </c>
       <c r="F102" s="6">
-        <v>1639861.0</v>
+        <v>679292.0</v>
       </c>
       <c r="G102" s="6">
-        <v>20237.0</v>
+        <v>313732.0</v>
       </c>
       <c r="H102" s="6">
-        <v>11790.0</v>
+        <v>308726.0</v>
       </c>
       <c r="I102" s="6">
-        <v>4174.0</v>
+        <v>1372.0</v>
       </c>
       <c r="J102" s="6">
-        <v>1635687.0</v>
+        <v>677920.0</v>
       </c>
       <c r="K102" s="6">
-        <v>586738.0</v>
+        <v>610986.0</v>
       </c>
       <c r="L102" s="6">
-        <v>250424.0</v>
+        <v>216229.0</v>
       </c>
       <c r="M102" s="6">
-        <v>115190.0</v>
+        <v>80219.0</v>
       </c>
       <c r="N102" s="6">
-        <v>388256.0</v>
+        <v>205562.0</v>
       </c>
       <c r="O102" s="6">
-        <v>123215.0</v>
+        <v>128307.0</v>
       </c>
       <c r="P102" s="6">
-        <v>295785.0</v>
+        <v>104534.0</v>
       </c>
       <c r="Q102" s="6">
-        <v>6220.0</v>
+        <v>8714.0</v>
       </c>
       <c r="R102" s="6">
-        <v>289565.0</v>
+        <v>95820.0</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-08</t>
+            <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D103" s="6">
-        <v>96495.0</v>
+        <v>97873.0</v>
       </c>
       <c r="E103" s="6">
-        <v>16048606243.0</v>
+        <v>17747590594.0</v>
       </c>
       <c r="F103" s="6">
-        <v>10629759619.0</v>
+        <v>11662388906.0</v>
       </c>
       <c r="G103" s="6">
-        <v>5418846624.0</v>
+        <v>6085201688.0</v>
       </c>
       <c r="H103" s="6">
-        <v>2027544899.0</v>
+        <v>2279120870.0</v>
       </c>
       <c r="I103" s="6">
-        <v>970450979.0</v>
+        <v>1153946978.0</v>
       </c>
       <c r="J103" s="6">
-        <v>9659308640.0</v>
+        <v>10508441928.0</v>
       </c>
       <c r="K103" s="6">
-        <v>11591480081.0</v>
+        <v>12888633690.0</v>
       </c>
       <c r="L103" s="6">
-        <v>7486406442.0</v>
+        <v>8050917394.0</v>
       </c>
       <c r="M103" s="6">
-        <v>907767619.0</v>
+        <v>832940767.0</v>
       </c>
       <c r="N103" s="6">
-        <v>2680691491.0</v>
+        <v>3020203238.0</v>
       </c>
       <c r="O103" s="6">
-        <v>2422561277.0</v>
+        <v>2692042624.0</v>
       </c>
       <c r="P103" s="6">
-        <v>935360071.0</v>
+        <v>989871695.0</v>
       </c>
       <c r="Q103" s="6">
-        <v>409070438.0</v>
+        <v>399997707.0</v>
       </c>
       <c r="R103" s="6">
-        <v>526289633.0</v>
+        <v>589873988.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D104" s="6">
-        <v>4532.0</v>
+        <v>4563.0</v>
       </c>
       <c r="E104" s="6">
-        <v>391052656.0</v>
+        <v>346071246.0</v>
       </c>
       <c r="F104" s="6">
-        <v>350121626.0</v>
+        <v>299888014.0</v>
       </c>
       <c r="G104" s="6">
-        <v>40931030.0</v>
+        <v>46183232.0</v>
       </c>
       <c r="H104" s="6">
-        <v>30834731.0</v>
+        <v>32150210.0</v>
       </c>
       <c r="I104" s="6">
-        <v>1319612.0</v>
+        <v>3097094.0</v>
       </c>
       <c r="J104" s="6">
-        <v>348802014.0</v>
+        <v>296790920.0</v>
       </c>
       <c r="K104" s="6">
-        <v>281628405.0</v>
+        <v>255881889.0</v>
       </c>
       <c r="L104" s="6">
-        <v>265045662.0</v>
+        <v>236382586.0</v>
       </c>
       <c r="M104" s="6">
-        <v>798967.0</v>
+        <v>1165995.0</v>
       </c>
       <c r="N104" s="6">
-        <v>80210365.0</v>
+        <v>70872771.0</v>
       </c>
       <c r="O104" s="6">
-        <v>58901496.0</v>
+        <v>53464820.0</v>
       </c>
       <c r="P104" s="6">
-        <v>34097589.0</v>
+        <v>26854328.0</v>
       </c>
       <c r="Q104" s="6">
-        <v>12055158.0</v>
+        <v>9043993.0</v>
       </c>
       <c r="R104" s="6">
-        <v>22042431.0</v>
+        <v>17810335.0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D105" s="6">
-        <v>218.0</v>
+        <v>220.0</v>
       </c>
       <c r="E105" s="6">
-        <v>29883650.0</v>
+        <v>37402435.0</v>
       </c>
       <c r="F105" s="6">
-        <v>26064434.0</v>
+        <v>32000298.0</v>
       </c>
       <c r="G105" s="6">
-        <v>3819216.0</v>
+        <v>5402137.0</v>
       </c>
       <c r="H105" s="6">
-        <v>2441370.0</v>
+        <v>3588070.0</v>
       </c>
       <c r="I105" s="6">
-        <v>402221.0</v>
+        <v>70620.0</v>
       </c>
       <c r="J105" s="6">
-        <v>25662213.0</v>
+        <v>31929678.0</v>
       </c>
       <c r="K105" s="6">
-        <v>15343471.0</v>
+        <v>22355157.0</v>
       </c>
       <c r="L105" s="6">
-        <v>14392167.0</v>
+        <v>18950600.0</v>
       </c>
       <c r="M105" s="6">
-        <v>621552.0</v>
+        <v>366524.0</v>
       </c>
       <c r="N105" s="6">
-        <v>5389919.0</v>
+        <v>7916728.0</v>
       </c>
       <c r="O105" s="6">
-        <v>3222129.0</v>
+        <v>4694583.0</v>
       </c>
       <c r="P105" s="6">
-        <v>2601031.0</v>
+        <v>3571158.0</v>
       </c>
       <c r="Q105" s="6">
-        <v>295373.0</v>
+        <v>224025.0</v>
       </c>
       <c r="R105" s="6">
-        <v>2305658.0</v>
+        <v>3347133.0</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D106" s="6">
-        <v>9427.0</v>
+        <v>9511.0</v>
       </c>
       <c r="E106" s="6">
-        <v>3067095186.0</v>
+        <v>3320684969.0</v>
       </c>
       <c r="F106" s="6">
-        <v>1362988591.0</v>
+        <v>1524235296.0</v>
       </c>
       <c r="G106" s="6">
-        <v>1704106595.0</v>
+        <v>1796449673.0</v>
       </c>
       <c r="H106" s="6">
-        <v>1071017870.0</v>
+        <v>1157100043.0</v>
       </c>
       <c r="I106" s="6">
-        <v>9111486.0</v>
+        <v>9340209.0</v>
       </c>
       <c r="J106" s="6">
-        <v>1353877105.0</v>
+        <v>1514895087.0</v>
       </c>
       <c r="K106" s="6">
-        <v>2287546518.0</v>
+        <v>2429094491.0</v>
       </c>
       <c r="L106" s="6">
-        <v>1150979124.0</v>
+        <v>1360341233.0</v>
       </c>
       <c r="M106" s="6">
-        <v>543629848.0</v>
+        <v>349772400.0</v>
       </c>
       <c r="N106" s="6">
-        <v>414543659.0</v>
+        <v>473438990.0</v>
       </c>
       <c r="O106" s="6">
-        <v>479798304.0</v>
+        <v>509413230.0</v>
       </c>
       <c r="P106" s="6">
-        <v>128486338.0</v>
+        <v>127231642.0</v>
       </c>
       <c r="Q106" s="6">
-        <v>79112639.0</v>
+        <v>90665468.0</v>
       </c>
       <c r="R106" s="6">
-        <v>49373699.0</v>
+        <v>36566174.0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D107" s="6">
-        <v>937.0</v>
+        <v>944.0</v>
       </c>
       <c r="E107" s="6">
-        <v>369516690.0</v>
+        <v>462455238.0</v>
       </c>
       <c r="F107" s="6">
-        <v>271872742.0</v>
+        <v>365045607.0</v>
       </c>
       <c r="G107" s="6">
-        <v>97643948.0</v>
+        <v>97409631.0</v>
       </c>
       <c r="H107" s="6">
-        <v>20917083.0</v>
+        <v>10635835.0</v>
       </c>
       <c r="I107" s="6">
-        <v>1865605.0</v>
+        <v>1406991.0</v>
       </c>
       <c r="J107" s="6">
-        <v>270007137.0</v>
+        <v>363638616.0</v>
       </c>
       <c r="K107" s="6">
-        <v>432616538.0</v>
+        <v>527188685.0</v>
       </c>
       <c r="L107" s="6">
-        <v>299946471.0</v>
+        <v>372996067.0</v>
       </c>
       <c r="M107" s="6">
-        <v>67124.0</v>
+        <v>142910.0</v>
       </c>
       <c r="N107" s="6">
-        <v>105907921.0</v>
+        <v>137708943.0</v>
       </c>
       <c r="O107" s="6">
-        <v>90849473.0</v>
+        <v>110698700.0</v>
       </c>
       <c r="P107" s="6">
-        <v>20352709.0</v>
+        <v>35719153.0</v>
       </c>
       <c r="Q107" s="6">
-        <v>5166418.0</v>
+        <v>8463334.0</v>
       </c>
       <c r="R107" s="6">
-        <v>15186291.0</v>
+        <v>27255819.0</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D108" s="6">
-        <v>385.0</v>
+        <v>386.0</v>
       </c>
       <c r="E108" s="6">
-        <v>94240164.0</v>
+        <v>101889601.0</v>
       </c>
       <c r="F108" s="6">
-        <v>79754324.0</v>
+        <v>86200618.0</v>
       </c>
       <c r="G108" s="6">
-        <v>14485840.0</v>
+        <v>15688983.0</v>
       </c>
       <c r="H108" s="6">
-        <v>11462851.0</v>
+        <v>11360509.0</v>
       </c>
       <c r="I108" s="6">
-        <v>411733.0</v>
+        <v>353044.0</v>
       </c>
       <c r="J108" s="6">
-        <v>79342591.0</v>
+        <v>85847574.0</v>
       </c>
       <c r="K108" s="6">
-        <v>57992443.0</v>
+        <v>85855005.0</v>
       </c>
       <c r="L108" s="6">
-        <v>54101657.0</v>
+        <v>75504390.0</v>
       </c>
       <c r="M108" s="6">
-        <v>609581.0</v>
+        <v>1291376.0</v>
       </c>
       <c r="N108" s="6">
-        <v>18190055.0</v>
+        <v>23472292.0</v>
       </c>
       <c r="O108" s="6">
-        <v>12178413.0</v>
+        <v>18029551.0</v>
       </c>
       <c r="P108" s="6">
-        <v>7937125.0</v>
+        <v>7963879.0</v>
       </c>
       <c r="Q108" s="6">
-        <v>1738097.0</v>
+        <v>1538295.0</v>
       </c>
       <c r="R108" s="6">
-        <v>6199028.0</v>
+        <v>6425584.0</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D109" s="6">
-        <v>11686.0</v>
+        <v>11913.0</v>
       </c>
       <c r="E109" s="6">
-        <v>1092465052.0</v>
+        <v>1220652710.0</v>
       </c>
       <c r="F109" s="6">
-        <v>977851942.0</v>
+        <v>1070307222.0</v>
       </c>
       <c r="G109" s="6">
-        <v>114613110.0</v>
+        <v>150345488.0</v>
       </c>
       <c r="H109" s="6">
-        <v>6444237.0</v>
+        <v>8399071.0</v>
       </c>
       <c r="I109" s="6">
-        <v>4937503.0</v>
+        <v>9080039.0</v>
       </c>
       <c r="J109" s="6">
-        <v>972914439.0</v>
+        <v>1061227183.0</v>
       </c>
       <c r="K109" s="6">
-        <v>777986437.0</v>
+        <v>835818340.0</v>
       </c>
       <c r="L109" s="6">
-        <v>696757128.0</v>
+        <v>758835886.0</v>
       </c>
       <c r="M109" s="6">
-        <v>28852100.0</v>
+        <v>17843291.0</v>
       </c>
       <c r="N109" s="6">
-        <v>145361354.0</v>
+        <v>156233573.0</v>
       </c>
       <c r="O109" s="6">
-        <v>163342989.0</v>
+        <v>175515894.0</v>
       </c>
       <c r="P109" s="6">
-        <v>34555768.0</v>
+        <v>35237502.0</v>
       </c>
       <c r="Q109" s="6">
-        <v>44257196.0</v>
+        <v>49914341.0</v>
       </c>
       <c r="R109" s="6">
-        <v>-9701428.0</v>
+        <v>-14676839.0</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D110" s="6">
-        <v>24763.0</v>
+        <v>24974.0</v>
       </c>
       <c r="E110" s="6">
-        <v>5769081286.0</v>
+        <v>6393793527.0</v>
       </c>
       <c r="F110" s="6">
-        <v>4189613519.0</v>
+        <v>4506867960.0</v>
       </c>
       <c r="G110" s="6">
-        <v>1579467767.0</v>
+        <v>1886925567.0</v>
       </c>
       <c r="H110" s="6">
-        <v>821780810.0</v>
+        <v>970988129.0</v>
       </c>
       <c r="I110" s="6">
-        <v>29830854.0</v>
+        <v>165803071.0</v>
       </c>
       <c r="J110" s="6">
-        <v>4159782665.0</v>
+        <v>4341064889.0</v>
       </c>
       <c r="K110" s="6">
-        <v>4725595255.0</v>
+        <v>5048796198.0</v>
       </c>
       <c r="L110" s="6">
-        <v>2878206491.0</v>
+        <v>2732290457.0</v>
       </c>
       <c r="M110" s="6">
-        <v>284349148.0</v>
+        <v>343948919.0</v>
       </c>
       <c r="N110" s="6">
-        <v>1156169448.0</v>
+        <v>1270505995.0</v>
       </c>
       <c r="O110" s="6">
-        <v>983263648.0</v>
+        <v>1048275910.0</v>
       </c>
       <c r="P110" s="6">
-        <v>392273727.0</v>
+        <v>397606212.0</v>
       </c>
       <c r="Q110" s="6">
-        <v>152421068.0</v>
+        <v>99103357.0</v>
       </c>
       <c r="R110" s="6">
-        <v>239852659.0</v>
+        <v>298502855.0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D111" s="6">
-        <v>8203.0</v>
+        <v>8284.0</v>
       </c>
       <c r="E111" s="6">
-        <v>1904579499.0</v>
+        <v>2198653123.0</v>
       </c>
       <c r="F111" s="6">
-        <v>750079461.0</v>
+        <v>889006941.0</v>
       </c>
       <c r="G111" s="6">
-        <v>1154500038.0</v>
+        <v>1309646182.0</v>
       </c>
       <c r="H111" s="6">
-        <v>15626915.0</v>
+        <v>26194598.0</v>
       </c>
       <c r="I111" s="6">
-        <v>8763537.0</v>
+        <v>15818091.0</v>
       </c>
       <c r="J111" s="6">
-        <v>741315924.0</v>
+        <v>873188850.0</v>
       </c>
       <c r="K111" s="6">
-        <v>1045090712.0</v>
+        <v>1313532477.0</v>
       </c>
       <c r="L111" s="6">
-        <v>623406210.0</v>
+        <v>756449705.0</v>
       </c>
       <c r="M111" s="6">
-        <v>19620652.0</v>
+        <v>8773438.0</v>
       </c>
       <c r="N111" s="6">
-        <v>242084106.0</v>
+        <v>304183792.0</v>
       </c>
       <c r="O111" s="6">
-        <v>218860181.0</v>
+        <v>275332828.0</v>
       </c>
       <c r="P111" s="6">
-        <v>78578362.0</v>
+        <v>91644560.0</v>
       </c>
       <c r="Q111" s="6">
-        <v>50219251.0</v>
+        <v>60977491.0</v>
       </c>
       <c r="R111" s="6">
-        <v>28359111.0</v>
+        <v>30667069.0</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D112" s="6">
-        <v>3984.0</v>
+        <v>4026.0</v>
       </c>
       <c r="E112" s="6">
-        <v>247331195.0</v>
+        <v>197879352.0</v>
       </c>
       <c r="F112" s="6">
-        <v>243473740.0</v>
+        <v>193990156.0</v>
       </c>
       <c r="G112" s="6">
-        <v>3857455.0</v>
+        <v>3889196.0</v>
       </c>
       <c r="H112" s="6">
-        <v>1495558.0</v>
+        <v>1370123.0</v>
       </c>
       <c r="I112" s="6">
-        <v>4954109.0</v>
+        <v>4409033.0</v>
       </c>
       <c r="J112" s="6">
-        <v>238519631.0</v>
+        <v>189581123.0</v>
       </c>
       <c r="K112" s="6">
-        <v>126044419.0</v>
+        <v>128176451.0</v>
       </c>
       <c r="L112" s="6">
-        <v>111976057.0</v>
+        <v>111796581.0</v>
       </c>
       <c r="M112" s="6">
-        <v>272500.0</v>
+        <v>3822205.0</v>
       </c>
       <c r="N112" s="6">
-        <v>49175630.0</v>
+        <v>41712001.0</v>
       </c>
       <c r="O112" s="6">
-        <v>26469328.0</v>
+        <v>26916989.0</v>
       </c>
       <c r="P112" s="6">
-        <v>23934831.0</v>
+        <v>17213289.0</v>
       </c>
       <c r="Q112" s="6">
-        <v>889992.0</v>
+        <v>1290931.0</v>
       </c>
       <c r="R112" s="6">
-        <v>23044839.0</v>
+        <v>15922358.0</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D113" s="6">
-        <v>1103.0</v>
+        <v>1127.0</v>
       </c>
       <c r="E113" s="6">
-        <v>120452259.0</v>
+        <v>153808759.0</v>
       </c>
       <c r="F113" s="6">
-        <v>59211086.0</v>
+        <v>81875604.0</v>
       </c>
       <c r="G113" s="6">
-        <v>61241173.0</v>
+        <v>71933155.0</v>
       </c>
       <c r="H113" s="6">
-        <v>301691.0</v>
+        <v>502103.0</v>
       </c>
       <c r="I113" s="6">
-        <v>5944511.0</v>
+        <v>6954264.0</v>
       </c>
       <c r="J113" s="6">
-        <v>53266575.0</v>
+        <v>74921340.0</v>
       </c>
       <c r="K113" s="6">
-        <v>185972320.0</v>
+        <v>279247340.0</v>
       </c>
       <c r="L113" s="6">
-        <v>138034324.0</v>
+        <v>197885805.0</v>
       </c>
       <c r="M113" s="6">
-        <v>269119.0</v>
+        <v>802229.0</v>
       </c>
       <c r="N113" s="6">
-        <v>19757484.0</v>
+        <v>31461672.0</v>
       </c>
       <c r="O113" s="6">
-        <v>39053899.0</v>
+        <v>58640525.0</v>
       </c>
       <c r="P113" s="6">
-        <v>4777678.0</v>
+        <v>8247764.0</v>
       </c>
       <c r="Q113" s="6">
-        <v>23460472.0</v>
+        <v>34371209.0</v>
       </c>
       <c r="R113" s="6">
-        <v>-18682794.0</v>
+        <v>-26123445.0</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D114" s="6">
-        <v>3794.0</v>
+        <v>3922.0</v>
       </c>
       <c r="E114" s="6">
-        <v>471471010.0</v>
+        <v>544473791.0</v>
       </c>
       <c r="F114" s="6">
-        <v>208997868.0</v>
+        <v>246360061.0</v>
       </c>
       <c r="G114" s="6">
-        <v>262473142.0</v>
+        <v>298113730.0</v>
       </c>
       <c r="H114" s="6">
-        <v>9399007.0</v>
+        <v>10275933.0</v>
       </c>
       <c r="I114" s="6">
-        <v>3254098.0</v>
+        <v>4220274.0</v>
       </c>
       <c r="J114" s="6">
-        <v>205743770.0</v>
+        <v>242139787.0</v>
       </c>
       <c r="K114" s="6">
-        <v>244396964.0</v>
+        <v>291662351.0</v>
       </c>
       <c r="L114" s="6">
-        <v>119639505.0</v>
+        <v>155229590.0</v>
       </c>
       <c r="M114" s="6">
-        <v>2029914.0</v>
+        <v>1800581.0</v>
       </c>
       <c r="N114" s="6">
-        <v>70948112.0</v>
+        <v>81743321.0</v>
       </c>
       <c r="O114" s="6">
-        <v>51301996.0</v>
+        <v>61246768.0</v>
       </c>
       <c r="P114" s="6">
-        <v>27756830.0</v>
+        <v>31278360.0</v>
       </c>
       <c r="Q114" s="6">
-        <v>6594630.0</v>
+        <v>8930671.0</v>
       </c>
       <c r="R114" s="6">
-        <v>21162200.0</v>
+        <v>22347689.0</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D115" s="6">
-        <v>760.0</v>
+        <v>779.0</v>
       </c>
       <c r="E115" s="6">
-        <v>850673601.0</v>
+        <v>910305921.0</v>
       </c>
       <c r="F115" s="6">
-        <v>774477828.0</v>
+        <v>874455738.0</v>
       </c>
       <c r="G115" s="6">
-        <v>76195773.0</v>
+        <v>35850183.0</v>
       </c>
       <c r="H115" s="6">
-        <v>177751.0</v>
+        <v>292117.0</v>
       </c>
       <c r="I115" s="6">
-        <v>583405260.0</v>
+        <v>621251538.0</v>
       </c>
       <c r="J115" s="6">
-        <v>191072568.0</v>
+        <v>253204200.0</v>
       </c>
       <c r="K115" s="6">
-        <v>220215239.0</v>
+        <v>298836138.0</v>
       </c>
       <c r="L115" s="6">
-        <v>178748419.0</v>
+        <v>250056548.0</v>
       </c>
       <c r="M115" s="6">
-        <v>238548.0</v>
+        <v>145214.0</v>
       </c>
       <c r="N115" s="6">
-        <v>47981675.0</v>
+        <v>63729389.0</v>
       </c>
       <c r="O115" s="6">
-        <v>45426593.0</v>
+        <v>62755589.0</v>
       </c>
       <c r="P115" s="6">
-        <v>12145407.0</v>
+        <v>12986592.0</v>
       </c>
       <c r="Q115" s="6">
-        <v>994811.0</v>
+        <v>971122.0</v>
       </c>
       <c r="R115" s="6">
-        <v>11150596.0</v>
+        <v>12015470.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D116" s="6">
-        <v>6742.0</v>
+        <v>6823.0</v>
       </c>
       <c r="E116" s="6">
-        <v>382410418.0</v>
+        <v>412020926.0</v>
       </c>
       <c r="F116" s="6">
-        <v>358250713.0</v>
+        <v>401096334.0</v>
       </c>
       <c r="G116" s="6">
-        <v>24159705.0</v>
+        <v>10924592.0</v>
       </c>
       <c r="H116" s="6">
-        <v>1378252.0</v>
+        <v>3272067.0</v>
       </c>
       <c r="I116" s="6">
-        <v>43950619.0</v>
+        <v>47242300.0</v>
       </c>
       <c r="J116" s="6">
-        <v>314300094.0</v>
+        <v>353854034.0</v>
       </c>
       <c r="K116" s="6">
-        <v>330240280.0</v>
+        <v>413236521.0</v>
       </c>
       <c r="L116" s="6">
-        <v>322503948.0</v>
+        <v>401741519.0</v>
       </c>
       <c r="M116" s="6">
-        <v>579262.0</v>
+        <v>965552.0</v>
       </c>
       <c r="N116" s="6">
-        <v>96421029.0</v>
+        <v>119352582.0</v>
       </c>
       <c r="O116" s="6">
-        <v>69341344.0</v>
+        <v>86739754.0</v>
       </c>
       <c r="P116" s="6">
-        <v>45929138.0</v>
+        <v>50020360.0</v>
       </c>
       <c r="Q116" s="6">
-        <v>17023385.0</v>
+        <v>15879877.0</v>
       </c>
       <c r="R116" s="6">
-        <v>28905753.0</v>
+        <v>34140483.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D117" s="6">
-        <v>10226.0</v>
+        <v>10457.0</v>
       </c>
       <c r="E117" s="6">
-        <v>425717234.0</v>
+        <v>533392386.0</v>
       </c>
       <c r="F117" s="6">
-        <v>307066423.0</v>
+        <v>378743202.0</v>
       </c>
       <c r="G117" s="6">
-        <v>118650811.0</v>
+        <v>154649184.0</v>
       </c>
       <c r="H117" s="6">
-        <v>9061138.0</v>
+        <v>11459862.0</v>
       </c>
       <c r="I117" s="6">
-        <v>11650468.0</v>
+        <v>12900911.0</v>
       </c>
       <c r="J117" s="6">
-        <v>295415955.0</v>
+        <v>365842291.0</v>
       </c>
       <c r="K117" s="6">
-        <v>242481105.0</v>
+        <v>291861930.0</v>
       </c>
       <c r="L117" s="6">
-        <v>153891609.0</v>
+        <v>203539547.0</v>
       </c>
       <c r="M117" s="6">
-        <v>13372262.0</v>
+        <v>4480629.0</v>
       </c>
       <c r="N117" s="6">
-        <v>74067277.0</v>
+        <v>91533057.0</v>
       </c>
       <c r="O117" s="6">
-        <v>50881644.0</v>
+        <v>61232872.0</v>
       </c>
       <c r="P117" s="6">
-        <v>35558832.0</v>
+        <v>43601837.0</v>
       </c>
       <c r="Q117" s="6">
-        <v>8146830.0</v>
+        <v>10229054.0</v>
       </c>
       <c r="R117" s="6">
-        <v>27412002.0</v>
+        <v>33372783.0</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D118" s="6">
-        <v>4167.0</v>
+        <v>4251.0</v>
       </c>
       <c r="E118" s="6">
-        <v>390876437.0</v>
+        <v>473695074.0</v>
       </c>
       <c r="F118" s="6">
-        <v>252856275.0</v>
+        <v>299599794.0</v>
       </c>
       <c r="G118" s="6">
-        <v>138020162.0</v>
+        <v>174095280.0</v>
       </c>
       <c r="H118" s="6">
-        <v>19506506.0</v>
+        <v>25060613.0</v>
       </c>
       <c r="I118" s="6">
-        <v>7872864.0</v>
+        <v>8163477.0</v>
       </c>
       <c r="J118" s="6">
-        <v>244983411.0</v>
+        <v>291436317.0</v>
       </c>
       <c r="K118" s="6">
-        <v>192617756.0</v>
+        <v>240689835.0</v>
       </c>
       <c r="L118" s="6">
-        <v>128909843.0</v>
+        <v>156956252.0</v>
       </c>
       <c r="M118" s="6">
-        <v>2457114.0</v>
+        <v>2545100.0</v>
       </c>
       <c r="N118" s="6">
-        <v>63400187.0</v>
+        <v>75167801.0</v>
       </c>
       <c r="O118" s="6">
-        <v>40270307.0</v>
+        <v>49557079.0</v>
       </c>
       <c r="P118" s="6">
-        <v>29632286.0</v>
+        <v>33396043.0</v>
       </c>
       <c r="Q118" s="6">
-        <v>5285214.0</v>
+        <v>6467493.0</v>
       </c>
       <c r="R118" s="6">
-        <v>24347072.0</v>
+        <v>26928550.0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D119" s="6">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="E119" s="6">
-        <v>23515656.0</v>
+        <v>14845526.0</v>
       </c>
       <c r="F119" s="6">
-        <v>21582999.0</v>
+        <v>13401123.0</v>
       </c>
       <c r="G119" s="6">
-        <v>1932657.0</v>
+        <v>1444403.0</v>
       </c>
       <c r="H119" s="6">
         <v>0.0</v>
       </c>
       <c r="I119" s="6">
-        <v>7883594.0</v>
+        <v>6576397.0</v>
       </c>
       <c r="J119" s="6">
-        <v>13699405.0</v>
+        <v>6824726.0</v>
       </c>
       <c r="K119" s="6">
-        <v>162458633.0</v>
+        <v>238591429.0</v>
       </c>
       <c r="L119" s="6">
-        <v>111662967.0</v>
+        <v>105051319.0</v>
       </c>
       <c r="M119" s="6">
-        <v>5600300.0</v>
+        <v>91074857.0</v>
       </c>
       <c r="N119" s="6">
-        <v>28795130.0</v>
+        <v>25674549.0</v>
       </c>
       <c r="O119" s="6">
-        <v>34116313.0</v>
+        <v>50104200.0</v>
       </c>
       <c r="P119" s="6">
-        <v>27208430.0</v>
+        <v>43484224.0</v>
       </c>
       <c r="Q119" s="6">
-        <v>13792.0</v>
+        <v>16960.0</v>
       </c>
       <c r="R119" s="6">
-        <v>27194638.0</v>
+        <v>43467264.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D120" s="6">
-        <v>628.0</v>
+        <v>647.0</v>
       </c>
       <c r="E120" s="6">
-        <v>30405652.0</v>
+        <v>32035148.0</v>
       </c>
       <c r="F120" s="6">
-        <v>28540208.0</v>
+        <v>29866536.0</v>
       </c>
       <c r="G120" s="6">
-        <v>1865444.0</v>
+        <v>2168612.0</v>
       </c>
       <c r="H120" s="6">
-        <v>278333.0</v>
+        <v>266823.0</v>
       </c>
       <c r="I120" s="6">
-        <v>18115469.0</v>
+        <v>18336247.0</v>
       </c>
       <c r="J120" s="6">
-        <v>10424739.0</v>
+        <v>11530289.0</v>
       </c>
       <c r="K120" s="6">
-        <v>17300019.0</v>
+        <v>22815681.0</v>
       </c>
       <c r="L120" s="6">
-        <v>15757514.0</v>
+        <v>19559295.0</v>
       </c>
       <c r="M120" s="6">
-        <v>37295.0</v>
+        <v>158457.0</v>
       </c>
       <c r="N120" s="6">
-        <v>3628831.0</v>
+        <v>4310966.0</v>
       </c>
       <c r="O120" s="6">
-        <v>3633004.0</v>
+        <v>4791293.0</v>
       </c>
       <c r="P120" s="6">
-        <v>2743377.0</v>
+        <v>3279297.0</v>
       </c>
       <c r="Q120" s="6">
-        <v>144137.0</v>
+        <v>209091.0</v>
       </c>
       <c r="R120" s="6">
-        <v>2599240.0</v>
+        <v>3070206.0</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D121" s="6">
-        <v>464.0</v>
+        <v>474.0</v>
       </c>
       <c r="E121" s="6">
-        <v>230889672.0</v>
+        <v>224907324.0</v>
       </c>
       <c r="F121" s="6">
-        <v>229653818.0</v>
+        <v>223437064.0</v>
       </c>
       <c r="G121" s="6">
-        <v>1235854.0</v>
+        <v>1470260.0</v>
       </c>
       <c r="H121" s="6">
-        <v>192819.0</v>
+        <v>308732.0</v>
       </c>
       <c r="I121" s="6">
-        <v>219110842.0</v>
+        <v>211544252.0</v>
       </c>
       <c r="J121" s="6">
-        <v>10542976.0</v>
+        <v>11892812.0</v>
       </c>
       <c r="K121" s="6">
-        <v>154054138.0</v>
+        <v>58229348.0</v>
       </c>
       <c r="L121" s="6">
-        <v>150909724.0</v>
+        <v>52838762.0</v>
       </c>
       <c r="M121" s="6">
-        <v>166843.0</v>
+        <v>613743.0</v>
       </c>
       <c r="N121" s="6">
-        <v>27850395.0</v>
+        <v>6752171.0</v>
       </c>
       <c r="O121" s="6">
-        <v>32351369.0</v>
+        <v>12228163.0</v>
       </c>
       <c r="P121" s="6">
-        <v>12320025.0</v>
+        <v>5068446.0</v>
       </c>
       <c r="Q121" s="6">
-        <v>99151.0</v>
+        <v>149903.0</v>
       </c>
       <c r="R121" s="6">
-        <v>12220874.0</v>
+        <v>4918543.0</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D122" s="6">
-        <v>1350.0</v>
+        <v>1393.0</v>
       </c>
       <c r="E122" s="6">
-        <v>55811107.0</v>
+        <v>45529175.0</v>
       </c>
       <c r="F122" s="6">
-        <v>52647285.0</v>
+        <v>41400509.0</v>
       </c>
       <c r="G122" s="6">
-        <v>3163822.0</v>
+        <v>4128666.0</v>
       </c>
       <c r="H122" s="6">
-        <v>841788.0</v>
+        <v>818293.0</v>
       </c>
       <c r="I122" s="6">
-        <v>6196663.0</v>
+        <v>5520397.0</v>
       </c>
       <c r="J122" s="6">
-        <v>46450622.0</v>
+        <v>35880112.0</v>
       </c>
       <c r="K122" s="6">
-        <v>31030376.0</v>
+        <v>34800467.0</v>
       </c>
       <c r="L122" s="6">
-        <v>26752538.0</v>
+        <v>29808657.0</v>
       </c>
       <c r="M122" s="6">
-        <v>517481.0</v>
+        <v>538252.0</v>
       </c>
       <c r="N122" s="6">
-        <v>10299363.0</v>
+        <v>9702664.0</v>
       </c>
       <c r="O122" s="6">
-        <v>6516379.0</v>
+        <v>7308098.0</v>
       </c>
       <c r="P122" s="6">
-        <v>5187912.0</v>
+        <v>4186946.0</v>
       </c>
       <c r="Q122" s="6">
-        <v>511573.0</v>
+        <v>722493.0</v>
       </c>
       <c r="R122" s="6">
-        <v>4676339.0</v>
+        <v>3464453.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D123" s="6">
-        <v>2993.0</v>
+        <v>3039.0</v>
       </c>
       <c r="E123" s="6">
-        <v>100290727.0</v>
+        <v>121689715.0</v>
       </c>
       <c r="F123" s="6">
-        <v>83875271.0</v>
+        <v>103607771.0</v>
       </c>
       <c r="G123" s="6">
-        <v>16415456.0</v>
+        <v>18081944.0</v>
       </c>
       <c r="H123" s="6">
-        <v>4326865.0</v>
+        <v>4682597.0</v>
       </c>
       <c r="I123" s="6">
-        <v>1466843.0</v>
+        <v>1857397.0</v>
       </c>
       <c r="J123" s="6">
-        <v>82408428.0</v>
+        <v>101750374.0</v>
       </c>
       <c r="K123" s="6">
-        <v>60101432.0</v>
+        <v>70937177.0</v>
       </c>
       <c r="L123" s="6">
-        <v>44476191.0</v>
+        <v>54336281.0</v>
       </c>
       <c r="M123" s="6">
-        <v>3639224.0</v>
+        <v>2638671.0</v>
       </c>
       <c r="N123" s="6">
-        <v>20259096.0</v>
+        <v>24396227.0</v>
       </c>
       <c r="O123" s="6">
-        <v>12621268.0</v>
+        <v>14880154.0</v>
       </c>
       <c r="P123" s="6">
-        <v>9166877.0</v>
+        <v>11132884.0</v>
       </c>
       <c r="Q123" s="6">
-        <v>625315.0</v>
+        <v>815866.0</v>
       </c>
       <c r="R123" s="6">
-        <v>8541562.0</v>
+        <v>10317018.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D124" s="6">
         <v>3.0</v>
       </c>
       <c r="E124" s="6">
-        <v>2821.0</v>
+        <v>1098.0</v>
       </c>
       <c r="F124" s="6">
-        <v>2821.0</v>
+        <v>1098.0</v>
       </c>
       <c r="G124" s="6">
         <v>0.0</v>
       </c>
       <c r="H124" s="6">
         <v>0.0</v>
       </c>
       <c r="I124" s="6">
         <v>0.0</v>
       </c>
       <c r="J124" s="6">
-        <v>2821.0</v>
+        <v>1098.0</v>
       </c>
       <c r="K124" s="6">
-        <v>3629.0</v>
+        <v>1405.0</v>
       </c>
       <c r="L124" s="6">
-        <v>2500.0</v>
+        <v>1200.0</v>
       </c>
       <c r="M124" s="6">
         <v>0.0</v>
       </c>
       <c r="N124" s="6">
-        <v>777.0</v>
+        <v>273.0</v>
       </c>
       <c r="O124" s="6">
-        <v>762.0</v>
+        <v>295.0</v>
       </c>
       <c r="P124" s="6">
-        <v>156.0</v>
+        <v>125.0</v>
       </c>
       <c r="Q124" s="6">
-        <v>141.0</v>
+        <v>147.0</v>
       </c>
       <c r="R124" s="6">
-        <v>15.0</v>
+        <v>-22.0</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D125" s="6">
-        <v>73.0</v>
+        <v>78.0</v>
       </c>
       <c r="E125" s="6">
-        <v>844271.0</v>
+        <v>1403550.0</v>
       </c>
       <c r="F125" s="6">
-        <v>776645.0</v>
+        <v>1001960.0</v>
       </c>
       <c r="G125" s="6">
-        <v>67626.0</v>
+        <v>401590.0</v>
       </c>
       <c r="H125" s="6">
-        <v>59324.0</v>
+        <v>395142.0</v>
       </c>
       <c r="I125" s="6">
-        <v>3088.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J125" s="6">
-        <v>773557.0</v>
+        <v>1000628.0</v>
       </c>
       <c r="K125" s="6">
-        <v>763990.0</v>
+        <v>1025376.0</v>
       </c>
       <c r="L125" s="6">
-        <v>306395.0</v>
+        <v>365114.0</v>
       </c>
       <c r="M125" s="6">
-        <v>38786.0</v>
+        <v>50424.0</v>
       </c>
       <c r="N125" s="6">
-        <v>249678.0</v>
+        <v>333481.0</v>
       </c>
       <c r="O125" s="6">
-        <v>160438.0</v>
+        <v>215329.0</v>
       </c>
       <c r="P125" s="6">
-        <v>115643.0</v>
+        <v>147094.0</v>
       </c>
       <c r="Q125" s="6">
-        <v>15795.0</v>
+        <v>12586.0</v>
       </c>
       <c r="R125" s="6">
-        <v>99848.0</v>
+        <v>134508.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18">
+      <c r="A128" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="B5:R5"/>
     <mergeCell ref="B8:R8"/>
     <mergeCell ref="A11:A33"/>
     <mergeCell ref="A34:A56"/>
     <mergeCell ref="A57:A79"/>
     <mergeCell ref="A80:A102"/>
     <mergeCell ref="A103:A125"/>
+    <mergeCell ref="A128:Q128"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>