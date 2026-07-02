--- v3 (2026-04-18)
+++ v4 (2026-07-02)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - ekonominės veiklos</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-04-07</t>
+    <t>2026-06-08</t>
   </si>
   <si>
     <t>EV skyrius</t>
   </si>
   <si>
     <t>SUM: Iš viso</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <t>EV sekcija</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
@@ -272,51 +272,51 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026-02</t>
+      <t xml:space="preserve">2026-04</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM: Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -611,93 +611,93 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">2026-03</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-02</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">2026-01</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025-12</t>
-    </r>
-[...26 lines deleted...]
-      <t xml:space="preserve">2025-10</t>
     </r>
   </si>
   <si>
     <t>• Neskelbiami duomenys</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1357,1710 +1357,1710 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-02</t>
+            <t xml:space="preserve">2026-04</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>98354.0</v>
+        <v>99433.0</v>
       </c>
       <c r="E11" s="6">
-        <v>14499526803.0</v>
+        <v>17891056411.0</v>
       </c>
       <c r="F11" s="6">
-        <v>9197535533.0</v>
+        <v>11719435342.0</v>
       </c>
       <c r="G11" s="6">
-        <v>5301991270.0</v>
+        <v>6171621069.0</v>
       </c>
       <c r="H11" s="6">
-        <v>2002061098.0</v>
+        <v>2503712985.0</v>
       </c>
       <c r="I11" s="6">
-        <v>944434068.0</v>
+        <v>1071206984.0</v>
       </c>
       <c r="J11" s="6">
-        <v>8253101465.0</v>
+        <v>10648228358.0</v>
       </c>
       <c r="K11" s="6">
-        <v>10328094255.0</v>
+        <v>12886763593.0</v>
       </c>
       <c r="L11" s="6">
-        <v>6103633009.0</v>
+        <v>7736115187.0</v>
       </c>
       <c r="M11" s="6">
-        <v>815642548.0</v>
+        <v>1231909633.0</v>
       </c>
       <c r="N11" s="6">
-        <v>2421030196.0</v>
+        <v>3006030046.0</v>
       </c>
       <c r="O11" s="6">
-        <v>2158331905.0</v>
+        <v>2694772647.0</v>
       </c>
       <c r="P11" s="6">
-        <v>781875134.0</v>
+        <v>1013442719.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>302450657.0</v>
+        <v>382514181.0</v>
       </c>
       <c r="R11" s="6">
-        <v>479424477.0</v>
+        <v>630928538.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>4389.0</v>
+        <v>4461.0</v>
       </c>
       <c r="E12" s="6">
-        <v>240953721.0</v>
+        <v>291528385.0</v>
       </c>
       <c r="F12" s="6">
-        <v>203561312.0</v>
+        <v>240938019.0</v>
       </c>
       <c r="G12" s="6">
-        <v>37392409.0</v>
+        <v>50590366.0</v>
       </c>
       <c r="H12" s="6">
-        <v>25423867.0</v>
+        <v>32325027.0</v>
       </c>
       <c r="I12" s="6">
-        <v>1413448.0</v>
+        <v>3864414.0</v>
       </c>
       <c r="J12" s="6">
-        <v>202147864.0</v>
+        <v>237073605.0</v>
       </c>
       <c r="K12" s="6">
-        <v>156475612.0</v>
+        <v>245554366.0</v>
       </c>
       <c r="L12" s="6">
-        <v>140566457.0</v>
+        <v>226266695.0</v>
       </c>
       <c r="M12" s="6">
-        <v>850100.0</v>
+        <v>497119.0</v>
       </c>
       <c r="N12" s="6">
-        <v>47060324.0</v>
+        <v>56085052.0</v>
       </c>
       <c r="O12" s="6">
-        <v>32604228.0</v>
+        <v>51221243.0</v>
       </c>
       <c r="P12" s="6">
-        <v>20292027.0</v>
+        <v>17195638.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>5469716.0</v>
+        <v>12078838.0</v>
       </c>
       <c r="R12" s="6">
-        <v>14822311.0</v>
+        <v>5116800.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
         <v>211.0</v>
       </c>
       <c r="E13" s="6">
-        <v>10759524.0</v>
+        <v>33251694.0</v>
       </c>
       <c r="F13" s="6">
-        <v>8231069.0</v>
+        <v>28671419.0</v>
       </c>
       <c r="G13" s="6">
-        <v>2528455.0</v>
+        <v>4580275.0</v>
       </c>
       <c r="H13" s="6">
-        <v>1374913.0</v>
+        <v>2552577.0</v>
       </c>
       <c r="I13" s="6">
-        <v>38596.0</v>
+        <v>165723.0</v>
       </c>
       <c r="J13" s="6">
-        <v>8192473.0</v>
+        <v>28505696.0</v>
       </c>
       <c r="K13" s="6">
-        <v>5541548.0</v>
+        <v>21306329.0</v>
       </c>
       <c r="L13" s="6">
-        <v>8570557.0</v>
+        <v>19859471.0</v>
       </c>
       <c r="M13" s="6">
-        <v>-4796329.0</v>
+        <v>560910.0</v>
       </c>
       <c r="N13" s="6">
-        <v>2047672.0</v>
+        <v>6211150.0</v>
       </c>
       <c r="O13" s="6">
-        <v>1163725.0</v>
+        <v>4474329.0</v>
       </c>
       <c r="P13" s="6">
-        <v>477962.0</v>
+        <v>2558483.0</v>
       </c>
       <c r="Q13" s="6">
-        <v>592838.0</v>
+        <v>669211.0</v>
       </c>
       <c r="R13" s="6">
-        <v>-114876.0</v>
+        <v>1889272.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>9498.0</v>
+        <v>9553.0</v>
       </c>
       <c r="E14" s="6">
-        <v>2855912139.0</v>
+        <v>3681068125.0</v>
       </c>
       <c r="F14" s="6">
-        <v>1158777998.0</v>
+        <v>1576184866.0</v>
       </c>
       <c r="G14" s="6">
-        <v>1697134141.0</v>
+        <v>2104883259.0</v>
       </c>
       <c r="H14" s="6">
-        <v>1107087155.0</v>
+        <v>1423614295.0</v>
       </c>
       <c r="I14" s="6">
-        <v>8911237.0</v>
+        <v>7148846.0</v>
       </c>
       <c r="J14" s="6">
-        <v>1149866761.0</v>
+        <v>1569036020.0</v>
       </c>
       <c r="K14" s="6">
-        <v>2107449567.0</v>
+        <v>2685124208.0</v>
       </c>
       <c r="L14" s="6">
-        <v>1023512196.0</v>
+        <v>1203530443.0</v>
       </c>
       <c r="M14" s="6">
-        <v>515875148.0</v>
+        <v>826433314.0</v>
       </c>
       <c r="N14" s="6">
-        <v>363442399.0</v>
+        <v>463329893.0</v>
       </c>
       <c r="O14" s="6">
-        <v>441821826.0</v>
+        <v>563125980.0</v>
       </c>
       <c r="P14" s="6">
-        <v>107633730.0</v>
+        <v>162447802.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>77021934.0</v>
+        <v>97313996.0</v>
       </c>
       <c r="R14" s="6">
-        <v>30611796.0</v>
+        <v>65133806.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>914.0</v>
+        <v>912.0</v>
       </c>
       <c r="E15" s="6">
-        <v>861945500.0</v>
+        <v>409868847.0</v>
       </c>
       <c r="F15" s="6">
-        <v>678612305.0</v>
+        <v>347582222.0</v>
       </c>
       <c r="G15" s="6">
-        <v>183333195.0</v>
+        <v>62286625.0</v>
       </c>
       <c r="H15" s="6">
-        <v>12607425.0</v>
+        <v>8291805.0</v>
       </c>
       <c r="I15" s="6">
-        <v>8585522.0</v>
+        <v>1460164.0</v>
       </c>
       <c r="J15" s="6">
-        <v>670026783.0</v>
+        <v>346122058.0</v>
       </c>
       <c r="K15" s="6">
-        <v>827249295.0</v>
+        <v>504143405.0</v>
       </c>
       <c r="L15" s="6">
-        <v>515369729.0</v>
+        <v>411790772.0</v>
       </c>
       <c r="M15" s="6">
-        <v>164895.0</v>
+        <v>3362395.0</v>
       </c>
       <c r="N15" s="6">
-        <v>236241585.0</v>
+        <v>123762966.0</v>
       </c>
       <c r="O15" s="6">
-        <v>173722352.0</v>
+        <v>105870115.0</v>
       </c>
       <c r="P15" s="6">
-        <v>68734345.0</v>
+        <v>24027635.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>6104123.0</v>
+        <v>5409500.0</v>
       </c>
       <c r="R15" s="6">
-        <v>62630222.0</v>
+        <v>18618135.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>382.0</v>
+        <v>374.0</v>
       </c>
       <c r="E16" s="6">
-        <v>85001299.0</v>
+        <v>104039591.0</v>
       </c>
       <c r="F16" s="6">
-        <v>69618555.0</v>
+        <v>87279588.0</v>
       </c>
       <c r="G16" s="6">
-        <v>15382744.0</v>
+        <v>16760003.0</v>
       </c>
       <c r="H16" s="6">
-        <v>12473526.0</v>
+        <v>11930186.0</v>
       </c>
       <c r="I16" s="6">
-        <v>239431.0</v>
+        <v>175960.0</v>
       </c>
       <c r="J16" s="6">
-        <v>69379124.0</v>
+        <v>87103628.0</v>
       </c>
       <c r="K16" s="6">
-        <v>58841710.0</v>
+        <v>76531478.0</v>
       </c>
       <c r="L16" s="6">
-        <v>52859390.0</v>
+        <v>69797681.0</v>
       </c>
       <c r="M16" s="6">
-        <v>511305.0</v>
+        <v>1748595.0</v>
       </c>
       <c r="N16" s="6">
-        <v>16943624.0</v>
+        <v>21906137.0</v>
       </c>
       <c r="O16" s="6">
-        <v>12355185.0</v>
+        <v>15963112.0</v>
       </c>
       <c r="P16" s="6">
-        <v>6185057.0</v>
+        <v>7854503.0</v>
       </c>
       <c r="Q16" s="6">
-        <v>1442646.0</v>
+        <v>1517893.0</v>
       </c>
       <c r="R16" s="6">
-        <v>4742411.0</v>
+        <v>6336610.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
-        <v>12074.0</v>
+        <v>12270.0</v>
       </c>
       <c r="E17" s="6">
-        <v>673140124.0</v>
+        <v>1105416015.0</v>
       </c>
       <c r="F17" s="6">
-        <v>555057912.0</v>
+        <v>996905158.0</v>
       </c>
       <c r="G17" s="6">
-        <v>118082212.0</v>
+        <v>108510857.0</v>
       </c>
       <c r="H17" s="6">
-        <v>21407653.0</v>
+        <v>10005219.0</v>
       </c>
       <c r="I17" s="6">
-        <v>5350037.0</v>
+        <v>12907912.0</v>
       </c>
       <c r="J17" s="6">
-        <v>549707875.0</v>
+        <v>983997246.0</v>
       </c>
       <c r="K17" s="6">
-        <v>446938700.0</v>
+        <v>782458478.0</v>
       </c>
       <c r="L17" s="6">
-        <v>398114067.0</v>
+        <v>694213481.0</v>
       </c>
       <c r="M17" s="6">
-        <v>8683776.0</v>
+        <v>24588448.0</v>
       </c>
       <c r="N17" s="6">
-        <v>88360683.0</v>
+        <v>148429859.0</v>
       </c>
       <c r="O17" s="6">
-        <v>93794641.0</v>
+        <v>164315546.0</v>
       </c>
       <c r="P17" s="6">
-        <v>25772598.0</v>
+        <v>37893075.0</v>
       </c>
       <c r="Q17" s="6">
-        <v>28678667.0</v>
+        <v>48357058.0</v>
       </c>
       <c r="R17" s="6">
-        <v>-2906069.0</v>
+        <v>-10463983.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>24568.0</v>
+        <v>24759.0</v>
       </c>
       <c r="E18" s="6">
-        <v>4826737681.0</v>
+        <v>6321924121.0</v>
       </c>
       <c r="F18" s="6">
-        <v>3369381739.0</v>
+        <v>4641352872.0</v>
       </c>
       <c r="G18" s="6">
-        <v>1457355942.0</v>
+        <v>1680571249.0</v>
       </c>
       <c r="H18" s="6">
-        <v>745725030.0</v>
+        <v>918271117.0</v>
       </c>
       <c r="I18" s="6">
-        <v>21582340.0</v>
+        <v>25769531.0</v>
       </c>
       <c r="J18" s="6">
-        <v>3347799399.0</v>
+        <v>4615583341.0</v>
       </c>
       <c r="K18" s="6">
-        <v>3934097681.0</v>
+        <v>5076288658.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2098243534.0</v>
+        <v>2778746720.0</v>
       </c>
       <c r="M18" s="6">
-        <v>270210367.0</v>
+        <v>345029519.0</v>
       </c>
       <c r="N18" s="6">
-        <v>983546046.0</v>
+        <v>1329454689.0</v>
       </c>
       <c r="O18" s="6">
-        <v>817141708.0</v>
+        <v>1055985311.0</v>
       </c>
       <c r="P18" s="6">
-        <v>304280651.0</v>
+        <v>443252232.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>78707445.0</v>
+        <v>96993198.0</v>
       </c>
       <c r="R18" s="6">
-        <v>225573206.0</v>
+        <v>346259034.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>8321.0</v>
+        <v>8360.0</v>
       </c>
       <c r="E19" s="6">
-        <v>1728203983.0</v>
+        <v>2148545391.0</v>
       </c>
       <c r="F19" s="6">
-        <v>623960129.0</v>
+        <v>795091829.0</v>
       </c>
       <c r="G19" s="6">
-        <v>1104243854.0</v>
+        <v>1353453562.0</v>
       </c>
       <c r="H19" s="6">
-        <v>25700070.0</v>
+        <v>30856535.0</v>
       </c>
       <c r="I19" s="6">
-        <v>7604631.0</v>
+        <v>11011340.0</v>
       </c>
       <c r="J19" s="6">
-        <v>616355498.0</v>
+        <v>784080489.0</v>
       </c>
       <c r="K19" s="6">
-        <v>1054351567.0</v>
+        <v>1318651388.0</v>
       </c>
       <c r="L19" s="6">
-        <v>626634847.0</v>
+        <v>766717157.0</v>
       </c>
       <c r="M19" s="6">
-        <v>6951629.0</v>
+        <v>12240929.0</v>
       </c>
       <c r="N19" s="6">
-        <v>217665689.0</v>
+        <v>280810693.0</v>
       </c>
       <c r="O19" s="6">
-        <v>221351208.0</v>
+        <v>276812014.0</v>
       </c>
       <c r="P19" s="6">
-        <v>53611666.0</v>
+        <v>68258088.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>55221449.0</v>
+        <v>60097782.0</v>
       </c>
       <c r="R19" s="6">
-        <v>-1609783.0</v>
+        <v>8160306.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>4045.0</v>
+        <v>4056.0</v>
       </c>
       <c r="E20" s="6">
-        <v>157078440.0</v>
+        <v>192090037.0</v>
       </c>
       <c r="F20" s="6">
-        <v>154496740.0</v>
+        <v>188577432.0</v>
       </c>
       <c r="G20" s="6">
-        <v>2581700.0</v>
+        <v>3512605.0</v>
       </c>
       <c r="H20" s="6">
-        <v>777774.0</v>
+        <v>1247284.0</v>
       </c>
       <c r="I20" s="6">
-        <v>3168365.0</v>
+        <v>7125929.0</v>
       </c>
       <c r="J20" s="6">
-        <v>151328375.0</v>
+        <v>181451503.0</v>
       </c>
       <c r="K20" s="6">
-        <v>100084071.0</v>
+        <v>116805096.0</v>
       </c>
       <c r="L20" s="6">
-        <v>87109624.0</v>
+        <v>104129600.0</v>
       </c>
       <c r="M20" s="6">
-        <v>3994429.0</v>
+        <v>541590.0</v>
       </c>
       <c r="N20" s="6">
-        <v>32680681.0</v>
+        <v>39851345.0</v>
       </c>
       <c r="O20" s="6">
-        <v>21017655.0</v>
+        <v>24529070.0</v>
       </c>
       <c r="P20" s="6">
-        <v>13866712.0</v>
+        <v>16764423.0</v>
       </c>
       <c r="Q20" s="6">
-        <v>1117093.0</v>
+        <v>1007145.0</v>
       </c>
       <c r="R20" s="6">
-        <v>12749619.0</v>
+        <v>15757278.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
-        <v>1132.0</v>
+        <v>1162.0</v>
       </c>
       <c r="E21" s="6">
-        <v>114889898.0</v>
+        <v>134325358.0</v>
       </c>
       <c r="F21" s="6">
-        <v>54192209.0</v>
+        <v>67368023.0</v>
       </c>
       <c r="G21" s="6">
-        <v>60697689.0</v>
+        <v>66957335.0</v>
       </c>
       <c r="H21" s="6">
-        <v>617099.0</v>
+        <v>613949.0</v>
       </c>
       <c r="I21" s="6">
-        <v>7623459.0</v>
+        <v>7576905.0</v>
       </c>
       <c r="J21" s="6">
-        <v>46568750.0</v>
+        <v>59791118.0</v>
       </c>
       <c r="K21" s="6">
-        <v>99565165.0</v>
+        <v>159070425.0</v>
       </c>
       <c r="L21" s="6">
-        <v>31026009.0</v>
+        <v>64247057.0</v>
       </c>
       <c r="M21" s="6">
-        <v>238452.0</v>
+        <v>265610.0</v>
       </c>
       <c r="N21" s="6">
-        <v>22803055.0</v>
+        <v>31218835.0</v>
       </c>
       <c r="O21" s="6">
-        <v>20899460.0</v>
+        <v>33399114.0</v>
       </c>
       <c r="P21" s="6">
-        <v>4775658.0</v>
+        <v>6210227.0</v>
       </c>
       <c r="Q21" s="6">
-        <v>2019903.0</v>
+        <v>7500475.0</v>
       </c>
       <c r="R21" s="6">
-        <v>2755755.0</v>
+        <v>-1290248.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
-        <v>4048.0</v>
+        <v>4153.0</v>
       </c>
       <c r="E22" s="6">
-        <v>505603109.0</v>
+        <v>576421980.0</v>
       </c>
       <c r="F22" s="6">
-        <v>208177442.0</v>
+        <v>264441946.0</v>
       </c>
       <c r="G22" s="6">
-        <v>297425667.0</v>
+        <v>311980034.0</v>
       </c>
       <c r="H22" s="6">
-        <v>12077692.0</v>
+        <v>11663851.0</v>
       </c>
       <c r="I22" s="6">
-        <v>2320888.0</v>
+        <v>4205267.0</v>
       </c>
       <c r="J22" s="6">
-        <v>205856554.0</v>
+        <v>260236679.0</v>
       </c>
       <c r="K22" s="6">
-        <v>271229151.0</v>
+        <v>310954576.0</v>
       </c>
       <c r="L22" s="6">
-        <v>119122319.0</v>
+        <v>152523495.0</v>
       </c>
       <c r="M22" s="6">
-        <v>2351667.0</v>
+        <v>3678348.0</v>
       </c>
       <c r="N22" s="6">
-        <v>76106380.0</v>
+        <v>89618488.0</v>
       </c>
       <c r="O22" s="6">
-        <v>56910201.0</v>
+        <v>65297423.0</v>
       </c>
       <c r="P22" s="6">
-        <v>26866036.0</v>
+        <v>35822272.0</v>
       </c>
       <c r="Q22" s="6">
-        <v>6243704.0</v>
+        <v>9424236.0</v>
       </c>
       <c r="R22" s="6">
-        <v>20622332.0</v>
+        <v>26398036.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>790.0</v>
+        <v>800.0</v>
       </c>
       <c r="E23" s="6">
-        <v>800712362.0</v>
+        <v>1028666186.0</v>
       </c>
       <c r="F23" s="6">
-        <v>772483532.0</v>
+        <v>964013150.0</v>
       </c>
       <c r="G23" s="6">
-        <v>28228830.0</v>
+        <v>64653036.0</v>
       </c>
       <c r="H23" s="6">
-        <v>764069.0</v>
+        <v>697894.0</v>
       </c>
       <c r="I23" s="6">
-        <v>541310311.0</v>
+        <v>659881123.0</v>
       </c>
       <c r="J23" s="6">
-        <v>231173221.0</v>
+        <v>304132027.0</v>
       </c>
       <c r="K23" s="6">
-        <v>268579500.0</v>
+        <v>379465681.0</v>
       </c>
       <c r="L23" s="6">
-        <v>204279014.0</v>
+        <v>306483429.0</v>
       </c>
       <c r="M23" s="6">
-        <v>364857.0</v>
+        <v>224652.0</v>
       </c>
       <c r="N23" s="6">
-        <v>62368310.0</v>
+        <v>79768513.0</v>
       </c>
       <c r="O23" s="6">
-        <v>56401695.0</v>
+        <v>79687793.0</v>
       </c>
       <c r="P23" s="6">
-        <v>15548321.0</v>
+        <v>17387566.0</v>
       </c>
       <c r="Q23" s="6">
-        <v>978347.0</v>
+        <v>4590402.0</v>
       </c>
       <c r="R23" s="6">
-        <v>14569974.0</v>
+        <v>12797164.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>7030.0</v>
+        <v>7108.0</v>
       </c>
       <c r="E24" s="6">
-        <v>367404237.0</v>
+        <v>432345084.0</v>
       </c>
       <c r="F24" s="6">
-        <v>359587991.0</v>
+        <v>421717720.0</v>
       </c>
       <c r="G24" s="6">
-        <v>7816246.0</v>
+        <v>10627364.0</v>
       </c>
       <c r="H24" s="6">
-        <v>1708242.0</v>
+        <v>1828694.0</v>
       </c>
       <c r="I24" s="6">
-        <v>32808113.0</v>
+        <v>60328247.0</v>
       </c>
       <c r="J24" s="6">
-        <v>326779878.0</v>
+        <v>361389473.0</v>
       </c>
       <c r="K24" s="6">
-        <v>306933129.0</v>
+        <v>313094629.0</v>
       </c>
       <c r="L24" s="6">
-        <v>294593590.0</v>
+        <v>301142781.0</v>
       </c>
       <c r="M24" s="6">
-        <v>1152100.0</v>
+        <v>1203557.0</v>
       </c>
       <c r="N24" s="6">
-        <v>86434201.0</v>
+        <v>98760849.0</v>
       </c>
       <c r="O24" s="6">
-        <v>64455212.0</v>
+        <v>65745413.0</v>
       </c>
       <c r="P24" s="6">
-        <v>45360342.0</v>
+        <v>51268079.0</v>
       </c>
       <c r="Q24" s="6">
-        <v>21428197.0</v>
+        <v>15660620.0</v>
       </c>
       <c r="R24" s="6">
-        <v>23932145.0</v>
+        <v>35607459.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D25" s="6">
-        <v>10832.0</v>
+        <v>10980.0</v>
       </c>
       <c r="E25" s="6">
-        <v>430273770.0</v>
+        <v>530241422.0</v>
       </c>
       <c r="F25" s="6">
-        <v>293488435.0</v>
+        <v>383538020.0</v>
       </c>
       <c r="G25" s="6">
-        <v>136785335.0</v>
+        <v>146703402.0</v>
       </c>
       <c r="H25" s="6">
-        <v>11712086.0</v>
+        <v>14824779.0</v>
       </c>
       <c r="I25" s="6">
-        <v>18267063.0</v>
+        <v>16369871.0</v>
       </c>
       <c r="J25" s="6">
-        <v>275221372.0</v>
+        <v>367168149.0</v>
       </c>
       <c r="K25" s="6">
-        <v>218511844.0</v>
+        <v>281358443.0</v>
       </c>
       <c r="L25" s="6">
-        <v>156077304.0</v>
+        <v>196826196.0</v>
       </c>
       <c r="M25" s="6">
-        <v>2530124.0</v>
+        <v>3632800.0</v>
       </c>
       <c r="N25" s="6">
-        <v>73053965.0</v>
+        <v>91045379.0</v>
       </c>
       <c r="O25" s="6">
-        <v>45865277.0</v>
+        <v>59034243.0</v>
       </c>
       <c r="P25" s="6">
-        <v>35698835.0</v>
+        <v>44339687.0</v>
       </c>
       <c r="Q25" s="6">
-        <v>6719966.0</v>
+        <v>9688152.0</v>
       </c>
       <c r="R25" s="6">
-        <v>28978869.0</v>
+        <v>34651535.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D26" s="6">
-        <v>4315.0</v>
+        <v>4368.0</v>
       </c>
       <c r="E26" s="6">
-        <v>401080664.0</v>
+        <v>465273845.0</v>
       </c>
       <c r="F26" s="6">
-        <v>271100685.0</v>
+        <v>306160849.0</v>
       </c>
       <c r="G26" s="6">
-        <v>129979979.0</v>
+        <v>159112996.0</v>
       </c>
       <c r="H26" s="6">
-        <v>17101422.0</v>
+        <v>27354528.0</v>
       </c>
       <c r="I26" s="6">
-        <v>6876300.0</v>
+        <v>7402780.0</v>
       </c>
       <c r="J26" s="6">
-        <v>264224385.0</v>
+        <v>298758069.0</v>
       </c>
       <c r="K26" s="6">
-        <v>242774531.0</v>
+        <v>273050403.0</v>
       </c>
       <c r="L26" s="6">
-        <v>170079057.0</v>
+        <v>197904914.0</v>
       </c>
       <c r="M26" s="6">
-        <v>2374310.0</v>
+        <v>3179443.0</v>
       </c>
       <c r="N26" s="6">
-        <v>68737873.0</v>
+        <v>76790276.0</v>
       </c>
       <c r="O26" s="6">
-        <v>50640650.0</v>
+        <v>57301702.0</v>
       </c>
       <c r="P26" s="6">
-        <v>27516245.0</v>
+        <v>30691275.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>8265932.0</v>
+        <v>9873633.0</v>
       </c>
       <c r="R26" s="6">
-        <v>19250313.0</v>
+        <v>20817642.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D27" s="6">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="E27" s="6">
-        <v>17358818.0</v>
+        <v>11046619.0</v>
       </c>
       <c r="F27" s="6">
-        <v>15842243.0</v>
+        <v>9252440.0</v>
       </c>
       <c r="G27" s="6">
-        <v>1516575.0</v>
+        <v>1794179.0</v>
       </c>
       <c r="H27" s="6">
-        <v>0.0</v>
+        <v>28637.0</v>
       </c>
       <c r="I27" s="6">
-        <v>11385092.0</v>
+        <v>6061520.0</v>
       </c>
       <c r="J27" s="6">
-        <v>4457151.0</v>
+        <v>3190920.0</v>
       </c>
       <c r="K27" s="6">
-        <v>72744043.0</v>
+        <v>154270652.0</v>
       </c>
       <c r="L27" s="6">
-        <v>46148571.0</v>
+        <v>82648581.0</v>
       </c>
       <c r="M27" s="6">
-        <v>1441219.0</v>
+        <v>408276.0</v>
       </c>
       <c r="N27" s="6">
-        <v>7937771.0</v>
+        <v>23999539.0</v>
       </c>
       <c r="O27" s="6">
-        <v>15276249.0</v>
+        <v>32396837.0</v>
       </c>
       <c r="P27" s="6">
-        <v>7335718.0</v>
+        <v>23265300.0</v>
       </c>
       <c r="Q27" s="6">
-        <v>1778.0</v>
+        <v>5767.0</v>
       </c>
       <c r="R27" s="6">
-        <v>7333940.0</v>
+        <v>23259533.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D28" s="6">
-        <v>661.0</v>
+        <v>676.0</v>
       </c>
       <c r="E28" s="6">
-        <v>60670218.0</v>
+        <v>30541128.0</v>
       </c>
       <c r="F28" s="6">
-        <v>59136363.0</v>
+        <v>28479962.0</v>
       </c>
       <c r="G28" s="6">
-        <v>1533855.0</v>
+        <v>2061166.0</v>
       </c>
       <c r="H28" s="6">
-        <v>90530.0</v>
+        <v>102065.0</v>
       </c>
       <c r="I28" s="6">
-        <v>50455917.0</v>
+        <v>16302185.0</v>
       </c>
       <c r="J28" s="6">
-        <v>8680446.0</v>
+        <v>12177777.0</v>
       </c>
       <c r="K28" s="6">
-        <v>17671376.0</v>
+        <v>19783462.0</v>
       </c>
       <c r="L28" s="6">
-        <v>15526148.0</v>
+        <v>17556881.0</v>
       </c>
       <c r="M28" s="6">
-        <v>22933.0</v>
+        <v>139171.0</v>
       </c>
       <c r="N28" s="6">
-        <v>2937347.0</v>
+        <v>3792837.0</v>
       </c>
       <c r="O28" s="6">
-        <v>3710989.0</v>
+        <v>4154527.0</v>
       </c>
       <c r="P28" s="6">
-        <v>2074060.0</v>
+        <v>2528635.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>220744.0</v>
+        <v>377732.0</v>
       </c>
       <c r="R28" s="6">
-        <v>1853316.0</v>
+        <v>2150903.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>476.0</v>
+        <v>488.0</v>
       </c>
       <c r="E29" s="6">
-        <v>223494388.0</v>
+        <v>230798017.0</v>
       </c>
       <c r="F29" s="6">
-        <v>221767213.0</v>
+        <v>229023570.0</v>
       </c>
       <c r="G29" s="6">
-        <v>1727175.0</v>
+        <v>1774447.0</v>
       </c>
       <c r="H29" s="6">
-        <v>367800.0</v>
+        <v>468069.0</v>
       </c>
       <c r="I29" s="6">
-        <v>208658929.0</v>
+        <v>216546081.0</v>
       </c>
       <c r="J29" s="6">
-        <v>13108284.0</v>
+        <v>12477489.0</v>
       </c>
       <c r="K29" s="6">
-        <v>51493486.0</v>
+        <v>67114686.0</v>
       </c>
       <c r="L29" s="6">
-        <v>47382590.0</v>
+        <v>62217500.0</v>
       </c>
       <c r="M29" s="6">
-        <v>345038.0</v>
+        <v>642238.0</v>
       </c>
       <c r="N29" s="6">
-        <v>5732494.0</v>
+        <v>8457205.0</v>
       </c>
       <c r="O29" s="6">
-        <v>10813632.0</v>
+        <v>14094084.0</v>
       </c>
       <c r="P29" s="6">
-        <v>4313712.0</v>
+        <v>6741864.0</v>
       </c>
       <c r="Q29" s="6">
-        <v>536311.0</v>
+        <v>182795.0</v>
       </c>
       <c r="R29" s="6">
-        <v>3777401.0</v>
+        <v>6559069.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
-        <v>1393.0</v>
+        <v>1417.0</v>
       </c>
       <c r="E30" s="6">
-        <v>38788854.0</v>
+        <v>40381807.0</v>
       </c>
       <c r="F30" s="6">
-        <v>36480221.0</v>
+        <v>37071358.0</v>
       </c>
       <c r="G30" s="6">
-        <v>2308633.0</v>
+        <v>3310449.0</v>
       </c>
       <c r="H30" s="6">
-        <v>386670.0</v>
+        <v>1074697.0</v>
       </c>
       <c r="I30" s="6">
-        <v>4725762.0</v>
+        <v>4870770.0</v>
       </c>
       <c r="J30" s="6">
-        <v>31754459.0</v>
+        <v>32200588.0</v>
       </c>
       <c r="K30" s="6">
-        <v>25559591.0</v>
+        <v>27281693.0</v>
       </c>
       <c r="L30" s="6">
-        <v>22404205.0</v>
+        <v>23719828.0</v>
       </c>
       <c r="M30" s="6">
-        <v>338157.0</v>
+        <v>295190.0</v>
       </c>
       <c r="N30" s="6">
-        <v>7073781.0</v>
+        <v>7516704.0</v>
       </c>
       <c r="O30" s="6">
-        <v>5367514.0</v>
+        <v>5729128.0</v>
       </c>
       <c r="P30" s="6">
-        <v>3064015.0</v>
+        <v>3297889.0</v>
       </c>
       <c r="Q30" s="6">
-        <v>578255.0</v>
+        <v>641349.0</v>
       </c>
       <c r="R30" s="6">
-        <v>2485760.0</v>
+        <v>2656540.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
-        <v>3165.0</v>
+        <v>3223.0</v>
       </c>
       <c r="E31" s="6">
-        <v>98810283.0</v>
+        <v>122454286.0</v>
       </c>
       <c r="F31" s="6">
-        <v>82906296.0</v>
+        <v>105279930.0</v>
       </c>
       <c r="G31" s="6">
-        <v>15903987.0</v>
+        <v>17174356.0</v>
       </c>
       <c r="H31" s="6">
-        <v>4644579.0</v>
+        <v>5638671.0</v>
       </c>
       <c r="I31" s="6">
-        <v>2917295.0</v>
+        <v>2031084.0</v>
       </c>
       <c r="J31" s="6">
-        <v>79989001.0</v>
+        <v>103248846.0</v>
       </c>
       <c r="K31" s="6">
-        <v>61413040.0</v>
+        <v>73908614.0</v>
       </c>
       <c r="L31" s="6">
-        <v>45913890.0</v>
+        <v>55651248.0</v>
       </c>
       <c r="M31" s="6">
-        <v>1923138.0</v>
+        <v>3127914.0</v>
       </c>
       <c r="N31" s="6">
-        <v>19682355.0</v>
+        <v>25052623.0</v>
       </c>
       <c r="O31" s="6">
-        <v>12894672.0</v>
+        <v>15520809.0</v>
       </c>
       <c r="P31" s="6">
-        <v>8385484.0</v>
+        <v>11544810.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>1094353.0</v>
+        <v>1109271.0</v>
       </c>
       <c r="R31" s="6">
-        <v>7291131.0</v>
+        <v>10435539.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -3132,7425 +3132,7425 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
-        <v>51.0</v>
+        <v>44.0</v>
       </c>
       <c r="E33" s="6">
-        <v>704566.0</v>
+        <v>824913.0</v>
       </c>
       <c r="F33" s="6">
-        <v>671919.0</v>
+        <v>501409.0</v>
       </c>
       <c r="G33" s="6">
-        <v>32647.0</v>
+        <v>323504.0</v>
       </c>
       <c r="H33" s="6">
-        <v>13496.0</v>
+        <v>323106.0</v>
       </c>
       <c r="I33" s="6">
-        <v>191332.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J33" s="6">
-        <v>480587.0</v>
+        <v>500077.0</v>
       </c>
       <c r="K33" s="6">
-        <v>587276.0</v>
+        <v>543548.0</v>
       </c>
       <c r="L33" s="6">
-        <v>97538.0</v>
+        <v>137881.0</v>
       </c>
       <c r="M33" s="6">
-        <v>115233.0</v>
+        <v>109614.0</v>
       </c>
       <c r="N33" s="6">
-        <v>173284.0</v>
+        <v>166267.0</v>
       </c>
       <c r="O33" s="6">
-        <v>123328.0</v>
+        <v>114145.0</v>
       </c>
       <c r="P33" s="6">
-        <v>81781.0</v>
+        <v>93198.0</v>
       </c>
       <c r="Q33" s="6">
-        <v>7256.0</v>
+        <v>15128.0</v>
       </c>
       <c r="R33" s="6">
-        <v>74525.0</v>
+        <v>78070.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-01</t>
+            <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D34" s="6">
-        <v>98447.0</v>
+        <v>100162.0</v>
       </c>
       <c r="E34" s="6">
-        <v>14724708378.0</v>
+        <v>17309336031.0</v>
       </c>
       <c r="F34" s="6">
-        <v>9415306785.0</v>
+        <v>10995713514.0</v>
       </c>
       <c r="G34" s="6">
-        <v>5309401593.0</v>
+        <v>6313622517.0</v>
       </c>
       <c r="H34" s="6">
-        <v>2011607622.0</v>
+        <v>2467163410.0</v>
       </c>
       <c r="I34" s="6">
-        <v>1050286772.0</v>
+        <v>1092988173.0</v>
       </c>
       <c r="J34" s="6">
-        <v>8365020013.0</v>
+        <v>9902725341.0</v>
       </c>
       <c r="K34" s="6">
-        <v>10076300847.0</v>
+        <v>12155935447.0</v>
       </c>
       <c r="L34" s="6">
-        <v>5892154796.0</v>
+        <v>7244532099.0</v>
       </c>
       <c r="M34" s="6">
-        <v>893077619.0</v>
+        <v>899050395.0</v>
       </c>
       <c r="N34" s="6">
-        <v>2406611099.0</v>
+        <v>2877187916.0</v>
       </c>
       <c r="O34" s="6">
-        <v>2103645676.0</v>
+        <v>2540701662.0</v>
       </c>
       <c r="P34" s="6">
-        <v>821383606.0</v>
+        <v>935761790.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>287955031.0</v>
+        <v>354268649.0</v>
       </c>
       <c r="R34" s="6">
-        <v>533428575.0</v>
+        <v>581493141.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D35" s="6">
-        <v>4412.0</v>
+        <v>4570.0</v>
       </c>
       <c r="E35" s="6">
-        <v>253532850.0</v>
+        <v>318061822.0</v>
       </c>
       <c r="F35" s="6">
-        <v>215642357.0</v>
+        <v>264955392.0</v>
       </c>
       <c r="G35" s="6">
-        <v>37890493.0</v>
+        <v>53106430.0</v>
       </c>
       <c r="H35" s="6">
-        <v>26746750.0</v>
+        <v>39407644.0</v>
       </c>
       <c r="I35" s="6">
-        <v>2304994.0</v>
+        <v>9523849.0</v>
       </c>
       <c r="J35" s="6">
-        <v>213337363.0</v>
+        <v>255431543.0</v>
       </c>
       <c r="K35" s="6">
-        <v>158927962.0</v>
+        <v>241103619.0</v>
       </c>
       <c r="L35" s="6">
-        <v>141650805.0</v>
+        <v>216786705.0</v>
       </c>
       <c r="M35" s="6">
-        <v>667871.0</v>
+        <v>1066914.0</v>
       </c>
       <c r="N35" s="6">
-        <v>49281543.0</v>
+        <v>60249295.0</v>
       </c>
       <c r="O35" s="6">
-        <v>33178301.0</v>
+        <v>50362632.0</v>
       </c>
       <c r="P35" s="6">
-        <v>21650044.0</v>
+        <v>21767388.0</v>
       </c>
       <c r="Q35" s="6">
-        <v>5258159.0</v>
+        <v>11728156.0</v>
       </c>
       <c r="R35" s="6">
-        <v>16391885.0</v>
+        <v>10039232.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D36" s="6">
-        <v>210.0</v>
+        <v>211.0</v>
       </c>
       <c r="E36" s="6">
-        <v>10864958.0</v>
+        <v>23935899.0</v>
       </c>
       <c r="F36" s="6">
-        <v>8419664.0</v>
+        <v>19119781.0</v>
       </c>
       <c r="G36" s="6">
-        <v>2445294.0</v>
+        <v>4816118.0</v>
       </c>
       <c r="H36" s="6">
-        <v>1313282.0</v>
+        <v>2078632.0</v>
       </c>
       <c r="I36" s="6">
-        <v>258992.0</v>
+        <v>52681.0</v>
       </c>
       <c r="J36" s="6">
-        <v>8160672.0</v>
+        <v>19067100.0</v>
       </c>
       <c r="K36" s="6">
-        <v>13381371.0</v>
+        <v>15915290.0</v>
       </c>
       <c r="L36" s="6">
-        <v>7380891.0</v>
+        <v>14789414.0</v>
       </c>
       <c r="M36" s="6">
-        <v>5416333.0</v>
+        <v>45333.0</v>
       </c>
       <c r="N36" s="6">
-        <v>1787138.0</v>
+        <v>4318142.0</v>
       </c>
       <c r="O36" s="6">
-        <v>2810088.0</v>
+        <v>3342211.0</v>
       </c>
       <c r="P36" s="6">
-        <v>617864.0</v>
+        <v>1507969.0</v>
       </c>
       <c r="Q36" s="6">
-        <v>496155.0</v>
+        <v>500874.0</v>
       </c>
       <c r="R36" s="6">
-        <v>121709.0</v>
+        <v>1007095.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D37" s="6">
-        <v>9466.0</v>
+        <v>9581.0</v>
       </c>
       <c r="E37" s="6">
-        <v>2904850549.0</v>
+        <v>3567468855.0</v>
       </c>
       <c r="F37" s="6">
-        <v>1149266010.0</v>
+        <v>1474616221.0</v>
       </c>
       <c r="G37" s="6">
-        <v>1755584539.0</v>
+        <v>2092852634.0</v>
       </c>
       <c r="H37" s="6">
-        <v>1135999138.0</v>
+        <v>1371017967.0</v>
       </c>
       <c r="I37" s="6">
-        <v>6268770.0</v>
+        <v>8065626.0</v>
       </c>
       <c r="J37" s="6">
-        <v>1142997240.0</v>
+        <v>1466550595.0</v>
       </c>
       <c r="K37" s="6">
-        <v>2173929809.0</v>
+        <v>2421407805.0</v>
       </c>
       <c r="L37" s="6">
-        <v>1066473209.0</v>
+        <v>1190388138.0</v>
       </c>
       <c r="M37" s="6">
-        <v>547124024.0</v>
+        <v>531089238.0</v>
       </c>
       <c r="N37" s="6">
-        <v>360924843.0</v>
+        <v>454556792.0</v>
       </c>
       <c r="O37" s="6">
-        <v>454012922.0</v>
+        <v>507847956.0</v>
       </c>
       <c r="P37" s="6">
-        <v>101491389.0</v>
+        <v>142542918.0</v>
       </c>
       <c r="Q37" s="6">
-        <v>79413119.0</v>
+        <v>83398778.0</v>
       </c>
       <c r="R37" s="6">
-        <v>22078270.0</v>
+        <v>59144140.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D38" s="6">
-        <v>917.0</v>
+        <v>927.0</v>
       </c>
       <c r="E38" s="6">
-        <v>777093907.0</v>
+        <v>556169095.0</v>
       </c>
       <c r="F38" s="6">
-        <v>624674959.0</v>
+        <v>427813860.0</v>
       </c>
       <c r="G38" s="6">
-        <v>152418948.0</v>
+        <v>128355235.0</v>
       </c>
       <c r="H38" s="6">
-        <v>15549906.0</v>
+        <v>21156137.0</v>
       </c>
       <c r="I38" s="6">
-        <v>1518703.0</v>
+        <v>1459353.0</v>
       </c>
       <c r="J38" s="6">
-        <v>623156256.0</v>
+        <v>426354507.0</v>
       </c>
       <c r="K38" s="6">
-        <v>654371752.0</v>
+        <v>602677271.0</v>
       </c>
       <c r="L38" s="6">
-        <v>375266262.0</v>
+        <v>405016452.0</v>
       </c>
       <c r="M38" s="6">
-        <v>1420857.0</v>
+        <v>815795.0</v>
       </c>
       <c r="N38" s="6">
-        <v>207920894.0</v>
+        <v>152448501.0</v>
       </c>
       <c r="O38" s="6">
-        <v>137418068.0</v>
+        <v>126562227.0</v>
       </c>
       <c r="P38" s="6">
-        <v>76674591.0</v>
+        <v>34477730.0</v>
       </c>
       <c r="Q38" s="6">
-        <v>5715170.0</v>
+        <v>8458465.0</v>
       </c>
       <c r="R38" s="6">
-        <v>70959421.0</v>
+        <v>26019265.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D39" s="6">
-        <v>381.0</v>
+        <v>377.0</v>
       </c>
       <c r="E39" s="6">
-        <v>82546707.0</v>
+        <v>105579832.0</v>
       </c>
       <c r="F39" s="6">
-        <v>69755927.0</v>
+        <v>86470153.0</v>
       </c>
       <c r="G39" s="6">
-        <v>12790780.0</v>
+        <v>19109679.0</v>
       </c>
       <c r="H39" s="6">
-        <v>11263028.0</v>
+        <v>13924985.0</v>
       </c>
       <c r="I39" s="6">
-        <v>548556.0</v>
+        <v>238104.0</v>
       </c>
       <c r="J39" s="6">
-        <v>69207371.0</v>
+        <v>86232049.0</v>
       </c>
       <c r="K39" s="6">
-        <v>55820633.0</v>
+        <v>65845605.0</v>
       </c>
       <c r="L39" s="6">
-        <v>49580662.0</v>
+        <v>59623176.0</v>
       </c>
       <c r="M39" s="6">
-        <v>416529.0</v>
+        <v>835314.0</v>
       </c>
       <c r="N39" s="6">
-        <v>16221417.0</v>
+        <v>20508013.0</v>
       </c>
       <c r="O39" s="6">
-        <v>11720380.0</v>
+        <v>13827577.0</v>
       </c>
       <c r="P39" s="6">
-        <v>6144391.0</v>
+        <v>8122455.0</v>
       </c>
       <c r="Q39" s="6">
-        <v>1452114.0</v>
+        <v>1204269.0</v>
       </c>
       <c r="R39" s="6">
-        <v>4692277.0</v>
+        <v>6918186.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D40" s="6">
-        <v>12085.0</v>
+        <v>12314.0</v>
       </c>
       <c r="E40" s="6">
-        <v>658439172.0</v>
+        <v>893535992.0</v>
       </c>
       <c r="F40" s="6">
-        <v>579389506.0</v>
+        <v>771719111.0</v>
       </c>
       <c r="G40" s="6">
-        <v>79049666.0</v>
+        <v>121816881.0</v>
       </c>
       <c r="H40" s="6">
-        <v>8017626.0</v>
+        <v>23419075.0</v>
       </c>
       <c r="I40" s="6">
-        <v>10909151.0</v>
+        <v>8923244.0</v>
       </c>
       <c r="J40" s="6">
-        <v>568480355.0</v>
+        <v>762795867.0</v>
       </c>
       <c r="K40" s="6">
-        <v>463747424.0</v>
+        <v>672604664.0</v>
       </c>
       <c r="L40" s="6">
-        <v>400236367.0</v>
+        <v>598813886.0</v>
       </c>
       <c r="M40" s="6">
-        <v>20772781.0</v>
+        <v>24220376.0</v>
       </c>
       <c r="N40" s="6">
-        <v>95252828.0</v>
+        <v>122856776.0</v>
       </c>
       <c r="O40" s="6">
-        <v>97386898.0</v>
+        <v>141246805.0</v>
       </c>
       <c r="P40" s="6">
-        <v>30831452.0</v>
+        <v>29746281.0</v>
       </c>
       <c r="Q40" s="6">
-        <v>27851698.0</v>
+        <v>42579041.0</v>
       </c>
       <c r="R40" s="6">
-        <v>2979754.0</v>
+        <v>-12832760.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D41" s="6">
-        <v>24632.0</v>
+        <v>24861.0</v>
       </c>
       <c r="E41" s="6">
-        <v>5110807215.0</v>
+        <v>6045608826.0</v>
       </c>
       <c r="F41" s="6">
-        <v>3532636893.0</v>
+        <v>4358935781.0</v>
       </c>
       <c r="G41" s="6">
-        <v>1578170322.0</v>
+        <v>1686673045.0</v>
       </c>
       <c r="H41" s="6">
-        <v>751205158.0</v>
+        <v>894932324.0</v>
       </c>
       <c r="I41" s="6">
-        <v>25864944.0</v>
+        <v>26605688.0</v>
       </c>
       <c r="J41" s="6">
-        <v>3506771949.0</v>
+        <v>4332330093.0</v>
       </c>
       <c r="K41" s="6">
-        <v>3924647677.0</v>
+        <v>4904798242.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2105401948.0</v>
+        <v>2638101381.0</v>
       </c>
       <c r="M41" s="6">
-        <v>289025195.0</v>
+        <v>301605776.0</v>
       </c>
       <c r="N41" s="6">
-        <v>1005504964.0</v>
+        <v>1269594560.0</v>
       </c>
       <c r="O41" s="6">
-        <v>815377931.0</v>
+        <v>1019575874.0</v>
       </c>
       <c r="P41" s="6">
-        <v>326587283.0</v>
+        <v>398333921.0</v>
       </c>
       <c r="Q41" s="6">
-        <v>75772623.0</v>
+        <v>83560975.0</v>
       </c>
       <c r="R41" s="6">
-        <v>250814660.0</v>
+        <v>314772946.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D42" s="6">
-        <v>8396.0</v>
+        <v>8419.0</v>
       </c>
       <c r="E42" s="6">
-        <v>1629757646.0</v>
+        <v>2020395573.0</v>
       </c>
       <c r="F42" s="6">
-        <v>594046817.0</v>
+        <v>676187120.0</v>
       </c>
       <c r="G42" s="6">
-        <v>1035710829.0</v>
+        <v>1344208453.0</v>
       </c>
       <c r="H42" s="6">
-        <v>20904158.0</v>
+        <v>28329530.0</v>
       </c>
       <c r="I42" s="6">
-        <v>9521411.0</v>
+        <v>11557920.0</v>
       </c>
       <c r="J42" s="6">
-        <v>584525406.0</v>
+        <v>664629200.0</v>
       </c>
       <c r="K42" s="6">
-        <v>1016896232.0</v>
+        <v>1115451530.0</v>
       </c>
       <c r="L42" s="6">
-        <v>598125100.0</v>
+        <v>627334971.0</v>
       </c>
       <c r="M42" s="6">
-        <v>5973962.0</v>
+        <v>11456524.0</v>
       </c>
       <c r="N42" s="6">
-        <v>209928332.0</v>
+        <v>241810275.0</v>
       </c>
       <c r="O42" s="6">
-        <v>213530401.0</v>
+        <v>234185885.0</v>
       </c>
       <c r="P42" s="6">
-        <v>52829873.0</v>
+        <v>69138481.0</v>
       </c>
       <c r="Q42" s="6">
-        <v>54464798.0</v>
+        <v>58511774.0</v>
       </c>
       <c r="R42" s="6">
-        <v>-1634925.0</v>
+        <v>10626707.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D43" s="6">
-        <v>4068.0</v>
+        <v>4070.0</v>
       </c>
       <c r="E43" s="6">
-        <v>182756652.0</v>
+        <v>186552105.0</v>
       </c>
       <c r="F43" s="6">
-        <v>180158748.0</v>
+        <v>182413106.0</v>
       </c>
       <c r="G43" s="6">
-        <v>2597904.0</v>
+        <v>4138999.0</v>
       </c>
       <c r="H43" s="6">
-        <v>912330.0</v>
+        <v>1362263.0</v>
       </c>
       <c r="I43" s="6">
-        <v>18041507.0</v>
+        <v>4905428.0</v>
       </c>
       <c r="J43" s="6">
-        <v>162117241.0</v>
+        <v>177507678.0</v>
       </c>
       <c r="K43" s="6">
-        <v>101380000.0</v>
+        <v>116815309.0</v>
       </c>
       <c r="L43" s="6">
-        <v>87302847.0</v>
+        <v>98350571.0</v>
       </c>
       <c r="M43" s="6">
-        <v>3953638.0</v>
+        <v>6160900.0</v>
       </c>
       <c r="N43" s="6">
-        <v>35304761.0</v>
+        <v>38877928.0</v>
       </c>
       <c r="O43" s="6">
-        <v>21289800.0</v>
+        <v>24531215.0</v>
       </c>
       <c r="P43" s="6">
-        <v>16373752.0</v>
+        <v>16816864.0</v>
       </c>
       <c r="Q43" s="6">
-        <v>1159042.0</v>
+        <v>907679.0</v>
       </c>
       <c r="R43" s="6">
-        <v>15214710.0</v>
+        <v>15909185.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D44" s="6">
-        <v>1131.0</v>
+        <v>1168.0</v>
       </c>
       <c r="E44" s="6">
-        <v>126145683.0</v>
+        <v>135721577.0</v>
       </c>
       <c r="F44" s="6">
-        <v>62690586.0</v>
+        <v>64665511.0</v>
       </c>
       <c r="G44" s="6">
-        <v>63455097.0</v>
+        <v>71056066.0</v>
       </c>
       <c r="H44" s="6">
-        <v>372275.0</v>
+        <v>3883857.0</v>
       </c>
       <c r="I44" s="6">
-        <v>4442461.0</v>
+        <v>7152844.0</v>
       </c>
       <c r="J44" s="6">
-        <v>58248125.0</v>
+        <v>57512667.0</v>
       </c>
       <c r="K44" s="6">
-        <v>113622970.0</v>
+        <v>124367447.0</v>
       </c>
       <c r="L44" s="6">
-        <v>42670548.0</v>
+        <v>43012176.0</v>
       </c>
       <c r="M44" s="6">
-        <v>118133.0</v>
+        <v>161200.0</v>
       </c>
       <c r="N44" s="6">
-        <v>24987820.0</v>
+        <v>27857808.0</v>
       </c>
       <c r="O44" s="6">
-        <v>23855944.0</v>
+        <v>26104456.0</v>
       </c>
       <c r="P44" s="6">
-        <v>5969055.0</v>
+        <v>5774126.0</v>
       </c>
       <c r="Q44" s="6">
-        <v>4085275.0</v>
+        <v>3121749.0</v>
       </c>
       <c r="R44" s="6">
-        <v>1883780.0</v>
+        <v>2652377.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D45" s="6">
-        <v>4030.0</v>
+        <v>4163.0</v>
       </c>
       <c r="E45" s="6">
-        <v>507079760.0</v>
+        <v>598741158.0</v>
       </c>
       <c r="F45" s="6">
-        <v>235920214.0</v>
+        <v>240463304.0</v>
       </c>
       <c r="G45" s="6">
-        <v>271159546.0</v>
+        <v>358277854.0</v>
       </c>
       <c r="H45" s="6">
-        <v>7498577.0</v>
+        <v>12505952.0</v>
       </c>
       <c r="I45" s="6">
-        <v>3320122.0</v>
+        <v>3744030.0</v>
       </c>
       <c r="J45" s="6">
-        <v>232600092.0</v>
+        <v>236719274.0</v>
       </c>
       <c r="K45" s="6">
-        <v>289819293.0</v>
+        <v>351221754.0</v>
       </c>
       <c r="L45" s="6">
-        <v>136420467.0</v>
+        <v>148439119.0</v>
       </c>
       <c r="M45" s="6">
-        <v>4982319.0</v>
+        <v>1782238.0</v>
       </c>
       <c r="N45" s="6">
-        <v>84454352.0</v>
+        <v>94326643.0</v>
       </c>
       <c r="O45" s="6">
-        <v>60860403.0</v>
+        <v>73745715.0</v>
       </c>
       <c r="P45" s="6">
-        <v>31142952.0</v>
+        <v>31112345.0</v>
       </c>
       <c r="Q45" s="6">
-        <v>5472279.0</v>
+        <v>9040115.0</v>
       </c>
       <c r="R45" s="6">
-        <v>25670673.0</v>
+        <v>22072230.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D46" s="6">
-        <v>789.0</v>
+        <v>799.0</v>
       </c>
       <c r="E46" s="6">
-        <v>901436652.0</v>
+        <v>958522288.0</v>
       </c>
       <c r="F46" s="6">
-        <v>867182394.0</v>
+        <v>910742494.0</v>
       </c>
       <c r="G46" s="6">
-        <v>34254258.0</v>
+        <v>47779794.0</v>
       </c>
       <c r="H46" s="6">
-        <v>502988.0</v>
+        <v>697687.0</v>
       </c>
       <c r="I46" s="6">
-        <v>672564788.0</v>
+        <v>583998035.0</v>
       </c>
       <c r="J46" s="6">
-        <v>194617606.0</v>
+        <v>326744459.0</v>
       </c>
       <c r="K46" s="6">
-        <v>247183914.0</v>
+        <v>347553610.0</v>
       </c>
       <c r="L46" s="6">
-        <v>181296138.0</v>
+        <v>275826500.0</v>
       </c>
       <c r="M46" s="6">
-        <v>65986.0</v>
+        <v>116686.0</v>
       </c>
       <c r="N46" s="6">
-        <v>55053752.0</v>
+        <v>84007184.0</v>
       </c>
       <c r="O46" s="6">
-        <v>51908622.0</v>
+        <v>72986258.0</v>
       </c>
       <c r="P46" s="6">
-        <v>16588060.0</v>
+        <v>23978848.0</v>
       </c>
       <c r="Q46" s="6">
-        <v>1247579.0</v>
+        <v>1956460.0</v>
       </c>
       <c r="R46" s="6">
-        <v>15340481.0</v>
+        <v>22022388.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D47" s="6">
-        <v>7003.0</v>
+        <v>7220.0</v>
       </c>
       <c r="E47" s="6">
-        <v>385472984.0</v>
+        <v>411714194.0</v>
       </c>
       <c r="F47" s="6">
-        <v>378017475.0</v>
+        <v>402333521.0</v>
       </c>
       <c r="G47" s="6">
-        <v>7455509.0</v>
+        <v>9380673.0</v>
       </c>
       <c r="H47" s="6">
-        <v>1262813.0</v>
+        <v>1892873.0</v>
       </c>
       <c r="I47" s="6">
-        <v>47719153.0</v>
+        <v>44694598.0</v>
       </c>
       <c r="J47" s="6">
-        <v>330298322.0</v>
+        <v>357638923.0</v>
       </c>
       <c r="K47" s="6">
-        <v>252721061.0</v>
+        <v>334574704.0</v>
       </c>
       <c r="L47" s="6">
-        <v>243023705.0</v>
+        <v>319989371.0</v>
       </c>
       <c r="M47" s="6">
-        <v>947748.0</v>
+        <v>1349452.0</v>
       </c>
       <c r="N47" s="6">
-        <v>86127205.0</v>
+        <v>100062210.0</v>
       </c>
       <c r="O47" s="6">
-        <v>53070574.0</v>
+        <v>70260364.0</v>
       </c>
       <c r="P47" s="6">
-        <v>46435408.0</v>
+        <v>51142327.0</v>
       </c>
       <c r="Q47" s="6">
-        <v>12052954.0</v>
+        <v>18432698.0</v>
       </c>
       <c r="R47" s="6">
-        <v>34382454.0</v>
+        <v>32709629.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D48" s="6">
-        <v>10799.0</v>
+        <v>11160.0</v>
       </c>
       <c r="E48" s="6">
-        <v>422243514.0</v>
+        <v>643114068.0</v>
       </c>
       <c r="F48" s="6">
-        <v>287737052.0</v>
+        <v>460224227.0</v>
       </c>
       <c r="G48" s="6">
-        <v>134506462.0</v>
+        <v>182889841.0</v>
       </c>
       <c r="H48" s="6">
-        <v>9819245.0</v>
+        <v>13886968.0</v>
       </c>
       <c r="I48" s="6">
-        <v>11011817.0</v>
+        <v>122336568.0</v>
       </c>
       <c r="J48" s="6">
-        <v>276725235.0</v>
+        <v>337887659.0</v>
       </c>
       <c r="K48" s="6">
-        <v>202514275.0</v>
+        <v>278854117.0</v>
       </c>
       <c r="L48" s="6">
-        <v>134097767.0</v>
+        <v>189242114.0</v>
       </c>
       <c r="M48" s="6">
-        <v>2749219.0</v>
+        <v>5103771.0</v>
       </c>
       <c r="N48" s="6">
-        <v>70767826.0</v>
+        <v>86981749.0</v>
       </c>
       <c r="O48" s="6">
-        <v>42496178.0</v>
+        <v>58524179.0</v>
       </c>
       <c r="P48" s="6">
-        <v>36527752.0</v>
+        <v>39408290.0</v>
       </c>
       <c r="Q48" s="6">
-        <v>6596115.0</v>
+        <v>8212746.0</v>
       </c>
       <c r="R48" s="6">
-        <v>29931637.0</v>
+        <v>31195544.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D49" s="6">
-        <v>4306.0</v>
+        <v>4406.0</v>
       </c>
       <c r="E49" s="6">
-        <v>374023842.0</v>
+        <v>394512656.0</v>
       </c>
       <c r="F49" s="6">
-        <v>253618011.0</v>
+        <v>236199627.0</v>
       </c>
       <c r="G49" s="6">
-        <v>120405831.0</v>
+        <v>158313029.0</v>
       </c>
       <c r="H49" s="6">
-        <v>15413921.0</v>
+        <v>31595032.0</v>
       </c>
       <c r="I49" s="6">
-        <v>6610838.0</v>
+        <v>7854984.0</v>
       </c>
       <c r="J49" s="6">
-        <v>247007173.0</v>
+        <v>228344643.0</v>
       </c>
       <c r="K49" s="6">
-        <v>182839899.0</v>
+        <v>274381452.0</v>
       </c>
       <c r="L49" s="6">
-        <v>137628381.0</v>
+        <v>192857229.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2548233.0</v>
+        <v>2931043.0</v>
       </c>
       <c r="N49" s="6">
-        <v>59016991.0</v>
+        <v>62830446.0</v>
       </c>
       <c r="O49" s="6">
-        <v>37594040.0</v>
+        <v>57042087.0</v>
       </c>
       <c r="P49" s="6">
-        <v>27213072.0</v>
+        <v>26953515.0</v>
       </c>
       <c r="Q49" s="6">
-        <v>4445878.0</v>
+        <v>19981681.0</v>
       </c>
       <c r="R49" s="6">
-        <v>22767194.0</v>
+        <v>6971834.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D50" s="6">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="E50" s="6">
-        <v>14984993.0</v>
+        <v>15646598.0</v>
       </c>
       <c r="F50" s="6">
-        <v>13744943.0</v>
+        <v>13515322.0</v>
       </c>
       <c r="G50" s="6">
-        <v>1240050.0</v>
+        <v>2131276.0</v>
       </c>
       <c r="H50" s="6">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I50" s="6">
-        <v>5915677.0</v>
+        <v>9364806.0</v>
       </c>
       <c r="J50" s="6">
-        <v>7829266.0</v>
+        <v>4150516.0</v>
       </c>
       <c r="K50" s="6">
-        <v>63840986.0</v>
+        <v>94716076.0</v>
       </c>
       <c r="L50" s="6">
-        <v>53109600.0</v>
+        <v>63501700.0</v>
       </c>
       <c r="M50" s="6">
-        <v>2719390.0</v>
+        <v>5501771.0</v>
       </c>
       <c r="N50" s="6">
-        <v>7205683.0</v>
+        <v>11194352.0</v>
       </c>
       <c r="O50" s="6">
-        <v>13406607.0</v>
+        <v>19890376.0</v>
       </c>
       <c r="P50" s="6">
-        <v>6160107.0</v>
+        <v>11452959.0</v>
       </c>
       <c r="Q50" s="6">
-        <v>15143.0</v>
+        <v>2305.0</v>
       </c>
       <c r="R50" s="6">
-        <v>6144964.0</v>
+        <v>11450654.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D51" s="6">
-        <v>656.0</v>
+        <v>675.0</v>
       </c>
       <c r="E51" s="6">
-        <v>25535487.0</v>
+        <v>29464787.0</v>
       </c>
       <c r="F51" s="6">
-        <v>23897760.0</v>
+        <v>27449463.0</v>
       </c>
       <c r="G51" s="6">
-        <v>1637727.0</v>
+        <v>2015324.0</v>
       </c>
       <c r="H51" s="6">
-        <v>111074.0</v>
+        <v>144557.0</v>
       </c>
       <c r="I51" s="6">
-        <v>15207998.0</v>
+        <v>14644251.0</v>
       </c>
       <c r="J51" s="6">
-        <v>8689762.0</v>
+        <v>12805212.0</v>
       </c>
       <c r="K51" s="6">
-        <v>18152886.0</v>
+        <v>22662776.0</v>
       </c>
       <c r="L51" s="6">
-        <v>15962895.0</v>
+        <v>20293591.0</v>
       </c>
       <c r="M51" s="6">
-        <v>206148.0</v>
+        <v>67167.0</v>
       </c>
       <c r="N51" s="6">
-        <v>2734465.0</v>
+        <v>4084268.0</v>
       </c>
       <c r="O51" s="6">
-        <v>3808956.0</v>
+        <v>4759183.0</v>
       </c>
       <c r="P51" s="6">
-        <v>1881802.0</v>
+        <v>2941796.0</v>
       </c>
       <c r="Q51" s="6">
-        <v>219255.0</v>
+        <v>216331.0</v>
       </c>
       <c r="R51" s="6">
-        <v>1662547.0</v>
+        <v>2725465.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D52" s="6">
-        <v>486.0</v>
+        <v>485.0</v>
       </c>
       <c r="E52" s="6">
-        <v>214001480.0</v>
+        <v>234062685.0</v>
       </c>
       <c r="F52" s="6">
-        <v>212469842.0</v>
+        <v>232231680.0</v>
       </c>
       <c r="G52" s="6">
-        <v>1531638.0</v>
+        <v>1831005.0</v>
       </c>
       <c r="H52" s="6">
-        <v>316394.0</v>
+        <v>258435.0</v>
       </c>
       <c r="I52" s="6">
-        <v>201786193.0</v>
+        <v>220384482.0</v>
       </c>
       <c r="J52" s="6">
-        <v>10683649.0</v>
+        <v>11847198.0</v>
       </c>
       <c r="K52" s="6">
-        <v>46254129.0</v>
+        <v>63379032.0</v>
       </c>
       <c r="L52" s="6">
-        <v>42016495.0</v>
+        <v>58919843.0</v>
       </c>
       <c r="M52" s="6">
-        <v>566871.0</v>
+        <v>242548.0</v>
       </c>
       <c r="N52" s="6">
-        <v>5023057.0</v>
+        <v>7525786.0</v>
       </c>
       <c r="O52" s="6">
-        <v>9713367.0</v>
+        <v>13309582.0</v>
       </c>
       <c r="P52" s="6">
-        <v>3685381.0</v>
+        <v>5749635.0</v>
       </c>
       <c r="Q52" s="6">
-        <v>121880.0</v>
+        <v>197189.0</v>
       </c>
       <c r="R52" s="6">
-        <v>3563501.0</v>
+        <v>5552446.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D53" s="6">
-        <v>1395.0</v>
+        <v>1424.0</v>
       </c>
       <c r="E53" s="6">
-        <v>41179839.0</v>
+        <v>46201391.0</v>
       </c>
       <c r="F53" s="6">
-        <v>39075639.0</v>
+        <v>43220654.0</v>
       </c>
       <c r="G53" s="6">
-        <v>2104200.0</v>
+        <v>2980737.0</v>
       </c>
       <c r="H53" s="6">
-        <v>258171.0</v>
+        <v>768097.0</v>
       </c>
       <c r="I53" s="6">
-        <v>4312002.0</v>
+        <v>4818092.0</v>
       </c>
       <c r="J53" s="6">
-        <v>34763637.0</v>
+        <v>38402562.0</v>
       </c>
       <c r="K53" s="6">
-        <v>33563023.0</v>
+        <v>30675276.0</v>
       </c>
       <c r="L53" s="6">
-        <v>27743471.0</v>
+        <v>25966967.0</v>
       </c>
       <c r="M53" s="6">
-        <v>549181.0</v>
+        <v>428757.0</v>
       </c>
       <c r="N53" s="6">
-        <v>8459410.0</v>
+        <v>8812016.0</v>
       </c>
       <c r="O53" s="6">
-        <v>7048151.0</v>
+        <v>6441808.0</v>
       </c>
       <c r="P53" s="6">
-        <v>3482225.0</v>
+        <v>4123440.0</v>
       </c>
       <c r="Q53" s="6">
-        <v>1274577.0</v>
+        <v>813951.0</v>
       </c>
       <c r="R53" s="6">
-        <v>2207648.0</v>
+        <v>3309489.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D54" s="6">
-        <v>3165.0</v>
+        <v>3228.0</v>
       </c>
       <c r="E54" s="6">
-        <v>101528706.0</v>
+        <v>122945646.0</v>
       </c>
       <c r="F54" s="6">
-        <v>86553746.0</v>
+        <v>101285912.0</v>
       </c>
       <c r="G54" s="6">
-        <v>14974960.0</v>
+        <v>21659734.0</v>
       </c>
       <c r="H54" s="6">
-        <v>4130813.0</v>
+        <v>5672088.0</v>
       </c>
       <c r="I54" s="6">
-        <v>2157363.0</v>
+        <v>2662258.0</v>
       </c>
       <c r="J54" s="6">
-        <v>84396383.0</v>
+        <v>98623654.0</v>
       </c>
       <c r="K54" s="6">
-        <v>62128788.0</v>
+        <v>75668271.0</v>
       </c>
       <c r="L54" s="6">
-        <v>46685300.0</v>
+        <v>57100538.0</v>
       </c>
       <c r="M54" s="6">
-        <v>2811914.0</v>
+        <v>3844429.0</v>
       </c>
       <c r="N54" s="6">
-        <v>20477324.0</v>
+        <v>23864012.0</v>
       </c>
       <c r="O54" s="6">
-        <v>13041125.0</v>
+        <v>15890337.0</v>
       </c>
       <c r="P54" s="6">
-        <v>9025528.0</v>
+        <v>10444104.0</v>
       </c>
       <c r="Q54" s="6">
-        <v>838962.0</v>
+        <v>1421667.0</v>
       </c>
       <c r="R54" s="6">
-        <v>8186566.0</v>
+        <v>9022437.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D55" s="6" t="s">
-[...42 lines deleted...]
-        <v>47</v>
+      <c r="D55" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="E55" s="6">
+        <v>9549.0</v>
+      </c>
+      <c r="F55" s="6">
+        <v>9549.0</v>
+      </c>
+      <c r="G55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J55" s="6">
+        <v>9549.0</v>
+      </c>
+      <c r="K55" s="6">
+        <v>6571.0</v>
+      </c>
+      <c r="L55" s="6">
+        <v>6571.0</v>
+      </c>
+      <c r="M55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N55" s="6">
+        <v>2006.0</v>
+      </c>
+      <c r="O55" s="6">
+        <v>1380.0</v>
+      </c>
+      <c r="P55" s="6">
+        <v>1643.0</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="R55" s="6">
+        <v>1643.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D56" s="6">
-        <v>61.0</v>
+        <v>44.0</v>
       </c>
       <c r="E56" s="6">
-        <v>421828.0</v>
+        <v>1371435.0</v>
       </c>
       <c r="F56" s="6">
-        <v>404288.0</v>
+        <v>1141725.0</v>
       </c>
       <c r="G56" s="6">
-        <v>17540.0</v>
+        <v>229710.0</v>
       </c>
       <c r="H56" s="6">
-        <v>9975.0</v>
+        <v>227307.0</v>
       </c>
       <c r="I56" s="6">
         <v>1332.0</v>
       </c>
       <c r="J56" s="6">
-        <v>402956.0</v>
+        <v>1140393.0</v>
       </c>
       <c r="K56" s="6">
-        <v>553567.0</v>
+        <v>1255024.0</v>
       </c>
       <c r="L56" s="6">
-        <v>78743.0</v>
+        <v>171686.0</v>
       </c>
       <c r="M56" s="6">
-        <v>41286.0</v>
+        <v>225162.0</v>
       </c>
       <c r="N56" s="6">
-        <v>175664.0</v>
+        <v>419154.0</v>
       </c>
       <c r="O56" s="6">
-        <v>116249.0</v>
+        <v>263555.0</v>
       </c>
       <c r="P56" s="6">
-        <v>71466.0</v>
+        <v>224755.0</v>
       </c>
       <c r="Q56" s="6">
-        <v>2256.0</v>
+        <v>21746.0</v>
       </c>
       <c r="R56" s="6">
-        <v>69210.0</v>
+        <v>203009.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D57" s="6">
-        <v>117913.0</v>
+        <v>99193.0</v>
       </c>
       <c r="E57" s="6">
-        <v>19821894398.0</v>
+        <v>14550476294.0</v>
       </c>
       <c r="F57" s="6">
-        <v>13936856352.0</v>
+        <v>9218193192.0</v>
       </c>
       <c r="G57" s="6">
-        <v>5885038046.0</v>
+        <v>5332283102.0</v>
       </c>
       <c r="H57" s="6">
-        <v>1894108237.0</v>
+        <v>2010418614.0</v>
       </c>
       <c r="I57" s="6">
-        <v>1566200206.0</v>
+        <v>939904610.0</v>
       </c>
       <c r="J57" s="6">
-        <v>12370656146.0</v>
+        <v>8278288582.0</v>
       </c>
       <c r="K57" s="6">
-        <v>14171643582.0</v>
+        <v>10418317480.0</v>
       </c>
       <c r="L57" s="6">
-        <v>9450737084.0</v>
+        <v>6155267790.0</v>
       </c>
       <c r="M57" s="6">
-        <v>969792757.0</v>
+        <v>815791900.0</v>
       </c>
       <c r="N57" s="6">
-        <v>3431215578.0</v>
+        <v>2441230250.0</v>
       </c>
       <c r="O57" s="6">
-        <v>2960786469.0</v>
+        <v>2177172927.0</v>
       </c>
       <c r="P57" s="6">
-        <v>1224936778.0</v>
+        <v>785859855.0</v>
       </c>
       <c r="Q57" s="6">
-        <v>432639303.0</v>
+        <v>303711658.0</v>
       </c>
       <c r="R57" s="6">
-        <v>792297475.0</v>
+        <v>482148197.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D58" s="6">
-        <v>17109.0</v>
+        <v>4519.0</v>
       </c>
       <c r="E58" s="6">
-        <v>1290384945.0</v>
+        <v>243138344.0</v>
       </c>
       <c r="F58" s="6">
-        <v>1230753635.0</v>
+        <v>205091955.0</v>
       </c>
       <c r="G58" s="6">
-        <v>59631310.0</v>
+        <v>38046389.0</v>
       </c>
       <c r="H58" s="6">
-        <v>43067732.0</v>
+        <v>25998952.0</v>
       </c>
       <c r="I58" s="6">
-        <v>6565614.0</v>
+        <v>1407266.0</v>
       </c>
       <c r="J58" s="6">
-        <v>1224188021.0</v>
+        <v>203684689.0</v>
       </c>
       <c r="K58" s="6">
-        <v>1058874719.0</v>
+        <v>159310212.0</v>
       </c>
       <c r="L58" s="6">
-        <v>1039470380.0</v>
+        <v>143366114.0</v>
       </c>
       <c r="M58" s="6">
-        <v>1165929.0</v>
+        <v>852710.0</v>
       </c>
       <c r="N58" s="6">
-        <v>272506960.0</v>
+        <v>47803193.0</v>
       </c>
       <c r="O58" s="6">
-        <v>222096466.0</v>
+        <v>33199494.0</v>
       </c>
       <c r="P58" s="6">
-        <v>105448275.0</v>
+        <v>20496518.0</v>
       </c>
       <c r="Q58" s="6">
-        <v>30093233.0</v>
+        <v>5540276.0</v>
       </c>
       <c r="R58" s="6">
-        <v>75355042.0</v>
+        <v>14956242.0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D59" s="6">
-        <v>220.0</v>
+        <v>212.0</v>
       </c>
       <c r="E59" s="6">
-        <v>23935869.0</v>
+        <v>10801248.0</v>
       </c>
       <c r="F59" s="6">
-        <v>20485914.0</v>
+        <v>8271366.0</v>
       </c>
       <c r="G59" s="6">
-        <v>3449955.0</v>
+        <v>2529882.0</v>
       </c>
       <c r="H59" s="6">
-        <v>1524776.0</v>
+        <v>1374913.0</v>
       </c>
       <c r="I59" s="6">
-        <v>222235.0</v>
+        <v>48596.0</v>
       </c>
       <c r="J59" s="6">
-        <v>20263679.0</v>
+        <v>8222770.0</v>
       </c>
       <c r="K59" s="6">
-        <v>18127400.0</v>
+        <v>5548319.0</v>
       </c>
       <c r="L59" s="6">
-        <v>15976005.0</v>
+        <v>8575443.0</v>
       </c>
       <c r="M59" s="6">
-        <v>694481.0</v>
+        <v>-4796329.0</v>
       </c>
       <c r="N59" s="6">
-        <v>4868720.0</v>
+        <v>2052237.0</v>
       </c>
       <c r="O59" s="6">
-        <v>3806754.0</v>
+        <v>1165147.0</v>
       </c>
       <c r="P59" s="6">
-        <v>1782199.0</v>
+        <v>480923.0</v>
       </c>
       <c r="Q59" s="6">
-        <v>534378.0</v>
+        <v>592600.0</v>
       </c>
       <c r="R59" s="6">
-        <v>1247821.0</v>
+        <v>-111677.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D60" s="6">
-        <v>9834.0</v>
+        <v>9526.0</v>
       </c>
       <c r="E60" s="6">
-        <v>3195933137.0</v>
+        <v>2864381025.0</v>
       </c>
       <c r="F60" s="6">
-        <v>1534743286.0</v>
+        <v>1159883843.0</v>
       </c>
       <c r="G60" s="6">
-        <v>1661189851.0</v>
+        <v>1704497182.0</v>
       </c>
       <c r="H60" s="6">
-        <v>982442606.0</v>
+        <v>1109028903.0</v>
       </c>
       <c r="I60" s="6">
-        <v>20997980.0</v>
+        <v>8829731.0</v>
       </c>
       <c r="J60" s="6">
-        <v>1513745306.0</v>
+        <v>1151054112.0</v>
       </c>
       <c r="K60" s="6">
-        <v>2600143766.0</v>
+        <v>2157350551.0</v>
       </c>
       <c r="L60" s="6">
-        <v>1347268247.0</v>
+        <v>1073865710.0</v>
       </c>
       <c r="M60" s="6">
-        <v>584444276.0</v>
+        <v>512478257.0</v>
       </c>
       <c r="N60" s="6">
-        <v>477326394.0</v>
+        <v>372097954.0</v>
       </c>
       <c r="O60" s="6">
-        <v>545454777.0</v>
+        <v>452300999.0</v>
       </c>
       <c r="P60" s="6">
-        <v>143574752.0</v>
+        <v>107779600.0</v>
       </c>
       <c r="Q60" s="6">
-        <v>87253218.0</v>
+        <v>77520238.0</v>
       </c>
       <c r="R60" s="6">
-        <v>56321534.0</v>
+        <v>30259362.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D61" s="6">
-        <v>1119.0</v>
+        <v>922.0</v>
       </c>
       <c r="E61" s="6">
-        <v>544726245.0</v>
+        <v>862357957.0</v>
       </c>
       <c r="F61" s="6">
-        <v>451643455.0</v>
+        <v>679043492.0</v>
       </c>
       <c r="G61" s="6">
-        <v>93082790.0</v>
+        <v>183314465.0</v>
       </c>
       <c r="H61" s="6">
-        <v>15122746.0</v>
+        <v>12650696.0</v>
       </c>
       <c r="I61" s="6">
-        <v>3590120.0</v>
+        <v>8583522.0</v>
       </c>
       <c r="J61" s="6">
-        <v>448053335.0</v>
+        <v>670459970.0</v>
       </c>
       <c r="K61" s="6">
-        <v>928365338.0</v>
+        <v>830301591.0</v>
       </c>
       <c r="L61" s="6">
-        <v>694277462.0</v>
+        <v>518310210.0</v>
       </c>
       <c r="M61" s="6">
-        <v>410005.0</v>
+        <v>170557.0</v>
       </c>
       <c r="N61" s="6">
-        <v>199684072.0</v>
+        <v>236793291.0</v>
       </c>
       <c r="O61" s="6">
-        <v>194956721.0</v>
+        <v>174363334.0</v>
       </c>
       <c r="P61" s="6">
-        <v>35978073.0</v>
+        <v>68820358.0</v>
       </c>
       <c r="Q61" s="6">
-        <v>31003815.0</v>
+        <v>6278167.0</v>
       </c>
       <c r="R61" s="6">
-        <v>4974258.0</v>
+        <v>62542191.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D62" s="6">
-        <v>397.0</v>
+        <v>380.0</v>
       </c>
       <c r="E62" s="6">
-        <v>115203145.0</v>
+        <v>85331354.0</v>
       </c>
       <c r="F62" s="6">
-        <v>100182137.0</v>
+        <v>69749460.0</v>
       </c>
       <c r="G62" s="6">
-        <v>15021008.0</v>
+        <v>15581894.0</v>
       </c>
       <c r="H62" s="6">
-        <v>10161978.0</v>
+        <v>12671618.0</v>
       </c>
       <c r="I62" s="6">
-        <v>361346.0</v>
+        <v>239479.0</v>
       </c>
       <c r="J62" s="6">
-        <v>99820791.0</v>
+        <v>69509981.0</v>
       </c>
       <c r="K62" s="6">
-        <v>92327366.0</v>
+        <v>59584324.0</v>
       </c>
       <c r="L62" s="6">
-        <v>87539624.0</v>
+        <v>53583205.0</v>
       </c>
       <c r="M62" s="6">
-        <v>882529.0</v>
+        <v>511305.0</v>
       </c>
       <c r="N62" s="6">
-        <v>26801160.0</v>
+        <v>16976973.0</v>
       </c>
       <c r="O62" s="6">
-        <v>19320451.0</v>
+        <v>12511134.0</v>
       </c>
       <c r="P62" s="6">
-        <v>9649666.0</v>
+        <v>6187043.0</v>
       </c>
       <c r="Q62" s="6">
-        <v>1803371.0</v>
+        <v>1566671.0</v>
       </c>
       <c r="R62" s="6">
-        <v>7846295.0</v>
+        <v>4620372.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D63" s="6">
-        <v>12433.0</v>
+        <v>12165.0</v>
       </c>
       <c r="E63" s="6">
-        <v>1309076614.0</v>
+        <v>677876083.0</v>
       </c>
       <c r="F63" s="6">
-        <v>1171435042.0</v>
+        <v>559158367.0</v>
       </c>
       <c r="G63" s="6">
-        <v>137641572.0</v>
+        <v>118717716.0</v>
       </c>
       <c r="H63" s="6">
-        <v>12590192.0</v>
+        <v>20166013.0</v>
       </c>
       <c r="I63" s="6">
-        <v>15796899.0</v>
+        <v>5325412.0</v>
       </c>
       <c r="J63" s="6">
-        <v>1155638143.0</v>
+        <v>553832955.0</v>
       </c>
       <c r="K63" s="6">
-        <v>884440487.0</v>
+        <v>451848939.0</v>
       </c>
       <c r="L63" s="6">
-        <v>801699057.0</v>
+        <v>403226200.0</v>
       </c>
       <c r="M63" s="6">
-        <v>22271838.0</v>
+        <v>8689919.0</v>
       </c>
       <c r="N63" s="6">
-        <v>181987659.0</v>
+        <v>89334412.0</v>
       </c>
       <c r="O63" s="6">
-        <v>185723039.0</v>
+        <v>94825791.0</v>
       </c>
       <c r="P63" s="6">
-        <v>52465461.0</v>
+        <v>26127860.0</v>
       </c>
       <c r="Q63" s="6">
-        <v>50180159.0</v>
+        <v>29051350.0</v>
       </c>
       <c r="R63" s="6">
-        <v>2285302.0</v>
+        <v>-2923490.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D64" s="6">
-        <v>25687.0</v>
+        <v>24763.0</v>
       </c>
       <c r="E64" s="6">
-        <v>6190276232.0</v>
+        <v>4829087430.0</v>
       </c>
       <c r="F64" s="6">
-        <v>4541255460.0</v>
+        <v>3376375038.0</v>
       </c>
       <c r="G64" s="6">
-        <v>1649020772.0</v>
+        <v>1452712392.0</v>
       </c>
       <c r="H64" s="6">
-        <v>753006455.0</v>
+        <v>752234139.0</v>
       </c>
       <c r="I64" s="6">
-        <v>53372858.0</v>
+        <v>21813200.0</v>
       </c>
       <c r="J64" s="6">
-        <v>4487882602.0</v>
+        <v>3354561838.0</v>
       </c>
       <c r="K64" s="6">
-        <v>4633315994.0</v>
+        <v>3933434250.0</v>
       </c>
       <c r="L64" s="6">
-        <v>2599089490.0</v>
+        <v>2090480615.0</v>
       </c>
       <c r="M64" s="6">
-        <v>324696072.0</v>
+        <v>270992295.0</v>
       </c>
       <c r="N64" s="6">
-        <v>1251079511.0</v>
+        <v>986370699.0</v>
       </c>
       <c r="O64" s="6">
-        <v>960418671.0</v>
+        <v>816936142.0</v>
       </c>
       <c r="P64" s="6">
-        <v>437717523.0</v>
+        <v>305147583.0</v>
       </c>
       <c r="Q64" s="6">
-        <v>75740155.0</v>
+        <v>78162933.0</v>
       </c>
       <c r="R64" s="6">
-        <v>361977368.0</v>
+        <v>226984650.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D65" s="6">
-        <v>8512.0</v>
+        <v>8407.0</v>
       </c>
       <c r="E65" s="6">
-        <v>2154087921.0</v>
+        <v>1756678886.0</v>
       </c>
       <c r="F65" s="6">
-        <v>885033000.0</v>
+        <v>636845309.0</v>
       </c>
       <c r="G65" s="6">
-        <v>1269054921.0</v>
+        <v>1119833577.0</v>
       </c>
       <c r="H65" s="6">
-        <v>26382778.0</v>
+        <v>25907682.0</v>
       </c>
       <c r="I65" s="6">
-        <v>13094042.0</v>
+        <v>7701339.0</v>
       </c>
       <c r="J65" s="6">
-        <v>871938958.0</v>
+        <v>629143970.0</v>
       </c>
       <c r="K65" s="6">
-        <v>1213564776.0</v>
+        <v>1072803308.0</v>
       </c>
       <c r="L65" s="6">
-        <v>775219824.0</v>
+        <v>637012305.0</v>
       </c>
       <c r="M65" s="6">
-        <v>8707376.0</v>
+        <v>7321171.0</v>
       </c>
       <c r="N65" s="6">
-        <v>281858675.0</v>
+        <v>221985269.0</v>
       </c>
       <c r="O65" s="6">
-        <v>254766086.0</v>
+        <v>225189816.0</v>
       </c>
       <c r="P65" s="6">
-        <v>91409935.0</v>
+        <v>54597033.0</v>
       </c>
       <c r="Q65" s="6">
-        <v>61192179.0</v>
+        <v>55648791.0</v>
       </c>
       <c r="R65" s="6">
-        <v>30217756.0</v>
+        <v>-1051758.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D66" s="6">
-        <v>4207.0</v>
+        <v>4066.0</v>
       </c>
       <c r="E66" s="6">
-        <v>225158147.0</v>
+        <v>157822037.0</v>
       </c>
       <c r="F66" s="6">
-        <v>221400091.0</v>
+        <v>155262323.0</v>
       </c>
       <c r="G66" s="6">
-        <v>3758056.0</v>
+        <v>2559714.0</v>
       </c>
       <c r="H66" s="6">
-        <v>1442902.0</v>
+        <v>793987.0</v>
       </c>
       <c r="I66" s="6">
-        <v>5700112.0</v>
+        <v>3105523.0</v>
       </c>
       <c r="J66" s="6">
-        <v>215699979.0</v>
+        <v>152156800.0</v>
       </c>
       <c r="K66" s="6">
-        <v>140979546.0</v>
+        <v>100425143.0</v>
       </c>
       <c r="L66" s="6">
-        <v>127563186.0</v>
+        <v>87386514.0</v>
       </c>
       <c r="M66" s="6">
-        <v>902500.0</v>
+        <v>3994429.0</v>
       </c>
       <c r="N66" s="6">
-        <v>46951867.0</v>
+        <v>32873160.0</v>
       </c>
       <c r="O66" s="6">
-        <v>29605290.0</v>
+        <v>21089280.0</v>
       </c>
       <c r="P66" s="6">
-        <v>19613419.0</v>
+        <v>13934899.0</v>
       </c>
       <c r="Q66" s="6">
-        <v>1704333.0</v>
+        <v>1056254.0</v>
       </c>
       <c r="R66" s="6">
-        <v>17909086.0</v>
+        <v>12878645.0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D67" s="6">
-        <v>1300.0</v>
+        <v>1142.0</v>
       </c>
       <c r="E67" s="6">
-        <v>191603866.0</v>
+        <v>116939483.0</v>
       </c>
       <c r="F67" s="6">
-        <v>104519657.0</v>
+        <v>54371731.0</v>
       </c>
       <c r="G67" s="6">
-        <v>87084209.0</v>
+        <v>62567752.0</v>
       </c>
       <c r="H67" s="6">
-        <v>988281.0</v>
+        <v>650049.0</v>
       </c>
       <c r="I67" s="6">
-        <v>17067083.0</v>
+        <v>7648504.0</v>
       </c>
       <c r="J67" s="6">
-        <v>87452574.0</v>
+        <v>46723227.0</v>
       </c>
       <c r="K67" s="6">
-        <v>276332230.0</v>
+        <v>102732098.0</v>
       </c>
       <c r="L67" s="6">
-        <v>201312648.0</v>
+        <v>31427948.0</v>
       </c>
       <c r="M67" s="6">
-        <v>174033.0</v>
+        <v>311900.0</v>
       </c>
       <c r="N67" s="6">
-        <v>32741870.0</v>
+        <v>23401708.0</v>
       </c>
       <c r="O67" s="6">
-        <v>58022528.0</v>
+        <v>21564516.0</v>
       </c>
       <c r="P67" s="6">
-        <v>7985025.0</v>
+        <v>4793708.0</v>
       </c>
       <c r="Q67" s="6">
-        <v>31436353.0</v>
+        <v>2045562.0</v>
       </c>
       <c r="R67" s="6">
-        <v>-23451328.0</v>
+        <v>2748146.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D68" s="6">
-        <v>4475.0</v>
+        <v>4092.0</v>
       </c>
       <c r="E68" s="6">
-        <v>781936797.0</v>
+        <v>510410891.0</v>
       </c>
       <c r="F68" s="6">
-        <v>344205623.0</v>
+        <v>208472004.0</v>
       </c>
       <c r="G68" s="6">
-        <v>437731174.0</v>
+        <v>301938887.0</v>
       </c>
       <c r="H68" s="6">
-        <v>11728456.0</v>
+        <v>12107613.0</v>
       </c>
       <c r="I68" s="6">
-        <v>4403324.0</v>
+        <v>2276852.0</v>
       </c>
       <c r="J68" s="6">
-        <v>339802299.0</v>
+        <v>206195152.0</v>
       </c>
       <c r="K68" s="6">
-        <v>386664534.0</v>
+        <v>272872808.0</v>
       </c>
       <c r="L68" s="6">
-        <v>204888314.0</v>
+        <v>119514285.0</v>
       </c>
       <c r="M68" s="6">
-        <v>2693100.0</v>
+        <v>2362786.0</v>
       </c>
       <c r="N68" s="6">
-        <v>111568445.0</v>
+        <v>76450948.0</v>
       </c>
       <c r="O68" s="6">
-        <v>81136076.0</v>
+        <v>57255369.0</v>
       </c>
       <c r="P68" s="6">
-        <v>43835027.0</v>
+        <v>26897393.0</v>
       </c>
       <c r="Q68" s="6">
-        <v>10654772.0</v>
+        <v>6273968.0</v>
       </c>
       <c r="R68" s="6">
-        <v>33180255.0</v>
+        <v>20623425.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D69" s="6">
-        <v>871.0</v>
+        <v>795.0</v>
       </c>
       <c r="E69" s="6">
-        <v>863081072.0</v>
+        <v>794970811.0</v>
       </c>
       <c r="F69" s="6">
-        <v>827919727.0</v>
+        <v>766865293.0</v>
       </c>
       <c r="G69" s="6">
-        <v>35161345.0</v>
+        <v>28105518.0</v>
       </c>
       <c r="H69" s="6">
-        <v>435222.0</v>
+        <v>764069.0</v>
       </c>
       <c r="I69" s="6">
-        <v>602588544.0</v>
+        <v>535437770.0</v>
       </c>
       <c r="J69" s="6">
-        <v>225331183.0</v>
+        <v>231427523.0</v>
       </c>
       <c r="K69" s="6">
-        <v>323224424.0</v>
+        <v>268875371.0</v>
       </c>
       <c r="L69" s="6">
-        <v>246030152.0</v>
+        <v>204394843.0</v>
       </c>
       <c r="M69" s="6">
-        <v>63067.0</v>
+        <v>364857.0</v>
       </c>
       <c r="N69" s="6">
-        <v>64854119.0</v>
+        <v>62462554.0</v>
       </c>
       <c r="O69" s="6">
-        <v>67877129.0</v>
+        <v>56463828.0</v>
       </c>
       <c r="P69" s="6">
-        <v>17365485.0</v>
+        <v>15613251.0</v>
       </c>
       <c r="Q69" s="6">
-        <v>2664282.0</v>
+        <v>986873.0</v>
       </c>
       <c r="R69" s="6">
-        <v>14701203.0</v>
+        <v>14626378.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D70" s="6">
-        <v>7249.0</v>
+        <v>7075.0</v>
       </c>
       <c r="E70" s="6">
-        <v>557742461.0</v>
+        <v>370574317.0</v>
       </c>
       <c r="F70" s="6">
-        <v>547648257.0</v>
+        <v>363002013.0</v>
       </c>
       <c r="G70" s="6">
-        <v>10094204.0</v>
+        <v>7572304.0</v>
       </c>
       <c r="H70" s="6">
-        <v>2207550.0</v>
+        <v>1710538.0</v>
       </c>
       <c r="I70" s="6">
-        <v>85713395.0</v>
+        <v>33726639.0</v>
       </c>
       <c r="J70" s="6">
-        <v>461934862.0</v>
+        <v>329275374.0</v>
       </c>
       <c r="K70" s="6">
-        <v>514472171.0</v>
+        <v>309847791.0</v>
       </c>
       <c r="L70" s="6">
-        <v>500391643.0</v>
+        <v>297842943.0</v>
       </c>
       <c r="M70" s="6">
-        <v>2499881.0</v>
+        <v>1201843.0</v>
       </c>
       <c r="N70" s="6">
-        <v>150462052.0</v>
+        <v>87159448.0</v>
       </c>
       <c r="O70" s="6">
-        <v>108039156.0</v>
+        <v>65067291.0</v>
       </c>
       <c r="P70" s="6">
-        <v>62909632.0</v>
+        <v>45708741.0</v>
       </c>
       <c r="Q70" s="6">
-        <v>15915577.0</v>
+        <v>21638837.0</v>
       </c>
       <c r="R70" s="6">
-        <v>46994055.0</v>
+        <v>24069904.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D71" s="6">
-        <v>13260.0</v>
+        <v>10915.0</v>
       </c>
       <c r="E71" s="6">
-        <v>1372428590.0</v>
+        <v>437026704.0</v>
       </c>
       <c r="F71" s="6">
-        <v>1142317922.0</v>
+        <v>297379535.0</v>
       </c>
       <c r="G71" s="6">
-        <v>230110668.0</v>
+        <v>139647169.0</v>
       </c>
       <c r="H71" s="6">
-        <v>9912403.0</v>
+        <v>11353599.0</v>
       </c>
       <c r="I71" s="6">
-        <v>448956055.0</v>
+        <v>18353684.0</v>
       </c>
       <c r="J71" s="6">
-        <v>693361867.0</v>
+        <v>279025851.0</v>
       </c>
       <c r="K71" s="6">
-        <v>400332815.0</v>
+        <v>221329612.0</v>
       </c>
       <c r="L71" s="6">
-        <v>297636781.0</v>
+        <v>141903333.0</v>
       </c>
       <c r="M71" s="6">
-        <v>2909924.0</v>
+        <v>2633586.0</v>
       </c>
       <c r="N71" s="6">
-        <v>165730473.0</v>
+        <v>73961449.0</v>
       </c>
       <c r="O71" s="6">
-        <v>83962896.0</v>
+        <v>46453690.0</v>
       </c>
       <c r="P71" s="6">
-        <v>101386363.0</v>
+        <v>36056596.0</v>
       </c>
       <c r="Q71" s="6">
-        <v>16416627.0</v>
+        <v>6714393.0</v>
       </c>
       <c r="R71" s="6">
-        <v>84969736.0</v>
+        <v>29342203.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D72" s="6">
-        <v>4582.0</v>
+        <v>4340.0</v>
       </c>
       <c r="E72" s="6">
-        <v>475206793.0</v>
+        <v>392045038.0</v>
       </c>
       <c r="F72" s="6">
-        <v>310714489.0</v>
+        <v>260815872.0</v>
       </c>
       <c r="G72" s="6">
-        <v>164492304.0</v>
+        <v>131229166.0</v>
       </c>
       <c r="H72" s="6">
-        <v>17091878.0</v>
+        <v>17230955.0</v>
       </c>
       <c r="I72" s="6">
-        <v>11345443.0</v>
+        <v>6820096.0</v>
       </c>
       <c r="J72" s="6">
-        <v>299369046.0</v>
+        <v>253995776.0</v>
       </c>
       <c r="K72" s="6">
-        <v>255359153.0</v>
+        <v>237809203.0</v>
       </c>
       <c r="L72" s="6">
-        <v>181418162.0</v>
+        <v>164414119.0</v>
       </c>
       <c r="M72" s="6">
-        <v>2778424.0</v>
+        <v>2374662.0</v>
       </c>
       <c r="N72" s="6">
-        <v>75413527.0</v>
+        <v>66814693.0</v>
       </c>
       <c r="O72" s="6">
-        <v>52152922.0</v>
+        <v>49597931.0</v>
       </c>
       <c r="P72" s="6">
-        <v>32781607.0</v>
+        <v>26572999.0</v>
       </c>
       <c r="Q72" s="6">
-        <v>7813919.0</v>
+        <v>8199512.0</v>
       </c>
       <c r="R72" s="6">
-        <v>24967688.0</v>
+        <v>18373487.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D73" s="6">
-        <v>60.0</v>
+        <v>58.0</v>
       </c>
       <c r="E73" s="6">
-        <v>26501045.0</v>
+        <v>17392066.0</v>
       </c>
       <c r="F73" s="6">
-        <v>24810878.0</v>
+        <v>15860439.0</v>
       </c>
       <c r="G73" s="6">
-        <v>1690167.0</v>
+        <v>1531627.0</v>
       </c>
       <c r="H73" s="6">
         <v>0.0</v>
       </c>
       <c r="I73" s="6">
-        <v>12008268.0</v>
+        <v>11407691.0</v>
       </c>
       <c r="J73" s="6">
-        <v>12802610.0</v>
+        <v>4452748.0</v>
       </c>
       <c r="K73" s="6">
-        <v>194580405.0</v>
+        <v>75801019.0</v>
       </c>
       <c r="L73" s="6">
-        <v>113083848.0</v>
+        <v>46998162.0</v>
       </c>
       <c r="M73" s="6">
-        <v>10689190.0</v>
+        <v>3533167.0</v>
       </c>
       <c r="N73" s="6">
-        <v>29505591.0</v>
+        <v>8787854.0</v>
       </c>
       <c r="O73" s="6">
-        <v>40861885.0</v>
+        <v>15918214.0</v>
       </c>
       <c r="P73" s="6">
-        <v>29166619.0</v>
+        <v>8550740.0</v>
       </c>
       <c r="Q73" s="6">
-        <v>12967.0</v>
+        <v>1778.0</v>
       </c>
       <c r="R73" s="6">
-        <v>29153652.0</v>
+        <v>8548962.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D74" s="6">
-        <v>771.0</v>
+        <v>665.0</v>
       </c>
       <c r="E74" s="6">
-        <v>42132429.0</v>
+        <v>61110056.0</v>
       </c>
       <c r="F74" s="6">
-        <v>39482267.0</v>
+        <v>59333986.0</v>
       </c>
       <c r="G74" s="6">
-        <v>2650162.0</v>
+        <v>1776070.0</v>
       </c>
       <c r="H74" s="6">
-        <v>270403.0</v>
+        <v>325205.0</v>
       </c>
       <c r="I74" s="6">
-        <v>19065019.0</v>
+        <v>50519405.0</v>
       </c>
       <c r="J74" s="6">
-        <v>20417248.0</v>
+        <v>8814581.0</v>
       </c>
       <c r="K74" s="6">
-        <v>36126300.0</v>
+        <v>18654829.0</v>
       </c>
       <c r="L74" s="6">
-        <v>32113543.0</v>
+        <v>16522905.0</v>
       </c>
       <c r="M74" s="6">
-        <v>77410.0</v>
+        <v>22933.0</v>
       </c>
       <c r="N74" s="6">
-        <v>7801982.0</v>
+        <v>3076316.0</v>
       </c>
       <c r="O74" s="6">
-        <v>7586523.0</v>
+        <v>3917514.0</v>
       </c>
       <c r="P74" s="6">
-        <v>6100699.0</v>
+        <v>2206252.0</v>
       </c>
       <c r="Q74" s="6">
-        <v>442587.0</v>
+        <v>213799.0</v>
       </c>
       <c r="R74" s="6">
-        <v>5658112.0</v>
+        <v>1992453.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D75" s="6">
-        <v>499.0</v>
+        <v>482.0</v>
       </c>
       <c r="E75" s="6">
-        <v>250316918.0</v>
+        <v>223584918.0</v>
       </c>
       <c r="F75" s="6">
-        <v>248590112.0</v>
+        <v>221847940.0</v>
       </c>
       <c r="G75" s="6">
-        <v>1726806.0</v>
+        <v>1736978.0</v>
       </c>
       <c r="H75" s="6">
-        <v>244018.0</v>
+        <v>367800.0</v>
       </c>
       <c r="I75" s="6">
-        <v>234038423.0</v>
+        <v>208733485.0</v>
       </c>
       <c r="J75" s="6">
-        <v>14551689.0</v>
+        <v>13114455.0</v>
       </c>
       <c r="K75" s="6">
-        <v>62756148.0</v>
+        <v>51582600.0</v>
       </c>
       <c r="L75" s="6">
-        <v>57243443.0</v>
+        <v>47493129.0</v>
       </c>
       <c r="M75" s="6">
-        <v>329110.0</v>
+        <v>345038.0</v>
       </c>
       <c r="N75" s="6">
-        <v>7267636.0</v>
+        <v>5760646.0</v>
       </c>
       <c r="O75" s="6">
-        <v>13178791.0</v>
+        <v>10832346.0</v>
       </c>
       <c r="P75" s="6">
-        <v>5025626.0</v>
+        <v>4296811.0</v>
       </c>
       <c r="Q75" s="6">
-        <v>171896.0</v>
+        <v>539514.0</v>
       </c>
       <c r="R75" s="6">
-        <v>4853730.0</v>
+        <v>3757297.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D76" s="6">
-        <v>1640.0</v>
+        <v>1412.0</v>
       </c>
       <c r="E76" s="6">
-        <v>80543408.0</v>
+        <v>39100437.0</v>
       </c>
       <c r="F76" s="6">
-        <v>76049166.0</v>
+        <v>36784210.0</v>
       </c>
       <c r="G76" s="6">
-        <v>4494242.0</v>
+        <v>2316227.0</v>
       </c>
       <c r="H76" s="6">
-        <v>482379.0</v>
+        <v>386670.0</v>
       </c>
       <c r="I76" s="6">
-        <v>5998304.0</v>
+        <v>4813415.0</v>
       </c>
       <c r="J76" s="6">
-        <v>70050862.0</v>
+        <v>31970795.0</v>
       </c>
       <c r="K76" s="6">
-        <v>46061042.0</v>
+        <v>26028772.0</v>
       </c>
       <c r="L76" s="6">
-        <v>39987248.0</v>
+        <v>22804310.0</v>
       </c>
       <c r="M76" s="6">
-        <v>359705.0</v>
+        <v>334981.0</v>
       </c>
       <c r="N76" s="6">
-        <v>15614711.0</v>
+        <v>7163646.0</v>
       </c>
       <c r="O76" s="6">
-        <v>9645502.0</v>
+        <v>5466042.0</v>
       </c>
       <c r="P76" s="6">
-        <v>8218230.0</v>
+        <v>3106525.0</v>
       </c>
       <c r="Q76" s="6">
-        <v>977592.0</v>
+        <v>585636.0</v>
       </c>
       <c r="R76" s="6">
-        <v>7240638.0</v>
+        <v>2520889.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D77" s="6">
-        <v>3261.0</v>
+        <v>3197.0</v>
       </c>
       <c r="E77" s="6">
-        <v>117643447.0</v>
+        <v>99131128.0</v>
       </c>
       <c r="F77" s="6">
-        <v>100049923.0</v>
+        <v>83095934.0</v>
       </c>
       <c r="G77" s="6">
-        <v>17593524.0</v>
+        <v>16035194.0</v>
       </c>
       <c r="H77" s="6">
-        <v>4823915.0</v>
+        <v>4681717.0</v>
       </c>
       <c r="I77" s="6">
-        <v>4482819.0</v>
+        <v>2921669.0</v>
       </c>
       <c r="J77" s="6">
-        <v>95567104.0</v>
+        <v>80174265.0</v>
       </c>
       <c r="K77" s="6">
-        <v>81899745.0</v>
+        <v>61581059.0</v>
       </c>
       <c r="L77" s="6">
-        <v>65724534.0</v>
+        <v>46041114.0</v>
       </c>
       <c r="M77" s="6">
-        <v>2884676.0</v>
+        <v>1976600.0</v>
       </c>
       <c r="N77" s="6">
-        <v>23580156.0</v>
+        <v>19721286.0</v>
       </c>
       <c r="O77" s="6">
-        <v>17198809.0</v>
+        <v>12929956.0</v>
       </c>
       <c r="P77" s="6">
-        <v>10526469.0</v>
+        <v>8396776.0</v>
       </c>
       <c r="Q77" s="6">
-        <v>3302906.0</v>
+        <v>1087936.0</v>
       </c>
       <c r="R77" s="6">
-        <v>7223563.0</v>
+        <v>7308840.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D78" s="6">
-[...42 lines deleted...]
-        <v>33613.0</v>
+      <c r="D78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q78" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R78" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D79" s="6">
-        <v>421.0</v>
+        <v>59.0</v>
       </c>
       <c r="E79" s="6">
-        <v>13716180.0</v>
+        <v>712856.0</v>
       </c>
       <c r="F79" s="6">
-        <v>13357174.0</v>
+        <v>679857.0</v>
       </c>
       <c r="G79" s="6">
-        <v>359006.0</v>
+        <v>32999.0</v>
       </c>
       <c r="H79" s="6">
-        <v>181567.0</v>
+        <v>13496.0</v>
       </c>
       <c r="I79" s="6">
-        <v>825088.0</v>
+        <v>191332.0</v>
       </c>
       <c r="J79" s="6">
-        <v>12532086.0</v>
+        <v>488525.0</v>
       </c>
       <c r="K79" s="6">
-        <v>23603233.0</v>
+        <v>593310.0</v>
       </c>
       <c r="L79" s="6">
-        <v>22711505.0</v>
+        <v>102014.0</v>
       </c>
       <c r="M79" s="6">
-        <v>159233.0</v>
+        <v>115233.0</v>
       </c>
       <c r="N79" s="6">
-        <v>3557097.0</v>
+        <v>181837.0</v>
       </c>
       <c r="O79" s="6">
-        <v>4956679.0</v>
+        <v>124595.0</v>
       </c>
       <c r="P79" s="6">
-        <v>1962852.0</v>
+        <v>88067.0</v>
       </c>
       <c r="Q79" s="6">
-        <v>3324756.0</v>
+        <v>6570.0</v>
       </c>
       <c r="R79" s="6">
-        <v>-1361904.0</v>
+        <v>81497.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-11</t>
+            <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D80" s="6">
-        <v>97879.0</v>
+        <v>98781.0</v>
       </c>
       <c r="E80" s="6">
-        <v>16564428554.0</v>
+        <v>14754693398.0</v>
       </c>
       <c r="F80" s="6">
-        <v>10819205595.0</v>
+        <v>9429073284.0</v>
       </c>
       <c r="G80" s="6">
-        <v>5745222959.0</v>
+        <v>5325620114.0</v>
       </c>
       <c r="H80" s="6">
-        <v>2145395667.0</v>
+        <v>2017910723.0</v>
       </c>
       <c r="I80" s="6">
-        <v>998632245.0</v>
+        <v>1052527093.0</v>
       </c>
       <c r="J80" s="6">
-        <v>9820573350.0</v>
+        <v>8376546191.0</v>
       </c>
       <c r="K80" s="6">
-        <v>11852080409.0</v>
+        <v>10111686995.0</v>
       </c>
       <c r="L80" s="6">
-        <v>7306211799.0</v>
+        <v>5909857186.0</v>
       </c>
       <c r="M80" s="6">
-        <v>895610119.0</v>
+        <v>894715776.0</v>
       </c>
       <c r="N80" s="6">
-        <v>2800081126.0</v>
+        <v>2414316297.0</v>
       </c>
       <c r="O80" s="6">
-        <v>2477148060.0</v>
+        <v>2111088888.0</v>
       </c>
       <c r="P80" s="6">
-        <v>936488416.0</v>
+        <v>823365352.0</v>
       </c>
       <c r="Q80" s="6">
-        <v>358278460.0</v>
+        <v>289637256.0</v>
       </c>
       <c r="R80" s="6">
-        <v>578209956.0</v>
+        <v>533728096.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D81" s="6">
-        <v>4538.0</v>
+        <v>4508.0</v>
       </c>
       <c r="E81" s="6">
-        <v>310544709.0</v>
+        <v>254958125.0</v>
       </c>
       <c r="F81" s="6">
-        <v>267371164.0</v>
+        <v>216926824.0</v>
       </c>
       <c r="G81" s="6">
-        <v>43173545.0</v>
+        <v>38031301.0</v>
       </c>
       <c r="H81" s="6">
-        <v>32060140.0</v>
+        <v>26884729.0</v>
       </c>
       <c r="I81" s="6">
-        <v>5914138.0</v>
+        <v>2501789.0</v>
       </c>
       <c r="J81" s="6">
-        <v>261457026.0</v>
+        <v>214425035.0</v>
       </c>
       <c r="K81" s="6">
-        <v>228685339.0</v>
+        <v>159364719.0</v>
       </c>
       <c r="L81" s="6">
-        <v>212501371.0</v>
+        <v>142085800.0</v>
       </c>
       <c r="M81" s="6">
-        <v>901010.0</v>
+        <v>667895.0</v>
       </c>
       <c r="N81" s="6">
-        <v>63362685.0</v>
+        <v>49577085.0</v>
       </c>
       <c r="O81" s="6">
-        <v>47795535.0</v>
+        <v>33270020.0</v>
       </c>
       <c r="P81" s="6">
-        <v>24179250.0</v>
+        <v>21871575.0</v>
       </c>
       <c r="Q81" s="6">
-        <v>8136567.0</v>
+        <v>5304845.0</v>
       </c>
       <c r="R81" s="6">
-        <v>16042683.0</v>
+        <v>16566730.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D82" s="6">
-        <v>218.0</v>
+        <v>211.0</v>
       </c>
       <c r="E82" s="6">
-        <v>29294025.0</v>
+        <v>10869820.0</v>
       </c>
       <c r="F82" s="6">
-        <v>24563272.0</v>
+        <v>8423932.0</v>
       </c>
       <c r="G82" s="6">
-        <v>4730753.0</v>
+        <v>2445888.0</v>
       </c>
       <c r="H82" s="6">
-        <v>3065341.0</v>
+        <v>1313282.0</v>
       </c>
       <c r="I82" s="6">
-        <v>172975.0</v>
+        <v>258992.0</v>
       </c>
       <c r="J82" s="6">
-        <v>24390297.0</v>
+        <v>8164940.0</v>
       </c>
       <c r="K82" s="6">
-        <v>15295938.0</v>
+        <v>13385557.0</v>
       </c>
       <c r="L82" s="6">
-        <v>14418690.0</v>
+        <v>7384214.0</v>
       </c>
       <c r="M82" s="6">
-        <v>45214.0</v>
+        <v>5416333.0</v>
       </c>
       <c r="N82" s="6">
-        <v>5335313.0</v>
+        <v>1788233.0</v>
       </c>
       <c r="O82" s="6">
-        <v>3212147.0</v>
+        <v>2810967.0</v>
       </c>
       <c r="P82" s="6">
-        <v>2550920.0</v>
+        <v>617520.0</v>
       </c>
       <c r="Q82" s="6">
-        <v>399168.0</v>
+        <v>495563.0</v>
       </c>
       <c r="R82" s="6">
-        <v>2151752.0</v>
+        <v>121957.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D83" s="6">
-        <v>9508.0</v>
+        <v>9469.0</v>
       </c>
       <c r="E83" s="6">
-        <v>3164612019.0</v>
+        <v>2904861194.0</v>
       </c>
       <c r="F83" s="6">
-        <v>1358653375.0</v>
+        <v>1148406162.0</v>
       </c>
       <c r="G83" s="6">
-        <v>1805958644.0</v>
+        <v>1756455032.0</v>
       </c>
       <c r="H83" s="6">
-        <v>1121901421.0</v>
+        <v>1137585769.0</v>
       </c>
       <c r="I83" s="6">
-        <v>6379249.0</v>
+        <v>6268085.0</v>
       </c>
       <c r="J83" s="6">
-        <v>1352274126.0</v>
+        <v>1142138077.0</v>
       </c>
       <c r="K83" s="6">
-        <v>2376069011.0</v>
+        <v>2184039376.0</v>
       </c>
       <c r="L83" s="6">
-        <v>1169855629.0</v>
+        <v>1069709876.0</v>
       </c>
       <c r="M83" s="6">
-        <v>531710424.0</v>
+        <v>548622209.0</v>
       </c>
       <c r="N83" s="6">
-        <v>427096852.0</v>
+        <v>362311737.0</v>
       </c>
       <c r="O83" s="6">
-        <v>498167202.0</v>
+        <v>456134608.0</v>
       </c>
       <c r="P83" s="6">
-        <v>124103706.0</v>
+        <v>101397725.0</v>
       </c>
       <c r="Q83" s="6">
-        <v>85209606.0</v>
+        <v>79729911.0</v>
       </c>
       <c r="R83" s="6">
-        <v>38894100.0</v>
+        <v>21667814.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D84" s="6">
-        <v>940.0</v>
+        <v>922.0</v>
       </c>
       <c r="E84" s="6">
-        <v>490223357.0</v>
+        <v>777452338.0</v>
       </c>
       <c r="F84" s="6">
-        <v>406596770.0</v>
+        <v>624741580.0</v>
       </c>
       <c r="G84" s="6">
-        <v>83626587.0</v>
+        <v>152710758.0</v>
       </c>
       <c r="H84" s="6">
-        <v>10091140.0</v>
+        <v>15593177.0</v>
       </c>
       <c r="I84" s="6">
-        <v>3179642.0</v>
+        <v>1517840.0</v>
       </c>
       <c r="J84" s="6">
-        <v>403417128.0</v>
+        <v>623223740.0</v>
       </c>
       <c r="K84" s="6">
-        <v>541670671.0</v>
+        <v>654788495.0</v>
       </c>
       <c r="L84" s="6">
-        <v>382440147.0</v>
+        <v>375441357.0</v>
       </c>
       <c r="M84" s="6">
-        <v>6069352.0</v>
+        <v>1420857.0</v>
       </c>
       <c r="N84" s="6">
-        <v>142847952.0</v>
+        <v>208017032.0</v>
       </c>
       <c r="O84" s="6">
-        <v>113750841.0</v>
+        <v>137505584.0</v>
       </c>
       <c r="P84" s="6">
-        <v>37028643.0</v>
+        <v>76698395.0</v>
       </c>
       <c r="Q84" s="6">
-        <v>6554195.0</v>
+        <v>5720029.0</v>
       </c>
       <c r="R84" s="6">
-        <v>30474448.0</v>
+        <v>70978366.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D85" s="6">
-        <v>386.0</v>
+        <v>378.0</v>
       </c>
       <c r="E85" s="6">
-        <v>96003905.0</v>
+        <v>83700055.0</v>
       </c>
       <c r="F85" s="6">
-        <v>79974816.0</v>
+        <v>70853263.0</v>
       </c>
       <c r="G85" s="6">
-        <v>16029089.0</v>
+        <v>12846792.0</v>
       </c>
       <c r="H85" s="6">
-        <v>11034474.0</v>
+        <v>11319040.0</v>
       </c>
       <c r="I85" s="6">
-        <v>181194.0</v>
+        <v>548761.0</v>
       </c>
       <c r="J85" s="6">
-        <v>79793622.0</v>
+        <v>70304502.0</v>
       </c>
       <c r="K85" s="6">
-        <v>74006412.0</v>
+        <v>56575805.0</v>
       </c>
       <c r="L85" s="6">
-        <v>66166543.0</v>
+        <v>50340167.0</v>
       </c>
       <c r="M85" s="6">
-        <v>1121071.0</v>
+        <v>416529.0</v>
       </c>
       <c r="N85" s="6">
-        <v>20536117.0</v>
+        <v>16463338.0</v>
       </c>
       <c r="O85" s="6">
-        <v>15495633.0</v>
+        <v>11878966.0</v>
       </c>
       <c r="P85" s="6">
-        <v>7107006.0</v>
+        <v>6225900.0</v>
       </c>
       <c r="Q85" s="6">
-        <v>1670185.0</v>
+        <v>1449781.0</v>
       </c>
       <c r="R85" s="6">
-        <v>5436821.0</v>
+        <v>4776119.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D86" s="6">
-        <v>11956.0</v>
+        <v>12120.0</v>
       </c>
       <c r="E86" s="6">
-        <v>1163825902.0</v>
+        <v>661833102.0</v>
       </c>
       <c r="F86" s="6">
-        <v>1023372813.0</v>
+        <v>582575808.0</v>
       </c>
       <c r="G86" s="6">
-        <v>140453089.0</v>
+        <v>79257294.0</v>
       </c>
       <c r="H86" s="6">
-        <v>10326690.0</v>
+        <v>7520553.0</v>
       </c>
       <c r="I86" s="6">
-        <v>6152069.0</v>
+        <v>11022442.0</v>
       </c>
       <c r="J86" s="6">
-        <v>1017220744.0</v>
+        <v>571553366.0</v>
       </c>
       <c r="K86" s="6">
-        <v>769842727.0</v>
+        <v>466201800.0</v>
       </c>
       <c r="L86" s="6">
-        <v>700279067.0</v>
+        <v>403021110.0</v>
       </c>
       <c r="M86" s="6">
-        <v>15968748.0</v>
+        <v>20802233.0</v>
       </c>
       <c r="N86" s="6">
-        <v>155390472.0</v>
+        <v>95742231.0</v>
       </c>
       <c r="O86" s="6">
-        <v>161680090.0</v>
+        <v>97902317.0</v>
       </c>
       <c r="P86" s="6">
-        <v>40687717.0</v>
+        <v>31088546.0</v>
       </c>
       <c r="Q86" s="6">
-        <v>42878314.0</v>
+        <v>28055425.0</v>
       </c>
       <c r="R86" s="6">
-        <v>-2190597.0</v>
+        <v>3033121.0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D87" s="6">
-        <v>24960.0</v>
+        <v>24678.0</v>
       </c>
       <c r="E87" s="6">
-        <v>5878781658.0</v>
+        <v>5109707893.0</v>
       </c>
       <c r="F87" s="6">
-        <v>4118770500.0</v>
+        <v>3535253685.0</v>
       </c>
       <c r="G87" s="6">
-        <v>1760011158.0</v>
+        <v>1574454208.0</v>
       </c>
       <c r="H87" s="6">
-        <v>883890370.0</v>
+        <v>756586466.0</v>
       </c>
       <c r="I87" s="6">
-        <v>34435743.0</v>
+        <v>25834644.0</v>
       </c>
       <c r="J87" s="6">
-        <v>4084334757.0</v>
+        <v>3509419041.0</v>
       </c>
       <c r="K87" s="6">
-        <v>4578626279.0</v>
+        <v>3923153007.0</v>
       </c>
       <c r="L87" s="6">
-        <v>2493252418.0</v>
+        <v>2102839058.0</v>
       </c>
       <c r="M87" s="6">
-        <v>313324462.0</v>
+        <v>288745724.0</v>
       </c>
       <c r="N87" s="6">
-        <v>1182428691.0</v>
+        <v>1006090021.0</v>
       </c>
       <c r="O87" s="6">
-        <v>951932722.0</v>
+        <v>815077921.0</v>
       </c>
       <c r="P87" s="6">
-        <v>384856080.0</v>
+        <v>327106261.0</v>
       </c>
       <c r="Q87" s="6">
-        <v>86805311.0</v>
+        <v>75441909.0</v>
       </c>
       <c r="R87" s="6">
-        <v>298050769.0</v>
+        <v>251664352.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D88" s="6">
-        <v>8271.0</v>
+        <v>8422.0</v>
       </c>
       <c r="E88" s="6">
-        <v>2000354669.0</v>
+        <v>1654039691.0</v>
       </c>
       <c r="F88" s="6">
-        <v>828325213.0</v>
+        <v>606154586.0</v>
       </c>
       <c r="G88" s="6">
-        <v>1172029456.0</v>
+        <v>1047885105.0</v>
       </c>
       <c r="H88" s="6">
-        <v>19716602.0</v>
+        <v>20243366.0</v>
       </c>
       <c r="I88" s="6">
-        <v>9283655.0</v>
+        <v>9748031.0</v>
       </c>
       <c r="J88" s="6">
-        <v>819041558.0</v>
+        <v>596406555.0</v>
       </c>
       <c r="K88" s="6">
-        <v>1158777960.0</v>
+        <v>1034784741.0</v>
       </c>
       <c r="L88" s="6">
-        <v>692014657.0</v>
+        <v>609783576.0</v>
       </c>
       <c r="M88" s="6">
-        <v>6747014.0</v>
+        <v>5977986.0</v>
       </c>
       <c r="N88" s="6">
-        <v>271828056.0</v>
+        <v>213627722.0</v>
       </c>
       <c r="O88" s="6">
-        <v>243152886.0</v>
+        <v>217289342.0</v>
       </c>
       <c r="P88" s="6">
-        <v>85432351.0</v>
+        <v>53067703.0</v>
       </c>
       <c r="Q88" s="6">
-        <v>54666153.0</v>
+        <v>54750702.0</v>
       </c>
       <c r="R88" s="6">
-        <v>30766198.0</v>
+        <v>-1682999.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D89" s="6">
-        <v>4028.0</v>
+        <v>4073.0</v>
       </c>
       <c r="E89" s="6">
-        <v>185492921.0</v>
+        <v>183105599.0</v>
       </c>
       <c r="F89" s="6">
-        <v>182451493.0</v>
+        <v>180497112.0</v>
       </c>
       <c r="G89" s="6">
-        <v>3041428.0</v>
+        <v>2608487.0</v>
       </c>
       <c r="H89" s="6">
-        <v>1013313.0</v>
+        <v>920299.0</v>
       </c>
       <c r="I89" s="6">
-        <v>5327169.0</v>
+        <v>18063083.0</v>
       </c>
       <c r="J89" s="6">
-        <v>177124324.0</v>
+        <v>162434029.0</v>
       </c>
       <c r="K89" s="6">
-        <v>116446381.0</v>
+        <v>101567738.0</v>
       </c>
       <c r="L89" s="6">
-        <v>104822714.0</v>
+        <v>87446214.0</v>
       </c>
       <c r="M89" s="6">
-        <v>382314.0</v>
+        <v>3953638.0</v>
       </c>
       <c r="N89" s="6">
-        <v>39310752.0</v>
+        <v>35364943.0</v>
       </c>
       <c r="O89" s="6">
-        <v>24453740.0</v>
+        <v>21329225.0</v>
       </c>
       <c r="P89" s="6">
-        <v>16612886.0</v>
+        <v>16388318.0</v>
       </c>
       <c r="Q89" s="6">
-        <v>1316665.0</v>
+        <v>1144384.0</v>
       </c>
       <c r="R89" s="6">
-        <v>15296221.0</v>
+        <v>15243934.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D90" s="6">
-        <v>1129.0</v>
+        <v>1138.0</v>
       </c>
       <c r="E90" s="6">
-        <v>149972663.0</v>
+        <v>126274237.0</v>
       </c>
       <c r="F90" s="6">
-        <v>80270889.0</v>
+        <v>62737469.0</v>
       </c>
       <c r="G90" s="6">
-        <v>69701774.0</v>
+        <v>63536768.0</v>
       </c>
       <c r="H90" s="6">
-        <v>387547.0</v>
+        <v>372275.0</v>
       </c>
       <c r="I90" s="6">
-        <v>10078382.0</v>
+        <v>4449389.0</v>
       </c>
       <c r="J90" s="6">
-        <v>70192507.0</v>
+        <v>58288080.0</v>
       </c>
       <c r="K90" s="6">
-        <v>286825869.0</v>
+        <v>113767208.0</v>
       </c>
       <c r="L90" s="6">
-        <v>186519843.0</v>
+        <v>42698552.0</v>
       </c>
       <c r="M90" s="6">
-        <v>236676.0</v>
+        <v>198300.0</v>
       </c>
       <c r="N90" s="6">
-        <v>34475753.0</v>
+        <v>24999216.0</v>
       </c>
       <c r="O90" s="6">
-        <v>60225805.0</v>
+        <v>23886234.0</v>
       </c>
       <c r="P90" s="6">
-        <v>6551768.0</v>
+        <v>5968866.0</v>
       </c>
       <c r="Q90" s="6">
-        <v>30193868.0</v>
+        <v>4084603.0</v>
       </c>
       <c r="R90" s="6">
-        <v>-23642100.0</v>
+        <v>1884263.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D91" s="6">
-        <v>3912.0</v>
+        <v>4044.0</v>
       </c>
       <c r="E91" s="6">
-        <v>520839146.0</v>
+        <v>510340292.0</v>
       </c>
       <c r="F91" s="6">
-        <v>237047562.0</v>
+        <v>236213634.0</v>
       </c>
       <c r="G91" s="6">
-        <v>283791584.0</v>
+        <v>274126658.0</v>
       </c>
       <c r="H91" s="6">
-        <v>9741916.0</v>
+        <v>7515600.0</v>
       </c>
       <c r="I91" s="6">
-        <v>3788370.0</v>
+        <v>3319733.0</v>
       </c>
       <c r="J91" s="6">
-        <v>233259192.0</v>
+        <v>232893901.0</v>
       </c>
       <c r="K91" s="6">
-        <v>289538609.0</v>
+        <v>290554059.0</v>
       </c>
       <c r="L91" s="6">
-        <v>144520228.0</v>
+        <v>136566328.0</v>
       </c>
       <c r="M91" s="6">
-        <v>2561695.0</v>
+        <v>5472743.0</v>
       </c>
       <c r="N91" s="6">
-        <v>82581362.0</v>
+        <v>84546880.0</v>
       </c>
       <c r="O91" s="6">
-        <v>60800215.0</v>
+        <v>61014452.0</v>
       </c>
       <c r="P91" s="6">
-        <v>30038464.0</v>
+        <v>31185401.0</v>
       </c>
       <c r="Q91" s="6">
-        <v>6493690.0</v>
+        <v>5485343.0</v>
       </c>
       <c r="R91" s="6">
-        <v>23544774.0</v>
+        <v>25700058.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D92" s="6">
-        <v>779.0</v>
+        <v>790.0</v>
       </c>
       <c r="E92" s="6">
-        <v>824692685.0</v>
+        <v>901894244.0</v>
       </c>
       <c r="F92" s="6">
-        <v>789649478.0</v>
+        <v>867536647.0</v>
       </c>
       <c r="G92" s="6">
-        <v>35043207.0</v>
+        <v>34357597.0</v>
       </c>
       <c r="H92" s="6">
-        <v>179541.0</v>
+        <v>505984.0</v>
       </c>
       <c r="I92" s="6">
-        <v>575461910.0</v>
+        <v>672636687.0</v>
       </c>
       <c r="J92" s="6">
-        <v>214187568.0</v>
+        <v>194899960.0</v>
       </c>
       <c r="K92" s="6">
-        <v>252225281.0</v>
+        <v>247370781.0</v>
       </c>
       <c r="L92" s="6">
-        <v>213747162.0</v>
+        <v>181421486.0</v>
       </c>
       <c r="M92" s="6">
-        <v>53924.0</v>
+        <v>65986.0</v>
       </c>
       <c r="N92" s="6">
-        <v>53336011.0</v>
+        <v>55125419.0</v>
       </c>
       <c r="O92" s="6">
-        <v>52967309.0</v>
+        <v>51947864.0</v>
       </c>
       <c r="P92" s="6">
-        <v>11985176.0</v>
+        <v>16624649.0</v>
       </c>
       <c r="Q92" s="6">
-        <v>1900947.0</v>
+        <v>1249359.0</v>
       </c>
       <c r="R92" s="6">
-        <v>10084229.0</v>
+        <v>15375290.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D93" s="6">
-        <v>6815.0</v>
+        <v>7023.0</v>
       </c>
       <c r="E93" s="6">
-        <v>379281757.0</v>
+        <v>388674628.0</v>
       </c>
       <c r="F93" s="6">
-        <v>370407851.0</v>
+        <v>381089763.0</v>
       </c>
       <c r="G93" s="6">
-        <v>8873906.0</v>
+        <v>7584865.0</v>
       </c>
       <c r="H93" s="6">
-        <v>1529392.0</v>
+        <v>1262813.0</v>
       </c>
       <c r="I93" s="6">
-        <v>42165229.0</v>
+        <v>49074704.0</v>
       </c>
       <c r="J93" s="6">
-        <v>328242622.0</v>
+        <v>332015059.0</v>
       </c>
       <c r="K93" s="6">
-        <v>338405998.0</v>
+        <v>259774790.0</v>
       </c>
       <c r="L93" s="6">
-        <v>325687448.0</v>
+        <v>250188190.0</v>
       </c>
       <c r="M93" s="6">
-        <v>1563548.0</v>
+        <v>959833.0</v>
       </c>
       <c r="N93" s="6">
-        <v>99958806.0</v>
+        <v>87959142.0</v>
       </c>
       <c r="O93" s="6">
-        <v>71055838.0</v>
+        <v>54551857.0</v>
       </c>
       <c r="P93" s="6">
-        <v>44995063.0</v>
+        <v>46699587.0</v>
       </c>
       <c r="Q93" s="6">
-        <v>13463651.0</v>
+        <v>11978945.0</v>
       </c>
       <c r="R93" s="6">
-        <v>31531412.0</v>
+        <v>34720642.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D94" s="6">
-        <v>10493.0</v>
+        <v>10837.0</v>
       </c>
       <c r="E94" s="6">
-        <v>493093440.0</v>
+        <v>424454019.0</v>
       </c>
       <c r="F94" s="6">
-        <v>341227160.0</v>
+        <v>288580389.0</v>
       </c>
       <c r="G94" s="6">
-        <v>151866280.0</v>
+        <v>135873630.0</v>
       </c>
       <c r="H94" s="6">
-        <v>12765474.0</v>
+        <v>9853940.0</v>
       </c>
       <c r="I94" s="6">
-        <v>14137106.0</v>
+        <v>11048750.0</v>
       </c>
       <c r="J94" s="6">
-        <v>327090054.0</v>
+        <v>277531639.0</v>
       </c>
       <c r="K94" s="6">
-        <v>275957400.0</v>
+        <v>203274542.0</v>
       </c>
       <c r="L94" s="6">
-        <v>184712409.0</v>
+        <v>135073300.0</v>
       </c>
       <c r="M94" s="6">
-        <v>4272533.0</v>
+        <v>2408795.0</v>
       </c>
       <c r="N94" s="6">
-        <v>86152583.0</v>
+        <v>70990595.0</v>
       </c>
       <c r="O94" s="6">
-        <v>57810068.0</v>
+        <v>42653305.0</v>
       </c>
       <c r="P94" s="6">
-        <v>41251319.0</v>
+        <v>36615330.0</v>
       </c>
       <c r="Q94" s="6">
-        <v>10476836.0</v>
+        <v>6647688.0</v>
       </c>
       <c r="R94" s="6">
-        <v>30774483.0</v>
+        <v>29967642.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D95" s="6">
-        <v>4257.0</v>
+        <v>4309.0</v>
       </c>
       <c r="E95" s="6">
-        <v>409497448.0</v>
+        <v>364418371.0</v>
       </c>
       <c r="F95" s="6">
-        <v>268100784.0</v>
+        <v>242507777.0</v>
       </c>
       <c r="G95" s="6">
-        <v>141396664.0</v>
+        <v>121910594.0</v>
       </c>
       <c r="H95" s="6">
-        <v>20849013.0</v>
+        <v>15614369.0</v>
       </c>
       <c r="I95" s="6">
-        <v>6698014.0</v>
+        <v>6604411.0</v>
       </c>
       <c r="J95" s="6">
-        <v>261402770.0</v>
+        <v>235903366.0</v>
       </c>
       <c r="K95" s="6">
-        <v>202928165.0</v>
+        <v>174672237.0</v>
       </c>
       <c r="L95" s="6">
-        <v>139738171.0</v>
+        <v>129004995.0</v>
       </c>
       <c r="M95" s="6">
-        <v>2119719.0</v>
+        <v>2554067.0</v>
       </c>
       <c r="N95" s="6">
-        <v>65609173.0</v>
+        <v>56939636.0</v>
       </c>
       <c r="O95" s="6">
-        <v>41826306.0</v>
+        <v>35878831.0</v>
       </c>
       <c r="P95" s="6">
-        <v>30898702.0</v>
+        <v>26825732.0</v>
       </c>
       <c r="Q95" s="6">
-        <v>5794640.0</v>
+        <v>4433663.0</v>
       </c>
       <c r="R95" s="6">
-        <v>25104062.0</v>
+        <v>22392069.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D96" s="6">
-        <v>59.0</v>
+        <v>58.0</v>
       </c>
       <c r="E96" s="6">
-        <v>16434256.0</v>
+        <v>14990808.0</v>
       </c>
       <c r="F96" s="6">
-        <v>14153276.0</v>
+        <v>13750758.0</v>
       </c>
       <c r="G96" s="6">
-        <v>2280980.0</v>
+        <v>1240050.0</v>
       </c>
       <c r="H96" s="6">
         <v>0.0</v>
       </c>
       <c r="I96" s="6">
-        <v>7179786.0</v>
+        <v>5931003.0</v>
       </c>
       <c r="J96" s="6">
-        <v>6973490.0</v>
+        <v>7819755.0</v>
       </c>
       <c r="K96" s="6">
-        <v>158077329.0</v>
+        <v>67011152.0</v>
       </c>
       <c r="L96" s="6">
-        <v>119177633.0</v>
+        <v>53477376.0</v>
       </c>
       <c r="M96" s="6">
-        <v>4859281.0</v>
+        <v>2855081.0</v>
       </c>
       <c r="N96" s="6">
-        <v>25076965.0</v>
+        <v>7835209.0</v>
       </c>
       <c r="O96" s="6">
-        <v>33196239.0</v>
+        <v>14072342.0</v>
       </c>
       <c r="P96" s="6">
-        <v>24460188.0</v>
+        <v>6821216.0</v>
       </c>
       <c r="Q96" s="6">
-        <v>15158.0</v>
+        <v>15143.0</v>
       </c>
       <c r="R96" s="6">
-        <v>24445030.0</v>
+        <v>6806073.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D97" s="6">
-        <v>646.0</v>
+        <v>660.0</v>
       </c>
       <c r="E97" s="6">
-        <v>34968692.0</v>
+        <v>25706064.0</v>
       </c>
       <c r="F97" s="6">
-        <v>33029921.0</v>
+        <v>24059688.0</v>
       </c>
       <c r="G97" s="6">
-        <v>1938771.0</v>
+        <v>1646376.0</v>
       </c>
       <c r="H97" s="6">
-        <v>103733.0</v>
+        <v>111074.0</v>
       </c>
       <c r="I97" s="6">
-        <v>20269848.0</v>
+        <v>15307133.0</v>
       </c>
       <c r="J97" s="6">
-        <v>12760073.0</v>
+        <v>8752555.0</v>
       </c>
       <c r="K97" s="6">
-        <v>28095419.0</v>
+        <v>18521272.0</v>
       </c>
       <c r="L97" s="6">
-        <v>24361871.0</v>
+        <v>16348067.0</v>
       </c>
       <c r="M97" s="6">
-        <v>96714.0</v>
+        <v>206148.0</v>
       </c>
       <c r="N97" s="6">
-        <v>4951062.0</v>
+        <v>2749251.0</v>
       </c>
       <c r="O97" s="6">
-        <v>5900038.0</v>
+        <v>3886317.0</v>
       </c>
       <c r="P97" s="6">
-        <v>3747098.0</v>
+        <v>1887707.0</v>
       </c>
       <c r="Q97" s="6">
-        <v>173381.0</v>
+        <v>215882.0</v>
       </c>
       <c r="R97" s="6">
-        <v>3573717.0</v>
+        <v>1671825.0</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D98" s="6">
-        <v>472.0</v>
+        <v>489.0</v>
       </c>
       <c r="E98" s="6">
-        <v>256769649.0</v>
+        <v>214055851.0</v>
       </c>
       <c r="F98" s="6">
-        <v>253800440.0</v>
+        <v>212524213.0</v>
       </c>
       <c r="G98" s="6">
-        <v>2969209.0</v>
+        <v>1531638.0</v>
       </c>
       <c r="H98" s="6">
-        <v>1771303.0</v>
+        <v>316394.0</v>
       </c>
       <c r="I98" s="6">
-        <v>240732169.0</v>
+        <v>201830360.0</v>
       </c>
       <c r="J98" s="6">
-        <v>13068271.0</v>
+        <v>10693853.0</v>
       </c>
       <c r="K98" s="6">
-        <v>57086667.0</v>
+        <v>46312952.0</v>
       </c>
       <c r="L98" s="6">
-        <v>53218352.0</v>
+        <v>42108010.0</v>
       </c>
       <c r="M98" s="6">
-        <v>269038.0</v>
+        <v>566871.0</v>
       </c>
       <c r="N98" s="6">
-        <v>6778769.0</v>
+        <v>5052602.0</v>
       </c>
       <c r="O98" s="6">
-        <v>11988200.0</v>
+        <v>9725720.0</v>
       </c>
       <c r="P98" s="6">
-        <v>4975628.0</v>
+        <v>3694274.0</v>
       </c>
       <c r="Q98" s="6">
-        <v>263569.0</v>
+        <v>1307520.0</v>
       </c>
       <c r="R98" s="6">
-        <v>4712059.0</v>
+        <v>2386754.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D99" s="6">
-        <v>1388.0</v>
+        <v>1404.0</v>
       </c>
       <c r="E99" s="6">
-        <v>46920490.0</v>
+        <v>41361104.0</v>
       </c>
       <c r="F99" s="6">
-        <v>44093463.0</v>
+        <v>39262157.0</v>
       </c>
       <c r="G99" s="6">
-        <v>2827027.0</v>
+        <v>2098947.0</v>
       </c>
       <c r="H99" s="6">
-        <v>234818.0</v>
+        <v>258171.0</v>
       </c>
       <c r="I99" s="6">
-        <v>4949253.0</v>
+        <v>4392797.0</v>
       </c>
       <c r="J99" s="6">
-        <v>39144210.0</v>
+        <v>34869360.0</v>
       </c>
       <c r="K99" s="6">
-        <v>32037467.0</v>
+        <v>33879170.0</v>
       </c>
       <c r="L99" s="6">
-        <v>27168519.0</v>
+        <v>28047886.0</v>
       </c>
       <c r="M99" s="6">
-        <v>381667.0</v>
+        <v>549181.0</v>
       </c>
       <c r="N99" s="6">
-        <v>9195715.0</v>
+        <v>8504775.0</v>
       </c>
       <c r="O99" s="6">
-        <v>6727763.0</v>
+        <v>7114542.0</v>
       </c>
       <c r="P99" s="6">
-        <v>4373667.0</v>
+        <v>3497388.0</v>
       </c>
       <c r="Q99" s="6">
-        <v>825746.0</v>
+        <v>1278491.0</v>
       </c>
       <c r="R99" s="6">
-        <v>3547921.0</v>
+        <v>2218897.0</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D100" s="6">
-        <v>3052.0</v>
+        <v>3179.0</v>
       </c>
       <c r="E100" s="6">
-        <v>111832086.0</v>
+        <v>101567091.0</v>
       </c>
       <c r="F100" s="6">
-        <v>96666010.0</v>
+        <v>86566723.0</v>
       </c>
       <c r="G100" s="6">
-        <v>15166076.0</v>
+        <v>15000368.0</v>
       </c>
       <c r="H100" s="6">
-        <v>4424713.0</v>
+        <v>4123447.0</v>
       </c>
       <c r="I100" s="6">
-        <v>2144972.0</v>
+        <v>2167127.0</v>
       </c>
       <c r="J100" s="6">
-        <v>94521038.0</v>
+        <v>84399596.0</v>
       </c>
       <c r="K100" s="6">
-        <v>70869752.0</v>
+        <v>62134122.0</v>
       </c>
       <c r="L100" s="6">
-        <v>51391943.0</v>
+        <v>46795176.0</v>
       </c>
       <c r="M100" s="6">
-        <v>2845495.0</v>
+        <v>2814081.0</v>
       </c>
       <c r="N100" s="6">
-        <v>23622464.0</v>
+        <v>20454106.0</v>
       </c>
       <c r="O100" s="6">
-        <v>14881018.0</v>
+        <v>13042245.0</v>
       </c>
       <c r="P100" s="6">
-        <v>10548250.0</v>
+        <v>9010653.0</v>
       </c>
       <c r="Q100" s="6">
-        <v>1031949.0</v>
+        <v>846347.0</v>
       </c>
       <c r="R100" s="6">
-        <v>9516301.0</v>
+        <v>8164306.0</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D101" s="6">
-[...42 lines deleted...]
-        <v>-147.0</v>
+      <c r="D101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q101" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R101" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D102" s="6">
-        <v>69.0</v>
+        <v>68.0</v>
       </c>
       <c r="E102" s="6">
-        <v>993024.0</v>
+        <v>424918.0</v>
       </c>
       <c r="F102" s="6">
-        <v>679292.0</v>
+        <v>407160.0</v>
       </c>
       <c r="G102" s="6">
-        <v>313732.0</v>
+        <v>17758.0</v>
       </c>
       <c r="H102" s="6">
-        <v>308726.0</v>
+        <v>9975.0</v>
       </c>
       <c r="I102" s="6">
-        <v>1372.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J102" s="6">
-        <v>677920.0</v>
+        <v>405828.0</v>
       </c>
       <c r="K102" s="6">
-        <v>610986.0</v>
+        <v>550276.0</v>
       </c>
       <c r="L102" s="6">
-        <v>216229.0</v>
+        <v>73252.0</v>
       </c>
       <c r="M102" s="6">
-        <v>80219.0</v>
+        <v>41286.0</v>
       </c>
       <c r="N102" s="6">
-        <v>205562.0</v>
+        <v>176294.0</v>
       </c>
       <c r="O102" s="6">
-        <v>128307.0</v>
+        <v>115558.0</v>
       </c>
       <c r="P102" s="6">
-        <v>104534.0</v>
+        <v>72447.0</v>
       </c>
       <c r="Q102" s="6">
-        <v>8714.0</v>
+        <v>1723.0</v>
       </c>
       <c r="R102" s="6">
-        <v>95820.0</v>
+        <v>70724.0</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-10</t>
+            <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D103" s="6">
-        <v>97873.0</v>
+        <v>118003.0</v>
       </c>
       <c r="E103" s="6">
-        <v>17747590594.0</v>
+        <v>19906086827.0</v>
       </c>
       <c r="F103" s="6">
-        <v>11662388906.0</v>
+        <v>13966328982.0</v>
       </c>
       <c r="G103" s="6">
-        <v>6085201688.0</v>
+        <v>5939757845.0</v>
       </c>
       <c r="H103" s="6">
-        <v>2279120870.0</v>
+        <v>1906092089.0</v>
       </c>
       <c r="I103" s="6">
-        <v>1153946978.0</v>
+        <v>1575201978.0</v>
       </c>
       <c r="J103" s="6">
-        <v>10508441928.0</v>
+        <v>12391127004.0</v>
       </c>
       <c r="K103" s="6">
-        <v>12888633690.0</v>
+        <v>14289314031.0</v>
       </c>
       <c r="L103" s="6">
-        <v>8050917394.0</v>
+        <v>9515956632.0</v>
       </c>
       <c r="M103" s="6">
-        <v>832940767.0</v>
+        <v>969900057.0</v>
       </c>
       <c r="N103" s="6">
-        <v>3020203238.0</v>
+        <v>3456445344.0</v>
       </c>
       <c r="O103" s="6">
-        <v>2692042624.0</v>
+        <v>2985436174.0</v>
       </c>
       <c r="P103" s="6">
-        <v>989871695.0</v>
+        <v>1226986465.0</v>
       </c>
       <c r="Q103" s="6">
-        <v>399997707.0</v>
+        <v>434905104.0</v>
       </c>
       <c r="R103" s="6">
-        <v>589873988.0</v>
+        <v>792081361.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D104" s="6">
-        <v>4563.0</v>
+        <v>17118.0</v>
       </c>
       <c r="E104" s="6">
-        <v>346071246.0</v>
+        <v>1292598732.0</v>
       </c>
       <c r="F104" s="6">
-        <v>299888014.0</v>
+        <v>1233088319.0</v>
       </c>
       <c r="G104" s="6">
-        <v>46183232.0</v>
+        <v>59510413.0</v>
       </c>
       <c r="H104" s="6">
-        <v>32150210.0</v>
+        <v>42856138.0</v>
       </c>
       <c r="I104" s="6">
-        <v>3097094.0</v>
+        <v>6592327.0</v>
       </c>
       <c r="J104" s="6">
-        <v>296790920.0</v>
+        <v>1226495992.0</v>
       </c>
       <c r="K104" s="6">
-        <v>255881889.0</v>
+        <v>1063923114.0</v>
       </c>
       <c r="L104" s="6">
-        <v>236382586.0</v>
+        <v>1044460818.0</v>
       </c>
       <c r="M104" s="6">
-        <v>1165995.0</v>
+        <v>1164271.0</v>
       </c>
       <c r="N104" s="6">
-        <v>70872771.0</v>
+        <v>273568677.0</v>
       </c>
       <c r="O104" s="6">
-        <v>53464820.0</v>
+        <v>223156629.0</v>
       </c>
       <c r="P104" s="6">
-        <v>26854328.0</v>
+        <v>105564101.0</v>
       </c>
       <c r="Q104" s="6">
-        <v>9043993.0</v>
+        <v>30328431.0</v>
       </c>
       <c r="R104" s="6">
-        <v>17810335.0</v>
+        <v>75235670.0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D105" s="6">
         <v>220.0</v>
       </c>
       <c r="E105" s="6">
-        <v>37402435.0</v>
+        <v>24890281.0</v>
       </c>
       <c r="F105" s="6">
-        <v>32000298.0</v>
+        <v>21459938.0</v>
       </c>
       <c r="G105" s="6">
-        <v>5402137.0</v>
+        <v>3430343.0</v>
       </c>
       <c r="H105" s="6">
-        <v>3588070.0</v>
+        <v>1505164.0</v>
       </c>
       <c r="I105" s="6">
-        <v>70620.0</v>
+        <v>343413.0</v>
       </c>
       <c r="J105" s="6">
-        <v>31929678.0</v>
+        <v>21116525.0</v>
       </c>
       <c r="K105" s="6">
-        <v>22355157.0</v>
+        <v>19150505.0</v>
       </c>
       <c r="L105" s="6">
-        <v>18950600.0</v>
+        <v>16997562.0</v>
       </c>
       <c r="M105" s="6">
-        <v>366524.0</v>
+        <v>694481.0</v>
       </c>
       <c r="N105" s="6">
-        <v>7916728.0</v>
+        <v>5047114.0</v>
       </c>
       <c r="O105" s="6">
-        <v>4694583.0</v>
+        <v>4021606.0</v>
       </c>
       <c r="P105" s="6">
-        <v>3571158.0</v>
+        <v>1905995.0</v>
       </c>
       <c r="Q105" s="6">
-        <v>224025.0</v>
+        <v>694635.0</v>
       </c>
       <c r="R105" s="6">
-        <v>3347133.0</v>
+        <v>1211360.0</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D106" s="6">
-        <v>9511.0</v>
+        <v>9840.0</v>
       </c>
       <c r="E106" s="6">
-        <v>3320684969.0</v>
+        <v>3201889471.0</v>
       </c>
       <c r="F106" s="6">
-        <v>1524235296.0</v>
+        <v>1538134532.0</v>
       </c>
       <c r="G106" s="6">
-        <v>1796449673.0</v>
+        <v>1663754939.0</v>
       </c>
       <c r="H106" s="6">
-        <v>1157100043.0</v>
+        <v>982129206.0</v>
       </c>
       <c r="I106" s="6">
-        <v>9340209.0</v>
+        <v>21132521.0</v>
       </c>
       <c r="J106" s="6">
-        <v>1514895087.0</v>
+        <v>1517002011.0</v>
       </c>
       <c r="K106" s="6">
-        <v>2429094491.0</v>
+        <v>2611317785.0</v>
       </c>
       <c r="L106" s="6">
-        <v>1360341233.0</v>
+        <v>1355307438.0</v>
       </c>
       <c r="M106" s="6">
-        <v>349772400.0</v>
+        <v>584323214.0</v>
       </c>
       <c r="N106" s="6">
-        <v>473438990.0</v>
+        <v>479630292.0</v>
       </c>
       <c r="O106" s="6">
-        <v>509413230.0</v>
+        <v>547788749.0</v>
       </c>
       <c r="P106" s="6">
-        <v>127231642.0</v>
+        <v>143913403.0</v>
       </c>
       <c r="Q106" s="6">
-        <v>90665468.0</v>
+        <v>87594364.0</v>
       </c>
       <c r="R106" s="6">
-        <v>36566174.0</v>
+        <v>56319039.0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D107" s="6">
-        <v>944.0</v>
+        <v>1120.0</v>
       </c>
       <c r="E107" s="6">
-        <v>462455238.0</v>
+        <v>545648829.0</v>
       </c>
       <c r="F107" s="6">
-        <v>365045607.0</v>
+        <v>452547920.0</v>
       </c>
       <c r="G107" s="6">
-        <v>97409631.0</v>
+        <v>93100909.0</v>
       </c>
       <c r="H107" s="6">
-        <v>10635835.0</v>
+        <v>18482439.0</v>
       </c>
       <c r="I107" s="6">
-        <v>1406991.0</v>
+        <v>3627969.0</v>
       </c>
       <c r="J107" s="6">
-        <v>363638616.0</v>
+        <v>448919951.0</v>
       </c>
       <c r="K107" s="6">
-        <v>527188685.0</v>
+        <v>929177667.0</v>
       </c>
       <c r="L107" s="6">
-        <v>372996067.0</v>
+        <v>695033995.0</v>
       </c>
       <c r="M107" s="6">
-        <v>142910.0</v>
+        <v>410005.0</v>
       </c>
       <c r="N107" s="6">
-        <v>137708943.0</v>
+        <v>199838216.0</v>
       </c>
       <c r="O107" s="6">
-        <v>110698700.0</v>
+        <v>195127310.0</v>
       </c>
       <c r="P107" s="6">
-        <v>35719153.0</v>
+        <v>35984149.0</v>
       </c>
       <c r="Q107" s="6">
-        <v>8463334.0</v>
+        <v>31016105.0</v>
       </c>
       <c r="R107" s="6">
-        <v>27255819.0</v>
+        <v>4968044.0</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D108" s="6">
-        <v>386.0</v>
+        <v>398.0</v>
       </c>
       <c r="E108" s="6">
-        <v>101889601.0</v>
+        <v>115385198.0</v>
       </c>
       <c r="F108" s="6">
-        <v>86200618.0</v>
+        <v>100302060.0</v>
       </c>
       <c r="G108" s="6">
-        <v>15688983.0</v>
+        <v>15083138.0</v>
       </c>
       <c r="H108" s="6">
-        <v>11360509.0</v>
+        <v>10238089.0</v>
       </c>
       <c r="I108" s="6">
-        <v>353044.0</v>
+        <v>373127.0</v>
       </c>
       <c r="J108" s="6">
-        <v>85847574.0</v>
+        <v>99928933.0</v>
       </c>
       <c r="K108" s="6">
-        <v>85855005.0</v>
+        <v>92774459.0</v>
       </c>
       <c r="L108" s="6">
-        <v>75504390.0</v>
+        <v>87704990.0</v>
       </c>
       <c r="M108" s="6">
-        <v>1291376.0</v>
+        <v>882529.0</v>
       </c>
       <c r="N108" s="6">
-        <v>23472292.0</v>
+        <v>26879583.0</v>
       </c>
       <c r="O108" s="6">
-        <v>18029551.0</v>
+        <v>19411214.0</v>
       </c>
       <c r="P108" s="6">
-        <v>7963879.0</v>
+        <v>9649596.0</v>
       </c>
       <c r="Q108" s="6">
-        <v>1538295.0</v>
+        <v>1822877.0</v>
       </c>
       <c r="R108" s="6">
-        <v>6425584.0</v>
+        <v>7826719.0</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D109" s="6">
-        <v>11913.0</v>
+        <v>12447.0</v>
       </c>
       <c r="E109" s="6">
-        <v>1220652710.0</v>
+        <v>1314497396.0</v>
       </c>
       <c r="F109" s="6">
-        <v>1070307222.0</v>
+        <v>1176041753.0</v>
       </c>
       <c r="G109" s="6">
-        <v>150345488.0</v>
+        <v>138455643.0</v>
       </c>
       <c r="H109" s="6">
-        <v>8399071.0</v>
+        <v>12744220.0</v>
       </c>
       <c r="I109" s="6">
-        <v>9080039.0</v>
+        <v>16194245.0</v>
       </c>
       <c r="J109" s="6">
-        <v>1061227183.0</v>
+        <v>1159847508.0</v>
       </c>
       <c r="K109" s="6">
-        <v>835818340.0</v>
+        <v>893998767.0</v>
       </c>
       <c r="L109" s="6">
-        <v>758835886.0</v>
+        <v>809139352.0</v>
       </c>
       <c r="M109" s="6">
-        <v>17843291.0</v>
+        <v>22275471.0</v>
       </c>
       <c r="N109" s="6">
-        <v>156233573.0</v>
+        <v>183898261.0</v>
       </c>
       <c r="O109" s="6">
-        <v>175515894.0</v>
+        <v>187730213.0</v>
       </c>
       <c r="P109" s="6">
-        <v>35237502.0</v>
+        <v>53105302.0</v>
       </c>
       <c r="Q109" s="6">
-        <v>49914341.0</v>
+        <v>51009375.0</v>
       </c>
       <c r="R109" s="6">
-        <v>-14676839.0</v>
+        <v>2095927.0</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D110" s="6">
-        <v>24974.0</v>
+        <v>25700.0</v>
       </c>
       <c r="E110" s="6">
-        <v>6393793527.0</v>
+        <v>6222577079.0</v>
       </c>
       <c r="F110" s="6">
-        <v>4506867960.0</v>
+        <v>4547138964.0</v>
       </c>
       <c r="G110" s="6">
-        <v>1886925567.0</v>
+        <v>1675438115.0</v>
       </c>
       <c r="H110" s="6">
-        <v>970988129.0</v>
+        <v>761751262.0</v>
       </c>
       <c r="I110" s="6">
-        <v>165803071.0</v>
+        <v>54240456.0</v>
       </c>
       <c r="J110" s="6">
-        <v>4341064889.0</v>
+        <v>4492898508.0</v>
       </c>
       <c r="K110" s="6">
-        <v>5048796198.0</v>
+        <v>4652409732.0</v>
       </c>
       <c r="L110" s="6">
-        <v>2732290457.0</v>
+        <v>2603372533.0</v>
       </c>
       <c r="M110" s="6">
-        <v>343948919.0</v>
+        <v>324795305.0</v>
       </c>
       <c r="N110" s="6">
-        <v>1270505995.0</v>
+        <v>1256185040.0</v>
       </c>
       <c r="O110" s="6">
-        <v>1048275910.0</v>
+        <v>964408112.0</v>
       </c>
       <c r="P110" s="6">
-        <v>397606212.0</v>
+        <v>438136964.0</v>
       </c>
       <c r="Q110" s="6">
-        <v>99103357.0</v>
+        <v>76126407.0</v>
       </c>
       <c r="R110" s="6">
-        <v>298502855.0</v>
+        <v>362010557.0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D111" s="6">
-        <v>8284.0</v>
+        <v>8524.0</v>
       </c>
       <c r="E111" s="6">
-        <v>2198653123.0</v>
+        <v>2166729725.0</v>
       </c>
       <c r="F111" s="6">
-        <v>889006941.0</v>
+        <v>886510894.0</v>
       </c>
       <c r="G111" s="6">
-        <v>1309646182.0</v>
+        <v>1280218831.0</v>
       </c>
       <c r="H111" s="6">
-        <v>26194598.0</v>
+        <v>26500929.0</v>
       </c>
       <c r="I111" s="6">
-        <v>15818091.0</v>
+        <v>13663444.0</v>
       </c>
       <c r="J111" s="6">
-        <v>873188850.0</v>
+        <v>872847450.0</v>
       </c>
       <c r="K111" s="6">
-        <v>1313532477.0</v>
+        <v>1229309592.0</v>
       </c>
       <c r="L111" s="6">
-        <v>756449705.0</v>
+        <v>782678795.0</v>
       </c>
       <c r="M111" s="6">
-        <v>8773438.0</v>
+        <v>8702219.0</v>
       </c>
       <c r="N111" s="6">
-        <v>304183792.0</v>
+        <v>284860588.0</v>
       </c>
       <c r="O111" s="6">
-        <v>275332828.0</v>
+        <v>258075443.0</v>
       </c>
       <c r="P111" s="6">
-        <v>91644560.0</v>
+        <v>91571972.0</v>
       </c>
       <c r="Q111" s="6">
-        <v>60977491.0</v>
+        <v>61596689.0</v>
       </c>
       <c r="R111" s="6">
-        <v>30667069.0</v>
+        <v>29975283.0</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D112" s="6">
-        <v>4026.0</v>
+        <v>4209.0</v>
       </c>
       <c r="E112" s="6">
-        <v>197879352.0</v>
+        <v>226185508.0</v>
       </c>
       <c r="F112" s="6">
-        <v>193990156.0</v>
+        <v>222397192.0</v>
       </c>
       <c r="G112" s="6">
-        <v>3889196.0</v>
+        <v>3788316.0</v>
       </c>
       <c r="H112" s="6">
-        <v>1370123.0</v>
+        <v>1448405.0</v>
       </c>
       <c r="I112" s="6">
-        <v>4409033.0</v>
+        <v>5839775.0</v>
       </c>
       <c r="J112" s="6">
-        <v>189581123.0</v>
+        <v>216557417.0</v>
       </c>
       <c r="K112" s="6">
-        <v>128176451.0</v>
+        <v>143490722.0</v>
       </c>
       <c r="L112" s="6">
-        <v>111796581.0</v>
+        <v>129921471.0</v>
       </c>
       <c r="M112" s="6">
-        <v>3822205.0</v>
+        <v>902500.0</v>
       </c>
       <c r="N112" s="6">
-        <v>41712001.0</v>
+        <v>47383321.0</v>
       </c>
       <c r="O112" s="6">
-        <v>26916989.0</v>
+        <v>30132637.0</v>
       </c>
       <c r="P112" s="6">
-        <v>17213289.0</v>
+        <v>19558426.0</v>
       </c>
       <c r="Q112" s="6">
-        <v>1290931.0</v>
+        <v>1731178.0</v>
       </c>
       <c r="R112" s="6">
-        <v>15922358.0</v>
+        <v>17827248.0</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D113" s="6">
-        <v>1127.0</v>
+        <v>1300.0</v>
       </c>
       <c r="E113" s="6">
-        <v>153808759.0</v>
+        <v>192904108.0</v>
       </c>
       <c r="F113" s="6">
-        <v>81875604.0</v>
+        <v>104778738.0</v>
       </c>
       <c r="G113" s="6">
-        <v>71933155.0</v>
+        <v>88125370.0</v>
       </c>
       <c r="H113" s="6">
-        <v>502103.0</v>
+        <v>970367.0</v>
       </c>
       <c r="I113" s="6">
-        <v>6954264.0</v>
+        <v>17077665.0</v>
       </c>
       <c r="J113" s="6">
-        <v>74921340.0</v>
+        <v>87701073.0</v>
       </c>
       <c r="K113" s="6">
-        <v>279247340.0</v>
+        <v>277887930.0</v>
       </c>
       <c r="L113" s="6">
-        <v>197885805.0</v>
+        <v>201631995.0</v>
       </c>
       <c r="M113" s="6">
-        <v>802229.0</v>
+        <v>174033.0</v>
       </c>
       <c r="N113" s="6">
-        <v>31461672.0</v>
+        <v>33045472.0</v>
       </c>
       <c r="O113" s="6">
-        <v>58640525.0</v>
+        <v>58349225.0</v>
       </c>
       <c r="P113" s="6">
-        <v>8247764.0</v>
+        <v>7988875.0</v>
       </c>
       <c r="Q113" s="6">
-        <v>34371209.0</v>
+        <v>31456778.0</v>
       </c>
       <c r="R113" s="6">
-        <v>-26123445.0</v>
+        <v>-23467903.0</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D114" s="6">
-        <v>3922.0</v>
+        <v>4480.0</v>
       </c>
       <c r="E114" s="6">
-        <v>544473791.0</v>
+        <v>788355437.0</v>
       </c>
       <c r="F114" s="6">
-        <v>246360061.0</v>
+        <v>345334532.0</v>
       </c>
       <c r="G114" s="6">
-        <v>298113730.0</v>
+        <v>443020905.0</v>
       </c>
       <c r="H114" s="6">
-        <v>10275933.0</v>
+        <v>11699233.0</v>
       </c>
       <c r="I114" s="6">
-        <v>4220274.0</v>
+        <v>4470802.0</v>
       </c>
       <c r="J114" s="6">
-        <v>242139787.0</v>
+        <v>340863730.0</v>
       </c>
       <c r="K114" s="6">
-        <v>291662351.0</v>
+        <v>392059600.0</v>
       </c>
       <c r="L114" s="6">
-        <v>155229590.0</v>
+        <v>206550867.0</v>
       </c>
       <c r="M114" s="6">
-        <v>1800581.0</v>
+        <v>2784367.0</v>
       </c>
       <c r="N114" s="6">
-        <v>81743321.0</v>
+        <v>112577638.0</v>
       </c>
       <c r="O114" s="6">
-        <v>61246768.0</v>
+        <v>82269040.0</v>
       </c>
       <c r="P114" s="6">
-        <v>31278360.0</v>
+        <v>43940085.0</v>
       </c>
       <c r="Q114" s="6">
-        <v>8930671.0</v>
+        <v>10833649.0</v>
       </c>
       <c r="R114" s="6">
-        <v>22347689.0</v>
+        <v>33106436.0</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D115" s="6">
-        <v>779.0</v>
+        <v>871.0</v>
       </c>
       <c r="E115" s="6">
-        <v>910305921.0</v>
+        <v>864353028.0</v>
       </c>
       <c r="F115" s="6">
-        <v>874455738.0</v>
+        <v>827380833.0</v>
       </c>
       <c r="G115" s="6">
-        <v>35850183.0</v>
+        <v>36972195.0</v>
       </c>
       <c r="H115" s="6">
-        <v>292117.0</v>
+        <v>625222.0</v>
       </c>
       <c r="I115" s="6">
-        <v>621251538.0</v>
+        <v>602675285.0</v>
       </c>
       <c r="J115" s="6">
-        <v>253204200.0</v>
+        <v>224705548.0</v>
       </c>
       <c r="K115" s="6">
-        <v>298836138.0</v>
+        <v>323720490.0</v>
       </c>
       <c r="L115" s="6">
-        <v>250056548.0</v>
+        <v>246238038.0</v>
       </c>
       <c r="M115" s="6">
-        <v>145214.0</v>
+        <v>63067.0</v>
       </c>
       <c r="N115" s="6">
-        <v>63729389.0</v>
+        <v>64782837.0</v>
       </c>
       <c r="O115" s="6">
-        <v>62755589.0</v>
+        <v>67981303.0</v>
       </c>
       <c r="P115" s="6">
-        <v>12986592.0</v>
+        <v>17237345.0</v>
       </c>
       <c r="Q115" s="6">
-        <v>971122.0</v>
+        <v>2681493.0</v>
       </c>
       <c r="R115" s="6">
-        <v>12015470.0</v>
+        <v>14555852.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D116" s="6">
-        <v>6823.0</v>
+        <v>7253.0</v>
       </c>
       <c r="E116" s="6">
-        <v>412020926.0</v>
+        <v>558254359.0</v>
       </c>
       <c r="F116" s="6">
-        <v>401096334.0</v>
+        <v>547782845.0</v>
       </c>
       <c r="G116" s="6">
-        <v>10924592.0</v>
+        <v>10471514.0</v>
       </c>
       <c r="H116" s="6">
-        <v>3272067.0</v>
+        <v>2188150.0</v>
       </c>
       <c r="I116" s="6">
-        <v>47242300.0</v>
+        <v>89450256.0</v>
       </c>
       <c r="J116" s="6">
-        <v>353854034.0</v>
+        <v>458332589.0</v>
       </c>
       <c r="K116" s="6">
-        <v>413236521.0</v>
+        <v>532013205.0</v>
       </c>
       <c r="L116" s="6">
-        <v>401741519.0</v>
+        <v>517836695.0</v>
       </c>
       <c r="M116" s="6">
-        <v>965552.0</v>
+        <v>2499881.0</v>
       </c>
       <c r="N116" s="6">
-        <v>119352582.0</v>
+        <v>155210460.0</v>
       </c>
       <c r="O116" s="6">
-        <v>86739754.0</v>
+        <v>111722773.0</v>
       </c>
       <c r="P116" s="6">
-        <v>50020360.0</v>
+        <v>62963231.0</v>
       </c>
       <c r="Q116" s="6">
-        <v>15879877.0</v>
+        <v>14850238.0</v>
       </c>
       <c r="R116" s="6">
-        <v>34140483.0</v>
+        <v>48112993.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D117" s="6">
-        <v>10457.0</v>
+        <v>13272.0</v>
       </c>
       <c r="E117" s="6">
-        <v>533392386.0</v>
+        <v>1379161879.0</v>
       </c>
       <c r="F117" s="6">
-        <v>378743202.0</v>
+        <v>1145847788.0</v>
       </c>
       <c r="G117" s="6">
-        <v>154649184.0</v>
+        <v>233314091.0</v>
       </c>
       <c r="H117" s="6">
-        <v>11459862.0</v>
+        <v>10129766.0</v>
       </c>
       <c r="I117" s="6">
-        <v>12900911.0</v>
+        <v>449389488.0</v>
       </c>
       <c r="J117" s="6">
-        <v>365842291.0</v>
+        <v>696458300.0</v>
       </c>
       <c r="K117" s="6">
-        <v>291861930.0</v>
+        <v>420517279.0</v>
       </c>
       <c r="L117" s="6">
-        <v>203539547.0</v>
+        <v>302030014.0</v>
       </c>
       <c r="M117" s="6">
-        <v>4480629.0</v>
+        <v>2950967.0</v>
       </c>
       <c r="N117" s="6">
-        <v>91533057.0</v>
+        <v>169608820.0</v>
       </c>
       <c r="O117" s="6">
-        <v>61232872.0</v>
+        <v>88173606.0</v>
       </c>
       <c r="P117" s="6">
-        <v>43601837.0</v>
+        <v>101503780.0</v>
       </c>
       <c r="Q117" s="6">
-        <v>10229054.0</v>
+        <v>16688754.0</v>
       </c>
       <c r="R117" s="6">
-        <v>33372783.0</v>
+        <v>84815026.0</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D118" s="6">
-        <v>4251.0</v>
+        <v>4585.0</v>
       </c>
       <c r="E118" s="6">
-        <v>473695074.0</v>
+        <v>478631530.0</v>
       </c>
       <c r="F118" s="6">
-        <v>299599794.0</v>
+        <v>312271304.0</v>
       </c>
       <c r="G118" s="6">
-        <v>174095280.0</v>
+        <v>166360226.0</v>
       </c>
       <c r="H118" s="6">
-        <v>25060613.0</v>
+        <v>16814559.0</v>
       </c>
       <c r="I118" s="6">
-        <v>8163477.0</v>
+        <v>11730135.0</v>
       </c>
       <c r="J118" s="6">
-        <v>291436317.0</v>
+        <v>300541169.0</v>
       </c>
       <c r="K118" s="6">
-        <v>240689835.0</v>
+        <v>259722501.0</v>
       </c>
       <c r="L118" s="6">
-        <v>156956252.0</v>
+        <v>183732324.0</v>
       </c>
       <c r="M118" s="6">
-        <v>2545100.0</v>
+        <v>2778424.0</v>
       </c>
       <c r="N118" s="6">
-        <v>75167801.0</v>
+        <v>76119559.0</v>
       </c>
       <c r="O118" s="6">
-        <v>49557079.0</v>
+        <v>53069225.0</v>
       </c>
       <c r="P118" s="6">
-        <v>33396043.0</v>
+        <v>32896280.0</v>
       </c>
       <c r="Q118" s="6">
-        <v>6467493.0</v>
+        <v>8153820.0</v>
       </c>
       <c r="R118" s="6">
-        <v>26928550.0</v>
+        <v>24742460.0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D119" s="6">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="E119" s="6">
-        <v>14845526.0</v>
+        <v>26501045.0</v>
       </c>
       <c r="F119" s="6">
-        <v>13401123.0</v>
+        <v>24810878.0</v>
       </c>
       <c r="G119" s="6">
-        <v>1444403.0</v>
+        <v>1690167.0</v>
       </c>
       <c r="H119" s="6">
         <v>0.0</v>
       </c>
       <c r="I119" s="6">
-        <v>6576397.0</v>
+        <v>12008268.0</v>
       </c>
       <c r="J119" s="6">
-        <v>6824726.0</v>
+        <v>12802610.0</v>
       </c>
       <c r="K119" s="6">
-        <v>238591429.0</v>
+        <v>194580367.0</v>
       </c>
       <c r="L119" s="6">
-        <v>105051319.0</v>
+        <v>113083848.0</v>
       </c>
       <c r="M119" s="6">
-        <v>91074857.0</v>
+        <v>10689190.0</v>
       </c>
       <c r="N119" s="6">
-        <v>25674549.0</v>
+        <v>29505817.0</v>
       </c>
       <c r="O119" s="6">
-        <v>50104200.0</v>
+        <v>40861877.0</v>
       </c>
       <c r="P119" s="6">
-        <v>43484224.0</v>
+        <v>29166847.0</v>
       </c>
       <c r="Q119" s="6">
-        <v>16960.0</v>
+        <v>12967.0</v>
       </c>
       <c r="R119" s="6">
-        <v>43467264.0</v>
+        <v>29153880.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D120" s="6">
-        <v>647.0</v>
+        <v>773.0</v>
       </c>
       <c r="E120" s="6">
-        <v>32035148.0</v>
+        <v>42326098.0</v>
       </c>
       <c r="F120" s="6">
-        <v>29866536.0</v>
+        <v>39664791.0</v>
       </c>
       <c r="G120" s="6">
-        <v>2168612.0</v>
+        <v>2661307.0</v>
       </c>
       <c r="H120" s="6">
-        <v>266823.0</v>
+        <v>273859.0</v>
       </c>
       <c r="I120" s="6">
-        <v>18336247.0</v>
+        <v>19185471.0</v>
       </c>
       <c r="J120" s="6">
-        <v>11530289.0</v>
+        <v>20479320.0</v>
       </c>
       <c r="K120" s="6">
-        <v>22815681.0</v>
+        <v>36199457.0</v>
       </c>
       <c r="L120" s="6">
-        <v>19559295.0</v>
+        <v>32133405.0</v>
       </c>
       <c r="M120" s="6">
-        <v>158457.0</v>
+        <v>77410.0</v>
       </c>
       <c r="N120" s="6">
-        <v>4310966.0</v>
+        <v>7827079.0</v>
       </c>
       <c r="O120" s="6">
-        <v>4791293.0</v>
+        <v>7601886.0</v>
       </c>
       <c r="P120" s="6">
-        <v>3279297.0</v>
+        <v>6115283.0</v>
       </c>
       <c r="Q120" s="6">
-        <v>209091.0</v>
+        <v>444303.0</v>
       </c>
       <c r="R120" s="6">
-        <v>3070206.0</v>
+        <v>5670980.0</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D121" s="6">
-        <v>474.0</v>
+        <v>499.0</v>
       </c>
       <c r="E121" s="6">
-        <v>224907324.0</v>
+        <v>252274072.0</v>
       </c>
       <c r="F121" s="6">
-        <v>223437064.0</v>
+        <v>250535618.0</v>
       </c>
       <c r="G121" s="6">
-        <v>1470260.0</v>
+        <v>1738454.0</v>
       </c>
       <c r="H121" s="6">
-        <v>308732.0</v>
+        <v>244018.0</v>
       </c>
       <c r="I121" s="6">
-        <v>211544252.0</v>
+        <v>235980549.0</v>
       </c>
       <c r="J121" s="6">
-        <v>11892812.0</v>
+        <v>14555069.0</v>
       </c>
       <c r="K121" s="6">
-        <v>58229348.0</v>
+        <v>63155167.0</v>
       </c>
       <c r="L121" s="6">
-        <v>52838762.0</v>
+        <v>57598486.0</v>
       </c>
       <c r="M121" s="6">
-        <v>613743.0</v>
+        <v>329110.0</v>
       </c>
       <c r="N121" s="6">
-        <v>6752171.0</v>
+        <v>7304297.0</v>
       </c>
       <c r="O121" s="6">
-        <v>12228163.0</v>
+        <v>13262585.0</v>
       </c>
       <c r="P121" s="6">
-        <v>5068446.0</v>
+        <v>5053121.0</v>
       </c>
       <c r="Q121" s="6">
-        <v>149903.0</v>
+        <v>183868.0</v>
       </c>
       <c r="R121" s="6">
-        <v>4918543.0</v>
+        <v>4869253.0</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D122" s="6">
-        <v>1393.0</v>
+        <v>1643.0</v>
       </c>
       <c r="E122" s="6">
-        <v>45529175.0</v>
+        <v>80810321.0</v>
       </c>
       <c r="F122" s="6">
-        <v>41400509.0</v>
+        <v>76207218.0</v>
       </c>
       <c r="G122" s="6">
-        <v>4128666.0</v>
+        <v>4603103.0</v>
       </c>
       <c r="H122" s="6">
-        <v>818293.0</v>
+        <v>482379.0</v>
       </c>
       <c r="I122" s="6">
-        <v>5520397.0</v>
+        <v>5971350.0</v>
       </c>
       <c r="J122" s="6">
-        <v>35880112.0</v>
+        <v>70235868.0</v>
       </c>
       <c r="K122" s="6">
-        <v>34800467.0</v>
+        <v>47712518.0</v>
       </c>
       <c r="L122" s="6">
-        <v>29808657.0</v>
+        <v>41473405.0</v>
       </c>
       <c r="M122" s="6">
-        <v>538252.0</v>
+        <v>359705.0</v>
       </c>
       <c r="N122" s="6">
-        <v>9702664.0</v>
+        <v>15833849.0</v>
       </c>
       <c r="O122" s="6">
-        <v>7308098.0</v>
+        <v>9992312.0</v>
       </c>
       <c r="P122" s="6">
-        <v>4186946.0</v>
+        <v>8160093.0</v>
       </c>
       <c r="Q122" s="6">
-        <v>722493.0</v>
+        <v>1030411.0</v>
       </c>
       <c r="R122" s="6">
-        <v>3464453.0</v>
+        <v>7129682.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D123" s="6">
-        <v>3039.0</v>
+        <v>3262.0</v>
       </c>
       <c r="E123" s="6">
-        <v>121689715.0</v>
+        <v>118217511.0</v>
       </c>
       <c r="F123" s="6">
-        <v>103607771.0</v>
+        <v>100556651.0</v>
       </c>
       <c r="G123" s="6">
-        <v>18081944.0</v>
+        <v>17660860.0</v>
       </c>
       <c r="H123" s="6">
-        <v>4682597.0</v>
+        <v>4827117.0</v>
       </c>
       <c r="I123" s="6">
-        <v>1857397.0</v>
+        <v>4484892.0</v>
       </c>
       <c r="J123" s="6">
-        <v>101750374.0</v>
+        <v>96071759.0</v>
       </c>
       <c r="K123" s="6">
-        <v>70937177.0</v>
+        <v>82447940.0</v>
       </c>
       <c r="L123" s="6">
-        <v>54336281.0</v>
+        <v>66177881.0</v>
       </c>
       <c r="M123" s="6">
-        <v>2638671.0</v>
+        <v>2884676.0</v>
       </c>
       <c r="N123" s="6">
-        <v>24396227.0</v>
+        <v>23713154.0</v>
       </c>
       <c r="O123" s="6">
-        <v>14880154.0</v>
+        <v>17313930.0</v>
       </c>
       <c r="P123" s="6">
-        <v>11132884.0</v>
+        <v>10568344.0</v>
       </c>
       <c r="Q123" s="6">
-        <v>815866.0</v>
+        <v>3322628.0</v>
       </c>
       <c r="R123" s="6">
-        <v>10317018.0</v>
+        <v>7245716.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D124" s="6">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="E124" s="6">
-        <v>1098.0</v>
+        <v>259137.0</v>
       </c>
       <c r="F124" s="6">
-        <v>1098.0</v>
+        <v>259137.0</v>
       </c>
       <c r="G124" s="6">
         <v>0.0</v>
       </c>
       <c r="H124" s="6">
         <v>0.0</v>
       </c>
       <c r="I124" s="6">
-        <v>0.0</v>
+        <v>7235.0</v>
       </c>
       <c r="J124" s="6">
-        <v>1098.0</v>
+        <v>251902.0</v>
       </c>
       <c r="K124" s="6">
-        <v>1405.0</v>
+        <v>91990.0</v>
       </c>
       <c r="L124" s="6">
-        <v>1200.0</v>
+        <v>91990.0</v>
       </c>
       <c r="M124" s="6">
         <v>0.0</v>
       </c>
       <c r="N124" s="6">
-        <v>273.0</v>
+        <v>52901.0</v>
       </c>
       <c r="O124" s="6">
-        <v>295.0</v>
+        <v>19318.0</v>
       </c>
       <c r="P124" s="6">
-        <v>125.0</v>
+        <v>33841.0</v>
       </c>
       <c r="Q124" s="6">
-        <v>147.0</v>
+        <v>228.0</v>
       </c>
       <c r="R124" s="6">
-        <v>-22.0</v>
+        <v>33613.0</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D125" s="6">
-        <v>78.0</v>
+        <v>423.0</v>
       </c>
       <c r="E125" s="6">
-        <v>1403550.0</v>
+        <v>13636083.0</v>
       </c>
       <c r="F125" s="6">
-        <v>1001960.0</v>
+        <v>13277077.0</v>
       </c>
       <c r="G125" s="6">
-        <v>401590.0</v>
+        <v>359006.0</v>
       </c>
       <c r="H125" s="6">
-        <v>395142.0</v>
+        <v>181567.0</v>
       </c>
       <c r="I125" s="6">
-        <v>1332.0</v>
+        <v>763305.0</v>
       </c>
       <c r="J125" s="6">
-        <v>1000628.0</v>
+        <v>12513772.0</v>
       </c>
       <c r="K125" s="6">
-        <v>1025376.0</v>
+        <v>23653243.0</v>
       </c>
       <c r="L125" s="6">
-        <v>365114.0</v>
+        <v>22760729.0</v>
       </c>
       <c r="M125" s="6">
-        <v>50424.0</v>
+        <v>159233.0</v>
       </c>
       <c r="N125" s="6">
-        <v>333481.0</v>
+        <v>3572369.0</v>
       </c>
       <c r="O125" s="6">
-        <v>215329.0</v>
+        <v>4967181.0</v>
       </c>
       <c r="P125" s="6">
-        <v>147094.0</v>
+        <v>1969432.0</v>
       </c>
       <c r="Q125" s="6">
-        <v>12586.0</v>
+        <v>3325906.0</v>
       </c>
       <c r="R125" s="6">
-        <v>134508.0</v>
+        <v>-1356474.0</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="B5:R5"/>
     <mergeCell ref="B8:R8"/>
     <mergeCell ref="A11:A33"/>
     <mergeCell ref="A34:A56"/>
     <mergeCell ref="A57:A79"/>
     <mergeCell ref="A80:A102"/>
     <mergeCell ref="A103:A125"/>
     <mergeCell ref="A128:Q128"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>