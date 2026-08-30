--- v4 (2026-07-02)
+++ v5 (2026-08-30)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - ekonominės veiklos</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-06-08</t>
+    <t>2026-08-05</t>
   </si>
   <si>
     <t>EV skyrius</t>
   </si>
   <si>
     <t>SUM: Iš viso</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <t>EV sekcija</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
@@ -272,51 +272,51 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026-04</t>
+      <t xml:space="preserve">2026-06</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SUM: Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -611,93 +611,93 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">2026-05</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-04</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">2026-03</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-02</t>
-    </r>
-[...26 lines deleted...]
-      <t xml:space="preserve">2025-12</t>
     </r>
   </si>
   <si>
     <t>• Neskelbiami duomenys</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1357,1710 +1357,1710 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-04</t>
+            <t xml:space="preserve">2026-06</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D11" s="6">
-        <v>99433.0</v>
+        <v>119076.0</v>
       </c>
       <c r="E11" s="6">
-        <v>17891056411.0</v>
+        <v>19190043747.0</v>
       </c>
       <c r="F11" s="6">
-        <v>11719435342.0</v>
+        <v>12568818611.0</v>
       </c>
       <c r="G11" s="6">
-        <v>6171621069.0</v>
+        <v>6621225136.0</v>
       </c>
       <c r="H11" s="6">
-        <v>2503712985.0</v>
+        <v>2444740563.0</v>
       </c>
       <c r="I11" s="6">
-        <v>1071206984.0</v>
+        <v>1300639825.0</v>
       </c>
       <c r="J11" s="6">
-        <v>10648228358.0</v>
+        <v>11268178786.0</v>
       </c>
       <c r="K11" s="6">
-        <v>12886763593.0</v>
+        <v>13625514197.0</v>
       </c>
       <c r="L11" s="6">
-        <v>7736115187.0</v>
+        <v>8315247575.0</v>
       </c>
       <c r="M11" s="6">
-        <v>1231909633.0</v>
+        <v>1237559714.0</v>
       </c>
       <c r="N11" s="6">
-        <v>3006030046.0</v>
+        <v>3179911709.0</v>
       </c>
       <c r="O11" s="6">
-        <v>2694772647.0</v>
+        <v>2847435763.0</v>
       </c>
       <c r="P11" s="6">
-        <v>1013442719.0</v>
+        <v>1071940719.0</v>
       </c>
       <c r="Q11" s="6">
-        <v>382514181.0</v>
+        <v>419181684.0</v>
       </c>
       <c r="R11" s="6">
-        <v>630928538.0</v>
+        <v>652759035.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D12" s="6">
-        <v>4461.0</v>
+        <v>16795.0</v>
       </c>
       <c r="E12" s="6">
-        <v>291528385.0</v>
+        <v>578633584.0</v>
       </c>
       <c r="F12" s="6">
-        <v>240938019.0</v>
+        <v>510219526.0</v>
       </c>
       <c r="G12" s="6">
-        <v>50590366.0</v>
+        <v>68414058.0</v>
       </c>
       <c r="H12" s="6">
-        <v>32325027.0</v>
+        <v>30606238.0</v>
       </c>
       <c r="I12" s="6">
-        <v>3864414.0</v>
+        <v>5614452.0</v>
       </c>
       <c r="J12" s="6">
-        <v>237073605.0</v>
+        <v>504605074.0</v>
       </c>
       <c r="K12" s="6">
-        <v>245554366.0</v>
+        <v>673260049.0</v>
       </c>
       <c r="L12" s="6">
-        <v>226266695.0</v>
+        <v>651333181.0</v>
       </c>
       <c r="M12" s="6">
-        <v>497119.0</v>
+        <v>845948.0</v>
       </c>
       <c r="N12" s="6">
-        <v>56085052.0</v>
+        <v>116599266.0</v>
       </c>
       <c r="O12" s="6">
-        <v>51221243.0</v>
+        <v>141079558.0</v>
       </c>
       <c r="P12" s="6">
-        <v>17195638.0</v>
+        <v>32914868.0</v>
       </c>
       <c r="Q12" s="6">
-        <v>12078838.0</v>
+        <v>56352657.0</v>
       </c>
       <c r="R12" s="6">
-        <v>5116800.0</v>
+        <v>-23437789.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D13" s="6">
-        <v>211.0</v>
+        <v>215.0</v>
       </c>
       <c r="E13" s="6">
-        <v>33251694.0</v>
+        <v>33036610.0</v>
       </c>
       <c r="F13" s="6">
-        <v>28671419.0</v>
+        <v>28184764.0</v>
       </c>
       <c r="G13" s="6">
-        <v>4580275.0</v>
+        <v>4851846.0</v>
       </c>
       <c r="H13" s="6">
-        <v>2552577.0</v>
+        <v>3072531.0</v>
       </c>
       <c r="I13" s="6">
-        <v>165723.0</v>
+        <v>322721.0</v>
       </c>
       <c r="J13" s="6">
-        <v>28505696.0</v>
+        <v>27862043.0</v>
       </c>
       <c r="K13" s="6">
-        <v>21306329.0</v>
+        <v>19201395.0</v>
       </c>
       <c r="L13" s="6">
-        <v>19859471.0</v>
+        <v>17022171.0</v>
       </c>
       <c r="M13" s="6">
-        <v>560910.0</v>
+        <v>739843.0</v>
       </c>
       <c r="N13" s="6">
-        <v>6211150.0</v>
+        <v>6192256.0</v>
       </c>
       <c r="O13" s="6">
-        <v>4474329.0</v>
+        <v>4032293.0</v>
       </c>
       <c r="P13" s="6">
-        <v>2558483.0</v>
+        <v>2609627.0</v>
       </c>
       <c r="Q13" s="6">
-        <v>669211.0</v>
+        <v>250820.0</v>
       </c>
       <c r="R13" s="6">
-        <v>1889272.0</v>
+        <v>2358807.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D14" s="6">
-        <v>9553.0</v>
+        <v>9869.0</v>
       </c>
       <c r="E14" s="6">
-        <v>3681068125.0</v>
+        <v>3746542476.0</v>
       </c>
       <c r="F14" s="6">
-        <v>1576184866.0</v>
+        <v>1606277369.0</v>
       </c>
       <c r="G14" s="6">
-        <v>2104883259.0</v>
+        <v>2140265107.0</v>
       </c>
       <c r="H14" s="6">
-        <v>1423614295.0</v>
+        <v>1427394581.0</v>
       </c>
       <c r="I14" s="6">
-        <v>7148846.0</v>
+        <v>9614712.0</v>
       </c>
       <c r="J14" s="6">
-        <v>1569036020.0</v>
+        <v>1596662657.0</v>
       </c>
       <c r="K14" s="6">
-        <v>2685124208.0</v>
+        <v>2779198289.0</v>
       </c>
       <c r="L14" s="6">
-        <v>1203530443.0</v>
+        <v>1205199157.0</v>
       </c>
       <c r="M14" s="6">
-        <v>826433314.0</v>
+        <v>871766143.0</v>
       </c>
       <c r="N14" s="6">
-        <v>463329893.0</v>
+        <v>484814880.0</v>
       </c>
       <c r="O14" s="6">
-        <v>563125980.0</v>
+        <v>582691364.0</v>
       </c>
       <c r="P14" s="6">
-        <v>162447802.0</v>
+        <v>164484049.0</v>
       </c>
       <c r="Q14" s="6">
-        <v>97313996.0</v>
+        <v>79037360.0</v>
       </c>
       <c r="R14" s="6">
-        <v>65133806.0</v>
+        <v>85446689.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D15" s="6">
-        <v>912.0</v>
+        <v>1048.0</v>
       </c>
       <c r="E15" s="6">
-        <v>409868847.0</v>
+        <v>389564468.0</v>
       </c>
       <c r="F15" s="6">
-        <v>347582222.0</v>
+        <v>290865193.0</v>
       </c>
       <c r="G15" s="6">
-        <v>62286625.0</v>
+        <v>98699275.0</v>
       </c>
       <c r="H15" s="6">
-        <v>8291805.0</v>
+        <v>14302866.0</v>
       </c>
       <c r="I15" s="6">
-        <v>1460164.0</v>
+        <v>2625655.0</v>
       </c>
       <c r="J15" s="6">
-        <v>346122058.0</v>
+        <v>288239538.0</v>
       </c>
       <c r="K15" s="6">
-        <v>504143405.0</v>
+        <v>441199238.0</v>
       </c>
       <c r="L15" s="6">
-        <v>411790772.0</v>
+        <v>331115186.0</v>
       </c>
       <c r="M15" s="6">
-        <v>3362395.0</v>
+        <v>3259957.0</v>
       </c>
       <c r="N15" s="6">
-        <v>123762966.0</v>
+        <v>104906228.0</v>
       </c>
       <c r="O15" s="6">
-        <v>105870115.0</v>
+        <v>92651840.0</v>
       </c>
       <c r="P15" s="6">
-        <v>24027635.0</v>
+        <v>19869893.0</v>
       </c>
       <c r="Q15" s="6">
-        <v>5409500.0</v>
+        <v>6921731.0</v>
       </c>
       <c r="R15" s="6">
-        <v>18618135.0</v>
+        <v>12948162.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D16" s="6">
-        <v>374.0</v>
+        <v>380.0</v>
       </c>
       <c r="E16" s="6">
-        <v>104039591.0</v>
+        <v>123669068.0</v>
       </c>
       <c r="F16" s="6">
-        <v>87279588.0</v>
+        <v>105455196.0</v>
       </c>
       <c r="G16" s="6">
-        <v>16760003.0</v>
+        <v>18213872.0</v>
       </c>
       <c r="H16" s="6">
-        <v>11930186.0</v>
+        <v>15261710.0</v>
       </c>
       <c r="I16" s="6">
-        <v>175960.0</v>
+        <v>444823.0</v>
       </c>
       <c r="J16" s="6">
-        <v>87103628.0</v>
+        <v>105010373.0</v>
       </c>
       <c r="K16" s="6">
-        <v>76531478.0</v>
+        <v>78892500.0</v>
       </c>
       <c r="L16" s="6">
-        <v>69797681.0</v>
+        <v>67766224.0</v>
       </c>
       <c r="M16" s="6">
-        <v>1748595.0</v>
+        <v>4955462.0</v>
       </c>
       <c r="N16" s="6">
-        <v>21906137.0</v>
+        <v>24927269.0</v>
       </c>
       <c r="O16" s="6">
-        <v>15963112.0</v>
+        <v>16541758.0</v>
       </c>
       <c r="P16" s="6">
-        <v>7854503.0</v>
+        <v>10597153.0</v>
       </c>
       <c r="Q16" s="6">
-        <v>1517893.0</v>
+        <v>1112419.0</v>
       </c>
       <c r="R16" s="6">
-        <v>6336610.0</v>
+        <v>9484734.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D17" s="6">
-        <v>12270.0</v>
+        <v>12791.0</v>
       </c>
       <c r="E17" s="6">
-        <v>1105416015.0</v>
+        <v>1171594403.0</v>
       </c>
       <c r="F17" s="6">
-        <v>996905158.0</v>
+        <v>1051549296.0</v>
       </c>
       <c r="G17" s="6">
-        <v>108510857.0</v>
+        <v>120045107.0</v>
       </c>
       <c r="H17" s="6">
-        <v>10005219.0</v>
+        <v>9703394.0</v>
       </c>
       <c r="I17" s="6">
-        <v>12907912.0</v>
+        <v>11240610.0</v>
       </c>
       <c r="J17" s="6">
-        <v>983997246.0</v>
+        <v>1040308686.0</v>
       </c>
       <c r="K17" s="6">
-        <v>782458478.0</v>
+        <v>832712391.0</v>
       </c>
       <c r="L17" s="6">
-        <v>694213481.0</v>
+        <v>773555328.0</v>
       </c>
       <c r="M17" s="6">
-        <v>24588448.0</v>
+        <v>8108610.0</v>
       </c>
       <c r="N17" s="6">
-        <v>148429859.0</v>
+        <v>158782299.0</v>
       </c>
       <c r="O17" s="6">
-        <v>164315546.0</v>
+        <v>174841229.0</v>
       </c>
       <c r="P17" s="6">
-        <v>37893075.0</v>
+        <v>40703554.0</v>
       </c>
       <c r="Q17" s="6">
-        <v>48357058.0</v>
+        <v>54039640.0</v>
       </c>
       <c r="R17" s="6">
-        <v>-10463983.0</v>
+        <v>-13336086.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D18" s="6">
-        <v>24759.0</v>
+        <v>25550.0</v>
       </c>
       <c r="E18" s="6">
-        <v>6321924121.0</v>
+        <v>6432703918.0</v>
       </c>
       <c r="F18" s="6">
-        <v>4641352872.0</v>
+        <v>4621023223.0</v>
       </c>
       <c r="G18" s="6">
-        <v>1680571249.0</v>
+        <v>1811680695.0</v>
       </c>
       <c r="H18" s="6">
-        <v>918271117.0</v>
+        <v>847873557.0</v>
       </c>
       <c r="I18" s="6">
-        <v>25769531.0</v>
+        <v>27245658.0</v>
       </c>
       <c r="J18" s="6">
-        <v>4615583341.0</v>
+        <v>4593777565.0</v>
       </c>
       <c r="K18" s="6">
-        <v>5076288658.0</v>
+        <v>4969127089.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2778746720.0</v>
+        <v>2676151762.0</v>
       </c>
       <c r="M18" s="6">
-        <v>345029519.0</v>
+        <v>314925624.0</v>
       </c>
       <c r="N18" s="6">
-        <v>1329454689.0</v>
+        <v>1324856646.0</v>
       </c>
       <c r="O18" s="6">
-        <v>1055985311.0</v>
+        <v>1032386460.0</v>
       </c>
       <c r="P18" s="6">
-        <v>443252232.0</v>
+        <v>440091829.0</v>
       </c>
       <c r="Q18" s="6">
-        <v>96993198.0</v>
+        <v>80863763.0</v>
       </c>
       <c r="R18" s="6">
-        <v>346259034.0</v>
+        <v>359228066.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D19" s="6">
-        <v>8360.0</v>
+        <v>8624.0</v>
       </c>
       <c r="E19" s="6">
-        <v>2148545391.0</v>
+        <v>2282037181.0</v>
       </c>
       <c r="F19" s="6">
-        <v>795091829.0</v>
+        <v>819904876.0</v>
       </c>
       <c r="G19" s="6">
-        <v>1353453562.0</v>
+        <v>1462132305.0</v>
       </c>
       <c r="H19" s="6">
-        <v>30856535.0</v>
+        <v>33982436.0</v>
       </c>
       <c r="I19" s="6">
-        <v>11011340.0</v>
+        <v>13522685.0</v>
       </c>
       <c r="J19" s="6">
-        <v>784080489.0</v>
+        <v>806382191.0</v>
       </c>
       <c r="K19" s="6">
-        <v>1318651388.0</v>
+        <v>1363518528.0</v>
       </c>
       <c r="L19" s="6">
-        <v>766717157.0</v>
+        <v>802361914.0</v>
       </c>
       <c r="M19" s="6">
-        <v>12240929.0</v>
+        <v>13415271.0</v>
       </c>
       <c r="N19" s="6">
-        <v>280810693.0</v>
+        <v>288240574.0</v>
       </c>
       <c r="O19" s="6">
-        <v>276812014.0</v>
+        <v>286243205.0</v>
       </c>
       <c r="P19" s="6">
-        <v>68258088.0</v>
+        <v>70611744.0</v>
       </c>
       <c r="Q19" s="6">
-        <v>60097782.0</v>
+        <v>65115458.0</v>
       </c>
       <c r="R19" s="6">
-        <v>8160306.0</v>
+        <v>5496286.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D20" s="6">
-        <v>4056.0</v>
+        <v>4241.0</v>
       </c>
       <c r="E20" s="6">
-        <v>192090037.0</v>
+        <v>231205330.0</v>
       </c>
       <c r="F20" s="6">
-        <v>188577432.0</v>
+        <v>227778188.0</v>
       </c>
       <c r="G20" s="6">
-        <v>3512605.0</v>
+        <v>3427142.0</v>
       </c>
       <c r="H20" s="6">
-        <v>1247284.0</v>
+        <v>1015453.0</v>
       </c>
       <c r="I20" s="6">
-        <v>7125929.0</v>
+        <v>4066689.0</v>
       </c>
       <c r="J20" s="6">
-        <v>181451503.0</v>
+        <v>223711499.0</v>
       </c>
       <c r="K20" s="6">
-        <v>116805096.0</v>
+        <v>133475678.0</v>
       </c>
       <c r="L20" s="6">
-        <v>104129600.0</v>
+        <v>120970790.0</v>
       </c>
       <c r="M20" s="6">
-        <v>541590.0</v>
+        <v>641500.0</v>
       </c>
       <c r="N20" s="6">
-        <v>39851345.0</v>
+        <v>47904231.0</v>
       </c>
       <c r="O20" s="6">
-        <v>24529070.0</v>
+        <v>28029842.0</v>
       </c>
       <c r="P20" s="6">
-        <v>16764423.0</v>
+        <v>21513947.0</v>
       </c>
       <c r="Q20" s="6">
-        <v>1007145.0</v>
+        <v>1146174.0</v>
       </c>
       <c r="R20" s="6">
-        <v>15757278.0</v>
+        <v>20367773.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D21" s="6">
-        <v>1162.0</v>
+        <v>1317.0</v>
       </c>
       <c r="E21" s="6">
-        <v>134325358.0</v>
+        <v>121454917.0</v>
       </c>
       <c r="F21" s="6">
-        <v>67368023.0</v>
+        <v>67772023.0</v>
       </c>
       <c r="G21" s="6">
-        <v>66957335.0</v>
+        <v>53682894.0</v>
       </c>
       <c r="H21" s="6">
-        <v>613949.0</v>
+        <v>1430131.0</v>
       </c>
       <c r="I21" s="6">
-        <v>7576905.0</v>
+        <v>6864170.0</v>
       </c>
       <c r="J21" s="6">
-        <v>59791118.0</v>
+        <v>60907853.0</v>
       </c>
       <c r="K21" s="6">
-        <v>159070425.0</v>
+        <v>152450646.0</v>
       </c>
       <c r="L21" s="6">
-        <v>64247057.0</v>
+        <v>45639405.0</v>
       </c>
       <c r="M21" s="6">
-        <v>265610.0</v>
+        <v>126229.0</v>
       </c>
       <c r="N21" s="6">
-        <v>31218835.0</v>
+        <v>33782145.0</v>
       </c>
       <c r="O21" s="6">
-        <v>33399114.0</v>
+        <v>32008635.0</v>
       </c>
       <c r="P21" s="6">
-        <v>6210227.0</v>
+        <v>5699935.0</v>
       </c>
       <c r="Q21" s="6">
-        <v>7500475.0</v>
+        <v>3230289.0</v>
       </c>
       <c r="R21" s="6">
-        <v>-1290248.0</v>
+        <v>2469646.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D22" s="6">
-        <v>4153.0</v>
+        <v>4690.0</v>
       </c>
       <c r="E22" s="6">
-        <v>576421980.0</v>
+        <v>635225389.0</v>
       </c>
       <c r="F22" s="6">
-        <v>264441946.0</v>
+        <v>253274300.0</v>
       </c>
       <c r="G22" s="6">
-        <v>311980034.0</v>
+        <v>381951089.0</v>
       </c>
       <c r="H22" s="6">
-        <v>11663851.0</v>
+        <v>5975880.0</v>
       </c>
       <c r="I22" s="6">
-        <v>4205267.0</v>
+        <v>3391070.0</v>
       </c>
       <c r="J22" s="6">
-        <v>260236679.0</v>
+        <v>249883230.0</v>
       </c>
       <c r="K22" s="6">
-        <v>310954576.0</v>
+        <v>365852692.0</v>
       </c>
       <c r="L22" s="6">
-        <v>152523495.0</v>
+        <v>147605719.0</v>
       </c>
       <c r="M22" s="6">
-        <v>3678348.0</v>
+        <v>2642352.0</v>
       </c>
       <c r="N22" s="6">
-        <v>89618488.0</v>
+        <v>99155500.0</v>
       </c>
       <c r="O22" s="6">
-        <v>65297423.0</v>
+        <v>76817377.0</v>
       </c>
       <c r="P22" s="6">
-        <v>35822272.0</v>
+        <v>35692000.0</v>
       </c>
       <c r="Q22" s="6">
-        <v>9424236.0</v>
+        <v>10181057.0</v>
       </c>
       <c r="R22" s="6">
-        <v>26398036.0</v>
+        <v>25510943.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D23" s="6">
-        <v>800.0</v>
+        <v>904.0</v>
       </c>
       <c r="E23" s="6">
-        <v>1028666186.0</v>
+        <v>1265646211.0</v>
       </c>
       <c r="F23" s="6">
-        <v>964013150.0</v>
+        <v>1219448308.0</v>
       </c>
       <c r="G23" s="6">
-        <v>64653036.0</v>
+        <v>46197903.0</v>
       </c>
       <c r="H23" s="6">
-        <v>697894.0</v>
+        <v>942056.0</v>
       </c>
       <c r="I23" s="6">
-        <v>659881123.0</v>
+        <v>861710318.0</v>
       </c>
       <c r="J23" s="6">
-        <v>304132027.0</v>
+        <v>357737990.0</v>
       </c>
       <c r="K23" s="6">
-        <v>379465681.0</v>
+        <v>413020776.0</v>
       </c>
       <c r="L23" s="6">
-        <v>306483429.0</v>
+        <v>334491343.0</v>
       </c>
       <c r="M23" s="6">
-        <v>224652.0</v>
+        <v>104795.0</v>
       </c>
       <c r="N23" s="6">
-        <v>79768513.0</v>
+        <v>92904779.0</v>
       </c>
       <c r="O23" s="6">
-        <v>79687793.0</v>
+        <v>86734363.0</v>
       </c>
       <c r="P23" s="6">
-        <v>17387566.0</v>
+        <v>20855007.0</v>
       </c>
       <c r="Q23" s="6">
-        <v>4590402.0</v>
+        <v>3219813.0</v>
       </c>
       <c r="R23" s="6">
-        <v>12797164.0</v>
+        <v>17635194.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D24" s="6">
-        <v>7108.0</v>
+        <v>7562.0</v>
       </c>
       <c r="E24" s="6">
-        <v>432345084.0</v>
+        <v>490066315.0</v>
       </c>
       <c r="F24" s="6">
-        <v>421717720.0</v>
+        <v>477388990.0</v>
       </c>
       <c r="G24" s="6">
-        <v>10627364.0</v>
+        <v>12677325.0</v>
       </c>
       <c r="H24" s="6">
-        <v>1828694.0</v>
+        <v>2816025.0</v>
       </c>
       <c r="I24" s="6">
-        <v>60328247.0</v>
+        <v>52532380.0</v>
       </c>
       <c r="J24" s="6">
-        <v>361389473.0</v>
+        <v>424856610.0</v>
       </c>
       <c r="K24" s="6">
-        <v>313094629.0</v>
+        <v>457407153.0</v>
       </c>
       <c r="L24" s="6">
-        <v>301142781.0</v>
+        <v>437106157.0</v>
       </c>
       <c r="M24" s="6">
-        <v>1203557.0</v>
+        <v>1333267.0</v>
       </c>
       <c r="N24" s="6">
-        <v>98760849.0</v>
+        <v>128506565.0</v>
       </c>
       <c r="O24" s="6">
-        <v>65745413.0</v>
+        <v>96037356.0</v>
       </c>
       <c r="P24" s="6">
-        <v>51268079.0</v>
+        <v>62366067.0</v>
       </c>
       <c r="Q24" s="6">
-        <v>15660620.0</v>
+        <v>28176316.0</v>
       </c>
       <c r="R24" s="6">
-        <v>35607459.0</v>
+        <v>34189751.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D25" s="6">
-        <v>10980.0</v>
+        <v>13709.0</v>
       </c>
       <c r="E25" s="6">
-        <v>530241422.0</v>
+        <v>665687751.0</v>
       </c>
       <c r="F25" s="6">
-        <v>383538020.0</v>
+        <v>479626708.0</v>
       </c>
       <c r="G25" s="6">
-        <v>146703402.0</v>
+        <v>186061043.0</v>
       </c>
       <c r="H25" s="6">
-        <v>14824779.0</v>
+        <v>14703873.0</v>
       </c>
       <c r="I25" s="6">
-        <v>16369871.0</v>
+        <v>18088937.0</v>
       </c>
       <c r="J25" s="6">
-        <v>367168149.0</v>
+        <v>461537771.0</v>
       </c>
       <c r="K25" s="6">
-        <v>281358443.0</v>
+        <v>315777412.0</v>
       </c>
       <c r="L25" s="6">
-        <v>196826196.0</v>
+        <v>218241619.0</v>
       </c>
       <c r="M25" s="6">
-        <v>3632800.0</v>
+        <v>6842781.0</v>
       </c>
       <c r="N25" s="6">
-        <v>91045379.0</v>
+        <v>118684340.0</v>
       </c>
       <c r="O25" s="6">
-        <v>59034243.0</v>
+        <v>66136433.0</v>
       </c>
       <c r="P25" s="6">
-        <v>44339687.0</v>
+        <v>67389472.0</v>
       </c>
       <c r="Q25" s="6">
-        <v>9688152.0</v>
+        <v>11476677.0</v>
       </c>
       <c r="R25" s="6">
-        <v>34651535.0</v>
+        <v>55912795.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D26" s="6">
-        <v>4368.0</v>
+        <v>4670.0</v>
       </c>
       <c r="E26" s="6">
-        <v>465273845.0</v>
+        <v>519554268.0</v>
       </c>
       <c r="F26" s="6">
-        <v>306160849.0</v>
+        <v>339065305.0</v>
       </c>
       <c r="G26" s="6">
-        <v>159112996.0</v>
+        <v>180488963.0</v>
       </c>
       <c r="H26" s="6">
-        <v>27354528.0</v>
+        <v>28262788.0</v>
       </c>
       <c r="I26" s="6">
-        <v>7402780.0</v>
+        <v>7127445.0</v>
       </c>
       <c r="J26" s="6">
-        <v>298758069.0</v>
+        <v>331937860.0</v>
       </c>
       <c r="K26" s="6">
-        <v>273050403.0</v>
+        <v>306723286.0</v>
       </c>
       <c r="L26" s="6">
-        <v>197904914.0</v>
+        <v>225679810.0</v>
       </c>
       <c r="M26" s="6">
-        <v>3179443.0</v>
+        <v>2888024.0</v>
       </c>
       <c r="N26" s="6">
-        <v>76790276.0</v>
+        <v>83480710.0</v>
       </c>
       <c r="O26" s="6">
-        <v>57301702.0</v>
+        <v>63228171.0</v>
       </c>
       <c r="P26" s="6">
-        <v>30691275.0</v>
+        <v>35591561.0</v>
       </c>
       <c r="Q26" s="6">
-        <v>9873633.0</v>
+        <v>13682079.0</v>
       </c>
       <c r="R26" s="6">
-        <v>20817642.0</v>
+        <v>21909482.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D27" s="6">
         <v>57.0</v>
       </c>
       <c r="E27" s="6">
-        <v>11046619.0</v>
+        <v>13368343.0</v>
       </c>
       <c r="F27" s="6">
-        <v>9252440.0</v>
+        <v>9365968.0</v>
       </c>
       <c r="G27" s="6">
-        <v>1794179.0</v>
+        <v>4002375.0</v>
       </c>
       <c r="H27" s="6">
-        <v>28637.0</v>
+        <v>3000.0</v>
       </c>
       <c r="I27" s="6">
-        <v>6061520.0</v>
+        <v>6617741.0</v>
       </c>
       <c r="J27" s="6">
-        <v>3190920.0</v>
+        <v>2748227.0</v>
       </c>
       <c r="K27" s="6">
-        <v>154270652.0</v>
+        <v>117579014.0</v>
       </c>
       <c r="L27" s="6">
-        <v>82648581.0</v>
+        <v>97904329.0</v>
       </c>
       <c r="M27" s="6">
-        <v>408276.0</v>
+        <v>396638.0</v>
       </c>
       <c r="N27" s="6">
-        <v>23999539.0</v>
+        <v>16098667.0</v>
       </c>
       <c r="O27" s="6">
-        <v>32396837.0</v>
+        <v>24691593.0</v>
       </c>
       <c r="P27" s="6">
-        <v>23265300.0</v>
+        <v>14900891.0</v>
       </c>
       <c r="Q27" s="6">
-        <v>5767.0</v>
+        <v>7184.0</v>
       </c>
       <c r="R27" s="6">
-        <v>23259533.0</v>
+        <v>14893707.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D28" s="6">
-        <v>676.0</v>
+        <v>790.0</v>
       </c>
       <c r="E28" s="6">
-        <v>30541128.0</v>
+        <v>34126045.0</v>
       </c>
       <c r="F28" s="6">
-        <v>28479962.0</v>
+        <v>31407545.0</v>
       </c>
       <c r="G28" s="6">
-        <v>2061166.0</v>
+        <v>2718500.0</v>
       </c>
       <c r="H28" s="6">
-        <v>102065.0</v>
+        <v>280666.0</v>
       </c>
       <c r="I28" s="6">
-        <v>16302185.0</v>
+        <v>18316608.0</v>
       </c>
       <c r="J28" s="6">
-        <v>12177777.0</v>
+        <v>13090937.0</v>
       </c>
       <c r="K28" s="6">
-        <v>19783462.0</v>
+        <v>22506343.0</v>
       </c>
       <c r="L28" s="6">
-        <v>17556881.0</v>
+        <v>20504719.0</v>
       </c>
       <c r="M28" s="6">
-        <v>139171.0</v>
+        <v>27090.0</v>
       </c>
       <c r="N28" s="6">
-        <v>3792837.0</v>
+        <v>4262615.0</v>
       </c>
       <c r="O28" s="6">
-        <v>4154527.0</v>
+        <v>4726332.0</v>
       </c>
       <c r="P28" s="6">
-        <v>2528635.0</v>
+        <v>3150984.0</v>
       </c>
       <c r="Q28" s="6">
-        <v>377732.0</v>
+        <v>585090.0</v>
       </c>
       <c r="R28" s="6">
-        <v>2150903.0</v>
+        <v>2565894.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D29" s="6">
-        <v>488.0</v>
+        <v>514.0</v>
       </c>
       <c r="E29" s="6">
-        <v>230798017.0</v>
+        <v>268321414.0</v>
       </c>
       <c r="F29" s="6">
-        <v>229023570.0</v>
+        <v>266434970.0</v>
       </c>
       <c r="G29" s="6">
-        <v>1774447.0</v>
+        <v>1886444.0</v>
       </c>
       <c r="H29" s="6">
-        <v>468069.0</v>
+        <v>469255.0</v>
       </c>
       <c r="I29" s="6">
-        <v>216546081.0</v>
+        <v>243679460.0</v>
       </c>
       <c r="J29" s="6">
-        <v>12477489.0</v>
+        <v>22755510.0</v>
       </c>
       <c r="K29" s="6">
-        <v>67114686.0</v>
+        <v>62213895.0</v>
       </c>
       <c r="L29" s="6">
-        <v>62217500.0</v>
+        <v>48915900.0</v>
       </c>
       <c r="M29" s="6">
-        <v>642238.0</v>
+        <v>265571.0</v>
       </c>
       <c r="N29" s="6">
-        <v>8457205.0</v>
+        <v>7650301.0</v>
       </c>
       <c r="O29" s="6">
-        <v>14094084.0</v>
+        <v>13064918.0</v>
       </c>
       <c r="P29" s="6">
-        <v>6741864.0</v>
+        <v>5522051.0</v>
       </c>
       <c r="Q29" s="6">
-        <v>182795.0</v>
+        <v>893112.0</v>
       </c>
       <c r="R29" s="6">
-        <v>6559069.0</v>
+        <v>4628939.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D30" s="6">
-        <v>1417.0</v>
+        <v>1666.0</v>
       </c>
       <c r="E30" s="6">
-        <v>40381807.0</v>
+        <v>57633246.0</v>
       </c>
       <c r="F30" s="6">
-        <v>37071358.0</v>
+        <v>53742909.0</v>
       </c>
       <c r="G30" s="6">
-        <v>3310449.0</v>
+        <v>3890337.0</v>
       </c>
       <c r="H30" s="6">
-        <v>1074697.0</v>
+        <v>642341.0</v>
       </c>
       <c r="I30" s="6">
-        <v>4870770.0</v>
+        <v>5433578.0</v>
       </c>
       <c r="J30" s="6">
-        <v>32200588.0</v>
+        <v>48309331.0</v>
       </c>
       <c r="K30" s="6">
-        <v>27281693.0</v>
+        <v>36895616.0</v>
       </c>
       <c r="L30" s="6">
-        <v>23719828.0</v>
+        <v>30730704.0</v>
       </c>
       <c r="M30" s="6">
-        <v>295190.0</v>
+        <v>620457.0</v>
       </c>
       <c r="N30" s="6">
-        <v>7516704.0</v>
+        <v>11251099.0</v>
       </c>
       <c r="O30" s="6">
-        <v>5729128.0</v>
+        <v>7748070.0</v>
       </c>
       <c r="P30" s="6">
-        <v>3297889.0</v>
+        <v>5665048.0</v>
       </c>
       <c r="Q30" s="6">
-        <v>641349.0</v>
+        <v>1342628.0</v>
       </c>
       <c r="R30" s="6">
-        <v>2656540.0</v>
+        <v>4322420.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D31" s="6">
-        <v>3223.0</v>
+        <v>3449.0</v>
       </c>
       <c r="E31" s="6">
-        <v>122454286.0</v>
+        <v>123888302.0</v>
       </c>
       <c r="F31" s="6">
-        <v>105279930.0</v>
+        <v>104492078.0</v>
       </c>
       <c r="G31" s="6">
-        <v>17174356.0</v>
+        <v>19396224.0</v>
       </c>
       <c r="H31" s="6">
-        <v>5638671.0</v>
+        <v>5460129.0</v>
       </c>
       <c r="I31" s="6">
-        <v>2031084.0</v>
+        <v>1955791.0</v>
       </c>
       <c r="J31" s="6">
-        <v>103248846.0</v>
+        <v>102536287.0</v>
       </c>
       <c r="K31" s="6">
-        <v>73908614.0</v>
+        <v>80878283.0</v>
       </c>
       <c r="L31" s="6">
-        <v>55651248.0</v>
+        <v>59881285.0</v>
       </c>
       <c r="M31" s="6">
-        <v>3127914.0</v>
+        <v>3507529.0</v>
       </c>
       <c r="N31" s="6">
-        <v>25052623.0</v>
+        <v>25457576.0</v>
       </c>
       <c r="O31" s="6">
-        <v>15520809.0</v>
+        <v>16983942.0</v>
       </c>
       <c r="P31" s="6">
-        <v>11544810.0</v>
+        <v>10879111.0</v>
       </c>
       <c r="Q31" s="6">
-        <v>1109271.0</v>
+        <v>1444493.0</v>
       </c>
       <c r="R31" s="6">
-        <v>10435539.0</v>
+        <v>9434618.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -3132,3601 +3132,3601 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D33" s="6">
-        <v>44.0</v>
+        <v>233.0</v>
       </c>
       <c r="E33" s="6">
-        <v>824913.0</v>
+        <v>6058675.0</v>
       </c>
       <c r="F33" s="6">
-        <v>501409.0</v>
+        <v>5516043.0</v>
       </c>
       <c r="G33" s="6">
-        <v>323504.0</v>
+        <v>542632.0</v>
       </c>
       <c r="H33" s="6">
-        <v>323106.0</v>
+        <v>541653.0</v>
       </c>
       <c r="I33" s="6">
-        <v>1332.0</v>
+        <v>224322.0</v>
       </c>
       <c r="J33" s="6">
-        <v>500077.0</v>
+        <v>5291721.0</v>
       </c>
       <c r="K33" s="6">
-        <v>543548.0</v>
+        <v>3605986.0</v>
       </c>
       <c r="L33" s="6">
-        <v>137881.0</v>
+        <v>3052933.0</v>
       </c>
       <c r="M33" s="6">
-        <v>109614.0</v>
+        <v>146624.0</v>
       </c>
       <c r="N33" s="6">
-        <v>166267.0</v>
+        <v>1448338.0</v>
       </c>
       <c r="O33" s="6">
-        <v>114145.0</v>
+        <v>757257.0</v>
       </c>
       <c r="P33" s="6">
-        <v>93198.0</v>
+        <v>829950.0</v>
       </c>
       <c r="Q33" s="6">
-        <v>15128.0</v>
+        <v>102924.0</v>
       </c>
       <c r="R33" s="6">
-        <v>78070.0</v>
+        <v>727026.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-03</t>
+            <t xml:space="preserve">2026-05</t>
           </r>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D34" s="6">
-        <v>100162.0</v>
+        <v>100430.0</v>
       </c>
       <c r="E34" s="6">
-        <v>17309336031.0</v>
+        <v>17681565395.0</v>
       </c>
       <c r="F34" s="6">
-        <v>10995713514.0</v>
+        <v>11637505741.0</v>
       </c>
       <c r="G34" s="6">
-        <v>6313622517.0</v>
+        <v>6044059654.0</v>
       </c>
       <c r="H34" s="6">
-        <v>2467163410.0</v>
+        <v>2319311621.0</v>
       </c>
       <c r="I34" s="6">
-        <v>1092988173.0</v>
+        <v>1056390611.0</v>
       </c>
       <c r="J34" s="6">
-        <v>9902725341.0</v>
+        <v>10581115130.0</v>
       </c>
       <c r="K34" s="6">
-        <v>12155935447.0</v>
+        <v>12741748407.0</v>
       </c>
       <c r="L34" s="6">
-        <v>7244532099.0</v>
+        <v>7618844995.0</v>
       </c>
       <c r="M34" s="6">
-        <v>899050395.0</v>
+        <v>1294300047.0</v>
       </c>
       <c r="N34" s="6">
-        <v>2877187916.0</v>
+        <v>2987064075.0</v>
       </c>
       <c r="O34" s="6">
-        <v>2540701662.0</v>
+        <v>2663394683.0</v>
       </c>
       <c r="P34" s="6">
-        <v>935761790.0</v>
+        <v>1022073414.0</v>
       </c>
       <c r="Q34" s="6">
-        <v>354268649.0</v>
+        <v>368180989.0</v>
       </c>
       <c r="R34" s="6">
-        <v>581493141.0</v>
+        <v>653892425.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D35" s="6">
-        <v>4570.0</v>
+        <v>4562.0</v>
       </c>
       <c r="E35" s="6">
-        <v>318061822.0</v>
+        <v>276605977.0</v>
       </c>
       <c r="F35" s="6">
-        <v>264955392.0</v>
+        <v>232020301.0</v>
       </c>
       <c r="G35" s="6">
-        <v>53106430.0</v>
+        <v>44585676.0</v>
       </c>
       <c r="H35" s="6">
-        <v>39407644.0</v>
+        <v>26953548.0</v>
       </c>
       <c r="I35" s="6">
-        <v>9523849.0</v>
+        <v>2078445.0</v>
       </c>
       <c r="J35" s="6">
-        <v>255431543.0</v>
+        <v>229941856.0</v>
       </c>
       <c r="K35" s="6">
-        <v>241103619.0</v>
+        <v>232872811.0</v>
       </c>
       <c r="L35" s="6">
-        <v>216786705.0</v>
+        <v>211849448.0</v>
       </c>
       <c r="M35" s="6">
-        <v>1066914.0</v>
+        <v>715143.0</v>
       </c>
       <c r="N35" s="6">
-        <v>60249295.0</v>
+        <v>54382593.0</v>
       </c>
       <c r="O35" s="6">
-        <v>50362632.0</v>
+        <v>48598648.0</v>
       </c>
       <c r="P35" s="6">
-        <v>21767388.0</v>
+        <v>17620542.0</v>
       </c>
       <c r="Q35" s="6">
-        <v>11728156.0</v>
+        <v>11450294.0</v>
       </c>
       <c r="R35" s="6">
-        <v>10039232.0</v>
+        <v>6170248.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D36" s="6">
-        <v>211.0</v>
+        <v>212.0</v>
       </c>
       <c r="E36" s="6">
-        <v>23935899.0</v>
+        <v>32655239.0</v>
       </c>
       <c r="F36" s="6">
-        <v>19119781.0</v>
+        <v>28416850.0</v>
       </c>
       <c r="G36" s="6">
-        <v>4816118.0</v>
+        <v>4238389.0</v>
       </c>
       <c r="H36" s="6">
-        <v>2078632.0</v>
+        <v>2398114.0</v>
       </c>
       <c r="I36" s="6">
-        <v>52681.0</v>
+        <v>96265.0</v>
       </c>
       <c r="J36" s="6">
-        <v>19067100.0</v>
+        <v>28320585.0</v>
       </c>
       <c r="K36" s="6">
-        <v>15915290.0</v>
+        <v>18210419.0</v>
       </c>
       <c r="L36" s="6">
-        <v>14789414.0</v>
+        <v>17043357.0</v>
       </c>
       <c r="M36" s="6">
-        <v>45333.0</v>
+        <v>327914.0</v>
       </c>
       <c r="N36" s="6">
-        <v>4318142.0</v>
+        <v>6142326.0</v>
       </c>
       <c r="O36" s="6">
-        <v>3342211.0</v>
+        <v>3824188.0</v>
       </c>
       <c r="P36" s="6">
-        <v>1507969.0</v>
+        <v>2859897.0</v>
       </c>
       <c r="Q36" s="6">
-        <v>500874.0</v>
+        <v>449297.0</v>
       </c>
       <c r="R36" s="6">
-        <v>1007095.0</v>
+        <v>2410600.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D37" s="6">
-        <v>9581.0</v>
+        <v>9605.0</v>
       </c>
       <c r="E37" s="6">
-        <v>3567468855.0</v>
+        <v>3588413450.0</v>
       </c>
       <c r="F37" s="6">
-        <v>1474616221.0</v>
+        <v>1537140480.0</v>
       </c>
       <c r="G37" s="6">
-        <v>2092852634.0</v>
+        <v>2051272970.0</v>
       </c>
       <c r="H37" s="6">
-        <v>1371017967.0</v>
+        <v>1338617301.0</v>
       </c>
       <c r="I37" s="6">
-        <v>8065626.0</v>
+        <v>9976717.0</v>
       </c>
       <c r="J37" s="6">
-        <v>1466550595.0</v>
+        <v>1527163763.0</v>
       </c>
       <c r="K37" s="6">
-        <v>2421407805.0</v>
+        <v>2899919170.0</v>
       </c>
       <c r="L37" s="6">
-        <v>1190388138.0</v>
+        <v>1269329381.0</v>
       </c>
       <c r="M37" s="6">
-        <v>531089238.0</v>
+        <v>940351762.0</v>
       </c>
       <c r="N37" s="6">
-        <v>454556792.0</v>
+        <v>469957850.0</v>
       </c>
       <c r="O37" s="6">
-        <v>507847956.0</v>
+        <v>607996719.0</v>
       </c>
       <c r="P37" s="6">
-        <v>142542918.0</v>
+        <v>147701993.0</v>
       </c>
       <c r="Q37" s="6">
-        <v>83398778.0</v>
+        <v>88599576.0</v>
       </c>
       <c r="R37" s="6">
-        <v>59144140.0</v>
+        <v>59102417.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D38" s="6">
-        <v>927.0</v>
+        <v>917.0</v>
       </c>
       <c r="E38" s="6">
-        <v>556169095.0</v>
+        <v>373778667.0</v>
       </c>
       <c r="F38" s="6">
-        <v>427813860.0</v>
+        <v>298213497.0</v>
       </c>
       <c r="G38" s="6">
-        <v>128355235.0</v>
+        <v>75565170.0</v>
       </c>
       <c r="H38" s="6">
-        <v>21156137.0</v>
+        <v>18221790.0</v>
       </c>
       <c r="I38" s="6">
-        <v>1459353.0</v>
+        <v>2786332.0</v>
       </c>
       <c r="J38" s="6">
-        <v>426354507.0</v>
+        <v>295427165.0</v>
       </c>
       <c r="K38" s="6">
-        <v>602677271.0</v>
+        <v>459310119.0</v>
       </c>
       <c r="L38" s="6">
-        <v>405016452.0</v>
+        <v>330003543.0</v>
       </c>
       <c r="M38" s="6">
-        <v>815795.0</v>
+        <v>259500.0</v>
       </c>
       <c r="N38" s="6">
-        <v>152448501.0</v>
+        <v>118284534.0</v>
       </c>
       <c r="O38" s="6">
-        <v>126562227.0</v>
+        <v>96455125.0</v>
       </c>
       <c r="P38" s="6">
-        <v>34477730.0</v>
+        <v>25842836.0</v>
       </c>
       <c r="Q38" s="6">
-        <v>8458465.0</v>
+        <v>3783685.0</v>
       </c>
       <c r="R38" s="6">
-        <v>26019265.0</v>
+        <v>22059151.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D39" s="6">
-        <v>377.0</v>
+        <v>373.0</v>
       </c>
       <c r="E39" s="6">
-        <v>105579832.0</v>
+        <v>104469994.0</v>
       </c>
       <c r="F39" s="6">
-        <v>86470153.0</v>
+        <v>86717438.0</v>
       </c>
       <c r="G39" s="6">
-        <v>19109679.0</v>
+        <v>17752556.0</v>
       </c>
       <c r="H39" s="6">
-        <v>13924985.0</v>
+        <v>14540021.0</v>
       </c>
       <c r="I39" s="6">
-        <v>238104.0</v>
+        <v>140843.0</v>
       </c>
       <c r="J39" s="6">
-        <v>86232049.0</v>
+        <v>86576595.0</v>
       </c>
       <c r="K39" s="6">
-        <v>65845605.0</v>
+        <v>76223583.0</v>
       </c>
       <c r="L39" s="6">
-        <v>59623176.0</v>
+        <v>69695052.0</v>
       </c>
       <c r="M39" s="6">
-        <v>835314.0</v>
+        <v>683857.0</v>
       </c>
       <c r="N39" s="6">
-        <v>20508013.0</v>
+        <v>22140257.0</v>
       </c>
       <c r="O39" s="6">
-        <v>13827577.0</v>
+        <v>15899963.0</v>
       </c>
       <c r="P39" s="6">
-        <v>8122455.0</v>
+        <v>7939364.0</v>
       </c>
       <c r="Q39" s="6">
-        <v>1204269.0</v>
+        <v>1505186.0</v>
       </c>
       <c r="R39" s="6">
-        <v>6918186.0</v>
+        <v>6434178.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D40" s="6">
-        <v>12314.0</v>
+        <v>12404.0</v>
       </c>
       <c r="E40" s="6">
-        <v>893535992.0</v>
+        <v>1152562978.0</v>
       </c>
       <c r="F40" s="6">
-        <v>771719111.0</v>
+        <v>1026208107.0</v>
       </c>
       <c r="G40" s="6">
-        <v>121816881.0</v>
+        <v>126354871.0</v>
       </c>
       <c r="H40" s="6">
-        <v>23419075.0</v>
+        <v>8478416.0</v>
       </c>
       <c r="I40" s="6">
-        <v>8923244.0</v>
+        <v>9362756.0</v>
       </c>
       <c r="J40" s="6">
-        <v>762795867.0</v>
+        <v>1016845351.0</v>
       </c>
       <c r="K40" s="6">
-        <v>672604664.0</v>
+        <v>803091521.0</v>
       </c>
       <c r="L40" s="6">
-        <v>598813886.0</v>
+        <v>727556543.0</v>
       </c>
       <c r="M40" s="6">
-        <v>24220376.0</v>
+        <v>19444276.0</v>
       </c>
       <c r="N40" s="6">
-        <v>122856776.0</v>
+        <v>142979878.0</v>
       </c>
       <c r="O40" s="6">
-        <v>141246805.0</v>
+        <v>168557617.0</v>
       </c>
       <c r="P40" s="6">
-        <v>29746281.0</v>
+        <v>34597403.0</v>
       </c>
       <c r="Q40" s="6">
-        <v>42579041.0</v>
+        <v>54927039.0</v>
       </c>
       <c r="R40" s="6">
-        <v>-12832760.0</v>
+        <v>-20329636.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D41" s="6">
-        <v>24861.0</v>
+        <v>25000.0</v>
       </c>
       <c r="E41" s="6">
-        <v>6045608826.0</v>
+        <v>6120910773.0</v>
       </c>
       <c r="F41" s="6">
-        <v>4358935781.0</v>
+        <v>4543891704.0</v>
       </c>
       <c r="G41" s="6">
-        <v>1686673045.0</v>
+        <v>1577019069.0</v>
       </c>
       <c r="H41" s="6">
-        <v>894932324.0</v>
+        <v>824017277.0</v>
       </c>
       <c r="I41" s="6">
-        <v>26605688.0</v>
+        <v>27569531.0</v>
       </c>
       <c r="J41" s="6">
-        <v>4332330093.0</v>
+        <v>4516322173.0</v>
       </c>
       <c r="K41" s="6">
-        <v>4904798242.0</v>
+        <v>4685861866.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2638101381.0</v>
+        <v>2558742620.0</v>
       </c>
       <c r="M41" s="6">
-        <v>301605776.0</v>
+        <v>301511719.0</v>
       </c>
       <c r="N41" s="6">
-        <v>1269594560.0</v>
+        <v>1283430130.0</v>
       </c>
       <c r="O41" s="6">
-        <v>1019575874.0</v>
+        <v>973898079.0</v>
       </c>
       <c r="P41" s="6">
-        <v>398333921.0</v>
+        <v>446406069.0</v>
       </c>
       <c r="Q41" s="6">
-        <v>83560975.0</v>
+        <v>73422529.0</v>
       </c>
       <c r="R41" s="6">
-        <v>314772946.0</v>
+        <v>372983540.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D42" s="6">
         <v>8419.0</v>
       </c>
       <c r="E42" s="6">
-        <v>2020395573.0</v>
+        <v>2115011125.0</v>
       </c>
       <c r="F42" s="6">
-        <v>676187120.0</v>
+        <v>774500000.0</v>
       </c>
       <c r="G42" s="6">
-        <v>1344208453.0</v>
+        <v>1340511125.0</v>
       </c>
       <c r="H42" s="6">
-        <v>28329530.0</v>
+        <v>25635266.0</v>
       </c>
       <c r="I42" s="6">
-        <v>11557920.0</v>
+        <v>10126382.0</v>
       </c>
       <c r="J42" s="6">
-        <v>664629200.0</v>
+        <v>764373618.0</v>
       </c>
       <c r="K42" s="6">
-        <v>1115451530.0</v>
+        <v>1296609194.0</v>
       </c>
       <c r="L42" s="6">
-        <v>627334971.0</v>
+        <v>758469333.0</v>
       </c>
       <c r="M42" s="6">
-        <v>11456524.0</v>
+        <v>11799229.0</v>
       </c>
       <c r="N42" s="6">
-        <v>241810275.0</v>
+        <v>276918459.0</v>
       </c>
       <c r="O42" s="6">
-        <v>234185885.0</v>
+        <v>272180929.0</v>
       </c>
       <c r="P42" s="6">
-        <v>69138481.0</v>
+        <v>66910769.0</v>
       </c>
       <c r="Q42" s="6">
-        <v>58511774.0</v>
+        <v>58870955.0</v>
       </c>
       <c r="R42" s="6">
-        <v>10626707.0</v>
+        <v>8039814.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D43" s="6">
-        <v>4070.0</v>
+        <v>4083.0</v>
       </c>
       <c r="E43" s="6">
-        <v>186552105.0</v>
+        <v>226364871.0</v>
       </c>
       <c r="F43" s="6">
-        <v>182413106.0</v>
+        <v>222318729.0</v>
       </c>
       <c r="G43" s="6">
-        <v>4138999.0</v>
+        <v>4046142.0</v>
       </c>
       <c r="H43" s="6">
-        <v>1362263.0</v>
+        <v>1074775.0</v>
       </c>
       <c r="I43" s="6">
-        <v>4905428.0</v>
+        <v>3830834.0</v>
       </c>
       <c r="J43" s="6">
-        <v>177507678.0</v>
+        <v>218487895.0</v>
       </c>
       <c r="K43" s="6">
-        <v>116815309.0</v>
+        <v>122232319.0</v>
       </c>
       <c r="L43" s="6">
-        <v>98350571.0</v>
+        <v>111127867.0</v>
       </c>
       <c r="M43" s="6">
-        <v>6160900.0</v>
+        <v>272833.0</v>
       </c>
       <c r="N43" s="6">
-        <v>38877928.0</v>
+        <v>46668222.0</v>
       </c>
       <c r="O43" s="6">
-        <v>24531215.0</v>
+        <v>25668787.0</v>
       </c>
       <c r="P43" s="6">
-        <v>16816864.0</v>
+        <v>22419024.0</v>
       </c>
       <c r="Q43" s="6">
-        <v>907679.0</v>
+        <v>1036762.0</v>
       </c>
       <c r="R43" s="6">
-        <v>15909185.0</v>
+        <v>21382262.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D44" s="6">
-        <v>1168.0</v>
+        <v>1171.0</v>
       </c>
       <c r="E44" s="6">
-        <v>135721577.0</v>
+        <v>132744823.0</v>
       </c>
       <c r="F44" s="6">
-        <v>64665511.0</v>
+        <v>60788407.0</v>
       </c>
       <c r="G44" s="6">
-        <v>71056066.0</v>
+        <v>71956416.0</v>
       </c>
       <c r="H44" s="6">
-        <v>3883857.0</v>
+        <v>359707.0</v>
       </c>
       <c r="I44" s="6">
-        <v>7152844.0</v>
+        <v>7290465.0</v>
       </c>
       <c r="J44" s="6">
-        <v>57512667.0</v>
+        <v>53497942.0</v>
       </c>
       <c r="K44" s="6">
-        <v>124367447.0</v>
+        <v>153833699.0</v>
       </c>
       <c r="L44" s="6">
-        <v>43012176.0</v>
+        <v>48383210.0</v>
       </c>
       <c r="M44" s="6">
-        <v>161200.0</v>
+        <v>171086.0</v>
       </c>
       <c r="N44" s="6">
-        <v>27857808.0</v>
+        <v>32251798.0</v>
       </c>
       <c r="O44" s="6">
-        <v>26104456.0</v>
+        <v>32301968.0</v>
       </c>
       <c r="P44" s="6">
-        <v>5774126.0</v>
+        <v>5736256.0</v>
       </c>
       <c r="Q44" s="6">
-        <v>3121749.0</v>
+        <v>5010448.0</v>
       </c>
       <c r="R44" s="6">
-        <v>2652377.0</v>
+        <v>725808.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D45" s="6">
-        <v>4163.0</v>
+        <v>4235.0</v>
       </c>
       <c r="E45" s="6">
-        <v>598741158.0</v>
+        <v>557741616.0</v>
       </c>
       <c r="F45" s="6">
-        <v>240463304.0</v>
+        <v>250944819.0</v>
       </c>
       <c r="G45" s="6">
-        <v>358277854.0</v>
+        <v>306796797.0</v>
       </c>
       <c r="H45" s="6">
-        <v>12505952.0</v>
+        <v>8092276.0</v>
       </c>
       <c r="I45" s="6">
-        <v>3744030.0</v>
+        <v>3345802.0</v>
       </c>
       <c r="J45" s="6">
-        <v>236719274.0</v>
+        <v>247599017.0</v>
       </c>
       <c r="K45" s="6">
-        <v>351221754.0</v>
+        <v>321692399.0</v>
       </c>
       <c r="L45" s="6">
-        <v>148439119.0</v>
+        <v>155585090.0</v>
       </c>
       <c r="M45" s="6">
-        <v>1782238.0</v>
+        <v>2550814.0</v>
       </c>
       <c r="N45" s="6">
-        <v>94326643.0</v>
+        <v>88744893.0</v>
       </c>
       <c r="O45" s="6">
-        <v>73745715.0</v>
+        <v>67555146.0</v>
       </c>
       <c r="P45" s="6">
-        <v>31112345.0</v>
+        <v>33205134.0</v>
       </c>
       <c r="Q45" s="6">
-        <v>9040115.0</v>
+        <v>9924708.0</v>
       </c>
       <c r="R45" s="6">
-        <v>22072230.0</v>
+        <v>23280426.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D46" s="6">
-        <v>799.0</v>
+        <v>814.0</v>
       </c>
       <c r="E46" s="6">
-        <v>958522288.0</v>
+        <v>1160582526.0</v>
       </c>
       <c r="F46" s="6">
-        <v>910742494.0</v>
+        <v>1099659135.0</v>
       </c>
       <c r="G46" s="6">
-        <v>47779794.0</v>
+        <v>60923391.0</v>
       </c>
       <c r="H46" s="6">
-        <v>697687.0</v>
+        <v>816798.0</v>
       </c>
       <c r="I46" s="6">
-        <v>583998035.0</v>
+        <v>668518333.0</v>
       </c>
       <c r="J46" s="6">
-        <v>326744459.0</v>
+        <v>431140802.0</v>
       </c>
       <c r="K46" s="6">
-        <v>347553610.0</v>
+        <v>361557024.0</v>
       </c>
       <c r="L46" s="6">
-        <v>275826500.0</v>
+        <v>292435957.0</v>
       </c>
       <c r="M46" s="6">
-        <v>116686.0</v>
+        <v>158419.0</v>
       </c>
       <c r="N46" s="6">
-        <v>84007184.0</v>
+        <v>106281069.0</v>
       </c>
       <c r="O46" s="6">
-        <v>72986258.0</v>
+        <v>75926975.0</v>
       </c>
       <c r="P46" s="6">
-        <v>23978848.0</v>
+        <v>43927137.0</v>
       </c>
       <c r="Q46" s="6">
-        <v>1956460.0</v>
+        <v>2767133.0</v>
       </c>
       <c r="R46" s="6">
-        <v>22022388.0</v>
+        <v>41160004.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D47" s="6">
-        <v>7220.0</v>
+        <v>7179.0</v>
       </c>
       <c r="E47" s="6">
-        <v>411714194.0</v>
+        <v>420079955.0</v>
       </c>
       <c r="F47" s="6">
-        <v>402333521.0</v>
+        <v>409372622.0</v>
       </c>
       <c r="G47" s="6">
-        <v>9380673.0</v>
+        <v>10707333.0</v>
       </c>
       <c r="H47" s="6">
-        <v>1892873.0</v>
+        <v>1967241.0</v>
       </c>
       <c r="I47" s="6">
-        <v>44694598.0</v>
+        <v>44426301.0</v>
       </c>
       <c r="J47" s="6">
-        <v>357638923.0</v>
+        <v>364946321.0</v>
       </c>
       <c r="K47" s="6">
-        <v>334574704.0</v>
+        <v>461713534.0</v>
       </c>
       <c r="L47" s="6">
-        <v>319989371.0</v>
+        <v>449635052.0</v>
       </c>
       <c r="M47" s="6">
-        <v>1349452.0</v>
+        <v>1200319.0</v>
       </c>
       <c r="N47" s="6">
-        <v>100062210.0</v>
+        <v>111263749.0</v>
       </c>
       <c r="O47" s="6">
-        <v>70260364.0</v>
+        <v>96955600.0</v>
       </c>
       <c r="P47" s="6">
-        <v>51142327.0</v>
+        <v>50822136.0</v>
       </c>
       <c r="Q47" s="6">
-        <v>18432698.0</v>
+        <v>35055608.0</v>
       </c>
       <c r="R47" s="6">
-        <v>32709629.0</v>
+        <v>15766528.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D48" s="6">
-        <v>11160.0</v>
+        <v>11109.0</v>
       </c>
       <c r="E48" s="6">
-        <v>643114068.0</v>
+        <v>510383124.0</v>
       </c>
       <c r="F48" s="6">
-        <v>460224227.0</v>
+        <v>341804780.0</v>
       </c>
       <c r="G48" s="6">
-        <v>182889841.0</v>
+        <v>168578344.0</v>
       </c>
       <c r="H48" s="6">
-        <v>13886968.0</v>
+        <v>13564843.0</v>
       </c>
       <c r="I48" s="6">
-        <v>122336568.0</v>
+        <v>16051891.0</v>
       </c>
       <c r="J48" s="6">
-        <v>337887659.0</v>
+        <v>325752889.0</v>
       </c>
       <c r="K48" s="6">
-        <v>278854117.0</v>
+        <v>268779708.0</v>
       </c>
       <c r="L48" s="6">
-        <v>189242114.0</v>
+        <v>180003896.0</v>
       </c>
       <c r="M48" s="6">
-        <v>5103771.0</v>
+        <v>5705695.0</v>
       </c>
       <c r="N48" s="6">
-        <v>86981749.0</v>
+        <v>85594985.0</v>
       </c>
       <c r="O48" s="6">
-        <v>58524179.0</v>
+        <v>56230731.0</v>
       </c>
       <c r="P48" s="6">
-        <v>39408290.0</v>
+        <v>40790208.0</v>
       </c>
       <c r="Q48" s="6">
-        <v>8212746.0</v>
+        <v>8365605.0</v>
       </c>
       <c r="R48" s="6">
-        <v>31195544.0</v>
+        <v>32424603.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D49" s="6">
-        <v>4406.0</v>
+        <v>4392.0</v>
       </c>
       <c r="E49" s="6">
-        <v>394512656.0</v>
+        <v>478111087.0</v>
       </c>
       <c r="F49" s="6">
-        <v>236199627.0</v>
+        <v>324246627.0</v>
       </c>
       <c r="G49" s="6">
-        <v>158313029.0</v>
+        <v>153864460.0</v>
       </c>
       <c r="H49" s="6">
-        <v>31595032.0</v>
+        <v>28530344.0</v>
       </c>
       <c r="I49" s="6">
-        <v>7854984.0</v>
+        <v>7003814.0</v>
       </c>
       <c r="J49" s="6">
-        <v>228344643.0</v>
+        <v>317242813.0</v>
       </c>
       <c r="K49" s="6">
-        <v>274381452.0</v>
+        <v>279020269.0</v>
       </c>
       <c r="L49" s="6">
-        <v>192857229.0</v>
+        <v>200814033.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2931043.0</v>
+        <v>3468219.0</v>
       </c>
       <c r="N49" s="6">
-        <v>62830446.0</v>
+        <v>80450418.0</v>
       </c>
       <c r="O49" s="6">
-        <v>57042087.0</v>
+        <v>58171846.0</v>
       </c>
       <c r="P49" s="6">
-        <v>26953515.0</v>
+        <v>34399716.0</v>
       </c>
       <c r="Q49" s="6">
-        <v>19981681.0</v>
+        <v>10635069.0</v>
       </c>
       <c r="R49" s="6">
-        <v>6971834.0</v>
+        <v>23764647.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D50" s="6">
         <v>57.0</v>
       </c>
       <c r="E50" s="6">
-        <v>15646598.0</v>
+        <v>11435000.0</v>
       </c>
       <c r="F50" s="6">
-        <v>13515322.0</v>
+        <v>8627466.0</v>
       </c>
       <c r="G50" s="6">
-        <v>2131276.0</v>
+        <v>2807534.0</v>
       </c>
       <c r="H50" s="6">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I50" s="6">
-        <v>9364806.0</v>
+        <v>5098600.0</v>
       </c>
       <c r="J50" s="6">
-        <v>4150516.0</v>
+        <v>3528866.0</v>
       </c>
       <c r="K50" s="6">
-        <v>94716076.0</v>
+        <v>120947429.0</v>
       </c>
       <c r="L50" s="6">
-        <v>63501700.0</v>
+        <v>88734124.0</v>
       </c>
       <c r="M50" s="6">
-        <v>5501771.0</v>
+        <v>1172967.0</v>
       </c>
       <c r="N50" s="6">
-        <v>11194352.0</v>
+        <v>18441621.0</v>
       </c>
       <c r="O50" s="6">
-        <v>19890376.0</v>
+        <v>25398960.0</v>
       </c>
       <c r="P50" s="6">
-        <v>11452959.0</v>
+        <v>17705470.0</v>
       </c>
       <c r="Q50" s="6">
-        <v>2305.0</v>
+        <v>4512.0</v>
       </c>
       <c r="R50" s="6">
-        <v>11450654.0</v>
+        <v>17700958.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D51" s="6">
-        <v>675.0</v>
+        <v>677.0</v>
       </c>
       <c r="E51" s="6">
-        <v>29464787.0</v>
+        <v>29245119.0</v>
       </c>
       <c r="F51" s="6">
-        <v>27449463.0</v>
+        <v>27128184.0</v>
       </c>
       <c r="G51" s="6">
-        <v>2015324.0</v>
+        <v>2116935.0</v>
       </c>
       <c r="H51" s="6">
-        <v>144557.0</v>
+        <v>97439.0</v>
       </c>
       <c r="I51" s="6">
-        <v>14644251.0</v>
+        <v>16915791.0</v>
       </c>
       <c r="J51" s="6">
-        <v>12805212.0</v>
+        <v>10212393.0</v>
       </c>
       <c r="K51" s="6">
-        <v>22662776.0</v>
+        <v>22938219.0</v>
       </c>
       <c r="L51" s="6">
-        <v>20293591.0</v>
+        <v>18682795.0</v>
       </c>
       <c r="M51" s="6">
-        <v>67167.0</v>
+        <v>136129.0</v>
       </c>
       <c r="N51" s="6">
-        <v>4084268.0</v>
+        <v>4039525.0</v>
       </c>
       <c r="O51" s="6">
-        <v>4759183.0</v>
+        <v>4817026.0</v>
       </c>
       <c r="P51" s="6">
-        <v>2941796.0</v>
+        <v>3127147.0</v>
       </c>
       <c r="Q51" s="6">
-        <v>216331.0</v>
+        <v>210469.0</v>
       </c>
       <c r="R51" s="6">
-        <v>2725465.0</v>
+        <v>2916678.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D52" s="6">
-        <v>485.0</v>
+        <v>488.0</v>
       </c>
       <c r="E52" s="6">
-        <v>234062685.0</v>
+        <v>227997071.0</v>
       </c>
       <c r="F52" s="6">
-        <v>232231680.0</v>
+        <v>226171613.0</v>
       </c>
       <c r="G52" s="6">
-        <v>1831005.0</v>
+        <v>1825458.0</v>
       </c>
       <c r="H52" s="6">
-        <v>258435.0</v>
+        <v>249330.0</v>
       </c>
       <c r="I52" s="6">
-        <v>220384482.0</v>
+        <v>214199765.0</v>
       </c>
       <c r="J52" s="6">
-        <v>11847198.0</v>
+        <v>11971848.0</v>
       </c>
       <c r="K52" s="6">
-        <v>63379032.0</v>
+        <v>56776614.0</v>
       </c>
       <c r="L52" s="6">
-        <v>58919843.0</v>
+        <v>52952876.0</v>
       </c>
       <c r="M52" s="6">
-        <v>242548.0</v>
+        <v>155610.0</v>
       </c>
       <c r="N52" s="6">
-        <v>7525786.0</v>
+        <v>7491094.0</v>
       </c>
       <c r="O52" s="6">
-        <v>13309582.0</v>
+        <v>11923089.0</v>
       </c>
       <c r="P52" s="6">
-        <v>5749635.0</v>
+        <v>5859559.0</v>
       </c>
       <c r="Q52" s="6">
-        <v>197189.0</v>
+        <v>229307.0</v>
       </c>
       <c r="R52" s="6">
-        <v>5552446.0</v>
+        <v>5630252.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D53" s="6">
-        <v>1424.0</v>
+        <v>1434.0</v>
       </c>
       <c r="E53" s="6">
-        <v>46201391.0</v>
+        <v>41752381.0</v>
       </c>
       <c r="F53" s="6">
-        <v>43220654.0</v>
+        <v>38539796.0</v>
       </c>
       <c r="G53" s="6">
-        <v>2980737.0</v>
+        <v>3212585.0</v>
       </c>
       <c r="H53" s="6">
-        <v>768097.0</v>
+        <v>583428.0</v>
       </c>
       <c r="I53" s="6">
-        <v>4818092.0</v>
+        <v>5695206.0</v>
       </c>
       <c r="J53" s="6">
-        <v>38402562.0</v>
+        <v>32844590.0</v>
       </c>
       <c r="K53" s="6">
-        <v>30675276.0</v>
+        <v>29592300.0</v>
       </c>
       <c r="L53" s="6">
-        <v>25966967.0</v>
+        <v>24728976.0</v>
       </c>
       <c r="M53" s="6">
-        <v>428757.0</v>
+        <v>624900.0</v>
       </c>
       <c r="N53" s="6">
-        <v>8812016.0</v>
+        <v>7904468.0</v>
       </c>
       <c r="O53" s="6">
-        <v>6441808.0</v>
+        <v>6214383.0</v>
       </c>
       <c r="P53" s="6">
-        <v>4123440.0</v>
+        <v>3311174.0</v>
       </c>
       <c r="Q53" s="6">
-        <v>813951.0</v>
+        <v>815894.0</v>
       </c>
       <c r="R53" s="6">
-        <v>3309489.0</v>
+        <v>2495280.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D54" s="6">
-        <v>3228.0</v>
+        <v>3255.0</v>
       </c>
       <c r="E54" s="6">
-        <v>122945646.0</v>
+        <v>119723550.0</v>
       </c>
       <c r="F54" s="6">
-        <v>101285912.0</v>
+        <v>100167172.0</v>
       </c>
       <c r="G54" s="6">
-        <v>21659734.0</v>
+        <v>19556378.0</v>
       </c>
       <c r="H54" s="6">
-        <v>5672088.0</v>
+        <v>4745652.0</v>
       </c>
       <c r="I54" s="6">
-        <v>2662258.0</v>
+        <v>1868515.0</v>
       </c>
       <c r="J54" s="6">
-        <v>98623654.0</v>
+        <v>98298657.0</v>
       </c>
       <c r="K54" s="6">
-        <v>75668271.0</v>
+        <v>69963467.0</v>
       </c>
       <c r="L54" s="6">
-        <v>57100538.0</v>
+        <v>52948605.0</v>
       </c>
       <c r="M54" s="6">
-        <v>3844429.0</v>
+        <v>3481795.0</v>
       </c>
       <c r="N54" s="6">
-        <v>23864012.0</v>
+        <v>23487963.0</v>
       </c>
       <c r="O54" s="6">
-        <v>15890337.0</v>
+        <v>14692328.0</v>
       </c>
       <c r="P54" s="6">
-        <v>10444104.0</v>
+        <v>10783675.0</v>
       </c>
       <c r="Q54" s="6">
-        <v>1421667.0</v>
+        <v>1113860.0</v>
       </c>
       <c r="R54" s="6">
-        <v>9022437.0</v>
+        <v>9669815.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D55" s="6">
-[...42 lines deleted...]
-        <v>1643.0</v>
+      <c r="D55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R55" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D56" s="6">
-        <v>44.0</v>
+        <v>43.0</v>
       </c>
       <c r="E56" s="6">
-        <v>1371435.0</v>
+        <v>991916.0</v>
       </c>
       <c r="F56" s="6">
-        <v>1141725.0</v>
+        <v>623861.0</v>
       </c>
       <c r="G56" s="6">
-        <v>229710.0</v>
+        <v>368055.0</v>
       </c>
       <c r="H56" s="6">
-        <v>227307.0</v>
+        <v>368055.0</v>
       </c>
       <c r="I56" s="6">
-        <v>1332.0</v>
+        <v>8023.0</v>
       </c>
       <c r="J56" s="6">
-        <v>1140393.0</v>
+        <v>615838.0</v>
       </c>
       <c r="K56" s="6">
-        <v>1255024.0</v>
+        <v>598657.0</v>
       </c>
       <c r="L56" s="6">
-        <v>171686.0</v>
+        <v>119152.0</v>
       </c>
       <c r="M56" s="6">
-        <v>225162.0</v>
+        <v>107862.0</v>
       </c>
       <c r="N56" s="6">
-        <v>419154.0</v>
+        <v>207371.0</v>
       </c>
       <c r="O56" s="6">
-        <v>263555.0</v>
+        <v>125718.0</v>
       </c>
       <c r="P56" s="6">
-        <v>224755.0</v>
+        <v>107891.0</v>
       </c>
       <c r="Q56" s="6">
-        <v>21746.0</v>
+        <v>3053.0</v>
       </c>
       <c r="R56" s="6">
-        <v>203009.0</v>
+        <v>104838.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-02</t>
+            <t xml:space="preserve">2026-04</t>
           </r>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D57" s="6">
-        <v>99193.0</v>
+        <v>100090.0</v>
       </c>
       <c r="E57" s="6">
-        <v>14550476294.0</v>
+        <v>17935788625.0</v>
       </c>
       <c r="F57" s="6">
-        <v>9218193192.0</v>
+        <v>11740682752.0</v>
       </c>
       <c r="G57" s="6">
-        <v>5332283102.0</v>
+        <v>6195105873.0</v>
       </c>
       <c r="H57" s="6">
-        <v>2010418614.0</v>
+        <v>2507085491.0</v>
       </c>
       <c r="I57" s="6">
-        <v>939904610.0</v>
+        <v>1078190375.0</v>
       </c>
       <c r="J57" s="6">
-        <v>8278288582.0</v>
+        <v>10662492377.0</v>
       </c>
       <c r="K57" s="6">
-        <v>10418317480.0</v>
+        <v>12975710386.0</v>
       </c>
       <c r="L57" s="6">
-        <v>6155267790.0</v>
+        <v>7778005521.0</v>
       </c>
       <c r="M57" s="6">
-        <v>815791900.0</v>
+        <v>1235978276.0</v>
       </c>
       <c r="N57" s="6">
-        <v>2441230250.0</v>
+        <v>3023634307.0</v>
       </c>
       <c r="O57" s="6">
-        <v>2177172927.0</v>
+        <v>2713326412.0</v>
       </c>
       <c r="P57" s="6">
-        <v>785859855.0</v>
+        <v>1018509070.0</v>
       </c>
       <c r="Q57" s="6">
-        <v>303711658.0</v>
+        <v>384664127.0</v>
       </c>
       <c r="R57" s="6">
-        <v>482148197.0</v>
+        <v>633844943.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D58" s="6">
-        <v>4519.0</v>
+        <v>4559.0</v>
       </c>
       <c r="E58" s="6">
-        <v>243138344.0</v>
+        <v>292033122.0</v>
       </c>
       <c r="F58" s="6">
-        <v>205091955.0</v>
+        <v>241359561.0</v>
       </c>
       <c r="G58" s="6">
-        <v>38046389.0</v>
+        <v>50673561.0</v>
       </c>
       <c r="H58" s="6">
-        <v>25998952.0</v>
+        <v>32365052.0</v>
       </c>
       <c r="I58" s="6">
-        <v>1407266.0</v>
+        <v>3866350.0</v>
       </c>
       <c r="J58" s="6">
-        <v>203684689.0</v>
+        <v>237493211.0</v>
       </c>
       <c r="K58" s="6">
-        <v>159310212.0</v>
+        <v>247346433.0</v>
       </c>
       <c r="L58" s="6">
-        <v>143366114.0</v>
+        <v>227958714.0</v>
       </c>
       <c r="M58" s="6">
-        <v>852710.0</v>
+        <v>504862.0</v>
       </c>
       <c r="N58" s="6">
-        <v>47803193.0</v>
+        <v>56295860.0</v>
       </c>
       <c r="O58" s="6">
-        <v>33199494.0</v>
+        <v>51597577.0</v>
       </c>
       <c r="P58" s="6">
-        <v>20496518.0</v>
+        <v>17236460.0</v>
       </c>
       <c r="Q58" s="6">
-        <v>5540276.0</v>
+        <v>12280459.0</v>
       </c>
       <c r="R58" s="6">
-        <v>14956242.0</v>
+        <v>4956001.0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D59" s="6">
-        <v>212.0</v>
+        <v>210.0</v>
       </c>
       <c r="E59" s="6">
-        <v>10801248.0</v>
+        <v>32747079.0</v>
       </c>
       <c r="F59" s="6">
-        <v>8271366.0</v>
+        <v>28166804.0</v>
       </c>
       <c r="G59" s="6">
-        <v>2529882.0</v>
+        <v>4580275.0</v>
       </c>
       <c r="H59" s="6">
-        <v>1374913.0</v>
+        <v>2552577.0</v>
       </c>
       <c r="I59" s="6">
-        <v>48596.0</v>
+        <v>165443.0</v>
       </c>
       <c r="J59" s="6">
-        <v>8222770.0</v>
+        <v>28001361.0</v>
       </c>
       <c r="K59" s="6">
-        <v>5548319.0</v>
+        <v>20944171.0</v>
       </c>
       <c r="L59" s="6">
-        <v>8575443.0</v>
+        <v>19481743.0</v>
       </c>
       <c r="M59" s="6">
-        <v>-4796329.0</v>
+        <v>560910.0</v>
       </c>
       <c r="N59" s="6">
-        <v>2052237.0</v>
+        <v>6108488.0</v>
       </c>
       <c r="O59" s="6">
-        <v>1165147.0</v>
+        <v>4398276.0</v>
       </c>
       <c r="P59" s="6">
-        <v>480923.0</v>
+        <v>2532337.0</v>
       </c>
       <c r="Q59" s="6">
-        <v>592600.0</v>
+        <v>669674.0</v>
       </c>
       <c r="R59" s="6">
-        <v>-111677.0</v>
+        <v>1862663.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D60" s="6">
-        <v>9526.0</v>
+        <v>9588.0</v>
       </c>
       <c r="E60" s="6">
-        <v>2864381025.0</v>
+        <v>3685031337.0</v>
       </c>
       <c r="F60" s="6">
-        <v>1159883843.0</v>
+        <v>1579699671.0</v>
       </c>
       <c r="G60" s="6">
-        <v>1704497182.0</v>
+        <v>2105331666.0</v>
       </c>
       <c r="H60" s="6">
-        <v>1109028903.0</v>
+        <v>1422174079.0</v>
       </c>
       <c r="I60" s="6">
-        <v>8829731.0</v>
+        <v>7341029.0</v>
       </c>
       <c r="J60" s="6">
-        <v>1151054112.0</v>
+        <v>1572358642.0</v>
       </c>
       <c r="K60" s="6">
-        <v>2157350551.0</v>
+        <v>2700718915.0</v>
       </c>
       <c r="L60" s="6">
-        <v>1073865710.0</v>
+        <v>1213092915.0</v>
       </c>
       <c r="M60" s="6">
-        <v>512478257.0</v>
+        <v>827082952.0</v>
       </c>
       <c r="N60" s="6">
-        <v>372097954.0</v>
+        <v>466623151.0</v>
       </c>
       <c r="O60" s="6">
-        <v>452300999.0</v>
+        <v>566399794.0</v>
       </c>
       <c r="P60" s="6">
-        <v>107779600.0</v>
+        <v>162583749.0</v>
       </c>
       <c r="Q60" s="6">
-        <v>77520238.0</v>
+        <v>97667322.0</v>
       </c>
       <c r="R60" s="6">
-        <v>30259362.0</v>
+        <v>64916427.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D61" s="6">
-        <v>922.0</v>
+        <v>919.0</v>
       </c>
       <c r="E61" s="6">
-        <v>862357957.0</v>
+        <v>411308837.0</v>
       </c>
       <c r="F61" s="6">
-        <v>679043492.0</v>
+        <v>347791154.0</v>
       </c>
       <c r="G61" s="6">
-        <v>183314465.0</v>
+        <v>63517683.0</v>
       </c>
       <c r="H61" s="6">
-        <v>12650696.0</v>
+        <v>8313960.0</v>
       </c>
       <c r="I61" s="6">
-        <v>8583522.0</v>
+        <v>1460164.0</v>
       </c>
       <c r="J61" s="6">
-        <v>670459970.0</v>
+        <v>346330990.0</v>
       </c>
       <c r="K61" s="6">
-        <v>830301591.0</v>
+        <v>507806619.0</v>
       </c>
       <c r="L61" s="6">
-        <v>518310210.0</v>
+        <v>414420443.0</v>
       </c>
       <c r="M61" s="6">
-        <v>170557.0</v>
+        <v>3365252.0</v>
       </c>
       <c r="N61" s="6">
-        <v>236793291.0</v>
+        <v>124391667.0</v>
       </c>
       <c r="O61" s="6">
-        <v>174363334.0</v>
+        <v>106639390.0</v>
       </c>
       <c r="P61" s="6">
-        <v>68820358.0</v>
+        <v>24038280.0</v>
       </c>
       <c r="Q61" s="6">
-        <v>6278167.0</v>
+        <v>5452711.0</v>
       </c>
       <c r="R61" s="6">
-        <v>62542191.0</v>
+        <v>18585569.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D62" s="6">
-        <v>380.0</v>
+        <v>373.0</v>
       </c>
       <c r="E62" s="6">
-        <v>85331354.0</v>
+        <v>104724299.0</v>
       </c>
       <c r="F62" s="6">
-        <v>69749460.0</v>
+        <v>87523712.0</v>
       </c>
       <c r="G62" s="6">
-        <v>15581894.0</v>
+        <v>17200587.0</v>
       </c>
       <c r="H62" s="6">
-        <v>12671618.0</v>
+        <v>12386985.0</v>
       </c>
       <c r="I62" s="6">
-        <v>239479.0</v>
+        <v>175960.0</v>
       </c>
       <c r="J62" s="6">
-        <v>69509981.0</v>
+        <v>87347752.0</v>
       </c>
       <c r="K62" s="6">
-        <v>59584324.0</v>
+        <v>76918178.0</v>
       </c>
       <c r="L62" s="6">
-        <v>53583205.0</v>
+        <v>70135029.0</v>
       </c>
       <c r="M62" s="6">
-        <v>511305.0</v>
+        <v>1748595.0</v>
       </c>
       <c r="N62" s="6">
-        <v>16976973.0</v>
+        <v>21984138.0</v>
       </c>
       <c r="O62" s="6">
-        <v>12511134.0</v>
+        <v>16044319.0</v>
       </c>
       <c r="P62" s="6">
-        <v>6187043.0</v>
+        <v>7854089.0</v>
       </c>
       <c r="Q62" s="6">
-        <v>1566671.0</v>
+        <v>1520532.0</v>
       </c>
       <c r="R62" s="6">
-        <v>4620372.0</v>
+        <v>6333557.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D63" s="6">
-        <v>12165.0</v>
+        <v>12342.0</v>
       </c>
       <c r="E63" s="6">
-        <v>677876083.0</v>
+        <v>1107030381.0</v>
       </c>
       <c r="F63" s="6">
-        <v>559158367.0</v>
+        <v>998067080.0</v>
       </c>
       <c r="G63" s="6">
-        <v>118717716.0</v>
+        <v>108963301.0</v>
       </c>
       <c r="H63" s="6">
-        <v>20166013.0</v>
+        <v>9651074.0</v>
       </c>
       <c r="I63" s="6">
-        <v>5325412.0</v>
+        <v>13119731.0</v>
       </c>
       <c r="J63" s="6">
-        <v>553832955.0</v>
+        <v>984947349.0</v>
       </c>
       <c r="K63" s="6">
-        <v>451848939.0</v>
+        <v>792610801.0</v>
       </c>
       <c r="L63" s="6">
-        <v>403226200.0</v>
+        <v>704263914.0</v>
       </c>
       <c r="M63" s="6">
-        <v>8689919.0</v>
+        <v>24589914.0</v>
       </c>
       <c r="N63" s="6">
-        <v>89334412.0</v>
+        <v>149735492.0</v>
       </c>
       <c r="O63" s="6">
-        <v>94825791.0</v>
+        <v>166446814.0</v>
       </c>
       <c r="P63" s="6">
-        <v>26127860.0</v>
+        <v>38008031.0</v>
       </c>
       <c r="Q63" s="6">
-        <v>29051350.0</v>
+        <v>48974553.0</v>
       </c>
       <c r="R63" s="6">
-        <v>-2923490.0</v>
+        <v>-10966522.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D64" s="6">
-        <v>24763.0</v>
+        <v>24930.0</v>
       </c>
       <c r="E64" s="6">
-        <v>4829087430.0</v>
+        <v>6340827801.0</v>
       </c>
       <c r="F64" s="6">
-        <v>3376375038.0</v>
+        <v>4650784641.0</v>
       </c>
       <c r="G64" s="6">
-        <v>1452712392.0</v>
+        <v>1690043160.0</v>
       </c>
       <c r="H64" s="6">
-        <v>752234139.0</v>
+        <v>920943459.0</v>
       </c>
       <c r="I64" s="6">
-        <v>21813200.0</v>
+        <v>25789761.0</v>
       </c>
       <c r="J64" s="6">
-        <v>3354561838.0</v>
+        <v>4624994880.0</v>
       </c>
       <c r="K64" s="6">
-        <v>3933434250.0</v>
+        <v>5096784489.0</v>
       </c>
       <c r="L64" s="6">
-        <v>2090480615.0</v>
+        <v>2785179187.0</v>
       </c>
       <c r="M64" s="6">
-        <v>270992295.0</v>
+        <v>346340538.0</v>
       </c>
       <c r="N64" s="6">
-        <v>986370699.0</v>
+        <v>1334188801.0</v>
       </c>
       <c r="O64" s="6">
-        <v>816936142.0</v>
+        <v>1060268834.0</v>
       </c>
       <c r="P64" s="6">
-        <v>305147583.0</v>
+        <v>444271193.0</v>
       </c>
       <c r="Q64" s="6">
-        <v>78162933.0</v>
+        <v>97207056.0</v>
       </c>
       <c r="R64" s="6">
-        <v>226984650.0</v>
+        <v>347064137.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D65" s="6">
-        <v>8407.0</v>
+        <v>8411.0</v>
       </c>
       <c r="E65" s="6">
-        <v>1756678886.0</v>
+        <v>2150422032.0</v>
       </c>
       <c r="F65" s="6">
-        <v>636845309.0</v>
+        <v>795089403.0</v>
       </c>
       <c r="G65" s="6">
-        <v>1119833577.0</v>
+        <v>1355332629.0</v>
       </c>
       <c r="H65" s="6">
-        <v>25907682.0</v>
+        <v>31270305.0</v>
       </c>
       <c r="I65" s="6">
-        <v>7701339.0</v>
+        <v>11104872.0</v>
       </c>
       <c r="J65" s="6">
-        <v>629143970.0</v>
+        <v>783984531.0</v>
       </c>
       <c r="K65" s="6">
-        <v>1072803308.0</v>
+        <v>1318389802.0</v>
       </c>
       <c r="L65" s="6">
-        <v>637012305.0</v>
+        <v>762789623.0</v>
       </c>
       <c r="M65" s="6">
-        <v>7321171.0</v>
+        <v>12313895.0</v>
       </c>
       <c r="N65" s="6">
-        <v>221985269.0</v>
+        <v>281701921.0</v>
       </c>
       <c r="O65" s="6">
-        <v>225189816.0</v>
+        <v>276757081.0</v>
       </c>
       <c r="P65" s="6">
-        <v>54597033.0</v>
+        <v>68341269.0</v>
       </c>
       <c r="Q65" s="6">
-        <v>55648791.0</v>
+        <v>60520375.0</v>
       </c>
       <c r="R65" s="6">
-        <v>-1051758.0</v>
+        <v>7820894.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D66" s="6">
-        <v>4066.0</v>
+        <v>4087.0</v>
       </c>
       <c r="E66" s="6">
-        <v>157822037.0</v>
+        <v>193091253.0</v>
       </c>
       <c r="F66" s="6">
-        <v>155262323.0</v>
+        <v>189538288.0</v>
       </c>
       <c r="G66" s="6">
-        <v>2559714.0</v>
+        <v>3552965.0</v>
       </c>
       <c r="H66" s="6">
-        <v>793987.0</v>
+        <v>1248284.0</v>
       </c>
       <c r="I66" s="6">
-        <v>3105523.0</v>
+        <v>7193615.0</v>
       </c>
       <c r="J66" s="6">
-        <v>152156800.0</v>
+        <v>182344673.0</v>
       </c>
       <c r="K66" s="6">
-        <v>100425143.0</v>
+        <v>117470705.0</v>
       </c>
       <c r="L66" s="6">
-        <v>87386514.0</v>
+        <v>104669729.0</v>
       </c>
       <c r="M66" s="6">
-        <v>3994429.0</v>
+        <v>639495.0</v>
       </c>
       <c r="N66" s="6">
-        <v>32873160.0</v>
+        <v>40081349.0</v>
       </c>
       <c r="O66" s="6">
-        <v>21089280.0</v>
+        <v>24668848.0</v>
       </c>
       <c r="P66" s="6">
-        <v>13934899.0</v>
+        <v>16876629.0</v>
       </c>
       <c r="Q66" s="6">
-        <v>1056254.0</v>
+        <v>992376.0</v>
       </c>
       <c r="R66" s="6">
-        <v>12878645.0</v>
+        <v>15884253.0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D67" s="6">
-        <v>1142.0</v>
+        <v>1167.0</v>
       </c>
       <c r="E67" s="6">
-        <v>116939483.0</v>
+        <v>134494552.0</v>
       </c>
       <c r="F67" s="6">
-        <v>54371731.0</v>
+        <v>67293633.0</v>
       </c>
       <c r="G67" s="6">
-        <v>62567752.0</v>
+        <v>67200919.0</v>
       </c>
       <c r="H67" s="6">
-        <v>650049.0</v>
+        <v>572464.0</v>
       </c>
       <c r="I67" s="6">
-        <v>7648504.0</v>
+        <v>7305815.0</v>
       </c>
       <c r="J67" s="6">
-        <v>46723227.0</v>
+        <v>59987818.0</v>
       </c>
       <c r="K67" s="6">
-        <v>102732098.0</v>
+        <v>159463811.0</v>
       </c>
       <c r="L67" s="6">
-        <v>31427948.0</v>
+        <v>64265824.0</v>
       </c>
       <c r="M67" s="6">
-        <v>311900.0</v>
+        <v>266143.0</v>
       </c>
       <c r="N67" s="6">
-        <v>23401708.0</v>
+        <v>31335202.0</v>
       </c>
       <c r="O67" s="6">
-        <v>21564516.0</v>
+        <v>33481725.0</v>
       </c>
       <c r="P67" s="6">
-        <v>4793708.0</v>
+        <v>6220107.0</v>
       </c>
       <c r="Q67" s="6">
-        <v>2045562.0</v>
+        <v>7512210.0</v>
       </c>
       <c r="R67" s="6">
-        <v>2748146.0</v>
+        <v>-1292103.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D68" s="6">
-        <v>4092.0</v>
+        <v>4181.0</v>
       </c>
       <c r="E68" s="6">
-        <v>510410891.0</v>
+        <v>576782325.0</v>
       </c>
       <c r="F68" s="6">
-        <v>208472004.0</v>
+        <v>264910210.0</v>
       </c>
       <c r="G68" s="6">
-        <v>301938887.0</v>
+        <v>311872115.0</v>
       </c>
       <c r="H68" s="6">
-        <v>12107613.0</v>
+        <v>11769110.0</v>
       </c>
       <c r="I68" s="6">
-        <v>2276852.0</v>
+        <v>4236842.0</v>
       </c>
       <c r="J68" s="6">
-        <v>206195152.0</v>
+        <v>260673368.0</v>
       </c>
       <c r="K68" s="6">
-        <v>272872808.0</v>
+        <v>314341733.0</v>
       </c>
       <c r="L68" s="6">
-        <v>119514285.0</v>
+        <v>152445333.0</v>
       </c>
       <c r="M68" s="6">
-        <v>2362786.0</v>
+        <v>4603748.0</v>
       </c>
       <c r="N68" s="6">
-        <v>76450948.0</v>
+        <v>90253245.0</v>
       </c>
       <c r="O68" s="6">
-        <v>57255369.0</v>
+        <v>66008726.0</v>
       </c>
       <c r="P68" s="6">
-        <v>26897393.0</v>
+        <v>35919521.0</v>
       </c>
       <c r="Q68" s="6">
-        <v>6273968.0</v>
+        <v>9369687.0</v>
       </c>
       <c r="R68" s="6">
-        <v>20623425.0</v>
+        <v>26549834.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D69" s="6">
-        <v>795.0</v>
+        <v>807.0</v>
       </c>
       <c r="E69" s="6">
-        <v>794970811.0</v>
+        <v>1029379456.0</v>
       </c>
       <c r="F69" s="6">
-        <v>766865293.0</v>
+        <v>962519147.0</v>
       </c>
       <c r="G69" s="6">
-        <v>28105518.0</v>
+        <v>66860309.0</v>
       </c>
       <c r="H69" s="6">
-        <v>764069.0</v>
+        <v>697894.0</v>
       </c>
       <c r="I69" s="6">
-        <v>535437770.0</v>
+        <v>662261793.0</v>
       </c>
       <c r="J69" s="6">
-        <v>231427523.0</v>
+        <v>300257354.0</v>
       </c>
       <c r="K69" s="6">
-        <v>268875371.0</v>
+        <v>380823386.0</v>
       </c>
       <c r="L69" s="6">
-        <v>204394843.0</v>
+        <v>306902695.0</v>
       </c>
       <c r="M69" s="6">
-        <v>364857.0</v>
+        <v>224652.0</v>
       </c>
       <c r="N69" s="6">
-        <v>62462554.0</v>
+        <v>80134143.0</v>
       </c>
       <c r="O69" s="6">
-        <v>56463828.0</v>
+        <v>79972911.0</v>
       </c>
       <c r="P69" s="6">
-        <v>15613251.0</v>
+        <v>17644240.0</v>
       </c>
       <c r="Q69" s="6">
-        <v>986873.0</v>
+        <v>4598464.0</v>
       </c>
       <c r="R69" s="6">
-        <v>14626378.0</v>
+        <v>13045776.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D70" s="6">
-        <v>7075.0</v>
+        <v>7150.0</v>
       </c>
       <c r="E70" s="6">
-        <v>370574317.0</v>
+        <v>436076674.0</v>
       </c>
       <c r="F70" s="6">
-        <v>363002013.0</v>
+        <v>425252218.0</v>
       </c>
       <c r="G70" s="6">
-        <v>7572304.0</v>
+        <v>10824456.0</v>
       </c>
       <c r="H70" s="6">
-        <v>1710538.0</v>
+        <v>1789955.0</v>
       </c>
       <c r="I70" s="6">
-        <v>33726639.0</v>
+        <v>62952468.0</v>
       </c>
       <c r="J70" s="6">
-        <v>329275374.0</v>
+        <v>362299750.0</v>
       </c>
       <c r="K70" s="6">
-        <v>309847791.0</v>
+        <v>319188920.0</v>
       </c>
       <c r="L70" s="6">
-        <v>297842943.0</v>
+        <v>307479843.0</v>
       </c>
       <c r="M70" s="6">
-        <v>1201843.0</v>
+        <v>1215176.0</v>
       </c>
       <c r="N70" s="6">
-        <v>87159448.0</v>
+        <v>100065986.0</v>
       </c>
       <c r="O70" s="6">
-        <v>65067291.0</v>
+        <v>67025214.0</v>
       </c>
       <c r="P70" s="6">
-        <v>45708741.0</v>
+        <v>51504751.0</v>
       </c>
       <c r="Q70" s="6">
-        <v>21638837.0</v>
+        <v>15789544.0</v>
       </c>
       <c r="R70" s="6">
-        <v>24069904.0</v>
+        <v>35715207.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D71" s="6">
-        <v>10915.0</v>
+        <v>11046.0</v>
       </c>
       <c r="E71" s="6">
-        <v>437026704.0</v>
+        <v>535483621.0</v>
       </c>
       <c r="F71" s="6">
-        <v>297379535.0</v>
+        <v>385483160.0</v>
       </c>
       <c r="G71" s="6">
-        <v>139647169.0</v>
+        <v>150000461.0</v>
       </c>
       <c r="H71" s="6">
-        <v>11353599.0</v>
+        <v>15879206.0</v>
       </c>
       <c r="I71" s="6">
-        <v>18353684.0</v>
+        <v>16753964.0</v>
       </c>
       <c r="J71" s="6">
-        <v>279025851.0</v>
+        <v>368729196.0</v>
       </c>
       <c r="K71" s="6">
-        <v>221329612.0</v>
+        <v>283945089.0</v>
       </c>
       <c r="L71" s="6">
-        <v>141903333.0</v>
+        <v>197700453.0</v>
       </c>
       <c r="M71" s="6">
-        <v>2633586.0</v>
+        <v>3752833.0</v>
       </c>
       <c r="N71" s="6">
-        <v>73961449.0</v>
+        <v>91617657.0</v>
       </c>
       <c r="O71" s="6">
-        <v>46453690.0</v>
+        <v>59474773.0</v>
       </c>
       <c r="P71" s="6">
-        <v>36056596.0</v>
+        <v>44487926.0</v>
       </c>
       <c r="Q71" s="6">
-        <v>6714393.0</v>
+        <v>9718631.0</v>
       </c>
       <c r="R71" s="6">
-        <v>29342203.0</v>
+        <v>34769295.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D72" s="6">
-        <v>4340.0</v>
+        <v>4387.0</v>
       </c>
       <c r="E72" s="6">
-        <v>392045038.0</v>
+        <v>467141102.0</v>
       </c>
       <c r="F72" s="6">
-        <v>260815872.0</v>
+        <v>305190038.0</v>
       </c>
       <c r="G72" s="6">
-        <v>131229166.0</v>
+        <v>161951064.0</v>
       </c>
       <c r="H72" s="6">
-        <v>17230955.0</v>
+        <v>27596278.0</v>
       </c>
       <c r="I72" s="6">
-        <v>6820096.0</v>
+        <v>7241053.0</v>
       </c>
       <c r="J72" s="6">
-        <v>253995776.0</v>
+        <v>297948985.0</v>
       </c>
       <c r="K72" s="6">
-        <v>237809203.0</v>
+        <v>275137907.0</v>
       </c>
       <c r="L72" s="6">
-        <v>164414119.0</v>
+        <v>199120000.0</v>
       </c>
       <c r="M72" s="6">
-        <v>2374662.0</v>
+        <v>3034671.0</v>
       </c>
       <c r="N72" s="6">
-        <v>66814693.0</v>
+        <v>76804095.0</v>
       </c>
       <c r="O72" s="6">
-        <v>49597931.0</v>
+        <v>57740078.0</v>
       </c>
       <c r="P72" s="6">
-        <v>26572999.0</v>
+        <v>30356157.0</v>
       </c>
       <c r="Q72" s="6">
-        <v>8199512.0</v>
+        <v>9993937.0</v>
       </c>
       <c r="R72" s="6">
-        <v>18373487.0</v>
+        <v>20362220.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D73" s="6">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="E73" s="6">
-        <v>17392066.0</v>
+        <v>11188249.0</v>
       </c>
       <c r="F73" s="6">
-        <v>15860439.0</v>
+        <v>9253046.0</v>
       </c>
       <c r="G73" s="6">
-        <v>1531627.0</v>
+        <v>1935203.0</v>
       </c>
       <c r="H73" s="6">
-        <v>0.0</v>
+        <v>28637.0</v>
       </c>
       <c r="I73" s="6">
-        <v>11407691.0</v>
+        <v>6061842.0</v>
       </c>
       <c r="J73" s="6">
-        <v>4452748.0</v>
+        <v>3191204.0</v>
       </c>
       <c r="K73" s="6">
-        <v>75801019.0</v>
+        <v>170314048.0</v>
       </c>
       <c r="L73" s="6">
-        <v>46998162.0</v>
+        <v>85206657.0</v>
       </c>
       <c r="M73" s="6">
-        <v>3533167.0</v>
+        <v>1316519.0</v>
       </c>
       <c r="N73" s="6">
-        <v>8787854.0</v>
+        <v>26650018.0</v>
       </c>
       <c r="O73" s="6">
-        <v>15918214.0</v>
+        <v>35765950.0</v>
       </c>
       <c r="P73" s="6">
-        <v>8550740.0</v>
+        <v>26076768.0</v>
       </c>
       <c r="Q73" s="6">
-        <v>1778.0</v>
+        <v>5767.0</v>
       </c>
       <c r="R73" s="6">
-        <v>8548962.0</v>
+        <v>26071001.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D74" s="6">
-        <v>665.0</v>
+        <v>679.0</v>
       </c>
       <c r="E74" s="6">
-        <v>61110056.0</v>
+        <v>30947560.0</v>
       </c>
       <c r="F74" s="6">
-        <v>59333986.0</v>
+        <v>28681777.0</v>
       </c>
       <c r="G74" s="6">
-        <v>1776070.0</v>
+        <v>2265783.0</v>
       </c>
       <c r="H74" s="6">
-        <v>325205.0</v>
+        <v>255698.0</v>
       </c>
       <c r="I74" s="6">
-        <v>50519405.0</v>
+        <v>16375950.0</v>
       </c>
       <c r="J74" s="6">
-        <v>8814581.0</v>
+        <v>12305827.0</v>
       </c>
       <c r="K74" s="6">
-        <v>18654829.0</v>
+        <v>22904786.0</v>
       </c>
       <c r="L74" s="6">
-        <v>16522905.0</v>
+        <v>20449371.0</v>
       </c>
       <c r="M74" s="6">
-        <v>22933.0</v>
+        <v>183448.0</v>
       </c>
       <c r="N74" s="6">
-        <v>3076316.0</v>
+        <v>3992844.0</v>
       </c>
       <c r="O74" s="6">
-        <v>3917514.0</v>
+        <v>4810005.0</v>
       </c>
       <c r="P74" s="6">
-        <v>2206252.0</v>
+        <v>2689022.0</v>
       </c>
       <c r="Q74" s="6">
-        <v>213799.0</v>
+        <v>409102.0</v>
       </c>
       <c r="R74" s="6">
-        <v>1992453.0</v>
+        <v>2279920.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D75" s="6">
-        <v>482.0</v>
+        <v>489.0</v>
       </c>
       <c r="E75" s="6">
-        <v>223584918.0</v>
+        <v>231600744.0</v>
       </c>
       <c r="F75" s="6">
-        <v>221847940.0</v>
+        <v>229826297.0</v>
       </c>
       <c r="G75" s="6">
-        <v>1736978.0</v>
+        <v>1774447.0</v>
       </c>
       <c r="H75" s="6">
-        <v>367800.0</v>
+        <v>468069.0</v>
       </c>
       <c r="I75" s="6">
-        <v>208733485.0</v>
+        <v>217219894.0</v>
       </c>
       <c r="J75" s="6">
-        <v>13114455.0</v>
+        <v>12606403.0</v>
       </c>
       <c r="K75" s="6">
-        <v>51582600.0</v>
+        <v>67241524.0</v>
       </c>
       <c r="L75" s="6">
-        <v>47493129.0</v>
+        <v>62220176.0</v>
       </c>
       <c r="M75" s="6">
-        <v>345038.0</v>
+        <v>644205.0</v>
       </c>
       <c r="N75" s="6">
-        <v>5760646.0</v>
+        <v>8513814.0</v>
       </c>
       <c r="O75" s="6">
-        <v>10832346.0</v>
+        <v>14120720.0</v>
       </c>
       <c r="P75" s="6">
-        <v>4296811.0</v>
+        <v>6768712.0</v>
       </c>
       <c r="Q75" s="6">
-        <v>539514.0</v>
+        <v>153590.0</v>
       </c>
       <c r="R75" s="6">
-        <v>3757297.0</v>
+        <v>6615122.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D76" s="6">
-        <v>1412.0</v>
+        <v>1429.0</v>
       </c>
       <c r="E76" s="6">
-        <v>39100437.0</v>
+        <v>41327740.0</v>
       </c>
       <c r="F76" s="6">
-        <v>36784210.0</v>
+        <v>37989159.0</v>
       </c>
       <c r="G76" s="6">
-        <v>2316227.0</v>
+        <v>3338581.0</v>
       </c>
       <c r="H76" s="6">
-        <v>386670.0</v>
+        <v>1081502.0</v>
       </c>
       <c r="I76" s="6">
-        <v>4813415.0</v>
+        <v>5590165.0</v>
       </c>
       <c r="J76" s="6">
-        <v>31970795.0</v>
+        <v>32398994.0</v>
       </c>
       <c r="K76" s="6">
-        <v>26028772.0</v>
+        <v>27811541.0</v>
       </c>
       <c r="L76" s="6">
-        <v>22804310.0</v>
+        <v>24159433.0</v>
       </c>
       <c r="M76" s="6">
-        <v>334981.0</v>
+        <v>296010.0</v>
       </c>
       <c r="N76" s="6">
-        <v>7163646.0</v>
+        <v>7575485.0</v>
       </c>
       <c r="O76" s="6">
-        <v>5466042.0</v>
+        <v>5840396.0</v>
       </c>
       <c r="P76" s="6">
-        <v>3106525.0</v>
+        <v>3312255.0</v>
       </c>
       <c r="Q76" s="6">
-        <v>585636.0</v>
+        <v>690094.0</v>
       </c>
       <c r="R76" s="6">
-        <v>2520889.0</v>
+        <v>2622161.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D77" s="6">
-        <v>3197.0</v>
+        <v>3234.0</v>
       </c>
       <c r="E77" s="6">
-        <v>99131128.0</v>
+        <v>123321973.0</v>
       </c>
       <c r="F77" s="6">
-        <v>83095934.0</v>
+        <v>105757491.0</v>
       </c>
       <c r="G77" s="6">
-        <v>16035194.0</v>
+        <v>17564482.0</v>
       </c>
       <c r="H77" s="6">
-        <v>4681717.0</v>
+        <v>5718677.0</v>
       </c>
       <c r="I77" s="6">
-        <v>2921669.0</v>
+        <v>1972332.0</v>
       </c>
       <c r="J77" s="6">
-        <v>80174265.0</v>
+        <v>103785159.0</v>
       </c>
       <c r="K77" s="6">
-        <v>61581059.0</v>
+        <v>74996205.0</v>
       </c>
       <c r="L77" s="6">
-        <v>46041114.0</v>
+        <v>55918743.0</v>
       </c>
       <c r="M77" s="6">
-        <v>1976600.0</v>
+        <v>3184843.0</v>
       </c>
       <c r="N77" s="6">
-        <v>19721286.0</v>
+        <v>25413143.0</v>
       </c>
       <c r="O77" s="6">
-        <v>12929956.0</v>
+        <v>15749203.0</v>
       </c>
       <c r="P77" s="6">
-        <v>8396776.0</v>
+        <v>11694468.0</v>
       </c>
       <c r="Q77" s="6">
-        <v>1087936.0</v>
+        <v>1122915.0</v>
       </c>
       <c r="R77" s="6">
-        <v>7308840.0</v>
+        <v>10571553.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -6798,3759 +6798,3759 @@
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D79" s="6">
-        <v>59.0</v>
+        <v>44.0</v>
       </c>
       <c r="E79" s="6">
-        <v>712856.0</v>
+        <v>824928.0</v>
       </c>
       <c r="F79" s="6">
-        <v>679857.0</v>
+        <v>502702.0</v>
       </c>
       <c r="G79" s="6">
-        <v>32999.0</v>
+        <v>322226.0</v>
       </c>
       <c r="H79" s="6">
-        <v>13496.0</v>
+        <v>322226.0</v>
       </c>
       <c r="I79" s="6">
-        <v>191332.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J79" s="6">
-        <v>488525.0</v>
+        <v>501370.0</v>
       </c>
       <c r="K79" s="6">
-        <v>593310.0</v>
+        <v>547948.0</v>
       </c>
       <c r="L79" s="6">
-        <v>102014.0</v>
+        <v>142319.0</v>
       </c>
       <c r="M79" s="6">
-        <v>115233.0</v>
+        <v>109614.0</v>
       </c>
       <c r="N79" s="6">
-        <v>181837.0</v>
+        <v>167061.0</v>
       </c>
       <c r="O79" s="6">
-        <v>124595.0</v>
+        <v>115069.0</v>
       </c>
       <c r="P79" s="6">
-        <v>88067.0</v>
+        <v>93068.0</v>
       </c>
       <c r="Q79" s="6">
-        <v>6570.0</v>
+        <v>15128.0</v>
       </c>
       <c r="R79" s="6">
-        <v>81497.0</v>
+        <v>77940.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-01</t>
+            <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D80" s="6">
-        <v>98781.0</v>
+        <v>100453.0</v>
       </c>
       <c r="E80" s="6">
-        <v>14754693398.0</v>
+        <v>17365273915.0</v>
       </c>
       <c r="F80" s="6">
-        <v>9429073284.0</v>
+        <v>11010080076.0</v>
       </c>
       <c r="G80" s="6">
-        <v>5325620114.0</v>
+        <v>6355193839.0</v>
       </c>
       <c r="H80" s="6">
-        <v>2017910723.0</v>
+        <v>2469314485.0</v>
       </c>
       <c r="I80" s="6">
-        <v>1052527093.0</v>
+        <v>1097150075.0</v>
       </c>
       <c r="J80" s="6">
-        <v>8376546191.0</v>
+        <v>9912930001.0</v>
       </c>
       <c r="K80" s="6">
-        <v>10111686995.0</v>
+        <v>12183895687.0</v>
       </c>
       <c r="L80" s="6">
-        <v>5909857186.0</v>
+        <v>7256839604.0</v>
       </c>
       <c r="M80" s="6">
-        <v>894715776.0</v>
+        <v>899508771.0</v>
       </c>
       <c r="N80" s="6">
-        <v>2414316297.0</v>
+        <v>2883057298.0</v>
       </c>
       <c r="O80" s="6">
-        <v>2111088888.0</v>
+        <v>2546411737.0</v>
       </c>
       <c r="P80" s="6">
-        <v>823365352.0</v>
+        <v>936542469.0</v>
       </c>
       <c r="Q80" s="6">
-        <v>289637256.0</v>
+        <v>354847022.0</v>
       </c>
       <c r="R80" s="6">
-        <v>533728096.0</v>
+        <v>581695447.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D81" s="6">
-        <v>4508.0</v>
+        <v>4656.0</v>
       </c>
       <c r="E81" s="6">
-        <v>254958125.0</v>
+        <v>318522952.0</v>
       </c>
       <c r="F81" s="6">
-        <v>216926824.0</v>
+        <v>265157268.0</v>
       </c>
       <c r="G81" s="6">
-        <v>38031301.0</v>
+        <v>53365684.0</v>
       </c>
       <c r="H81" s="6">
-        <v>26884729.0</v>
+        <v>39678253.0</v>
       </c>
       <c r="I81" s="6">
-        <v>2501789.0</v>
+        <v>9523853.0</v>
       </c>
       <c r="J81" s="6">
-        <v>214425035.0</v>
+        <v>255633415.0</v>
       </c>
       <c r="K81" s="6">
-        <v>159364719.0</v>
+        <v>241985614.0</v>
       </c>
       <c r="L81" s="6">
-        <v>142085800.0</v>
+        <v>217237581.0</v>
       </c>
       <c r="M81" s="6">
-        <v>667895.0</v>
+        <v>1073610.0</v>
       </c>
       <c r="N81" s="6">
-        <v>49577085.0</v>
+        <v>60392347.0</v>
       </c>
       <c r="O81" s="6">
-        <v>33270020.0</v>
+        <v>50547851.0</v>
       </c>
       <c r="P81" s="6">
-        <v>21871575.0</v>
+        <v>21840200.0</v>
       </c>
       <c r="Q81" s="6">
-        <v>5304845.0</v>
+        <v>11838935.0</v>
       </c>
       <c r="R81" s="6">
-        <v>16566730.0</v>
+        <v>10001265.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D82" s="6">
-        <v>211.0</v>
+        <v>210.0</v>
       </c>
       <c r="E82" s="6">
-        <v>10869820.0</v>
+        <v>23523931.0</v>
       </c>
       <c r="F82" s="6">
-        <v>8423932.0</v>
+        <v>18707813.0</v>
       </c>
       <c r="G82" s="6">
-        <v>2445888.0</v>
+        <v>4816118.0</v>
       </c>
       <c r="H82" s="6">
-        <v>1313282.0</v>
+        <v>2078632.0</v>
       </c>
       <c r="I82" s="6">
-        <v>258992.0</v>
+        <v>52449.0</v>
       </c>
       <c r="J82" s="6">
-        <v>8164940.0</v>
+        <v>18655364.0</v>
       </c>
       <c r="K82" s="6">
-        <v>13385557.0</v>
+        <v>15494357.0</v>
       </c>
       <c r="L82" s="6">
-        <v>7384214.0</v>
+        <v>14368481.0</v>
       </c>
       <c r="M82" s="6">
-        <v>5416333.0</v>
+        <v>45333.0</v>
       </c>
       <c r="N82" s="6">
-        <v>1788233.0</v>
+        <v>4231793.0</v>
       </c>
       <c r="O82" s="6">
-        <v>2810967.0</v>
+        <v>3253815.0</v>
       </c>
       <c r="P82" s="6">
-        <v>617520.0</v>
+        <v>1507969.0</v>
       </c>
       <c r="Q82" s="6">
-        <v>495563.0</v>
+        <v>498827.0</v>
       </c>
       <c r="R82" s="6">
-        <v>121957.0</v>
+        <v>1009142.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D83" s="6">
-        <v>9469.0</v>
+        <v>9587.0</v>
       </c>
       <c r="E83" s="6">
-        <v>2904861194.0</v>
+        <v>3570921081.0</v>
       </c>
       <c r="F83" s="6">
-        <v>1148406162.0</v>
+        <v>1475823781.0</v>
       </c>
       <c r="G83" s="6">
-        <v>1756455032.0</v>
+        <v>2095097300.0</v>
       </c>
       <c r="H83" s="6">
-        <v>1137585769.0</v>
+        <v>1372403422.0</v>
       </c>
       <c r="I83" s="6">
-        <v>6268085.0</v>
+        <v>8143690.0</v>
       </c>
       <c r="J83" s="6">
-        <v>1142138077.0</v>
+        <v>1467680091.0</v>
       </c>
       <c r="K83" s="6">
-        <v>2184039376.0</v>
+        <v>2422231821.0</v>
       </c>
       <c r="L83" s="6">
-        <v>1069709876.0</v>
+        <v>1189840143.0</v>
       </c>
       <c r="M83" s="6">
-        <v>548622209.0</v>
+        <v>531069576.0</v>
       </c>
       <c r="N83" s="6">
-        <v>362311737.0</v>
+        <v>455099396.0</v>
       </c>
       <c r="O83" s="6">
-        <v>456134608.0</v>
+        <v>508019866.0</v>
       </c>
       <c r="P83" s="6">
-        <v>101397725.0</v>
+        <v>142493065.0</v>
       </c>
       <c r="Q83" s="6">
-        <v>79729911.0</v>
+        <v>83524299.0</v>
       </c>
       <c r="R83" s="6">
-        <v>21667814.0</v>
+        <v>58968766.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D84" s="6">
-        <v>922.0</v>
+        <v>929.0</v>
       </c>
       <c r="E84" s="6">
-        <v>777452338.0</v>
+        <v>556174469.0</v>
       </c>
       <c r="F84" s="6">
-        <v>624741580.0</v>
+        <v>427825376.0</v>
       </c>
       <c r="G84" s="6">
-        <v>152710758.0</v>
+        <v>128349093.0</v>
       </c>
       <c r="H84" s="6">
-        <v>15593177.0</v>
+        <v>21149995.0</v>
       </c>
       <c r="I84" s="6">
-        <v>1517840.0</v>
+        <v>1459660.0</v>
       </c>
       <c r="J84" s="6">
-        <v>623223740.0</v>
+        <v>426365716.0</v>
       </c>
       <c r="K84" s="6">
-        <v>654788495.0</v>
+        <v>603847843.0</v>
       </c>
       <c r="L84" s="6">
-        <v>375441357.0</v>
+        <v>406192733.0</v>
       </c>
       <c r="M84" s="6">
-        <v>1420857.0</v>
+        <v>815795.0</v>
       </c>
       <c r="N84" s="6">
-        <v>208017032.0</v>
+        <v>152514804.0</v>
       </c>
       <c r="O84" s="6">
-        <v>137505584.0</v>
+        <v>126808047.0</v>
       </c>
       <c r="P84" s="6">
-        <v>76698395.0</v>
+        <v>34477529.0</v>
       </c>
       <c r="Q84" s="6">
-        <v>5720029.0</v>
+        <v>8519139.0</v>
       </c>
       <c r="R84" s="6">
-        <v>70978366.0</v>
+        <v>25958390.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D85" s="6">
-        <v>378.0</v>
+        <v>375.0</v>
       </c>
       <c r="E85" s="6">
-        <v>83700055.0</v>
+        <v>105560174.0</v>
       </c>
       <c r="F85" s="6">
-        <v>70853263.0</v>
+        <v>86466365.0</v>
       </c>
       <c r="G85" s="6">
-        <v>12846792.0</v>
+        <v>19093809.0</v>
       </c>
       <c r="H85" s="6">
-        <v>11319040.0</v>
+        <v>13924985.0</v>
       </c>
       <c r="I85" s="6">
-        <v>548761.0</v>
+        <v>238104.0</v>
       </c>
       <c r="J85" s="6">
-        <v>70304502.0</v>
+        <v>86228261.0</v>
       </c>
       <c r="K85" s="6">
-        <v>56575805.0</v>
+        <v>65858552.0</v>
       </c>
       <c r="L85" s="6">
-        <v>50340167.0</v>
+        <v>59626643.0</v>
       </c>
       <c r="M85" s="6">
-        <v>416529.0</v>
+        <v>835314.0</v>
       </c>
       <c r="N85" s="6">
-        <v>16463338.0</v>
+        <v>20510021.0</v>
       </c>
       <c r="O85" s="6">
-        <v>11878966.0</v>
+        <v>13830296.0</v>
       </c>
       <c r="P85" s="6">
-        <v>6225900.0</v>
+        <v>8122000.0</v>
       </c>
       <c r="Q85" s="6">
-        <v>1449781.0</v>
+        <v>1204519.0</v>
       </c>
       <c r="R85" s="6">
-        <v>4776119.0</v>
+        <v>6917481.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D86" s="6">
-        <v>12120.0</v>
+        <v>12342.0</v>
       </c>
       <c r="E86" s="6">
-        <v>661833102.0</v>
+        <v>896787401.0</v>
       </c>
       <c r="F86" s="6">
-        <v>582575808.0</v>
+        <v>774886376.0</v>
       </c>
       <c r="G86" s="6">
-        <v>79257294.0</v>
+        <v>121901025.0</v>
       </c>
       <c r="H86" s="6">
-        <v>7520553.0</v>
+        <v>23299410.0</v>
       </c>
       <c r="I86" s="6">
-        <v>11022442.0</v>
+        <v>9107089.0</v>
       </c>
       <c r="J86" s="6">
-        <v>571553366.0</v>
+        <v>765779287.0</v>
       </c>
       <c r="K86" s="6">
-        <v>466201800.0</v>
+        <v>675697745.0</v>
       </c>
       <c r="L86" s="6">
-        <v>403021110.0</v>
+        <v>602172234.0</v>
       </c>
       <c r="M86" s="6">
-        <v>20802233.0</v>
+        <v>24146605.0</v>
       </c>
       <c r="N86" s="6">
-        <v>95742231.0</v>
+        <v>123328180.0</v>
       </c>
       <c r="O86" s="6">
-        <v>97902317.0</v>
+        <v>141896352.0</v>
       </c>
       <c r="P86" s="6">
-        <v>31088546.0</v>
+        <v>29700747.0</v>
       </c>
       <c r="Q86" s="6">
-        <v>28055425.0</v>
+        <v>42688890.0</v>
       </c>
       <c r="R86" s="6">
-        <v>3033121.0</v>
+        <v>-12988143.0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D87" s="6">
-        <v>24678.0</v>
+        <v>24926.0</v>
       </c>
       <c r="E87" s="6">
-        <v>5109707893.0</v>
+        <v>6084448625.0</v>
       </c>
       <c r="F87" s="6">
-        <v>3535253685.0</v>
+        <v>4362389467.0</v>
       </c>
       <c r="G87" s="6">
-        <v>1574454208.0</v>
+        <v>1722059158.0</v>
       </c>
       <c r="H87" s="6">
-        <v>756586466.0</v>
+        <v>896526160.0</v>
       </c>
       <c r="I87" s="6">
-        <v>25834644.0</v>
+        <v>26735968.0</v>
       </c>
       <c r="J87" s="6">
-        <v>3509419041.0</v>
+        <v>4335653499.0</v>
       </c>
       <c r="K87" s="6">
-        <v>3923153007.0</v>
+        <v>4916607571.0</v>
       </c>
       <c r="L87" s="6">
-        <v>2102839058.0</v>
+        <v>2641223895.0</v>
       </c>
       <c r="M87" s="6">
-        <v>288745724.0</v>
+        <v>302156176.0</v>
       </c>
       <c r="N87" s="6">
-        <v>1006090021.0</v>
+        <v>1271912002.0</v>
       </c>
       <c r="O87" s="6">
-        <v>815077921.0</v>
+        <v>1021943537.0</v>
       </c>
       <c r="P87" s="6">
-        <v>327106261.0</v>
+        <v>398630944.0</v>
       </c>
       <c r="Q87" s="6">
-        <v>75441909.0</v>
+        <v>83639809.0</v>
       </c>
       <c r="R87" s="6">
-        <v>251664352.0</v>
+        <v>314991135.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D88" s="6">
-        <v>8422.0</v>
+        <v>8428.0</v>
       </c>
       <c r="E88" s="6">
-        <v>1654039691.0</v>
+        <v>2019914614.0</v>
       </c>
       <c r="F88" s="6">
-        <v>606154586.0</v>
+        <v>675566721.0</v>
       </c>
       <c r="G88" s="6">
-        <v>1047885105.0</v>
+        <v>1344347893.0</v>
       </c>
       <c r="H88" s="6">
-        <v>20243366.0</v>
+        <v>27421228.0</v>
       </c>
       <c r="I88" s="6">
-        <v>9748031.0</v>
+        <v>11587335.0</v>
       </c>
       <c r="J88" s="6">
-        <v>596406555.0</v>
+        <v>663979386.0</v>
       </c>
       <c r="K88" s="6">
-        <v>1034784741.0</v>
+        <v>1117413992.0</v>
       </c>
       <c r="L88" s="6">
-        <v>609783576.0</v>
+        <v>625915876.0</v>
       </c>
       <c r="M88" s="6">
-        <v>5977986.0</v>
+        <v>11474852.0</v>
       </c>
       <c r="N88" s="6">
-        <v>213627722.0</v>
+        <v>242387026.0</v>
       </c>
       <c r="O88" s="6">
-        <v>217289342.0</v>
+        <v>234598002.0</v>
       </c>
       <c r="P88" s="6">
-        <v>53067703.0</v>
+        <v>69130476.0</v>
       </c>
       <c r="Q88" s="6">
-        <v>54750702.0</v>
+        <v>58328725.0</v>
       </c>
       <c r="R88" s="6">
-        <v>-1682999.0</v>
+        <v>10801751.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D89" s="6">
-        <v>4073.0</v>
+        <v>4081.0</v>
       </c>
       <c r="E89" s="6">
-        <v>183105599.0</v>
+        <v>187322743.0</v>
       </c>
       <c r="F89" s="6">
-        <v>180497112.0</v>
+        <v>183071862.0</v>
       </c>
       <c r="G89" s="6">
-        <v>2608487.0</v>
+        <v>4250881.0</v>
       </c>
       <c r="H89" s="6">
-        <v>920299.0</v>
+        <v>1362263.0</v>
       </c>
       <c r="I89" s="6">
-        <v>18063083.0</v>
+        <v>4913935.0</v>
       </c>
       <c r="J89" s="6">
-        <v>162434029.0</v>
+        <v>178157927.0</v>
       </c>
       <c r="K89" s="6">
-        <v>101567738.0</v>
+        <v>117395552.0</v>
       </c>
       <c r="L89" s="6">
-        <v>87446214.0</v>
+        <v>98899143.0</v>
       </c>
       <c r="M89" s="6">
-        <v>3953638.0</v>
+        <v>6160900.0</v>
       </c>
       <c r="N89" s="6">
-        <v>35364943.0</v>
+        <v>39069711.0</v>
       </c>
       <c r="O89" s="6">
-        <v>21329225.0</v>
+        <v>24653066.0</v>
       </c>
       <c r="P89" s="6">
-        <v>16388318.0</v>
+        <v>16916031.0</v>
       </c>
       <c r="Q89" s="6">
-        <v>1144384.0</v>
+        <v>925336.0</v>
       </c>
       <c r="R89" s="6">
-        <v>15243934.0</v>
+        <v>15990695.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D90" s="6">
-        <v>1138.0</v>
+        <v>1170.0</v>
       </c>
       <c r="E90" s="6">
-        <v>126274237.0</v>
+        <v>135445927.0</v>
       </c>
       <c r="F90" s="6">
-        <v>62737469.0</v>
+        <v>64467130.0</v>
       </c>
       <c r="G90" s="6">
-        <v>63536768.0</v>
+        <v>70978797.0</v>
       </c>
       <c r="H90" s="6">
-        <v>372275.0</v>
+        <v>3833107.0</v>
       </c>
       <c r="I90" s="6">
-        <v>4449389.0</v>
+        <v>6934286.0</v>
       </c>
       <c r="J90" s="6">
-        <v>58288080.0</v>
+        <v>57532844.0</v>
       </c>
       <c r="K90" s="6">
-        <v>113767208.0</v>
+        <v>124173619.0</v>
       </c>
       <c r="L90" s="6">
-        <v>42698552.0</v>
+        <v>42841886.0</v>
       </c>
       <c r="M90" s="6">
-        <v>198300.0</v>
+        <v>161200.0</v>
       </c>
       <c r="N90" s="6">
-        <v>24999216.0</v>
+        <v>27857309.0</v>
       </c>
       <c r="O90" s="6">
-        <v>23886234.0</v>
+        <v>26063752.0</v>
       </c>
       <c r="P90" s="6">
-        <v>5968866.0</v>
+        <v>5772093.0</v>
       </c>
       <c r="Q90" s="6">
-        <v>4084603.0</v>
+        <v>3125731.0</v>
       </c>
       <c r="R90" s="6">
-        <v>1884263.0</v>
+        <v>2646362.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D91" s="6">
-        <v>4044.0</v>
+        <v>4176.0</v>
       </c>
       <c r="E91" s="6">
-        <v>510340292.0</v>
+        <v>592970639.0</v>
       </c>
       <c r="F91" s="6">
-        <v>236213634.0</v>
+        <v>240812736.0</v>
       </c>
       <c r="G91" s="6">
-        <v>274126658.0</v>
+        <v>352157903.0</v>
       </c>
       <c r="H91" s="6">
-        <v>7515600.0</v>
+        <v>12515121.0</v>
       </c>
       <c r="I91" s="6">
-        <v>3319733.0</v>
+        <v>3744712.0</v>
       </c>
       <c r="J91" s="6">
-        <v>232893901.0</v>
+        <v>237068024.0</v>
       </c>
       <c r="K91" s="6">
-        <v>290554059.0</v>
+        <v>350852707.0</v>
       </c>
       <c r="L91" s="6">
-        <v>136566328.0</v>
+        <v>148008728.0</v>
       </c>
       <c r="M91" s="6">
-        <v>5472743.0</v>
+        <v>1782848.0</v>
       </c>
       <c r="N91" s="6">
-        <v>84546880.0</v>
+        <v>94406918.0</v>
       </c>
       <c r="O91" s="6">
-        <v>61014452.0</v>
+        <v>73668215.0</v>
       </c>
       <c r="P91" s="6">
-        <v>31185401.0</v>
+        <v>31189189.0</v>
       </c>
       <c r="Q91" s="6">
-        <v>5485343.0</v>
+        <v>9012605.0</v>
       </c>
       <c r="R91" s="6">
-        <v>25700058.0</v>
+        <v>22176584.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D92" s="6">
-        <v>790.0</v>
+        <v>804.0</v>
       </c>
       <c r="E92" s="6">
-        <v>901894244.0</v>
+        <v>958794302.0</v>
       </c>
       <c r="F92" s="6">
-        <v>867536647.0</v>
+        <v>911010947.0</v>
       </c>
       <c r="G92" s="6">
-        <v>34357597.0</v>
+        <v>47783355.0</v>
       </c>
       <c r="H92" s="6">
-        <v>505984.0</v>
+        <v>697687.0</v>
       </c>
       <c r="I92" s="6">
-        <v>672636687.0</v>
+        <v>584186263.0</v>
       </c>
       <c r="J92" s="6">
-        <v>194899960.0</v>
+        <v>326824684.0</v>
       </c>
       <c r="K92" s="6">
-        <v>247370781.0</v>
+        <v>347978200.0</v>
       </c>
       <c r="L92" s="6">
-        <v>181421486.0</v>
+        <v>276138938.0</v>
       </c>
       <c r="M92" s="6">
-        <v>65986.0</v>
+        <v>116686.0</v>
       </c>
       <c r="N92" s="6">
-        <v>55125419.0</v>
+        <v>84051218.0</v>
       </c>
       <c r="O92" s="6">
-        <v>51947864.0</v>
+        <v>73075422.0</v>
       </c>
       <c r="P92" s="6">
-        <v>16624649.0</v>
+        <v>23978367.0</v>
       </c>
       <c r="Q92" s="6">
-        <v>1249359.0</v>
+        <v>1939429.0</v>
       </c>
       <c r="R92" s="6">
-        <v>15375290.0</v>
+        <v>22038938.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D93" s="6">
-        <v>7023.0</v>
+        <v>7240.0</v>
       </c>
       <c r="E93" s="6">
-        <v>388674628.0</v>
+        <v>413599282.0</v>
       </c>
       <c r="F93" s="6">
-        <v>381089763.0</v>
+        <v>404144217.0</v>
       </c>
       <c r="G93" s="6">
-        <v>7584865.0</v>
+        <v>9455065.0</v>
       </c>
       <c r="H93" s="6">
-        <v>1262813.0</v>
+        <v>1892873.0</v>
       </c>
       <c r="I93" s="6">
-        <v>49074704.0</v>
+        <v>45701204.0</v>
       </c>
       <c r="J93" s="6">
-        <v>332015059.0</v>
+        <v>358443013.0</v>
       </c>
       <c r="K93" s="6">
-        <v>259774790.0</v>
+        <v>338684023.0</v>
       </c>
       <c r="L93" s="6">
-        <v>250188190.0</v>
+        <v>324034890.0</v>
       </c>
       <c r="M93" s="6">
-        <v>959833.0</v>
+        <v>1349452.0</v>
       </c>
       <c r="N93" s="6">
-        <v>87959142.0</v>
+        <v>100865884.0</v>
       </c>
       <c r="O93" s="6">
-        <v>54551857.0</v>
+        <v>71123321.0</v>
       </c>
       <c r="P93" s="6">
-        <v>46699587.0</v>
+        <v>51377874.0</v>
       </c>
       <c r="Q93" s="6">
-        <v>11978945.0</v>
+        <v>18658313.0</v>
       </c>
       <c r="R93" s="6">
-        <v>34720642.0</v>
+        <v>32719561.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D94" s="6">
-        <v>10837.0</v>
+        <v>11189.0</v>
       </c>
       <c r="E94" s="6">
-        <v>424454019.0</v>
+        <v>646218910.0</v>
       </c>
       <c r="F94" s="6">
-        <v>288580389.0</v>
+        <v>460529807.0</v>
       </c>
       <c r="G94" s="6">
-        <v>135873630.0</v>
+        <v>185689103.0</v>
       </c>
       <c r="H94" s="6">
-        <v>9853940.0</v>
+        <v>13881937.0</v>
       </c>
       <c r="I94" s="6">
-        <v>11048750.0</v>
+        <v>122268311.0</v>
       </c>
       <c r="J94" s="6">
-        <v>277531639.0</v>
+        <v>338261496.0</v>
       </c>
       <c r="K94" s="6">
-        <v>203274542.0</v>
+        <v>280228484.0</v>
       </c>
       <c r="L94" s="6">
-        <v>135073300.0</v>
+        <v>189813804.0</v>
       </c>
       <c r="M94" s="6">
-        <v>2408795.0</v>
+        <v>5105905.0</v>
       </c>
       <c r="N94" s="6">
-        <v>70990595.0</v>
+        <v>87172903.0</v>
       </c>
       <c r="O94" s="6">
-        <v>42653305.0</v>
+        <v>58764650.0</v>
       </c>
       <c r="P94" s="6">
-        <v>36615330.0</v>
+        <v>39360279.0</v>
       </c>
       <c r="Q94" s="6">
-        <v>6647688.0</v>
+        <v>8217094.0</v>
       </c>
       <c r="R94" s="6">
-        <v>29967642.0</v>
+        <v>31143185.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D95" s="6">
-        <v>4309.0</v>
+        <v>4410.0</v>
       </c>
       <c r="E95" s="6">
-        <v>364418371.0</v>
+        <v>402068009.0</v>
       </c>
       <c r="F95" s="6">
-        <v>242507777.0</v>
+        <v>237152450.0</v>
       </c>
       <c r="G95" s="6">
-        <v>121910594.0</v>
+        <v>164915559.0</v>
       </c>
       <c r="H95" s="6">
-        <v>15614369.0</v>
+        <v>31577661.0</v>
       </c>
       <c r="I95" s="6">
-        <v>6604411.0</v>
+        <v>7885828.0</v>
       </c>
       <c r="J95" s="6">
-        <v>235903366.0</v>
+        <v>229266622.0</v>
       </c>
       <c r="K95" s="6">
-        <v>174672237.0</v>
+        <v>276309899.0</v>
       </c>
       <c r="L95" s="6">
-        <v>129004995.0</v>
+        <v>193966928.0</v>
       </c>
       <c r="M95" s="6">
-        <v>2554067.0</v>
+        <v>2845686.0</v>
       </c>
       <c r="N95" s="6">
-        <v>56939636.0</v>
+        <v>63244306.0</v>
       </c>
       <c r="O95" s="6">
-        <v>35878831.0</v>
+        <v>57447061.0</v>
       </c>
       <c r="P95" s="6">
-        <v>26825732.0</v>
+        <v>27024524.0</v>
       </c>
       <c r="Q95" s="6">
-        <v>4433663.0</v>
+        <v>20035433.0</v>
       </c>
       <c r="R95" s="6">
-        <v>22392069.0</v>
+        <v>6989091.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D96" s="6">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="E96" s="6">
-        <v>14990808.0</v>
+        <v>15646598.0</v>
       </c>
       <c r="F96" s="6">
-        <v>13750758.0</v>
+        <v>13515322.0</v>
       </c>
       <c r="G96" s="6">
-        <v>1240050.0</v>
+        <v>2131276.0</v>
       </c>
       <c r="H96" s="6">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I96" s="6">
-        <v>5931003.0</v>
+        <v>9364806.0</v>
       </c>
       <c r="J96" s="6">
-        <v>7819755.0</v>
+        <v>4150516.0</v>
       </c>
       <c r="K96" s="6">
-        <v>67011152.0</v>
+        <v>94725990.0</v>
       </c>
       <c r="L96" s="6">
-        <v>53477376.0</v>
+        <v>63501700.0</v>
       </c>
       <c r="M96" s="6">
-        <v>2855081.0</v>
+        <v>5501771.0</v>
       </c>
       <c r="N96" s="6">
-        <v>7835209.0</v>
+        <v>11196434.0</v>
       </c>
       <c r="O96" s="6">
-        <v>14072342.0</v>
+        <v>19892458.0</v>
       </c>
       <c r="P96" s="6">
-        <v>6821216.0</v>
+        <v>11455041.0</v>
       </c>
       <c r="Q96" s="6">
-        <v>15143.0</v>
+        <v>2305.0</v>
       </c>
       <c r="R96" s="6">
-        <v>6806073.0</v>
+        <v>11452736.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D97" s="6">
-        <v>660.0</v>
+        <v>675.0</v>
       </c>
       <c r="E97" s="6">
-        <v>25706064.0</v>
+        <v>32754607.0</v>
       </c>
       <c r="F97" s="6">
-        <v>24059688.0</v>
+        <v>30721259.0</v>
       </c>
       <c r="G97" s="6">
-        <v>1646376.0</v>
+        <v>2033348.0</v>
       </c>
       <c r="H97" s="6">
-        <v>111074.0</v>
+        <v>144557.0</v>
       </c>
       <c r="I97" s="6">
-        <v>15307133.0</v>
+        <v>17864146.0</v>
       </c>
       <c r="J97" s="6">
-        <v>8752555.0</v>
+        <v>12857113.0</v>
       </c>
       <c r="K97" s="6">
-        <v>18521272.0</v>
+        <v>22713067.0</v>
       </c>
       <c r="L97" s="6">
-        <v>16348067.0</v>
+        <v>20303076.0</v>
       </c>
       <c r="M97" s="6">
-        <v>206148.0</v>
+        <v>67167.0</v>
       </c>
       <c r="N97" s="6">
-        <v>2749251.0</v>
+        <v>4104516.0</v>
       </c>
       <c r="O97" s="6">
-        <v>3886317.0</v>
+        <v>4769744.0</v>
       </c>
       <c r="P97" s="6">
-        <v>1887707.0</v>
+        <v>2947453.0</v>
       </c>
       <c r="Q97" s="6">
-        <v>215882.0</v>
+        <v>225332.0</v>
       </c>
       <c r="R97" s="6">
-        <v>1671825.0</v>
+        <v>2722121.0</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D98" s="6">
-        <v>489.0</v>
+        <v>486.0</v>
       </c>
       <c r="E98" s="6">
-        <v>214055851.0</v>
+        <v>233674624.0</v>
       </c>
       <c r="F98" s="6">
-        <v>212524213.0</v>
+        <v>231843619.0</v>
       </c>
       <c r="G98" s="6">
-        <v>1531638.0</v>
+        <v>1831005.0</v>
       </c>
       <c r="H98" s="6">
-        <v>316394.0</v>
+        <v>258435.0</v>
       </c>
       <c r="I98" s="6">
-        <v>201830360.0</v>
+        <v>219968030.0</v>
       </c>
       <c r="J98" s="6">
-        <v>10693853.0</v>
+        <v>11875589.0</v>
       </c>
       <c r="K98" s="6">
-        <v>46312952.0</v>
+        <v>63891003.0</v>
       </c>
       <c r="L98" s="6">
-        <v>42108010.0</v>
+        <v>59351100.0</v>
       </c>
       <c r="M98" s="6">
-        <v>566871.0</v>
+        <v>242548.0</v>
       </c>
       <c r="N98" s="6">
-        <v>5052602.0</v>
+        <v>7545816.0</v>
       </c>
       <c r="O98" s="6">
-        <v>9725720.0</v>
+        <v>13417096.0</v>
       </c>
       <c r="P98" s="6">
-        <v>3694274.0</v>
+        <v>5758279.0</v>
       </c>
       <c r="Q98" s="6">
-        <v>1307520.0</v>
+        <v>187320.0</v>
       </c>
       <c r="R98" s="6">
-        <v>2386754.0</v>
+        <v>5570959.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D99" s="6">
-        <v>1404.0</v>
+        <v>1431.0</v>
       </c>
       <c r="E99" s="6">
-        <v>41361104.0</v>
+        <v>45897176.0</v>
       </c>
       <c r="F99" s="6">
-        <v>39262157.0</v>
+        <v>42868046.0</v>
       </c>
       <c r="G99" s="6">
-        <v>2098947.0</v>
+        <v>3029130.0</v>
       </c>
       <c r="H99" s="6">
-        <v>258171.0</v>
+        <v>769097.0</v>
       </c>
       <c r="I99" s="6">
-        <v>4392797.0</v>
+        <v>4818520.0</v>
       </c>
       <c r="J99" s="6">
-        <v>34869360.0</v>
+        <v>38049526.0</v>
       </c>
       <c r="K99" s="6">
-        <v>33879170.0</v>
+        <v>30631190.0</v>
       </c>
       <c r="L99" s="6">
-        <v>28047886.0</v>
+        <v>25892243.0</v>
       </c>
       <c r="M99" s="6">
-        <v>549181.0</v>
+        <v>479233.0</v>
       </c>
       <c r="N99" s="6">
-        <v>8504775.0</v>
+        <v>8733357.0</v>
       </c>
       <c r="O99" s="6">
-        <v>7114542.0</v>
+        <v>6432550.0</v>
       </c>
       <c r="P99" s="6">
-        <v>3497388.0</v>
+        <v>4086457.0</v>
       </c>
       <c r="Q99" s="6">
-        <v>1278491.0</v>
+        <v>825129.0</v>
       </c>
       <c r="R99" s="6">
-        <v>2218897.0</v>
+        <v>3261328.0</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D100" s="6">
-        <v>3179.0</v>
+        <v>3233.0</v>
       </c>
       <c r="E100" s="6">
-        <v>101567091.0</v>
+        <v>123645507.0</v>
       </c>
       <c r="F100" s="6">
-        <v>86566723.0</v>
+        <v>101966580.0</v>
       </c>
       <c r="G100" s="6">
-        <v>15000368.0</v>
+        <v>21678927.0</v>
       </c>
       <c r="H100" s="6">
-        <v>4123447.0</v>
+        <v>5670355.0</v>
       </c>
       <c r="I100" s="6">
-        <v>2167127.0</v>
+        <v>2650554.0</v>
       </c>
       <c r="J100" s="6">
-        <v>84399596.0</v>
+        <v>99316026.0</v>
       </c>
       <c r="K100" s="6">
-        <v>62134122.0</v>
+        <v>75909938.0</v>
       </c>
       <c r="L100" s="6">
-        <v>46795176.0</v>
+        <v>57327757.0</v>
       </c>
       <c r="M100" s="6">
-        <v>2814081.0</v>
+        <v>3852952.0</v>
       </c>
       <c r="N100" s="6">
-        <v>20454106.0</v>
+        <v>24011434.0</v>
       </c>
       <c r="O100" s="6">
-        <v>13042245.0</v>
+        <v>15941087.0</v>
       </c>
       <c r="P100" s="6">
-        <v>9010653.0</v>
+        <v>10547405.0</v>
       </c>
       <c r="Q100" s="6">
-        <v>846347.0</v>
+        <v>1428106.0</v>
       </c>
       <c r="R100" s="6">
-        <v>8164306.0</v>
+        <v>9119299.0</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D101" s="6" t="s">
-[...42 lines deleted...]
-        <v>47</v>
+      <c r="D101" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="E101" s="6">
+        <v>9549.0</v>
+      </c>
+      <c r="F101" s="6">
+        <v>9549.0</v>
+      </c>
+      <c r="G101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J101" s="6">
+        <v>9549.0</v>
+      </c>
+      <c r="K101" s="6">
+        <v>6571.0</v>
+      </c>
+      <c r="L101" s="6">
+        <v>6571.0</v>
+      </c>
+      <c r="M101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N101" s="6">
+        <v>2006.0</v>
+      </c>
+      <c r="O101" s="6">
+        <v>1380.0</v>
+      </c>
+      <c r="P101" s="6">
+        <v>1643.0</v>
+      </c>
+      <c r="Q101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="R101" s="6">
+        <v>1643.0</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D102" s="6">
-        <v>68.0</v>
+        <v>45.0</v>
       </c>
       <c r="E102" s="6">
-        <v>424918.0</v>
+        <v>1372795.0</v>
       </c>
       <c r="F102" s="6">
-        <v>407160.0</v>
+        <v>1143385.0</v>
       </c>
       <c r="G102" s="6">
-        <v>17758.0</v>
+        <v>229410.0</v>
       </c>
       <c r="H102" s="6">
-        <v>9975.0</v>
+        <v>227307.0</v>
       </c>
       <c r="I102" s="6">
         <v>1332.0</v>
       </c>
       <c r="J102" s="6">
-        <v>405828.0</v>
+        <v>1142053.0</v>
       </c>
       <c r="K102" s="6">
-        <v>550276.0</v>
+        <v>1257948.0</v>
       </c>
       <c r="L102" s="6">
-        <v>73252.0</v>
+        <v>175252.0</v>
       </c>
       <c r="M102" s="6">
-        <v>41286.0</v>
+        <v>225162.0</v>
       </c>
       <c r="N102" s="6">
-        <v>176294.0</v>
+        <v>419917.0</v>
       </c>
       <c r="O102" s="6">
-        <v>115558.0</v>
+        <v>264169.0</v>
       </c>
       <c r="P102" s="6">
-        <v>72447.0</v>
+        <v>224904.0</v>
       </c>
       <c r="Q102" s="6">
-        <v>1723.0</v>
+        <v>21746.0</v>
       </c>
       <c r="R102" s="6">
-        <v>70724.0</v>
+        <v>203158.0</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D103" s="6">
-        <v>118003.0</v>
+        <v>99481.0</v>
       </c>
       <c r="E103" s="6">
-        <v>19906086827.0</v>
+        <v>14574326372.0</v>
       </c>
       <c r="F103" s="6">
-        <v>13966328982.0</v>
+        <v>9224729416.0</v>
       </c>
       <c r="G103" s="6">
-        <v>5939757845.0</v>
+        <v>5349596956.0</v>
       </c>
       <c r="H103" s="6">
-        <v>1906092089.0</v>
+        <v>2015531531.0</v>
       </c>
       <c r="I103" s="6">
-        <v>1575201978.0</v>
+        <v>941471690.0</v>
       </c>
       <c r="J103" s="6">
-        <v>12391127004.0</v>
+        <v>8283257726.0</v>
       </c>
       <c r="K103" s="6">
-        <v>14289314031.0</v>
+        <v>10422962430.0</v>
       </c>
       <c r="L103" s="6">
-        <v>9515956632.0</v>
+        <v>6148536209.0</v>
       </c>
       <c r="M103" s="6">
-        <v>969900057.0</v>
+        <v>816130452.0</v>
       </c>
       <c r="N103" s="6">
-        <v>3456445344.0</v>
+        <v>2444898154.0</v>
       </c>
       <c r="O103" s="6">
-        <v>2985436174.0</v>
+        <v>2178003502.0</v>
       </c>
       <c r="P103" s="6">
-        <v>1226986465.0</v>
+        <v>786446982.0</v>
       </c>
       <c r="Q103" s="6">
-        <v>434905104.0</v>
+        <v>304169622.0</v>
       </c>
       <c r="R103" s="6">
-        <v>792081361.0</v>
+        <v>482277360.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">A: Žemės ūkis, miškininkystė ir žuvininkystė</t>
           </r>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D104" s="6">
-        <v>17118.0</v>
+        <v>4612.0</v>
       </c>
       <c r="E104" s="6">
-        <v>1292598732.0</v>
+        <v>242643499.0</v>
       </c>
       <c r="F104" s="6">
-        <v>1233088319.0</v>
+        <v>204595010.0</v>
       </c>
       <c r="G104" s="6">
-        <v>59510413.0</v>
+        <v>38048489.0</v>
       </c>
       <c r="H104" s="6">
-        <v>42856138.0</v>
+        <v>26006952.0</v>
       </c>
       <c r="I104" s="6">
-        <v>6592327.0</v>
+        <v>1411587.0</v>
       </c>
       <c r="J104" s="6">
-        <v>1226495992.0</v>
+        <v>203183423.0</v>
       </c>
       <c r="K104" s="6">
-        <v>1063923114.0</v>
+        <v>159299370.0</v>
       </c>
       <c r="L104" s="6">
-        <v>1044460818.0</v>
+        <v>143205862.0</v>
       </c>
       <c r="M104" s="6">
-        <v>1164271.0</v>
+        <v>870324.0</v>
       </c>
       <c r="N104" s="6">
-        <v>273568677.0</v>
+        <v>47726138.0</v>
       </c>
       <c r="O104" s="6">
-        <v>223156629.0</v>
+        <v>33197217.0</v>
       </c>
       <c r="P104" s="6">
-        <v>105564101.0</v>
+        <v>20474204.0</v>
       </c>
       <c r="Q104" s="6">
-        <v>30328431.0</v>
+        <v>5595328.0</v>
       </c>
       <c r="R104" s="6">
-        <v>75235670.0</v>
+        <v>14878876.0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B: Kasyba ir karjerų eksploatavimas</t>
           </r>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D105" s="6">
-        <v>220.0</v>
+        <v>211.0</v>
       </c>
       <c r="E105" s="6">
-        <v>24890281.0</v>
+        <v>10441333.0</v>
       </c>
       <c r="F105" s="6">
-        <v>21459938.0</v>
+        <v>7911451.0</v>
       </c>
       <c r="G105" s="6">
-        <v>3430343.0</v>
+        <v>2529882.0</v>
       </c>
       <c r="H105" s="6">
-        <v>1505164.0</v>
+        <v>1374913.0</v>
       </c>
       <c r="I105" s="6">
-        <v>343413.0</v>
+        <v>48381.0</v>
       </c>
       <c r="J105" s="6">
-        <v>21116525.0</v>
+        <v>7863070.0</v>
       </c>
       <c r="K105" s="6">
-        <v>19150505.0</v>
+        <v>5250490.0</v>
       </c>
       <c r="L105" s="6">
-        <v>16997562.0</v>
+        <v>8277629.0</v>
       </c>
       <c r="M105" s="6">
-        <v>694481.0</v>
+        <v>-4796329.0</v>
       </c>
       <c r="N105" s="6">
-        <v>5047114.0</v>
+        <v>1976803.0</v>
       </c>
       <c r="O105" s="6">
-        <v>4021606.0</v>
+        <v>1102603.0</v>
       </c>
       <c r="P105" s="6">
-        <v>1905995.0</v>
+        <v>468144.0</v>
       </c>
       <c r="Q105" s="6">
-        <v>694635.0</v>
+        <v>592711.0</v>
       </c>
       <c r="R105" s="6">
-        <v>1211360.0</v>
+        <v>-124567.0</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C: Apdirbamoji gamyba</t>
           </r>
         </is>
       </c>
       <c r="C106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D106" s="6">
-        <v>9840.0</v>
+        <v>9531.0</v>
       </c>
       <c r="E106" s="6">
-        <v>3201889471.0</v>
+        <v>2870074049.0</v>
       </c>
       <c r="F106" s="6">
-        <v>1538134532.0</v>
+        <v>1160270335.0</v>
       </c>
       <c r="G106" s="6">
-        <v>1663754939.0</v>
+        <v>1709803714.0</v>
       </c>
       <c r="H106" s="6">
-        <v>982129206.0</v>
+        <v>1114511121.0</v>
       </c>
       <c r="I106" s="6">
-        <v>21132521.0</v>
+        <v>8834643.0</v>
       </c>
       <c r="J106" s="6">
-        <v>1517002011.0</v>
+        <v>1151435692.0</v>
       </c>
       <c r="K106" s="6">
-        <v>2611317785.0</v>
+        <v>2145136383.0</v>
       </c>
       <c r="L106" s="6">
-        <v>1355307438.0</v>
+        <v>1060879938.0</v>
       </c>
       <c r="M106" s="6">
-        <v>584323214.0</v>
+        <v>512417124.0</v>
       </c>
       <c r="N106" s="6">
-        <v>479630292.0</v>
+        <v>372370454.0</v>
       </c>
       <c r="O106" s="6">
-        <v>547788749.0</v>
+        <v>449734386.0</v>
       </c>
       <c r="P106" s="6">
-        <v>143913403.0</v>
+        <v>107824364.0</v>
       </c>
       <c r="Q106" s="6">
-        <v>87594364.0</v>
+        <v>77674907.0</v>
       </c>
       <c r="R106" s="6">
-        <v>56319039.0</v>
+        <v>30149457.0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D: Elektros, dujų, garo tiekimas ir oro kondicionavimas</t>
           </r>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D107" s="6">
-        <v>1120.0</v>
+        <v>923.0</v>
       </c>
       <c r="E107" s="6">
-        <v>545648829.0</v>
+        <v>862319314.0</v>
       </c>
       <c r="F107" s="6">
-        <v>452547920.0</v>
+        <v>679066878.0</v>
       </c>
       <c r="G107" s="6">
-        <v>93100909.0</v>
+        <v>183252436.0</v>
       </c>
       <c r="H107" s="6">
-        <v>18482439.0</v>
+        <v>12653950.0</v>
       </c>
       <c r="I107" s="6">
-        <v>3627969.0</v>
+        <v>8583522.0</v>
       </c>
       <c r="J107" s="6">
-        <v>448919951.0</v>
+        <v>670483356.0</v>
       </c>
       <c r="K107" s="6">
-        <v>929177667.0</v>
+        <v>830300295.0</v>
       </c>
       <c r="L107" s="6">
-        <v>695033995.0</v>
+        <v>518309419.0</v>
       </c>
       <c r="M107" s="6">
-        <v>410005.0</v>
+        <v>181186.0</v>
       </c>
       <c r="N107" s="6">
-        <v>199838216.0</v>
+        <v>236795885.0</v>
       </c>
       <c r="O107" s="6">
-        <v>195127310.0</v>
+        <v>174363062.0</v>
       </c>
       <c r="P107" s="6">
-        <v>35984149.0</v>
+        <v>68825400.0</v>
       </c>
       <c r="Q107" s="6">
-        <v>31016105.0</v>
+        <v>6274652.0</v>
       </c>
       <c r="R107" s="6">
-        <v>4968044.0</v>
+        <v>62550748.0</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E: Vandens tiekimas nuotekų valymas, atliekų tvarkymas ir regeneravimas</t>
           </r>
         </is>
       </c>
       <c r="C108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D108" s="6">
-        <v>398.0</v>
+        <v>378.0</v>
       </c>
       <c r="E108" s="6">
-        <v>115385198.0</v>
+        <v>85325044.0</v>
       </c>
       <c r="F108" s="6">
-        <v>100302060.0</v>
+        <v>69743150.0</v>
       </c>
       <c r="G108" s="6">
-        <v>15083138.0</v>
+        <v>15581894.0</v>
       </c>
       <c r="H108" s="6">
-        <v>10238089.0</v>
+        <v>12671618.0</v>
       </c>
       <c r="I108" s="6">
-        <v>373127.0</v>
+        <v>239448.0</v>
       </c>
       <c r="J108" s="6">
-        <v>99928933.0</v>
+        <v>69503702.0</v>
       </c>
       <c r="K108" s="6">
-        <v>92774459.0</v>
+        <v>59583677.0</v>
       </c>
       <c r="L108" s="6">
-        <v>87704990.0</v>
+        <v>53582557.0</v>
       </c>
       <c r="M108" s="6">
-        <v>882529.0</v>
+        <v>511305.0</v>
       </c>
       <c r="N108" s="6">
-        <v>26879583.0</v>
+        <v>16975599.0</v>
       </c>
       <c r="O108" s="6">
-        <v>19411214.0</v>
+        <v>12510998.0</v>
       </c>
       <c r="P108" s="6">
-        <v>9649596.0</v>
+        <v>6186036.0</v>
       </c>
       <c r="Q108" s="6">
-        <v>1822877.0</v>
+        <v>1566902.0</v>
       </c>
       <c r="R108" s="6">
-        <v>7826719.0</v>
+        <v>4619134.0</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F: Statyba</t>
           </r>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D109" s="6">
-        <v>12447.0</v>
+        <v>12179.0</v>
       </c>
       <c r="E109" s="6">
-        <v>1314497396.0</v>
+        <v>678243378.0</v>
       </c>
       <c r="F109" s="6">
-        <v>1176041753.0</v>
+        <v>559439031.0</v>
       </c>
       <c r="G109" s="6">
-        <v>138455643.0</v>
+        <v>118804347.0</v>
       </c>
       <c r="H109" s="6">
-        <v>12744220.0</v>
+        <v>20125155.0</v>
       </c>
       <c r="I109" s="6">
-        <v>16194245.0</v>
+        <v>5320716.0</v>
       </c>
       <c r="J109" s="6">
-        <v>1159847508.0</v>
+        <v>554118315.0</v>
       </c>
       <c r="K109" s="6">
-        <v>893998767.0</v>
+        <v>452320571.0</v>
       </c>
       <c r="L109" s="6">
-        <v>809139352.0</v>
+        <v>403894424.0</v>
       </c>
       <c r="M109" s="6">
-        <v>22275471.0</v>
+        <v>8583986.0</v>
       </c>
       <c r="N109" s="6">
-        <v>183898261.0</v>
+        <v>89451273.0</v>
       </c>
       <c r="O109" s="6">
-        <v>187730213.0</v>
+        <v>94925138.0</v>
       </c>
       <c r="P109" s="6">
-        <v>53105302.0</v>
+        <v>26211631.0</v>
       </c>
       <c r="Q109" s="6">
-        <v>51009375.0</v>
+        <v>29106295.0</v>
       </c>
       <c r="R109" s="6">
-        <v>2095927.0</v>
+        <v>-2894664.0</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G: Didmeninė ir mažmeninė prekyba</t>
           </r>
         </is>
       </c>
       <c r="C110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D110" s="6">
-        <v>25700.0</v>
+        <v>24818.0</v>
       </c>
       <c r="E110" s="6">
-        <v>6222577079.0</v>
+        <v>4833817419.0</v>
       </c>
       <c r="F110" s="6">
-        <v>4547138964.0</v>
+        <v>3379116720.0</v>
       </c>
       <c r="G110" s="6">
-        <v>1675438115.0</v>
+        <v>1454700699.0</v>
       </c>
       <c r="H110" s="6">
-        <v>761751262.0</v>
+        <v>752643084.0</v>
       </c>
       <c r="I110" s="6">
-        <v>54240456.0</v>
+        <v>21994309.0</v>
       </c>
       <c r="J110" s="6">
-        <v>4492898508.0</v>
+        <v>3357122411.0</v>
       </c>
       <c r="K110" s="6">
-        <v>4652409732.0</v>
+        <v>3942593821.0</v>
       </c>
       <c r="L110" s="6">
-        <v>2603372533.0</v>
+        <v>2092916215.0</v>
       </c>
       <c r="M110" s="6">
-        <v>324795305.0</v>
+        <v>271346181.0</v>
       </c>
       <c r="N110" s="6">
-        <v>1256185040.0</v>
+        <v>988092338.0</v>
       </c>
       <c r="O110" s="6">
-        <v>964408112.0</v>
+        <v>818716121.0</v>
       </c>
       <c r="P110" s="6">
-        <v>438136964.0</v>
+        <v>305318867.0</v>
       </c>
       <c r="Q110" s="6">
-        <v>76126407.0</v>
+        <v>78270891.0</v>
       </c>
       <c r="R110" s="6">
-        <v>362010557.0</v>
+        <v>227047976.0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H: Transportas ir saugojimas</t>
           </r>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D111" s="6">
-        <v>8524.0</v>
+        <v>8413.0</v>
       </c>
       <c r="E111" s="6">
-        <v>2166729725.0</v>
+        <v>1756830160.0</v>
       </c>
       <c r="F111" s="6">
-        <v>886510894.0</v>
+        <v>636551654.0</v>
       </c>
       <c r="G111" s="6">
-        <v>1280218831.0</v>
+        <v>1120278506.0</v>
       </c>
       <c r="H111" s="6">
-        <v>26500929.0</v>
+        <v>25133340.0</v>
       </c>
       <c r="I111" s="6">
-        <v>13663444.0</v>
+        <v>7734937.0</v>
       </c>
       <c r="J111" s="6">
-        <v>872847450.0</v>
+        <v>628816717.0</v>
       </c>
       <c r="K111" s="6">
-        <v>1229309592.0</v>
+        <v>1075773956.0</v>
       </c>
       <c r="L111" s="6">
-        <v>782678795.0</v>
+        <v>636993628.0</v>
       </c>
       <c r="M111" s="6">
-        <v>8702219.0</v>
+        <v>7330895.0</v>
       </c>
       <c r="N111" s="6">
-        <v>284860588.0</v>
+        <v>222541546.0</v>
       </c>
       <c r="O111" s="6">
-        <v>258075443.0</v>
+        <v>225813652.0</v>
       </c>
       <c r="P111" s="6">
-        <v>91571972.0</v>
+        <v>54563819.0</v>
       </c>
       <c r="Q111" s="6">
-        <v>61596689.0</v>
+        <v>55665929.0</v>
       </c>
       <c r="R111" s="6">
-        <v>29975283.0</v>
+        <v>-1102110.0</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I: Apgyvendinimo ir maitinimo paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D112" s="6">
-        <v>4209.0</v>
+        <v>4077.0</v>
       </c>
       <c r="E112" s="6">
-        <v>226185508.0</v>
+        <v>158787459.0</v>
       </c>
       <c r="F112" s="6">
-        <v>222397192.0</v>
+        <v>156217975.0</v>
       </c>
       <c r="G112" s="6">
-        <v>3788316.0</v>
+        <v>2569484.0</v>
       </c>
       <c r="H112" s="6">
-        <v>1448405.0</v>
+        <v>794987.0</v>
       </c>
       <c r="I112" s="6">
-        <v>5839775.0</v>
+        <v>3244510.0</v>
       </c>
       <c r="J112" s="6">
-        <v>216557417.0</v>
+        <v>152973465.0</v>
       </c>
       <c r="K112" s="6">
-        <v>143490722.0</v>
+        <v>102053762.0</v>
       </c>
       <c r="L112" s="6">
-        <v>129921471.0</v>
+        <v>88927357.0</v>
       </c>
       <c r="M112" s="6">
-        <v>902500.0</v>
+        <v>4065300.0</v>
       </c>
       <c r="N112" s="6">
-        <v>47383321.0</v>
+        <v>33360463.0</v>
       </c>
       <c r="O112" s="6">
-        <v>30132637.0</v>
+        <v>21431290.0</v>
       </c>
       <c r="P112" s="6">
-        <v>19558426.0</v>
+        <v>14056420.0</v>
       </c>
       <c r="Q112" s="6">
-        <v>1731178.0</v>
+        <v>1014846.0</v>
       </c>
       <c r="R112" s="6">
-        <v>17827248.0</v>
+        <v>13041574.0</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J: Leidyba, transliavimas ir turinio kūrimo ir platinimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D113" s="6">
-        <v>1300.0</v>
+        <v>1145.0</v>
       </c>
       <c r="E113" s="6">
-        <v>192904108.0</v>
+        <v>116990819.0</v>
       </c>
       <c r="F113" s="6">
-        <v>104778738.0</v>
+        <v>54426587.0</v>
       </c>
       <c r="G113" s="6">
-        <v>88125370.0</v>
+        <v>62564232.0</v>
       </c>
       <c r="H113" s="6">
-        <v>970367.0</v>
+        <v>641787.0</v>
       </c>
       <c r="I113" s="6">
-        <v>17077665.0</v>
+        <v>7744191.0</v>
       </c>
       <c r="J113" s="6">
-        <v>87701073.0</v>
+        <v>46682396.0</v>
       </c>
       <c r="K113" s="6">
-        <v>277887930.0</v>
+        <v>102605236.0</v>
       </c>
       <c r="L113" s="6">
-        <v>201631995.0</v>
+        <v>31318514.0</v>
       </c>
       <c r="M113" s="6">
-        <v>174033.0</v>
+        <v>311900.0</v>
       </c>
       <c r="N113" s="6">
-        <v>33045472.0</v>
+        <v>23390663.0</v>
       </c>
       <c r="O113" s="6">
-        <v>58349225.0</v>
+        <v>21537875.0</v>
       </c>
       <c r="P113" s="6">
-        <v>7988875.0</v>
+        <v>4779393.0</v>
       </c>
       <c r="Q113" s="6">
-        <v>31456778.0</v>
+        <v>2051987.0</v>
       </c>
       <c r="R113" s="6">
-        <v>-23467903.0</v>
+        <v>2727406.0</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">K: Telekomunikacijų, kompiuterių programavimo, konsultacinė, kompiuterijos infrastruktūros ir kita informacinių paslaugų veikla</t>
           </r>
         </is>
       </c>
       <c r="C114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D114" s="6">
-        <v>4480.0</v>
+        <v>4111.0</v>
       </c>
       <c r="E114" s="6">
-        <v>788355437.0</v>
+        <v>509244690.0</v>
       </c>
       <c r="F114" s="6">
-        <v>345334532.0</v>
+        <v>208573858.0</v>
       </c>
       <c r="G114" s="6">
-        <v>443020905.0</v>
+        <v>300670832.0</v>
       </c>
       <c r="H114" s="6">
-        <v>11699233.0</v>
+        <v>12121791.0</v>
       </c>
       <c r="I114" s="6">
-        <v>4470802.0</v>
+        <v>2307707.0</v>
       </c>
       <c r="J114" s="6">
-        <v>340863730.0</v>
+        <v>206266151.0</v>
       </c>
       <c r="K114" s="6">
-        <v>392059600.0</v>
+        <v>272732651.0</v>
       </c>
       <c r="L114" s="6">
-        <v>206550867.0</v>
+        <v>119377671.0</v>
       </c>
       <c r="M114" s="6">
-        <v>2784367.0</v>
+        <v>2361600.0</v>
       </c>
       <c r="N114" s="6">
-        <v>112577638.0</v>
+        <v>76484795.0</v>
       </c>
       <c r="O114" s="6">
-        <v>82269040.0</v>
+        <v>57225936.0</v>
       </c>
       <c r="P114" s="6">
-        <v>43940085.0</v>
+        <v>26903504.0</v>
       </c>
       <c r="Q114" s="6">
-        <v>10833649.0</v>
+        <v>6223879.0</v>
       </c>
       <c r="R114" s="6">
-        <v>33106436.0</v>
+        <v>20679625.0</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L: Finansinė ir draudimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D115" s="6">
-        <v>871.0</v>
+        <v>800.0</v>
       </c>
       <c r="E115" s="6">
-        <v>864353028.0</v>
+        <v>795111903.0</v>
       </c>
       <c r="F115" s="6">
-        <v>827380833.0</v>
+        <v>767006512.0</v>
       </c>
       <c r="G115" s="6">
-        <v>36972195.0</v>
+        <v>28105391.0</v>
       </c>
       <c r="H115" s="6">
-        <v>625222.0</v>
+        <v>764069.0</v>
       </c>
       <c r="I115" s="6">
-        <v>602675285.0</v>
+        <v>535578902.0</v>
       </c>
       <c r="J115" s="6">
-        <v>224705548.0</v>
+        <v>231427610.0</v>
       </c>
       <c r="K115" s="6">
-        <v>323720490.0</v>
+        <v>269051281.0</v>
       </c>
       <c r="L115" s="6">
-        <v>246238038.0</v>
+        <v>204518000.0</v>
       </c>
       <c r="M115" s="6">
-        <v>63067.0</v>
+        <v>364857.0</v>
       </c>
       <c r="N115" s="6">
-        <v>64782837.0</v>
+        <v>62475567.0</v>
       </c>
       <c r="O115" s="6">
-        <v>67981303.0</v>
+        <v>56500769.0</v>
       </c>
       <c r="P115" s="6">
-        <v>17237345.0</v>
+        <v>15604369.0</v>
       </c>
       <c r="Q115" s="6">
-        <v>2681493.0</v>
+        <v>988014.0</v>
       </c>
       <c r="R115" s="6">
-        <v>14555852.0</v>
+        <v>14616355.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M: Nekilnojamojo turto operacijos</t>
           </r>
         </is>
       </c>
       <c r="C116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D116" s="6">
-        <v>7253.0</v>
+        <v>7097.0</v>
       </c>
       <c r="E116" s="6">
-        <v>558254359.0</v>
+        <v>372274100.0</v>
       </c>
       <c r="F116" s="6">
-        <v>547782845.0</v>
+        <v>364151980.0</v>
       </c>
       <c r="G116" s="6">
-        <v>10471514.0</v>
+        <v>8122120.0</v>
       </c>
       <c r="H116" s="6">
-        <v>2188150.0</v>
+        <v>2014325.0</v>
       </c>
       <c r="I116" s="6">
-        <v>89450256.0</v>
+        <v>34501846.0</v>
       </c>
       <c r="J116" s="6">
-        <v>458332589.0</v>
+        <v>329650134.0</v>
       </c>
       <c r="K116" s="6">
-        <v>532013205.0</v>
+        <v>310954038.0</v>
       </c>
       <c r="L116" s="6">
-        <v>517836695.0</v>
+        <v>298515243.0</v>
       </c>
       <c r="M116" s="6">
-        <v>2499881.0</v>
+        <v>1201843.0</v>
       </c>
       <c r="N116" s="6">
-        <v>155210460.0</v>
+        <v>87364844.0</v>
       </c>
       <c r="O116" s="6">
-        <v>111722773.0</v>
+        <v>65299603.0</v>
       </c>
       <c r="P116" s="6">
-        <v>62963231.0</v>
+        <v>45763217.0</v>
       </c>
       <c r="Q116" s="6">
-        <v>14850238.0</v>
+        <v>21689011.0</v>
       </c>
       <c r="R116" s="6">
-        <v>48112993.0</v>
+        <v>24074206.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">N: Profesinė, mokslinė ir techninė veikla</t>
           </r>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D117" s="6">
-        <v>13272.0</v>
+        <v>10952.0</v>
       </c>
       <c r="E117" s="6">
-        <v>1379161879.0</v>
+        <v>445979149.0</v>
       </c>
       <c r="F117" s="6">
-        <v>1145847788.0</v>
+        <v>297699580.0</v>
       </c>
       <c r="G117" s="6">
-        <v>233314091.0</v>
+        <v>148279569.0</v>
       </c>
       <c r="H117" s="6">
-        <v>10129766.0</v>
+        <v>11006567.0</v>
       </c>
       <c r="I117" s="6">
-        <v>449389488.0</v>
+        <v>18434551.0</v>
       </c>
       <c r="J117" s="6">
-        <v>696458300.0</v>
+        <v>279265029.0</v>
       </c>
       <c r="K117" s="6">
-        <v>420517279.0</v>
+        <v>221399122.0</v>
       </c>
       <c r="L117" s="6">
-        <v>302030014.0</v>
+        <v>142140323.0</v>
       </c>
       <c r="M117" s="6">
-        <v>2950967.0</v>
+        <v>2671305.0</v>
       </c>
       <c r="N117" s="6">
-        <v>169608820.0</v>
+        <v>73951268.0</v>
       </c>
       <c r="O117" s="6">
-        <v>88173606.0</v>
+        <v>46468287.0</v>
       </c>
       <c r="P117" s="6">
-        <v>101503780.0</v>
+        <v>36100205.0</v>
       </c>
       <c r="Q117" s="6">
-        <v>16688754.0</v>
+        <v>6718173.0</v>
       </c>
       <c r="R117" s="6">
-        <v>84815026.0</v>
+        <v>29382032.0</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">O: Administracinė ir aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D118" s="6">
-        <v>4585.0</v>
+        <v>4347.0</v>
       </c>
       <c r="E118" s="6">
-        <v>478631530.0</v>
+        <v>394917381.0</v>
       </c>
       <c r="F118" s="6">
-        <v>312271304.0</v>
+        <v>262185951.0</v>
       </c>
       <c r="G118" s="6">
-        <v>166360226.0</v>
+        <v>132731430.0</v>
       </c>
       <c r="H118" s="6">
-        <v>16814559.0</v>
+        <v>17230956.0</v>
       </c>
       <c r="I118" s="6">
-        <v>11730135.0</v>
+        <v>6848057.0</v>
       </c>
       <c r="J118" s="6">
-        <v>300541169.0</v>
+        <v>255337894.0</v>
       </c>
       <c r="K118" s="6">
-        <v>259722501.0</v>
+        <v>239337022.0</v>
       </c>
       <c r="L118" s="6">
-        <v>183732324.0</v>
+        <v>165606557.0</v>
       </c>
       <c r="M118" s="6">
-        <v>2778424.0</v>
+        <v>2376471.0</v>
       </c>
       <c r="N118" s="6">
-        <v>76119559.0</v>
+        <v>67177291.0</v>
       </c>
       <c r="O118" s="6">
-        <v>53069225.0</v>
+        <v>49918773.0</v>
       </c>
       <c r="P118" s="6">
-        <v>32896280.0</v>
+        <v>26713719.0</v>
       </c>
       <c r="Q118" s="6">
-        <v>8153820.0</v>
+        <v>8279179.0</v>
       </c>
       <c r="R118" s="6">
-        <v>24742460.0</v>
+        <v>18434540.0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P: Viešasis valdymas ir gynyba; privalomasis socialinis draudimas</t>
           </r>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D119" s="6">
-        <v>60.0</v>
+        <v>58.0</v>
       </c>
       <c r="E119" s="6">
-        <v>26501045.0</v>
+        <v>17392066.0</v>
       </c>
       <c r="F119" s="6">
-        <v>24810878.0</v>
+        <v>15860439.0</v>
       </c>
       <c r="G119" s="6">
-        <v>1690167.0</v>
+        <v>1531627.0</v>
       </c>
       <c r="H119" s="6">
         <v>0.0</v>
       </c>
       <c r="I119" s="6">
-        <v>12008268.0</v>
+        <v>11407691.0</v>
       </c>
       <c r="J119" s="6">
-        <v>12802610.0</v>
+        <v>4452748.0</v>
       </c>
       <c r="K119" s="6">
-        <v>194580367.0</v>
+        <v>75802276.0</v>
       </c>
       <c r="L119" s="6">
-        <v>113083848.0</v>
+        <v>46999419.0</v>
       </c>
       <c r="M119" s="6">
-        <v>10689190.0</v>
+        <v>3533167.0</v>
       </c>
       <c r="N119" s="6">
-        <v>29505817.0</v>
+        <v>8788034.0</v>
       </c>
       <c r="O119" s="6">
-        <v>40861877.0</v>
+        <v>15918478.0</v>
       </c>
       <c r="P119" s="6">
-        <v>29166847.0</v>
+        <v>8550920.0</v>
       </c>
       <c r="Q119" s="6">
-        <v>12967.0</v>
+        <v>1778.0</v>
       </c>
       <c r="R119" s="6">
-        <v>29153880.0</v>
+        <v>8549142.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Q: Švietimas</t>
           </r>
         </is>
       </c>
       <c r="C120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D120" s="6">
-        <v>773.0</v>
+        <v>666.0</v>
       </c>
       <c r="E120" s="6">
-        <v>42326098.0</v>
+        <v>61132192.0</v>
       </c>
       <c r="F120" s="6">
-        <v>39664791.0</v>
+        <v>59342946.0</v>
       </c>
       <c r="G120" s="6">
-        <v>2661307.0</v>
+        <v>1789246.0</v>
       </c>
       <c r="H120" s="6">
-        <v>273859.0</v>
+        <v>325205.0</v>
       </c>
       <c r="I120" s="6">
-        <v>19185471.0</v>
+        <v>50522576.0</v>
       </c>
       <c r="J120" s="6">
-        <v>20479320.0</v>
+        <v>8820370.0</v>
       </c>
       <c r="K120" s="6">
-        <v>36199457.0</v>
+        <v>18657624.0</v>
       </c>
       <c r="L120" s="6">
-        <v>32133405.0</v>
+        <v>16524290.0</v>
       </c>
       <c r="M120" s="6">
-        <v>77410.0</v>
+        <v>22933.0</v>
       </c>
       <c r="N120" s="6">
-        <v>7827079.0</v>
+        <v>3077828.0</v>
       </c>
       <c r="O120" s="6">
-        <v>7601886.0</v>
+        <v>3918101.0</v>
       </c>
       <c r="P120" s="6">
-        <v>6115283.0</v>
+        <v>2207322.0</v>
       </c>
       <c r="Q120" s="6">
-        <v>444303.0</v>
+        <v>212833.0</v>
       </c>
       <c r="R120" s="6">
-        <v>5670980.0</v>
+        <v>1994489.0</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R: Žmonių sveikatos priežiūra ir socialinis darbas</t>
           </r>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D121" s="6">
-        <v>499.0</v>
+        <v>483.0</v>
       </c>
       <c r="E121" s="6">
-        <v>252274072.0</v>
+        <v>223677527.0</v>
       </c>
       <c r="F121" s="6">
-        <v>250535618.0</v>
+        <v>221940549.0</v>
       </c>
       <c r="G121" s="6">
-        <v>1738454.0</v>
+        <v>1736978.0</v>
       </c>
       <c r="H121" s="6">
-        <v>244018.0</v>
+        <v>367800.0</v>
       </c>
       <c r="I121" s="6">
-        <v>235980549.0</v>
+        <v>208786972.0</v>
       </c>
       <c r="J121" s="6">
-        <v>14555069.0</v>
+        <v>13153577.0</v>
       </c>
       <c r="K121" s="6">
-        <v>63155167.0</v>
+        <v>51617710.0</v>
       </c>
       <c r="L121" s="6">
-        <v>57598486.0</v>
+        <v>47510843.0</v>
       </c>
       <c r="M121" s="6">
-        <v>329110.0</v>
+        <v>345038.0</v>
       </c>
       <c r="N121" s="6">
-        <v>7304297.0</v>
+        <v>5772001.0</v>
       </c>
       <c r="O121" s="6">
-        <v>13262585.0</v>
+        <v>10839719.0</v>
       </c>
       <c r="P121" s="6">
-        <v>5053121.0</v>
+        <v>4283929.0</v>
       </c>
       <c r="Q121" s="6">
-        <v>183868.0</v>
+        <v>546000.0</v>
       </c>
       <c r="R121" s="6">
-        <v>4869253.0</v>
+        <v>3737929.0</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S: Meninė, pramoginė ir rekreacijos organizavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D122" s="6">
-        <v>1643.0</v>
+        <v>1417.0</v>
       </c>
       <c r="E122" s="6">
-        <v>80810321.0</v>
+        <v>39148038.0</v>
       </c>
       <c r="F122" s="6">
-        <v>76207218.0</v>
+        <v>36826314.0</v>
       </c>
       <c r="G122" s="6">
-        <v>4603103.0</v>
+        <v>2321724.0</v>
       </c>
       <c r="H122" s="6">
-        <v>482379.0</v>
+        <v>387470.0</v>
       </c>
       <c r="I122" s="6">
-        <v>5971350.0</v>
+        <v>4842128.0</v>
       </c>
       <c r="J122" s="6">
-        <v>70235868.0</v>
+        <v>31984186.0</v>
       </c>
       <c r="K122" s="6">
-        <v>47712518.0</v>
+        <v>26142986.0</v>
       </c>
       <c r="L122" s="6">
-        <v>41473405.0</v>
+        <v>22856652.0</v>
       </c>
       <c r="M122" s="6">
-        <v>359705.0</v>
+        <v>334981.0</v>
       </c>
       <c r="N122" s="6">
-        <v>15833849.0</v>
+        <v>7181543.0</v>
       </c>
       <c r="O122" s="6">
-        <v>9992312.0</v>
+        <v>5490027.0</v>
       </c>
       <c r="P122" s="6">
-        <v>8160093.0</v>
+        <v>3111283.0</v>
       </c>
       <c r="Q122" s="6">
-        <v>1030411.0</v>
+        <v>591861.0</v>
       </c>
       <c r="R122" s="6">
-        <v>7129682.0</v>
+        <v>2519422.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T: Kita aptarnavimo veikla</t>
           </r>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D123" s="6">
-        <v>3262.0</v>
+        <v>3201.0</v>
       </c>
       <c r="E123" s="6">
-        <v>118217511.0</v>
+        <v>99259636.0</v>
       </c>
       <c r="F123" s="6">
-        <v>100556651.0</v>
+        <v>83118027.0</v>
       </c>
       <c r="G123" s="6">
-        <v>17660860.0</v>
+        <v>16141609.0</v>
       </c>
       <c r="H123" s="6">
-        <v>4827117.0</v>
+        <v>4742945.0</v>
       </c>
       <c r="I123" s="6">
-        <v>4484892.0</v>
+        <v>2893684.0</v>
       </c>
       <c r="J123" s="6">
-        <v>96071759.0</v>
+        <v>80224343.0</v>
       </c>
       <c r="K123" s="6">
-        <v>82447940.0</v>
+        <v>61755083.0</v>
       </c>
       <c r="L123" s="6">
-        <v>66177881.0</v>
+        <v>46076457.0</v>
       </c>
       <c r="M123" s="6">
-        <v>2884676.0</v>
+        <v>1981152.0</v>
       </c>
       <c r="N123" s="6">
-        <v>23713154.0</v>
+        <v>19760850.0</v>
       </c>
       <c r="O123" s="6">
-        <v>17313930.0</v>
+        <v>12966501.0</v>
       </c>
       <c r="P123" s="6">
-        <v>10568344.0</v>
+        <v>8411406.0</v>
       </c>
       <c r="Q123" s="6">
-        <v>3322628.0</v>
+        <v>1097876.0</v>
       </c>
       <c r="R123" s="6">
-        <v>7245716.0</v>
+        <v>7313530.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U: Namų ūkių, samdančių darbininkus, veikla ir namų ūkių veikla, susijusi su savoms reikmėms tenkinti skirtų nediferencijuojamų gaminių gamyba ir paslaugų teikimu</t>
           </r>
         </is>
       </c>
       <c r="C124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="D124" s="6">
-[...42 lines deleted...]
-        <v>33613.0</v>
+      <c r="D124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q124" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R124" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">X: Nenustatyta ekonominė veikla</t>
           </r>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SUM: Iš viso</t>
           </r>
         </is>
       </c>
       <c r="D125" s="6">
-        <v>423.0</v>
+        <v>61.0</v>
       </c>
       <c r="E125" s="6">
-        <v>13636083.0</v>
+        <v>713991.0</v>
       </c>
       <c r="F125" s="6">
-        <v>13277077.0</v>
+        <v>681244.0</v>
       </c>
       <c r="G125" s="6">
-        <v>359006.0</v>
+        <v>32747.0</v>
       </c>
       <c r="H125" s="6">
-        <v>181567.0</v>
+        <v>13496.0</v>
       </c>
       <c r="I125" s="6">
-        <v>763305.0</v>
+        <v>191332.0</v>
       </c>
       <c r="J125" s="6">
-        <v>12513772.0</v>
+        <v>489912.0</v>
       </c>
       <c r="K125" s="6">
-        <v>23653243.0</v>
+        <v>592705.0</v>
       </c>
       <c r="L125" s="6">
-        <v>22760729.0</v>
+        <v>102838.0</v>
       </c>
       <c r="M125" s="6">
-        <v>159233.0</v>
+        <v>115233.0</v>
       </c>
       <c r="N125" s="6">
-        <v>3572369.0</v>
+        <v>182294.0</v>
       </c>
       <c r="O125" s="6">
-        <v>4967181.0</v>
+        <v>124468.0</v>
       </c>
       <c r="P125" s="6">
-        <v>1969432.0</v>
+        <v>88651.0</v>
       </c>
       <c r="Q125" s="6">
-        <v>3325906.0</v>
+        <v>6570.0</v>
       </c>
       <c r="R125" s="6">
-        <v>-1356474.0</v>
+        <v>82081.0</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="B5:R5"/>
     <mergeCell ref="B8:R8"/>
     <mergeCell ref="A11:A33"/>
     <mergeCell ref="A34:A56"/>
     <mergeCell ref="A57:A79"/>
     <mergeCell ref="A80:A102"/>
     <mergeCell ref="A103:A125"/>
     <mergeCell ref="A128:Q128"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>