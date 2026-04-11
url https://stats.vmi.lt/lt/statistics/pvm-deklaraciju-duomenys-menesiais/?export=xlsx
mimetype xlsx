--- v1 (2026-02-05)
+++ v2 (2026-04-11)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pvm-deklaraciju-duomenys-menes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-02-05</t>
+    <t>2026-04-07</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -250,50 +250,78 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Grąžintinas PVM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-02</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-01</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025-12</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1476,54 +1504,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="P69" sqref="P69"/>
+      <selection activeCell="P71" sqref="P71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>1</v>
@@ -1776,3814 +1804,3940 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>116913.0</v>
+        <v>98354.0</v>
       </c>
       <c r="C10" s="6">
-        <v>19573515127.0</v>
+        <v>14499526803.0</v>
       </c>
       <c r="D10" s="6">
-        <v>13778663883.0</v>
+        <v>9197535533.0</v>
       </c>
       <c r="E10" s="6">
-        <v>5794851244.0</v>
+        <v>5301991270.0</v>
       </c>
       <c r="F10" s="6">
-        <v>1915666024.0</v>
+        <v>2002061098.0</v>
       </c>
       <c r="G10" s="6">
-        <v>1532815586.0</v>
+        <v>944434068.0</v>
       </c>
       <c r="H10" s="6">
-        <v>12245848297.0</v>
+        <v>8253101465.0</v>
       </c>
       <c r="I10" s="6">
-        <v>13900834239.0</v>
+        <v>10328094255.0</v>
       </c>
       <c r="J10" s="6">
-        <v>9223869755.0</v>
+        <v>6103633009.0</v>
       </c>
       <c r="K10" s="6">
-        <v>966195933.0</v>
+        <v>815642548.0</v>
       </c>
       <c r="L10" s="6">
-        <v>3376915276.0</v>
+        <v>2421030196.0</v>
       </c>
       <c r="M10" s="6">
-        <v>2904049410.0</v>
+        <v>2158331905.0</v>
       </c>
       <c r="N10" s="6">
-        <v>1220803968.0</v>
+        <v>781875134.0</v>
       </c>
       <c r="O10" s="6">
-        <v>428807199.0</v>
+        <v>302450657.0</v>
       </c>
       <c r="P10" s="6">
-        <v>791996769.0</v>
+        <v>479424477.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-11</t>
+            <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
       <c r="B11" s="6">
-        <v>97700.0</v>
+        <v>98447.0</v>
       </c>
       <c r="C11" s="6">
-        <v>16518740541.0</v>
+        <v>14724708378.0</v>
       </c>
       <c r="D11" s="6">
-        <v>10806932154.0</v>
+        <v>9415306785.0</v>
       </c>
       <c r="E11" s="6">
-        <v>5711808387.0</v>
+        <v>5309401593.0</v>
       </c>
       <c r="F11" s="6">
-        <v>2144588253.0</v>
+        <v>2011607622.0</v>
       </c>
       <c r="G11" s="6">
-        <v>997310217.0</v>
+        <v>1050286772.0</v>
       </c>
       <c r="H11" s="6">
-        <v>9809621937.0</v>
+        <v>8365020013.0</v>
       </c>
       <c r="I11" s="6">
-        <v>11781845038.0</v>
+        <v>10076300847.0</v>
       </c>
       <c r="J11" s="6">
-        <v>7264638085.0</v>
+        <v>5892154796.0</v>
       </c>
       <c r="K11" s="6">
-        <v>894006367.0</v>
+        <v>893077619.0</v>
       </c>
       <c r="L11" s="6">
-        <v>2784488449.0</v>
+        <v>2406611099.0</v>
       </c>
       <c r="M11" s="6">
-        <v>2462383873.0</v>
+        <v>2103645676.0</v>
       </c>
       <c r="N11" s="6">
-        <v>935448811.0</v>
+        <v>821383606.0</v>
       </c>
       <c r="O11" s="6">
-        <v>356500464.0</v>
+        <v>287955031.0</v>
       </c>
       <c r="P11" s="6">
-        <v>578948347.0</v>
+        <v>533428575.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-10</t>
+            <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
-        <v>97776.0</v>
+        <v>117913.0</v>
       </c>
       <c r="C12" s="6">
-        <v>17717178315.0</v>
+        <v>19821894398.0</v>
       </c>
       <c r="D12" s="6">
-        <v>11655365656.0</v>
+        <v>13936856352.0</v>
       </c>
       <c r="E12" s="6">
-        <v>6061812659.0</v>
+        <v>5885038046.0</v>
       </c>
       <c r="F12" s="6">
-        <v>2280055847.0</v>
+        <v>1894108237.0</v>
       </c>
       <c r="G12" s="6">
-        <v>1152196967.0</v>
+        <v>1566200206.0</v>
       </c>
       <c r="H12" s="6">
-        <v>10503168689.0</v>
+        <v>12370656146.0</v>
       </c>
       <c r="I12" s="6">
-        <v>12867244573.0</v>
+        <v>14171643582.0</v>
       </c>
       <c r="J12" s="6">
-        <v>8048423451.0</v>
+        <v>9450737084.0</v>
       </c>
       <c r="K12" s="6">
-        <v>833176848.0</v>
+        <v>969792757.0</v>
       </c>
       <c r="L12" s="6">
-        <v>3012453272.0</v>
+        <v>3431215578.0</v>
       </c>
       <c r="M12" s="6">
-        <v>2687554009.0</v>
+        <v>2960786469.0</v>
       </c>
       <c r="N12" s="6">
-        <v>988193743.0</v>
+        <v>1224936778.0</v>
       </c>
       <c r="O12" s="6">
-        <v>399356683.0</v>
+        <v>432639303.0</v>
       </c>
       <c r="P12" s="6">
-        <v>588837060.0</v>
+        <v>792297475.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-09</t>
+            <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>97889.0</v>
+        <v>97879.0</v>
       </c>
       <c r="C13" s="6">
-        <v>17462513822.0</v>
+        <v>16564428554.0</v>
       </c>
       <c r="D13" s="6">
-        <v>11473909199.0</v>
+        <v>10819205595.0</v>
       </c>
       <c r="E13" s="6">
-        <v>5988604623.0</v>
+        <v>5745222959.0</v>
       </c>
       <c r="F13" s="6">
-        <v>2249518544.0</v>
+        <v>2145395667.0</v>
       </c>
       <c r="G13" s="6">
-        <v>1312689646.0</v>
+        <v>998632245.0</v>
       </c>
       <c r="H13" s="6">
-        <v>10161219553.0</v>
+        <v>9820573350.0</v>
       </c>
       <c r="I13" s="6">
-        <v>12685614263.0</v>
+        <v>11852080409.0</v>
       </c>
       <c r="J13" s="6">
-        <v>7879882028.0</v>
+        <v>7306211799.0</v>
       </c>
       <c r="K13" s="6">
-        <v>1100171367.0</v>
+        <v>895610119.0</v>
       </c>
       <c r="L13" s="6">
-        <v>2903682814.0</v>
+        <v>2800081126.0</v>
       </c>
       <c r="M13" s="6">
-        <v>2651399229.0</v>
+        <v>2477148060.0</v>
       </c>
       <c r="N13" s="6">
-        <v>939607168.0</v>
+        <v>936488416.0</v>
       </c>
       <c r="O13" s="6">
-        <v>391616607.0</v>
+        <v>358278460.0</v>
       </c>
       <c r="P13" s="6">
-        <v>547990561.0</v>
+        <v>578209956.0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-08</t>
+            <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>96495.0</v>
+        <v>97873.0</v>
       </c>
       <c r="C14" s="6">
-        <v>16048606243.0</v>
+        <v>17747590594.0</v>
       </c>
       <c r="D14" s="6">
-        <v>10629759619.0</v>
+        <v>11662388906.0</v>
       </c>
       <c r="E14" s="6">
-        <v>5418846624.0</v>
+        <v>6085201688.0</v>
       </c>
       <c r="F14" s="6">
-        <v>2027544899.0</v>
+        <v>2279120870.0</v>
       </c>
       <c r="G14" s="6">
-        <v>970450979.0</v>
+        <v>1153946978.0</v>
       </c>
       <c r="H14" s="6">
-        <v>9659308640.0</v>
+        <v>10508441928.0</v>
       </c>
       <c r="I14" s="6">
-        <v>11591480081.0</v>
+        <v>12888633690.0</v>
       </c>
       <c r="J14" s="6">
-        <v>7486406442.0</v>
+        <v>8050917394.0</v>
       </c>
       <c r="K14" s="6">
-        <v>907767619.0</v>
+        <v>832940767.0</v>
       </c>
       <c r="L14" s="6">
-        <v>2680691491.0</v>
+        <v>3020203238.0</v>
       </c>
       <c r="M14" s="6">
-        <v>2422561277.0</v>
+        <v>2692042624.0</v>
       </c>
       <c r="N14" s="6">
-        <v>935360071.0</v>
+        <v>989871695.0</v>
       </c>
       <c r="O14" s="6">
-        <v>409070438.0</v>
+        <v>399997707.0</v>
       </c>
       <c r="P14" s="6">
-        <v>526289633.0</v>
+        <v>589873988.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-07</t>
+            <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>96077.0</v>
+        <v>97943.0</v>
       </c>
       <c r="C15" s="6">
-        <v>16432127089.0</v>
+        <v>17493112922.0</v>
       </c>
       <c r="D15" s="6">
-        <v>10805347183.0</v>
+        <v>11478783089.0</v>
       </c>
       <c r="E15" s="6">
-        <v>5626779906.0</v>
+        <v>6014329833.0</v>
       </c>
       <c r="F15" s="6">
-        <v>2059888790.0</v>
+        <v>2250777273.0</v>
       </c>
       <c r="G15" s="6">
-        <v>944294130.0</v>
+        <v>1316225483.0</v>
       </c>
       <c r="H15" s="6">
-        <v>9861053053.0</v>
+        <v>10162557606.0</v>
       </c>
       <c r="I15" s="6">
-        <v>11964444392.0</v>
+        <v>12685861412.0</v>
       </c>
       <c r="J15" s="6">
-        <v>7209143498.0</v>
+        <v>7859183875.0</v>
       </c>
       <c r="K15" s="6">
-        <v>1168733066.0</v>
+        <v>1100577209.0</v>
       </c>
       <c r="L15" s="6">
-        <v>2786147774.0</v>
+        <v>2908945774.0</v>
       </c>
       <c r="M15" s="6">
-        <v>2500929426.0</v>
+        <v>2651399319.0</v>
       </c>
       <c r="N15" s="6">
-        <v>931798650.0</v>
+        <v>939742925.0</v>
       </c>
       <c r="O15" s="6">
-        <v>349593808.0</v>
+        <v>392169712.0</v>
       </c>
       <c r="P15" s="6">
-        <v>582204842.0</v>
+        <v>547573213.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-06</t>
+            <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>115024.0</v>
+        <v>96538.0</v>
       </c>
       <c r="C16" s="6">
-        <v>16656703119.0</v>
+        <v>16069596925.0</v>
       </c>
       <c r="D16" s="6">
-        <v>11108641482.0</v>
+        <v>10625101100.0</v>
       </c>
       <c r="E16" s="6">
-        <v>5548061637.0</v>
+        <v>5444495825.0</v>
       </c>
       <c r="F16" s="6">
-        <v>2063654402.0</v>
+        <v>2032696433.0</v>
       </c>
       <c r="G16" s="6">
-        <v>960906936.0</v>
+        <v>971063249.0</v>
       </c>
       <c r="H16" s="6">
-        <v>10147734546.0</v>
+        <v>9654037851.0</v>
       </c>
       <c r="I16" s="6">
-        <v>12422938186.0</v>
+        <v>11573309702.0</v>
       </c>
       <c r="J16" s="6">
-        <v>8049860422.0</v>
+        <v>7456919851.0</v>
       </c>
       <c r="K16" s="6">
-        <v>905846181.0</v>
+        <v>907770871.0</v>
       </c>
       <c r="L16" s="6">
-        <v>2910087480.0</v>
+        <v>2684142692.0</v>
       </c>
       <c r="M16" s="6">
-        <v>2595552222.0</v>
+        <v>2418752775.0</v>
       </c>
       <c r="N16" s="6">
-        <v>975594144.0</v>
+        <v>935581961.0</v>
       </c>
       <c r="O16" s="6">
-        <v>396454117.0</v>
+        <v>409122372.0</v>
       </c>
       <c r="P16" s="6">
-        <v>579140027.0</v>
+        <v>526459589.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-05</t>
+            <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>95074.0</v>
+        <v>96118.0</v>
       </c>
       <c r="C17" s="6">
-        <v>16437892902.0</v>
+        <v>16434856313.0</v>
       </c>
       <c r="D17" s="6">
-        <v>10867921089.0</v>
+        <v>10759570733.0</v>
       </c>
       <c r="E17" s="6">
-        <v>5569971813.0</v>
+        <v>5675285580.0</v>
       </c>
       <c r="F17" s="6">
-        <v>2036894875.0</v>
+        <v>2061167696.0</v>
       </c>
       <c r="G17" s="6">
-        <v>1225572204.0</v>
+        <v>945012307.0</v>
       </c>
       <c r="H17" s="6">
-        <v>9642348885.0</v>
+        <v>9814558426.0</v>
       </c>
       <c r="I17" s="6">
-        <v>11833309122.0</v>
+        <v>11978154411.0</v>
       </c>
       <c r="J17" s="6">
-        <v>7254948334.0</v>
+        <v>7211079260.0</v>
       </c>
       <c r="K17" s="6">
-        <v>1043121033.0</v>
+        <v>1168819357.0</v>
       </c>
       <c r="L17" s="6">
-        <v>2772856973.0</v>
+        <v>2788772086.0</v>
       </c>
       <c r="M17" s="6">
-        <v>2473267371.0</v>
+        <v>2503757273.0</v>
       </c>
       <c r="N17" s="6">
-        <v>913142361.0</v>
+        <v>931877252.0</v>
       </c>
       <c r="O17" s="6">
-        <v>342318667.0</v>
+        <v>350022124.0</v>
       </c>
       <c r="P17" s="6">
-        <v>570823694.0</v>
+        <v>581855128.0</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-04</t>
+            <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>94335.0</v>
+        <v>115053.0</v>
       </c>
       <c r="C18" s="6">
-        <v>16048585627.0</v>
+        <v>16681687083.0</v>
       </c>
       <c r="D18" s="6">
-        <v>10602550957.0</v>
+        <v>11108266211.0</v>
       </c>
       <c r="E18" s="6">
-        <v>5446034670.0</v>
+        <v>5573420872.0</v>
       </c>
       <c r="F18" s="6">
-        <v>2001330385.0</v>
+        <v>2066801770.0</v>
       </c>
       <c r="G18" s="6">
-        <v>1024895950.0</v>
+        <v>961116017.0</v>
       </c>
       <c r="H18" s="6">
-        <v>9577655007.0</v>
+        <v>10147150194.0</v>
       </c>
       <c r="I18" s="6">
-        <v>11481814146.0</v>
+        <v>12376101884.0</v>
       </c>
       <c r="J18" s="6">
-        <v>6961737499.0</v>
+        <v>7993831865.0</v>
       </c>
       <c r="K18" s="6">
-        <v>1007326586.0</v>
+        <v>906113852.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2692000563.0</v>
+        <v>2899833519.0</v>
       </c>
       <c r="M18" s="6">
-        <v>2396867701.0</v>
+        <v>2585721370.0</v>
       </c>
       <c r="N18" s="6">
-        <v>896808385.0</v>
+        <v>975589946.0</v>
       </c>
       <c r="O18" s="6">
-        <v>340963268.0</v>
+        <v>396537808.0</v>
       </c>
       <c r="P18" s="6">
-        <v>555845117.0</v>
+        <v>579052138.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-03</t>
+            <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>94629.0</v>
+        <v>95097.0</v>
       </c>
       <c r="C19" s="6">
-        <v>16110539556.0</v>
+        <v>16463512556.0</v>
       </c>
       <c r="D19" s="6">
-        <v>10265520854.0</v>
+        <v>10868867711.0</v>
       </c>
       <c r="E19" s="6">
-        <v>5845018702.0</v>
+        <v>5594644845.0</v>
       </c>
       <c r="F19" s="6">
-        <v>2149733813.0</v>
+        <v>2037034035.0</v>
       </c>
       <c r="G19" s="6">
-        <v>1121998026.0</v>
+        <v>1225700330.0</v>
       </c>
       <c r="H19" s="6">
-        <v>9143522828.0</v>
+        <v>9643167381.0</v>
       </c>
       <c r="I19" s="6">
-        <v>11742970617.0</v>
+        <v>11840214923.0</v>
       </c>
       <c r="J19" s="6">
-        <v>6904336280.0</v>
+        <v>7256482524.0</v>
       </c>
       <c r="K19" s="6">
-        <v>1056974843.0</v>
+        <v>1043161481.0</v>
       </c>
       <c r="L19" s="6">
-        <v>2674247194.0</v>
+        <v>2774845659.0</v>
       </c>
       <c r="M19" s="6">
-        <v>2452423153.0</v>
+        <v>2474696642.0</v>
       </c>
       <c r="N19" s="6">
-        <v>864997937.0</v>
+        <v>913088954.0</v>
       </c>
       <c r="O19" s="6">
-        <v>343113564.0</v>
+        <v>342570199.0</v>
       </c>
       <c r="P19" s="6">
-        <v>521884373.0</v>
+        <v>570518755.0</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-02</t>
+            <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>93381.0</v>
+        <v>94353.0</v>
       </c>
       <c r="C20" s="6">
-        <v>14386779172.0</v>
+        <v>16093722210.0</v>
       </c>
       <c r="D20" s="6">
-        <v>9189561237.0</v>
+        <v>10606564905.0</v>
       </c>
       <c r="E20" s="6">
-        <v>5197217935.0</v>
+        <v>5487157305.0</v>
       </c>
       <c r="F20" s="6">
-        <v>1966719400.0</v>
+        <v>2001666620.0</v>
       </c>
       <c r="G20" s="6">
-        <v>968357193.0</v>
+        <v>1028288097.0</v>
       </c>
       <c r="H20" s="6">
-        <v>8221204044.0</v>
+        <v>9578276808.0</v>
       </c>
       <c r="I20" s="6">
-        <v>10349506956.0</v>
+        <v>11494109284.0</v>
       </c>
       <c r="J20" s="6">
-        <v>6143538995.0</v>
+        <v>6970055080.0</v>
       </c>
       <c r="K20" s="6">
-        <v>925939647.0</v>
+        <v>1007378991.0</v>
       </c>
       <c r="L20" s="6">
-        <v>2381196709.0</v>
+        <v>2694716044.0</v>
       </c>
       <c r="M20" s="6">
-        <v>2160934669.0</v>
+        <v>2399451026.0</v>
       </c>
       <c r="N20" s="6">
-        <v>759143069.0</v>
+        <v>896753527.0</v>
       </c>
       <c r="O20" s="6">
-        <v>308070295.0</v>
+        <v>341146957.0</v>
       </c>
       <c r="P20" s="6">
-        <v>451072774.0</v>
+        <v>555606570.0</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-01</t>
+            <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>93092.0</v>
+        <v>94644.0</v>
       </c>
       <c r="C21" s="6">
-        <v>14601924081.0</v>
+        <v>16123093534.0</v>
       </c>
       <c r="D21" s="6">
-        <v>9235497118.0</v>
+        <v>10268044368.0</v>
       </c>
       <c r="E21" s="6">
-        <v>5366426963.0</v>
+        <v>5855049166.0</v>
       </c>
       <c r="F21" s="6">
-        <v>2046815276.0</v>
+        <v>2146685776.0</v>
       </c>
       <c r="G21" s="6">
-        <v>920235062.0</v>
+        <v>1126064712.0</v>
       </c>
       <c r="H21" s="6">
-        <v>8315262056.0</v>
+        <v>9141979656.0</v>
       </c>
       <c r="I21" s="6">
-        <v>10337231958.0</v>
+        <v>11747467531.0</v>
       </c>
       <c r="J21" s="6">
-        <v>6079933599.0</v>
+        <v>6898811566.0</v>
       </c>
       <c r="K21" s="6">
-        <v>1099299662.0</v>
+        <v>1057880210.0</v>
       </c>
       <c r="L21" s="6">
-        <v>2357960847.0</v>
+        <v>2676614008.0</v>
       </c>
       <c r="M21" s="6">
-        <v>2157301488.0</v>
+        <v>2453332621.0</v>
       </c>
       <c r="N21" s="6">
-        <v>792116861.0</v>
+        <v>865133704.0</v>
       </c>
       <c r="O21" s="6">
-        <v>313140476.0</v>
+        <v>343093694.0</v>
       </c>
       <c r="P21" s="6">
-        <v>478976385.0</v>
+        <v>522040010.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-12</t>
+            <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>112054.0</v>
+        <v>93395.0</v>
       </c>
       <c r="C22" s="6">
-        <v>18257841184.0</v>
+        <v>14393082048.0</v>
       </c>
       <c r="D22" s="6">
-        <v>12829215488.0</v>
+        <v>9188907950.0</v>
       </c>
       <c r="E22" s="6">
-        <v>5428625696.0</v>
+        <v>5204174098.0</v>
       </c>
       <c r="F22" s="6">
-        <v>1789750119.0</v>
+        <v>1967250309.0</v>
       </c>
       <c r="G22" s="6">
-        <v>1044872901.0</v>
+        <v>971206963.0</v>
       </c>
       <c r="H22" s="6">
-        <v>11784342587.0</v>
+        <v>8217700987.0</v>
       </c>
       <c r="I22" s="6">
-        <v>13369742584.0</v>
+        <v>10374488343.0</v>
       </c>
       <c r="J22" s="6">
-        <v>8939698758.0</v>
+        <v>6153166895.0</v>
       </c>
       <c r="K22" s="6">
-        <v>782993595.0</v>
+        <v>926824124.0</v>
       </c>
       <c r="L22" s="6">
-        <v>3310278509.0</v>
+        <v>2386104084.0</v>
       </c>
       <c r="M22" s="6">
-        <v>2796647145.0</v>
+        <v>2166150354.0</v>
       </c>
       <c r="N22" s="6">
-        <v>1124104725.0</v>
+        <v>759198452.0</v>
       </c>
       <c r="O22" s="6">
-        <v>368675432.0</v>
+        <v>308465138.0</v>
       </c>
       <c r="P22" s="6">
-        <v>755429293.0</v>
+        <v>450733314.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-11</t>
+            <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>92491.0</v>
+        <v>93105.0</v>
       </c>
       <c r="C23" s="6">
-        <v>15757819844.0</v>
+        <v>14616746589.0</v>
       </c>
       <c r="D23" s="6">
-        <v>10261242272.0</v>
+        <v>9236742263.0</v>
       </c>
       <c r="E23" s="6">
-        <v>5496577572.0</v>
+        <v>5380004326.0</v>
       </c>
       <c r="F23" s="6">
-        <v>2039635312.0</v>
+        <v>2046370656.0</v>
       </c>
       <c r="G23" s="6">
-        <v>991146276.0</v>
+        <v>920236694.0</v>
       </c>
       <c r="H23" s="6">
-        <v>9270095996.0</v>
+        <v>8316505569.0</v>
       </c>
       <c r="I23" s="6">
-        <v>11346519942.0</v>
+        <v>10442636790.0</v>
       </c>
       <c r="J23" s="6">
-        <v>7001355685.0</v>
+        <v>6172209537.0</v>
       </c>
       <c r="K23" s="6">
-        <v>840548967.0</v>
+        <v>1099453681.0</v>
       </c>
       <c r="L23" s="6">
-        <v>2653593920.0</v>
+        <v>2380181566.0</v>
       </c>
       <c r="M23" s="6">
-        <v>2369450207.0</v>
+        <v>2179588024.0</v>
       </c>
       <c r="N23" s="6">
-        <v>846452931.0</v>
+        <v>792388934.0</v>
       </c>
       <c r="O23" s="6">
-        <v>318050149.0</v>
+        <v>313698486.0</v>
       </c>
       <c r="P23" s="6">
-        <v>528402782.0</v>
+        <v>478690448.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-10</t>
+            <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>92282.0</v>
+        <v>112056.0</v>
       </c>
       <c r="C24" s="6">
-        <v>16769681192.0</v>
+        <v>18251786326.0</v>
       </c>
       <c r="D24" s="6">
-        <v>10833249470.0</v>
+        <v>12828750734.0</v>
       </c>
       <c r="E24" s="6">
-        <v>5936431722.0</v>
+        <v>5423035592.0</v>
       </c>
       <c r="F24" s="6">
-        <v>2206752455.0</v>
+        <v>1789200477.0</v>
       </c>
       <c r="G24" s="6">
-        <v>971178799.0</v>
+        <v>1044615616.0</v>
       </c>
       <c r="H24" s="6">
-        <v>9862070671.0</v>
+        <v>11784135118.0</v>
       </c>
       <c r="I24" s="6">
-        <v>12128579936.0</v>
+        <v>13371474316.0</v>
       </c>
       <c r="J24" s="6">
-        <v>7555601885.0</v>
+        <v>8940111419.0</v>
       </c>
       <c r="K24" s="6">
-        <v>900590433.0</v>
+        <v>783006009.0</v>
       </c>
       <c r="L24" s="6">
-        <v>2819866484.0</v>
+        <v>3310589937.0</v>
       </c>
       <c r="M24" s="6">
-        <v>2533845760.0</v>
+        <v>2797022488.0</v>
       </c>
       <c r="N24" s="6">
-        <v>888382352.0</v>
+        <v>1123028719.0</v>
       </c>
       <c r="O24" s="6">
-        <v>350666395.0</v>
+        <v>368661133.0</v>
       </c>
       <c r="P24" s="6">
-        <v>537715957.0</v>
+        <v>754367586.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-09</t>
+            <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>92714.0</v>
+        <v>92495.0</v>
       </c>
       <c r="C25" s="6">
-        <v>16023786541.0</v>
+        <v>15760543957.0</v>
       </c>
       <c r="D25" s="6">
-        <v>10299933743.0</v>
+        <v>10262190879.0</v>
       </c>
       <c r="E25" s="6">
-        <v>5723852798.0</v>
+        <v>5498353078.0</v>
       </c>
       <c r="F25" s="6">
-        <v>2149146280.0</v>
+        <v>2039666989.0</v>
       </c>
       <c r="G25" s="6">
-        <v>952937504.0</v>
+        <v>990975787.0</v>
       </c>
       <c r="H25" s="6">
-        <v>9346996239.0</v>
+        <v>9271215092.0</v>
       </c>
       <c r="I25" s="6">
-        <v>11242400092.0</v>
+        <v>11349176806.0</v>
       </c>
       <c r="J25" s="6">
-        <v>7075362432.0</v>
+        <v>7001641323.0</v>
       </c>
       <c r="K25" s="6">
-        <v>846106896.0</v>
+        <v>840573343.0</v>
       </c>
       <c r="L25" s="6">
-        <v>2624511226.0</v>
+        <v>2654377705.0</v>
       </c>
       <c r="M25" s="6">
-        <v>2350015206.0</v>
+        <v>2370009262.0</v>
       </c>
       <c r="N25" s="6">
-        <v>838543665.0</v>
+        <v>846726401.0</v>
       </c>
       <c r="O25" s="6">
-        <v>332370077.0</v>
+        <v>318084962.0</v>
       </c>
       <c r="P25" s="6">
-        <v>506173588.0</v>
+        <v>528641439.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-08</t>
+            <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>91448.0</v>
+        <v>92290.0</v>
       </c>
       <c r="C26" s="6">
-        <v>15608955203.0</v>
+        <v>16770392171.0</v>
       </c>
       <c r="D26" s="6">
-        <v>10061344600.0</v>
+        <v>10833016412.0</v>
       </c>
       <c r="E26" s="6">
-        <v>5547610603.0</v>
+        <v>5937375759.0</v>
       </c>
       <c r="F26" s="6">
-        <v>2117804122.0</v>
+        <v>2206824410.0</v>
       </c>
       <c r="G26" s="6">
-        <v>831937090.0</v>
+        <v>970882613.0</v>
       </c>
       <c r="H26" s="6">
-        <v>9229407510.0</v>
+        <v>9862133799.0</v>
       </c>
       <c r="I26" s="6">
-        <v>11182329086.0</v>
+        <v>12130483448.0</v>
       </c>
       <c r="J26" s="6">
-        <v>6882289743.0</v>
+        <v>7556026871.0</v>
       </c>
       <c r="K26" s="6">
-        <v>1204480976.0</v>
+        <v>900622248.0</v>
       </c>
       <c r="L26" s="6">
-        <v>2550136644.0</v>
+        <v>2820402182.0</v>
       </c>
       <c r="M26" s="6">
-        <v>2336330033.0</v>
+        <v>2534297265.0</v>
       </c>
       <c r="N26" s="6">
-        <v>845666629.0</v>
+        <v>888421066.0</v>
       </c>
       <c r="O26" s="6">
-        <v>327130407.0</v>
+        <v>350666926.0</v>
       </c>
       <c r="P26" s="6">
-        <v>518536222.0</v>
+        <v>537754140.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-07</t>
+            <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>91059.0</v>
+        <v>92721.0</v>
       </c>
       <c r="C27" s="6">
-        <v>15784492517.0</v>
+        <v>16024111725.0</v>
       </c>
       <c r="D27" s="6">
-        <v>10326419161.0</v>
+        <v>10300160266.0</v>
       </c>
       <c r="E27" s="6">
-        <v>5458073356.0</v>
+        <v>5723951459.0</v>
       </c>
       <c r="F27" s="6">
-        <v>1980212441.0</v>
+        <v>2149179866.0</v>
       </c>
       <c r="G27" s="6">
-        <v>915352423.0</v>
+        <v>952900867.0</v>
       </c>
       <c r="H27" s="6">
-        <v>9411066738.0</v>
+        <v>9347259399.0</v>
       </c>
       <c r="I27" s="6">
-        <v>11762881187.0</v>
+        <v>11244366634.0</v>
       </c>
       <c r="J27" s="6">
-        <v>7267255841.0</v>
+        <v>7074919351.0</v>
       </c>
       <c r="K27" s="6">
-        <v>1182539752.0</v>
+        <v>846108148.0</v>
       </c>
       <c r="L27" s="6">
-        <v>2641906781.0</v>
+        <v>2624994004.0</v>
       </c>
       <c r="M27" s="6">
-        <v>2455040254.0</v>
+        <v>2350443532.0</v>
       </c>
       <c r="N27" s="6">
-        <v>852858064.0</v>
+        <v>838536175.0</v>
       </c>
       <c r="O27" s="6">
-        <v>372796364.0</v>
+        <v>332361120.0</v>
       </c>
       <c r="P27" s="6">
-        <v>480061700.0</v>
+        <v>506175055.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-06</t>
+            <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>109989.0</v>
+        <v>91452.0</v>
       </c>
       <c r="C28" s="6">
-        <v>15518667042.0</v>
+        <v>15610153645.0</v>
       </c>
       <c r="D28" s="6">
-        <v>10250966263.0</v>
+        <v>10061641805.0</v>
       </c>
       <c r="E28" s="6">
-        <v>5267700779.0</v>
+        <v>5548511840.0</v>
       </c>
       <c r="F28" s="6">
-        <v>1927052150.0</v>
+        <v>2117927231.0</v>
       </c>
       <c r="G28" s="6">
-        <v>968720885.0</v>
+        <v>832073582.0</v>
       </c>
       <c r="H28" s="6">
-        <v>9282245378.0</v>
+        <v>9229568223.0</v>
       </c>
       <c r="I28" s="6">
-        <v>11014750307.0</v>
+        <v>11183995960.0</v>
       </c>
       <c r="J28" s="6">
-        <v>6978476966.0</v>
+        <v>6881803805.0</v>
       </c>
       <c r="K28" s="6">
-        <v>927450000.0</v>
+        <v>1204480976.0</v>
       </c>
       <c r="L28" s="6">
-        <v>2594599886.0</v>
+        <v>2550781344.0</v>
       </c>
       <c r="M28" s="6">
-        <v>2301923292.0</v>
+        <v>2336720591.0</v>
       </c>
       <c r="N28" s="6">
-        <v>856025744.0</v>
+        <v>845695120.0</v>
       </c>
       <c r="O28" s="6">
-        <v>336025924.0</v>
+        <v>327164298.0</v>
       </c>
       <c r="P28" s="6">
-        <v>519999820.0</v>
+        <v>518530822.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-05</t>
+            <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>90586.0</v>
+        <v>91063.0</v>
       </c>
       <c r="C29" s="6">
-        <v>15648232594.0</v>
+        <v>15786670023.0</v>
       </c>
       <c r="D29" s="6">
-        <v>10091350585.0</v>
+        <v>10326828187.0</v>
       </c>
       <c r="E29" s="6">
-        <v>5556882009.0</v>
+        <v>5459841836.0</v>
       </c>
       <c r="F29" s="6">
-        <v>2109624569.0</v>
+        <v>1980631959.0</v>
       </c>
       <c r="G29" s="6">
-        <v>960483053.0</v>
+        <v>915353962.0</v>
       </c>
       <c r="H29" s="6">
-        <v>9130867532.0</v>
+        <v>9411474225.0</v>
       </c>
       <c r="I29" s="6">
-        <v>10977874523.0</v>
+        <v>11765530002.0</v>
       </c>
       <c r="J29" s="6">
-        <v>6705727353.0</v>
+        <v>7267255932.0</v>
       </c>
       <c r="K29" s="6">
-        <v>1098121076.0</v>
+        <v>1182541024.0</v>
       </c>
       <c r="L29" s="6">
-        <v>2561197534.0</v>
+        <v>2642622592.0</v>
       </c>
       <c r="M29" s="6">
-        <v>2294208460.0</v>
+        <v>2455610150.0</v>
       </c>
       <c r="N29" s="6">
-        <v>833291361.0</v>
+        <v>852932780.0</v>
       </c>
       <c r="O29" s="6">
-        <v>288673807.0</v>
+        <v>372836989.0</v>
       </c>
       <c r="P29" s="6">
-        <v>544617554.0</v>
+        <v>480095791.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-04</t>
+            <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>90354.0</v>
+        <v>109991.0</v>
       </c>
       <c r="C30" s="6">
-        <v>15266109600.0</v>
+        <v>15538418643.0</v>
       </c>
       <c r="D30" s="6">
-        <v>9786329695.0</v>
+        <v>10244703252.0</v>
       </c>
       <c r="E30" s="6">
-        <v>5479779905.0</v>
+        <v>5293715391.0</v>
       </c>
       <c r="F30" s="6">
-        <v>2102704048.0</v>
+        <v>1927839265.0</v>
       </c>
       <c r="G30" s="6">
-        <v>884747253.0</v>
+        <v>961945756.0</v>
       </c>
       <c r="H30" s="6">
-        <v>8901582442.0</v>
+        <v>9282757496.0</v>
       </c>
       <c r="I30" s="6">
-        <v>11024367563.0</v>
+        <v>11013289102.0</v>
       </c>
       <c r="J30" s="6">
-        <v>6709010819.0</v>
+        <v>6978290628.0</v>
       </c>
       <c r="K30" s="6">
-        <v>1058660919.0</v>
+        <v>927466757.0</v>
       </c>
       <c r="L30" s="6">
-        <v>2533329041.0</v>
+        <v>2594617526.0</v>
       </c>
       <c r="M30" s="6">
-        <v>2301926068.0</v>
+        <v>2301673423.0</v>
       </c>
       <c r="N30" s="6">
-        <v>840922157.0</v>
+        <v>856010936.0</v>
       </c>
       <c r="O30" s="6">
-        <v>327615658.0</v>
+        <v>336757005.0</v>
       </c>
       <c r="P30" s="6">
-        <v>513306499.0</v>
+        <v>519253931.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-03</t>
+            <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>90871.0</v>
+        <v>90592.0</v>
       </c>
       <c r="C31" s="6">
-        <v>14931420732.0</v>
+        <v>15650151688.0</v>
       </c>
       <c r="D31" s="6">
-        <v>9645751823.0</v>
+        <v>10091819143.0</v>
       </c>
       <c r="E31" s="6">
-        <v>5285668909.0</v>
+        <v>5558332545.0</v>
       </c>
       <c r="F31" s="6">
-        <v>2003378639.0</v>
+        <v>2110723164.0</v>
       </c>
       <c r="G31" s="6">
-        <v>829743633.0</v>
+        <v>960605936.0</v>
       </c>
       <c r="H31" s="6">
-        <v>8816008190.0</v>
+        <v>9131213207.0</v>
       </c>
       <c r="I31" s="6">
-        <v>10575862793.0</v>
+        <v>10979849672.0</v>
       </c>
       <c r="J31" s="6">
-        <v>6446546156.0</v>
+        <v>6705946110.0</v>
       </c>
       <c r="K31" s="6">
-        <v>821773605.0</v>
+        <v>1098120762.0</v>
       </c>
       <c r="L31" s="6">
-        <v>2469118361.0</v>
+        <v>2561676021.0</v>
       </c>
       <c r="M31" s="6">
-        <v>2175561283.0</v>
+        <v>2294686187.0</v>
       </c>
       <c r="N31" s="6">
-        <v>802324244.0</v>
+        <v>833329959.0</v>
       </c>
       <c r="O31" s="6">
-        <v>308499785.0</v>
+        <v>288692859.0</v>
       </c>
       <c r="P31" s="6">
-        <v>493824459.0</v>
+        <v>544637100.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-02</t>
+            <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>89724.0</v>
+        <v>90360.0</v>
       </c>
       <c r="C32" s="6">
-        <v>13553904173.0</v>
+        <v>15268161042.0</v>
       </c>
       <c r="D32" s="6">
-        <v>8500005152.0</v>
+        <v>9786092178.0</v>
       </c>
       <c r="E32" s="6">
-        <v>5053899021.0</v>
+        <v>5482068864.0</v>
       </c>
       <c r="F32" s="6">
-        <v>1929076652.0</v>
+        <v>2103332215.0</v>
       </c>
       <c r="G32" s="6">
-        <v>847310535.0</v>
+        <v>884690421.0</v>
       </c>
       <c r="H32" s="6">
-        <v>7652694617.0</v>
+        <v>8901401757.0</v>
       </c>
       <c r="I32" s="6">
-        <v>9688512503.0</v>
+        <v>11024369529.0</v>
       </c>
       <c r="J32" s="6">
-        <v>5799321375.0</v>
+        <v>6707806472.0</v>
       </c>
       <c r="K32" s="6">
-        <v>854317928.0</v>
+        <v>1058660919.0</v>
       </c>
       <c r="L32" s="6">
-        <v>2219793368.0</v>
+        <v>2533614377.0</v>
       </c>
       <c r="M32" s="6">
-        <v>2018845524.0</v>
+        <v>2301926373.0</v>
       </c>
       <c r="N32" s="6">
-        <v>695713115.0</v>
+        <v>840952457.0</v>
       </c>
       <c r="O32" s="6">
-        <v>285058822.0</v>
+        <v>327631117.0</v>
       </c>
       <c r="P32" s="6">
-        <v>410654293.0</v>
+        <v>513321340.0</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-01</t>
+            <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>89558.0</v>
+        <v>90879.0</v>
       </c>
       <c r="C33" s="6">
-        <v>13875506174.0</v>
+        <v>14932509442.0</v>
       </c>
       <c r="D33" s="6">
-        <v>8576352837.0</v>
+        <v>9645526189.0</v>
       </c>
       <c r="E33" s="6">
-        <v>5299153337.0</v>
+        <v>5286983253.0</v>
       </c>
       <c r="F33" s="6">
-        <v>2017168949.0</v>
+        <v>2004077248.0</v>
       </c>
       <c r="G33" s="6">
-        <v>877730786.0</v>
+        <v>829581990.0</v>
       </c>
       <c r="H33" s="6">
-        <v>7698622051.0</v>
+        <v>8815944199.0</v>
       </c>
       <c r="I33" s="6">
-        <v>9932408206.0</v>
+        <v>10576739897.0</v>
       </c>
       <c r="J33" s="6">
-        <v>5909712038.0</v>
+        <v>6446217428.0</v>
       </c>
       <c r="K33" s="6">
-        <v>1043358605.0</v>
+        <v>821780529.0</v>
       </c>
       <c r="L33" s="6">
-        <v>2245481775.0</v>
+        <v>2469506696.0</v>
       </c>
       <c r="M33" s="6">
-        <v>2069980350.0</v>
+        <v>2175831426.0</v>
       </c>
       <c r="N33" s="6">
-        <v>720986547.0</v>
+        <v>802373193.0</v>
       </c>
       <c r="O33" s="6">
-        <v>285901718.0</v>
+        <v>308513502.0</v>
       </c>
       <c r="P33" s="6">
-        <v>435084829.0</v>
+        <v>493859691.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-12</t>
+            <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>108118.0</v>
+        <v>89733.0</v>
       </c>
       <c r="C34" s="6">
-        <v>17865553067.0</v>
+        <v>13554671158.0</v>
       </c>
       <c r="D34" s="6">
-        <v>12350917464.0</v>
+        <v>8499999544.0</v>
       </c>
       <c r="E34" s="6">
-        <v>5514635603.0</v>
+        <v>5054671614.0</v>
       </c>
       <c r="F34" s="6">
-        <v>1853186601.0</v>
+        <v>1929174484.0</v>
       </c>
       <c r="G34" s="6">
-        <v>1254051850.0</v>
+        <v>847328003.0</v>
       </c>
       <c r="H34" s="6">
-        <v>11096865614.0</v>
+        <v>7652671541.0</v>
       </c>
       <c r="I34" s="6">
-        <v>12414965659.0</v>
+        <v>9688942564.0</v>
       </c>
       <c r="J34" s="6">
-        <v>8251161441.0</v>
+        <v>5799274546.0</v>
       </c>
       <c r="K34" s="6">
-        <v>770815852.0</v>
+        <v>854348448.0</v>
       </c>
       <c r="L34" s="6">
-        <v>3060537277.0</v>
+        <v>2219946717.0</v>
       </c>
       <c r="M34" s="6">
-        <v>2593578258.0</v>
+        <v>2018961910.0</v>
       </c>
       <c r="N34" s="6">
-        <v>1070489139.0</v>
+        <v>695765463.0</v>
       </c>
       <c r="O34" s="6">
-        <v>365921776.0</v>
+        <v>285065152.0</v>
       </c>
       <c r="P34" s="6">
-        <v>704567363.0</v>
+        <v>410700311.0</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-11</t>
+            <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>88763.0</v>
+        <v>89566.0</v>
       </c>
       <c r="C35" s="6">
-        <v>15612468560.0</v>
+        <v>13877145551.0</v>
       </c>
       <c r="D35" s="6">
-        <v>9981777704.0</v>
+        <v>8576405763.0</v>
       </c>
       <c r="E35" s="6">
-        <v>5630690856.0</v>
+        <v>5300739788.0</v>
       </c>
       <c r="F35" s="6">
-        <v>2095607911.0</v>
+        <v>2017147959.0</v>
       </c>
       <c r="G35" s="6">
-        <v>836204929.0</v>
+        <v>877755848.0</v>
       </c>
       <c r="H35" s="6">
-        <v>9145572775.0</v>
+        <v>7698649915.0</v>
       </c>
       <c r="I35" s="6">
-        <v>11511484429.0</v>
+        <v>9933130404.0</v>
       </c>
       <c r="J35" s="6">
-        <v>6811913852.0</v>
+        <v>5909437904.0</v>
       </c>
       <c r="K35" s="6">
-        <v>1131457843.0</v>
+        <v>1043358605.0</v>
       </c>
       <c r="L35" s="6">
-        <v>2602421871.0</v>
+        <v>2245758744.0</v>
       </c>
       <c r="M35" s="6">
-        <v>2400300811.0</v>
+        <v>2070161837.0</v>
       </c>
       <c r="N35" s="6">
-        <v>809248984.0</v>
+        <v>720998828.0</v>
       </c>
       <c r="O35" s="6">
-        <v>326316930.0</v>
+        <v>285902733.0</v>
       </c>
       <c r="P35" s="6">
-        <v>482932054.0</v>
+        <v>435096095.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-10</t>
+            <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>88511.0</v>
+        <v>108120.0</v>
       </c>
       <c r="C36" s="6">
-        <v>15963033805.0</v>
+        <v>17865767043.0</v>
       </c>
       <c r="D36" s="6">
-        <v>10174465615.0</v>
+        <v>12350812567.0</v>
       </c>
       <c r="E36" s="6">
-        <v>5788568190.0</v>
+        <v>5514954476.0</v>
       </c>
       <c r="F36" s="6">
-        <v>2186150189.0</v>
+        <v>1853720385.0</v>
       </c>
       <c r="G36" s="6">
-        <v>926678614.0</v>
+        <v>1253930076.0</v>
       </c>
       <c r="H36" s="6">
-        <v>9247787001.0</v>
+        <v>11096882491.0</v>
       </c>
       <c r="I36" s="6">
-        <v>11457521344.0</v>
+        <v>12425288714.0</v>
       </c>
       <c r="J36" s="6">
-        <v>7036045623.0</v>
+        <v>8251177479.0</v>
       </c>
       <c r="K36" s="6">
-        <v>988524085.0</v>
+        <v>770907781.0</v>
       </c>
       <c r="L36" s="6">
-        <v>2624395117.0</v>
+        <v>3062776593.0</v>
       </c>
       <c r="M36" s="6">
-        <v>2391985413.0</v>
+        <v>2595749277.0</v>
       </c>
       <c r="N36" s="6">
-        <v>817119744.0</v>
+        <v>1070040718.0</v>
       </c>
       <c r="O36" s="6">
-        <v>335834054.0</v>
+        <v>366007548.0</v>
       </c>
       <c r="P36" s="6">
-        <v>481285690.0</v>
+        <v>704033170.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-09</t>
+            <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>88960.0</v>
+        <v>88766.0</v>
       </c>
       <c r="C37" s="6">
-        <v>15703630730.0</v>
+        <v>15612394038.0</v>
       </c>
       <c r="D37" s="6">
-        <v>10031662779.0</v>
+        <v>9982285836.0</v>
       </c>
       <c r="E37" s="6">
-        <v>5671967951.0</v>
+        <v>5630108202.0</v>
       </c>
       <c r="F37" s="6">
-        <v>2049741188.0</v>
+        <v>2096812874.0</v>
       </c>
       <c r="G37" s="6">
-        <v>934586977.0</v>
+        <v>836711041.0</v>
       </c>
       <c r="H37" s="6">
-        <v>9097075802.0</v>
+        <v>9145574795.0</v>
       </c>
       <c r="I37" s="6">
-        <v>11238477885.0</v>
+        <v>11505151050.0</v>
       </c>
       <c r="J37" s="6">
-        <v>6942056934.0</v>
+        <v>6811810181.0</v>
       </c>
       <c r="K37" s="6">
-        <v>1058265109.0</v>
+        <v>1131458476.0</v>
       </c>
       <c r="L37" s="6">
-        <v>2562762093.0</v>
+        <v>2601104106.0</v>
       </c>
       <c r="M37" s="6">
-        <v>2349415285.0</v>
+        <v>2398989679.0</v>
       </c>
       <c r="N37" s="6">
-        <v>797982161.0</v>
+        <v>809254905.0</v>
       </c>
       <c r="O37" s="6">
-        <v>323412624.0</v>
+        <v>326346092.0</v>
       </c>
       <c r="P37" s="6">
-        <v>474569537.0</v>
+        <v>482908813.0</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-08</t>
+            <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>87716.0</v>
+        <v>88514.0</v>
       </c>
       <c r="C38" s="6">
-        <v>15440893561.0</v>
+        <v>15963082867.0</v>
       </c>
       <c r="D38" s="6">
-        <v>10009991672.0</v>
+        <v>10174296874.0</v>
       </c>
       <c r="E38" s="6">
-        <v>5430901889.0</v>
+        <v>5788785993.0</v>
       </c>
       <c r="F38" s="6">
-        <v>2062949556.0</v>
+        <v>2186223972.0</v>
       </c>
       <c r="G38" s="6">
-        <v>765392412.0</v>
+        <v>926608189.0</v>
       </c>
       <c r="H38" s="6">
-        <v>9244599260.0</v>
+        <v>9247688685.0</v>
       </c>
       <c r="I38" s="6">
-        <v>11452287073.0</v>
+        <v>11466748743.0</v>
       </c>
       <c r="J38" s="6">
-        <v>7295245744.0</v>
+        <v>7036186671.0</v>
       </c>
       <c r="K38" s="6">
-        <v>1012892366.0</v>
+        <v>988568690.0</v>
       </c>
       <c r="L38" s="6">
-        <v>2585161851.0</v>
+        <v>2626364780.0</v>
       </c>
       <c r="M38" s="6">
-        <v>2394018519.0</v>
+        <v>2394008843.0</v>
       </c>
       <c r="N38" s="6">
-        <v>825497317.0</v>
+        <v>817096518.0</v>
       </c>
       <c r="O38" s="6">
-        <v>377775418.0</v>
+        <v>335856877.0</v>
       </c>
       <c r="P38" s="6">
-        <v>447721899.0</v>
+        <v>481239641.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-07</t>
+            <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>87460.0</v>
+        <v>88963.0</v>
       </c>
       <c r="C39" s="6">
-        <v>14113405151.0</v>
+        <v>15703496708.0</v>
       </c>
       <c r="D39" s="6">
-        <v>9200296934.0</v>
+        <v>10031585080.0</v>
       </c>
       <c r="E39" s="6">
-        <v>4913108217.0</v>
+        <v>5671911628.0</v>
       </c>
       <c r="F39" s="6">
-        <v>1719828611.0</v>
+        <v>2048862225.0</v>
       </c>
       <c r="G39" s="6">
-        <v>750750622.0</v>
+        <v>934504767.0</v>
       </c>
       <c r="H39" s="6">
-        <v>8449546312.0</v>
+        <v>9097080313.0</v>
       </c>
       <c r="I39" s="6">
-        <v>10310044796.0</v>
+        <v>11229808737.0</v>
       </c>
       <c r="J39" s="6">
-        <v>6295258766.0</v>
+        <v>6942254720.0</v>
       </c>
       <c r="K39" s="6">
-        <v>979167686.0</v>
+        <v>1058277495.0</v>
       </c>
       <c r="L39" s="6">
-        <v>2367725847.0</v>
+        <v>2560901910.0</v>
       </c>
       <c r="M39" s="6">
-        <v>2154545899.0</v>
+        <v>2347588059.0</v>
       </c>
       <c r="N39" s="6">
-        <v>776849032.0</v>
+        <v>797970966.0</v>
       </c>
       <c r="O39" s="6">
-        <v>309442905.0</v>
+        <v>323418260.0</v>
       </c>
       <c r="P39" s="6">
-        <v>467406127.0</v>
+        <v>474552706.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-06</t>
+            <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>106133.0</v>
+        <v>87719.0</v>
       </c>
       <c r="C40" s="6">
-        <v>15843635242.0</v>
+        <v>15441671296.0</v>
       </c>
       <c r="D40" s="6">
-        <v>10417925585.0</v>
+        <v>10009889832.0</v>
       </c>
       <c r="E40" s="6">
-        <v>5425709657.0</v>
+        <v>5431781464.0</v>
       </c>
       <c r="F40" s="6">
-        <v>1965155339.0</v>
+        <v>2063684111.0</v>
       </c>
       <c r="G40" s="6">
-        <v>846144670.0</v>
+        <v>765204765.0</v>
       </c>
       <c r="H40" s="6">
-        <v>9571780915.0</v>
+        <v>9244685067.0</v>
       </c>
       <c r="I40" s="6">
-        <v>11440083842.0</v>
+        <v>11455095511.0</v>
       </c>
       <c r="J40" s="6">
-        <v>7165824252.0</v>
+        <v>7296002515.0</v>
       </c>
       <c r="K40" s="6">
-        <v>963078286.0</v>
+        <v>1012903719.0</v>
       </c>
       <c r="L40" s="6">
-        <v>2666476821.0</v>
+        <v>2585644970.0</v>
       </c>
       <c r="M40" s="6">
-        <v>2391138458.0</v>
+        <v>2394663162.0</v>
       </c>
       <c r="N40" s="6">
-        <v>865984538.0</v>
+        <v>825496926.0</v>
       </c>
       <c r="O40" s="6">
-        <v>348033397.0</v>
+        <v>377831619.0</v>
       </c>
       <c r="P40" s="6">
-        <v>517951141.0</v>
+        <v>447665307.0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-05</t>
+            <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>87036.0</v>
+        <v>87464.0</v>
       </c>
       <c r="C41" s="6">
-        <v>15142179411.0</v>
+        <v>14114936291.0</v>
       </c>
       <c r="D41" s="6">
-        <v>9817953691.0</v>
+        <v>9200664062.0</v>
       </c>
       <c r="E41" s="6">
-        <v>5324225720.0</v>
+        <v>4914272229.0</v>
       </c>
       <c r="F41" s="6">
-        <v>1958135341.0</v>
+        <v>1720972432.0</v>
       </c>
       <c r="G41" s="6">
-        <v>832326788.0</v>
+        <v>750772086.0</v>
       </c>
       <c r="H41" s="6">
-        <v>8985626903.0</v>
+        <v>8449891976.0</v>
       </c>
       <c r="I41" s="6">
-        <v>10883491581.0</v>
+        <v>10318353441.0</v>
       </c>
       <c r="J41" s="6">
-        <v>6539834853.0</v>
+        <v>6295509190.0</v>
       </c>
       <c r="K41" s="6">
-        <v>964075324.0</v>
+        <v>979168438.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2546294785.0</v>
+        <v>2369721319.0</v>
       </c>
       <c r="M41" s="6">
-        <v>2274673597.0</v>
+        <v>2156521916.0</v>
       </c>
       <c r="N41" s="6">
-        <v>825476840.0</v>
+        <v>776887757.0</v>
       </c>
       <c r="O41" s="6">
-        <v>311336548.0</v>
+        <v>309446987.0</v>
       </c>
       <c r="P41" s="6">
-        <v>514140292.0</v>
+        <v>467440770.0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-04</t>
+            <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>86700.0</v>
+        <v>106135.0</v>
       </c>
       <c r="C42" s="6">
-        <v>13965999761.0</v>
+        <v>15844769781.0</v>
       </c>
       <c r="D42" s="6">
-        <v>8907663797.0</v>
+        <v>10417815846.0</v>
       </c>
       <c r="E42" s="6">
-        <v>5058335964.0</v>
+        <v>5426953935.0</v>
       </c>
       <c r="F42" s="6">
-        <v>1905133505.0</v>
+        <v>1965775006.0</v>
       </c>
       <c r="G42" s="6">
-        <v>774886412.0</v>
+        <v>846130109.0</v>
       </c>
       <c r="H42" s="6">
-        <v>8132777385.0</v>
+        <v>9571685737.0</v>
       </c>
       <c r="I42" s="6">
-        <v>9941117458.0</v>
+        <v>11440969498.0</v>
       </c>
       <c r="J42" s="6">
-        <v>5934623523.0</v>
+        <v>7165866181.0</v>
       </c>
       <c r="K42" s="6">
-        <v>938837962.0</v>
+        <v>963077700.0</v>
       </c>
       <c r="L42" s="6">
-        <v>2314978176.0</v>
+        <v>2666668961.0</v>
       </c>
       <c r="M42" s="6">
-        <v>2078078970.0</v>
+        <v>2391349904.0</v>
       </c>
       <c r="N42" s="6">
-        <v>759898549.0</v>
+        <v>865991456.0</v>
       </c>
       <c r="O42" s="6">
-        <v>301056870.0</v>
+        <v>348060452.0</v>
       </c>
       <c r="P42" s="6">
-        <v>458841679.0</v>
+        <v>517931004.0</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-03</t>
+            <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>87197.0</v>
+        <v>87039.0</v>
       </c>
       <c r="C43" s="6">
-        <v>15578454602.0</v>
+        <v>15144710950.0</v>
       </c>
       <c r="D43" s="6">
-        <v>9767285047.0</v>
+        <v>9818029398.0</v>
       </c>
       <c r="E43" s="6">
-        <v>5811169555.0</v>
+        <v>5326681552.0</v>
       </c>
       <c r="F43" s="6">
-        <v>2162934984.0</v>
+        <v>1958506509.0</v>
       </c>
       <c r="G43" s="6">
-        <v>884779715.0</v>
+        <v>832353712.0</v>
       </c>
       <c r="H43" s="6">
-        <v>8882505332.0</v>
+        <v>8985675686.0</v>
       </c>
       <c r="I43" s="6">
-        <v>11156995475.0</v>
+        <v>10884161501.0</v>
       </c>
       <c r="J43" s="6">
-        <v>6653217962.0</v>
+        <v>6539841591.0</v>
       </c>
       <c r="K43" s="6">
-        <v>950447767.0</v>
+        <v>964075562.0</v>
       </c>
       <c r="L43" s="6">
-        <v>2567083740.0</v>
+        <v>2546535229.0</v>
       </c>
       <c r="M43" s="6">
-        <v>2330512346.0</v>
+        <v>2274892675.0</v>
       </c>
       <c r="N43" s="6">
-        <v>820876277.0</v>
+        <v>825486791.0</v>
       </c>
       <c r="O43" s="6">
-        <v>351034980.0</v>
+        <v>311322535.0</v>
       </c>
       <c r="P43" s="6">
-        <v>469841297.0</v>
+        <v>514164256.0</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-02</t>
+            <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>85846.0</v>
+        <v>86703.0</v>
       </c>
       <c r="C44" s="6">
-        <v>13494493251.0</v>
+        <v>13967555575.0</v>
       </c>
       <c r="D44" s="6">
-        <v>8326274946.0</v>
+        <v>8907625004.0</v>
       </c>
       <c r="E44" s="6">
-        <v>5168218305.0</v>
+        <v>5059930571.0</v>
       </c>
       <c r="F44" s="6">
-        <v>1870599629.0</v>
+        <v>1906563345.0</v>
       </c>
       <c r="G44" s="6">
-        <v>771910470.0</v>
+        <v>774892560.0</v>
       </c>
       <c r="H44" s="6">
-        <v>7554364476.0</v>
+        <v>8132732444.0</v>
       </c>
       <c r="I44" s="6">
-        <v>9620128062.0</v>
+        <v>9938994991.0</v>
       </c>
       <c r="J44" s="6">
-        <v>5706955195.0</v>
+        <v>5934634004.0</v>
       </c>
       <c r="K44" s="6">
-        <v>779877748.0</v>
+        <v>938838657.0</v>
       </c>
       <c r="L44" s="6">
-        <v>2201935102.0</v>
+        <v>2314854899.0</v>
       </c>
       <c r="M44" s="6">
-        <v>2009464455.0</v>
+        <v>2077964248.0</v>
       </c>
       <c r="N44" s="6">
-        <v>692213639.0</v>
+        <v>759878947.0</v>
       </c>
       <c r="O44" s="6">
-        <v>305125132.0</v>
+        <v>301033047.0</v>
       </c>
       <c r="P44" s="6">
-        <v>387088507.0</v>
+        <v>458845900.0</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-01</t>
+            <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>85623.0</v>
+        <v>87201.0</v>
       </c>
       <c r="C45" s="6">
-        <v>13827941984.0</v>
+        <v>15578420901.0</v>
       </c>
       <c r="D45" s="6">
-        <v>8508989040.0</v>
+        <v>9766695151.0</v>
       </c>
       <c r="E45" s="6">
-        <v>5318952944.0</v>
+        <v>5811725750.0</v>
       </c>
       <c r="F45" s="6">
-        <v>2039173547.0</v>
+        <v>2164253348.0</v>
       </c>
       <c r="G45" s="6">
-        <v>774662632.0</v>
+        <v>884833539.0</v>
       </c>
       <c r="H45" s="6">
-        <v>7734326408.0</v>
+        <v>8881861612.0</v>
       </c>
       <c r="I45" s="6">
-        <v>9956497890.0</v>
+        <v>11154054800.0</v>
       </c>
       <c r="J45" s="6">
-        <v>5890614030.0</v>
+        <v>6653227015.0</v>
       </c>
       <c r="K45" s="6">
-        <v>970232014.0</v>
+        <v>950449205.0</v>
       </c>
       <c r="L45" s="6">
-        <v>2213932528.0</v>
+        <v>2566776623.0</v>
       </c>
       <c r="M45" s="6">
-        <v>2077202807.0</v>
+        <v>2330192254.0</v>
       </c>
       <c r="N45" s="6">
-        <v>719522753.0</v>
+        <v>820890114.0</v>
       </c>
       <c r="O45" s="6">
-        <v>310046880.0</v>
+        <v>351024718.0</v>
       </c>
       <c r="P45" s="6">
-        <v>409475873.0</v>
+        <v>469865396.0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-12</t>
+            <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>103645.0</v>
+        <v>85848.0</v>
       </c>
       <c r="C46" s="6">
-        <v>19183841068.0</v>
+        <v>13494513535.0</v>
       </c>
       <c r="D46" s="6">
-        <v>12974952685.0</v>
+        <v>8326124072.0</v>
       </c>
       <c r="E46" s="6">
-        <v>6208888383.0</v>
+        <v>5168389463.0</v>
       </c>
       <c r="F46" s="6">
-        <v>1991220721.0</v>
+        <v>1871780560.0</v>
       </c>
       <c r="G46" s="6">
-        <v>1021687295.0</v>
+        <v>771923947.0</v>
       </c>
       <c r="H46" s="6">
-        <v>11953265390.0</v>
+        <v>7554200125.0</v>
       </c>
       <c r="I46" s="6">
-        <v>14084460837.0</v>
+        <v>9621311486.0</v>
       </c>
       <c r="J46" s="6">
-        <v>8724130291.0</v>
+        <v>5708159157.0</v>
       </c>
       <c r="K46" s="6">
-        <v>1211224253.0</v>
+        <v>779878162.0</v>
       </c>
       <c r="L46" s="6">
-        <v>3391257526.0</v>
+        <v>2201955618.0</v>
       </c>
       <c r="M46" s="6">
-        <v>2946217039.0</v>
+        <v>2009769123.0</v>
       </c>
       <c r="N46" s="6">
-        <v>1162857593.0</v>
+        <v>692197017.0</v>
       </c>
       <c r="O46" s="6">
-        <v>397552855.0</v>
+        <v>305148807.0</v>
       </c>
       <c r="P46" s="6">
-        <v>765304738.0</v>
+        <v>387048210.0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-11</t>
+            <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>84792.0</v>
+        <v>85625.0</v>
       </c>
       <c r="C47" s="6">
-        <v>16370017873.0</v>
+        <v>13828059501.0</v>
       </c>
       <c r="D47" s="6">
-        <v>9838858312.0</v>
+        <v>8508958193.0</v>
       </c>
       <c r="E47" s="6">
-        <v>6531159561.0</v>
+        <v>5319101308.0</v>
       </c>
       <c r="F47" s="6">
-        <v>2442202848.0</v>
+        <v>2040549653.0</v>
       </c>
       <c r="G47" s="6">
-        <v>636273770.0</v>
+        <v>774768524.0</v>
       </c>
       <c r="H47" s="6">
-        <v>9202584542.0</v>
+        <v>7734189669.0</v>
       </c>
       <c r="I47" s="6">
-        <v>12088184277.0</v>
+        <v>9956159033.0</v>
       </c>
       <c r="J47" s="6">
-        <v>6992042606.0</v>
+        <v>5890615168.0</v>
       </c>
       <c r="K47" s="6">
-        <v>1032870410.0</v>
+        <v>970232014.0</v>
       </c>
       <c r="L47" s="6">
-        <v>2739893774.0</v>
+        <v>2213934658.0</v>
       </c>
       <c r="M47" s="6">
-        <v>2525673194.0</v>
+        <v>2077231040.0</v>
       </c>
       <c r="N47" s="6">
-        <v>832535801.0</v>
+        <v>719518227.0</v>
       </c>
       <c r="O47" s="6">
-        <v>357354275.0</v>
+        <v>310040186.0</v>
       </c>
       <c r="P47" s="6">
-        <v>475181526.0</v>
+        <v>409478041.0</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-10</t>
+            <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>84368.0</v>
+        <v>103645.0</v>
       </c>
       <c r="C48" s="6">
-        <v>16421152328.0</v>
+        <v>19183842261.0</v>
       </c>
       <c r="D48" s="6">
-        <v>9968662637.0</v>
+        <v>12974852443.0</v>
       </c>
       <c r="E48" s="6">
-        <v>6452489691.0</v>
+        <v>6208989818.0</v>
       </c>
       <c r="F48" s="6">
-        <v>2450943021.0</v>
+        <v>1991220721.0</v>
       </c>
       <c r="G48" s="6">
-        <v>733099989.0</v>
+        <v>1021853860.0</v>
       </c>
       <c r="H48" s="6">
-        <v>9235562648.0</v>
+        <v>11952998583.0</v>
       </c>
       <c r="I48" s="6">
-        <v>12368496871.0</v>
+        <v>14084833313.0</v>
       </c>
       <c r="J48" s="6">
-        <v>7216210629.0</v>
+        <v>8724502272.0</v>
       </c>
       <c r="K48" s="6">
-        <v>1471726967.0</v>
+        <v>1211224253.0</v>
       </c>
       <c r="L48" s="6">
-        <v>2676486931.0</v>
+        <v>3391297317.0</v>
       </c>
       <c r="M48" s="6">
-        <v>2584401055.0</v>
+        <v>2946295259.0</v>
       </c>
       <c r="N48" s="6">
-        <v>827167437.0</v>
+        <v>1162848559.0</v>
       </c>
       <c r="O48" s="6">
-        <v>378202285.0</v>
+        <v>397548490.0</v>
       </c>
       <c r="P48" s="6">
-        <v>448965152.0</v>
+        <v>765300069.0</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-09</t>
+            <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>84975.0</v>
+        <v>84792.0</v>
       </c>
       <c r="C49" s="6">
-        <v>16760843825.0</v>
+        <v>16370017873.0</v>
       </c>
       <c r="D49" s="6">
-        <v>10056533953.0</v>
+        <v>9838858312.0</v>
       </c>
       <c r="E49" s="6">
-        <v>6704309872.0</v>
+        <v>6531159561.0</v>
       </c>
       <c r="F49" s="6">
-        <v>2501477846.0</v>
+        <v>2442202848.0</v>
       </c>
       <c r="G49" s="6">
-        <v>698368434.0</v>
+        <v>636273770.0</v>
       </c>
       <c r="H49" s="6">
-        <v>9358165519.0</v>
+        <v>9202584542.0</v>
       </c>
       <c r="I49" s="6">
-        <v>12306795033.0</v>
+        <v>12088184277.0</v>
       </c>
       <c r="J49" s="6">
-        <v>7246049081.0</v>
+        <v>6992042606.0</v>
       </c>
       <c r="K49" s="6">
-        <v>1250208529.0</v>
+        <v>1032870410.0</v>
       </c>
       <c r="L49" s="6">
-        <v>2717317531.0</v>
+        <v>2739893774.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2560995576.0</v>
+        <v>2525673194.0</v>
       </c>
       <c r="N49" s="6">
-        <v>834927044.0</v>
+        <v>832535801.0</v>
       </c>
       <c r="O49" s="6">
-        <v>381950253.0</v>
+        <v>357354275.0</v>
       </c>
       <c r="P49" s="6">
-        <v>452976791.0</v>
+        <v>475181526.0</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-08</t>
+            <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>83599.0</v>
+        <v>84368.0</v>
       </c>
       <c r="C50" s="6">
-        <v>16582295175.0</v>
+        <v>16421152328.0</v>
       </c>
       <c r="D50" s="6">
-        <v>10189613843.0</v>
+        <v>9968662637.0</v>
       </c>
       <c r="E50" s="6">
-        <v>6392681332.0</v>
+        <v>6452489691.0</v>
       </c>
       <c r="F50" s="6">
-        <v>2547889625.0</v>
+        <v>2450943021.0</v>
       </c>
       <c r="G50" s="6">
-        <v>627538750.0</v>
+        <v>733099989.0</v>
       </c>
       <c r="H50" s="6">
-        <v>9562075093.0</v>
+        <v>9235562648.0</v>
       </c>
       <c r="I50" s="6">
-        <v>12976365786.0</v>
+        <v>12368496871.0</v>
       </c>
       <c r="J50" s="6">
-        <v>7641872372.0</v>
+        <v>7216210629.0</v>
       </c>
       <c r="K50" s="6">
-        <v>1332808410.0</v>
+        <v>1471726967.0</v>
       </c>
       <c r="L50" s="6">
-        <v>2797976554.0</v>
+        <v>2676486931.0</v>
       </c>
       <c r="M50" s="6">
-        <v>2710600331.0</v>
+        <v>2584401055.0</v>
       </c>
       <c r="N50" s="6">
-        <v>865669712.0</v>
+        <v>827167437.0</v>
       </c>
       <c r="O50" s="6">
-        <v>455135836.0</v>
+        <v>378202285.0</v>
       </c>
       <c r="P50" s="6">
-        <v>410533876.0</v>
+        <v>448965152.0</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-07</t>
+            <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>83125.0</v>
+        <v>84975.0</v>
       </c>
       <c r="C51" s="6">
-        <v>14548294906.0</v>
+        <v>16760812075.0</v>
       </c>
       <c r="D51" s="6">
-        <v>9003558249.0</v>
+        <v>10056502203.0</v>
       </c>
       <c r="E51" s="6">
-        <v>5544736657.0</v>
+        <v>6704309872.0</v>
       </c>
       <c r="F51" s="6">
-        <v>2138528083.0</v>
+        <v>2501477846.0</v>
       </c>
       <c r="G51" s="6">
-        <v>558443555.0</v>
+        <v>698368434.0</v>
       </c>
       <c r="H51" s="6">
-        <v>8445114694.0</v>
+        <v>9358133769.0</v>
       </c>
       <c r="I51" s="6">
-        <v>10975960716.0</v>
+        <v>12306795033.0</v>
       </c>
       <c r="J51" s="6">
-        <v>6281771914.0</v>
+        <v>7246049081.0</v>
       </c>
       <c r="K51" s="6">
-        <v>1354113667.0</v>
+        <v>1250208529.0</v>
       </c>
       <c r="L51" s="6">
-        <v>2426512080.0</v>
+        <v>2717310863.0</v>
       </c>
       <c r="M51" s="6">
-        <v>2292290418.0</v>
+        <v>2560995576.0</v>
       </c>
       <c r="N51" s="6">
-        <v>772028820.0</v>
+        <v>834924170.0</v>
       </c>
       <c r="O51" s="6">
-        <v>328258348.0</v>
+        <v>381954047.0</v>
       </c>
       <c r="P51" s="6">
-        <v>443770472.0</v>
+        <v>452970123.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-06</t>
+            <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>100979.0</v>
+        <v>83599.0</v>
       </c>
       <c r="C52" s="6">
-        <v>15596574469.0</v>
+        <v>16582295175.0</v>
       </c>
       <c r="D52" s="6">
-        <v>9977688422.0</v>
+        <v>10189613843.0</v>
       </c>
       <c r="E52" s="6">
-        <v>5618886047.0</v>
+        <v>6392681332.0</v>
       </c>
       <c r="F52" s="6">
-        <v>2129024780.0</v>
+        <v>2547889625.0</v>
       </c>
       <c r="G52" s="6">
-        <v>747815204.0</v>
+        <v>627538750.0</v>
       </c>
       <c r="H52" s="6">
-        <v>9229873218.0</v>
+        <v>9562075093.0</v>
       </c>
       <c r="I52" s="6">
-        <v>11664644383.0</v>
+        <v>12976365786.0</v>
       </c>
       <c r="J52" s="6">
-        <v>7056267660.0</v>
+        <v>7641872372.0</v>
       </c>
       <c r="K52" s="6">
-        <v>1003390943.0</v>
+        <v>1332808410.0</v>
       </c>
       <c r="L52" s="6">
-        <v>2645074349.0</v>
+        <v>2797976554.0</v>
       </c>
       <c r="M52" s="6">
-        <v>2429142067.0</v>
+        <v>2710600331.0</v>
       </c>
       <c r="N52" s="6">
-        <v>838541551.0</v>
+        <v>865669712.0</v>
       </c>
       <c r="O52" s="6">
-        <v>384498018.0</v>
+        <v>455135836.0</v>
       </c>
       <c r="P52" s="6">
-        <v>454043533.0</v>
+        <v>410533876.0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-05</t>
+            <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>82452.0</v>
+        <v>83125.0</v>
       </c>
       <c r="C53" s="6">
-        <v>14960168011.0</v>
+        <v>14548222592.0</v>
       </c>
       <c r="D53" s="6">
-        <v>9303305797.0</v>
+        <v>9003485935.0</v>
       </c>
       <c r="E53" s="6">
-        <v>5656862214.0</v>
+        <v>5544736657.0</v>
       </c>
       <c r="F53" s="6">
-        <v>2363896217.0</v>
+        <v>2138528083.0</v>
       </c>
       <c r="G53" s="6">
-        <v>620813936.0</v>
+        <v>558443555.0</v>
       </c>
       <c r="H53" s="6">
-        <v>8682491861.0</v>
+        <v>8445042380.0</v>
       </c>
       <c r="I53" s="6">
-        <v>10731855799.0</v>
+        <v>10975960716.0</v>
       </c>
       <c r="J53" s="6">
-        <v>6510771213.0</v>
+        <v>6281771914.0</v>
       </c>
       <c r="K53" s="6">
-        <v>885201800.0</v>
+        <v>1354113667.0</v>
       </c>
       <c r="L53" s="6">
-        <v>2479935176.0</v>
+        <v>2426496894.0</v>
       </c>
       <c r="M53" s="6">
-        <v>2239837843.0</v>
+        <v>2292290418.0</v>
       </c>
       <c r="N53" s="6">
-        <v>794979758.0</v>
+        <v>772025494.0</v>
       </c>
       <c r="O53" s="6">
-        <v>343478354.0</v>
+        <v>328260769.0</v>
       </c>
       <c r="P53" s="6">
-        <v>451501404.0</v>
+        <v>443764725.0</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-04</t>
+            <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>82117.0</v>
+        <v>100979.0</v>
       </c>
       <c r="C54" s="6">
-        <v>14469373426.0</v>
+        <v>15596356104.0</v>
       </c>
       <c r="D54" s="6">
-        <v>8925876752.0</v>
+        <v>9977470057.0</v>
       </c>
       <c r="E54" s="6">
-        <v>5543496674.0</v>
+        <v>5618886047.0</v>
       </c>
       <c r="F54" s="6">
-        <v>2347017672.0</v>
+        <v>2129024780.0</v>
       </c>
       <c r="G54" s="6">
-        <v>564676305.0</v>
+        <v>747596839.0</v>
       </c>
       <c r="H54" s="6">
-        <v>8361200447.0</v>
+        <v>9229873218.0</v>
       </c>
       <c r="I54" s="6">
-        <v>10543713840.0</v>
+        <v>11664643826.0</v>
       </c>
       <c r="J54" s="6">
-        <v>6300947306.0</v>
+        <v>7056267103.0</v>
       </c>
       <c r="K54" s="6">
-        <v>1259950747.0</v>
+        <v>1003390943.0</v>
       </c>
       <c r="L54" s="6">
-        <v>2337977243.0</v>
+        <v>2645074349.0</v>
       </c>
       <c r="M54" s="6">
-        <v>2204275068.0</v>
+        <v>2429141950.0</v>
       </c>
       <c r="N54" s="6">
-        <v>761360312.0</v>
+        <v>838541551.0</v>
       </c>
       <c r="O54" s="6">
-        <v>340349353.0</v>
+        <v>384497644.0</v>
       </c>
       <c r="P54" s="6">
-        <v>421010959.0</v>
+        <v>454043907.0</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-03</t>
+            <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>82760.0</v>
+        <v>82452.0</v>
       </c>
       <c r="C55" s="6">
-        <v>15169905002.0</v>
+        <v>14960112879.0</v>
       </c>
       <c r="D55" s="6">
-        <v>9352891049.0</v>
+        <v>9303250665.0</v>
       </c>
       <c r="E55" s="6">
-        <v>5817013953.0</v>
+        <v>5656862214.0</v>
       </c>
       <c r="F55" s="6">
-        <v>2447980968.0</v>
+        <v>2363896217.0</v>
       </c>
       <c r="G55" s="6">
-        <v>707431748.0</v>
+        <v>620813936.0</v>
       </c>
       <c r="H55" s="6">
-        <v>8645459301.0</v>
+        <v>8682436729.0</v>
       </c>
       <c r="I55" s="6">
-        <v>11690322234.0</v>
+        <v>10731855799.0</v>
       </c>
       <c r="J55" s="6">
-        <v>6522944252.0</v>
+        <v>6510771213.0</v>
       </c>
       <c r="K55" s="6">
-        <v>1447400438.0</v>
+        <v>885201800.0</v>
       </c>
       <c r="L55" s="6">
-        <v>2550064408.0</v>
+        <v>2479923598.0</v>
       </c>
       <c r="M55" s="6">
-        <v>2444166238.0</v>
+        <v>2239837843.0</v>
       </c>
       <c r="N55" s="6">
-        <v>788953706.0</v>
+        <v>794979758.0</v>
       </c>
       <c r="O55" s="6">
-        <v>354121921.0</v>
+        <v>343489932.0</v>
       </c>
       <c r="P55" s="6">
-        <v>434831785.0</v>
+        <v>451489826.0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-02</t>
+            <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>81517.0</v>
+        <v>82117.0</v>
       </c>
       <c r="C56" s="6">
-        <v>11926965424.0</v>
+        <v>14469373426.0</v>
       </c>
       <c r="D56" s="6">
-        <v>7145732748.0</v>
+        <v>8925876752.0</v>
       </c>
       <c r="E56" s="6">
-        <v>4781232676.0</v>
+        <v>5543496674.0</v>
       </c>
       <c r="F56" s="6">
-        <v>1853651835.0</v>
+        <v>2347017672.0</v>
       </c>
       <c r="G56" s="6">
-        <v>530181491.0</v>
+        <v>564676305.0</v>
       </c>
       <c r="H56" s="6">
-        <v>6615551257.0</v>
+        <v>8361200447.0</v>
       </c>
       <c r="I56" s="6">
-        <v>8784456025.0</v>
+        <v>10543713840.0</v>
       </c>
       <c r="J56" s="6">
-        <v>4957020728.0</v>
+        <v>6300947306.0</v>
       </c>
       <c r="K56" s="6">
-        <v>1038208996.0</v>
+        <v>1259950747.0</v>
       </c>
       <c r="L56" s="6">
-        <v>1930980249.0</v>
+        <v>2337977243.0</v>
       </c>
       <c r="M56" s="6">
-        <v>1831678582.0</v>
+        <v>2204275068.0</v>
       </c>
       <c r="N56" s="6">
-        <v>603794776.0</v>
+        <v>761360312.0</v>
       </c>
       <c r="O56" s="6">
-        <v>267850494.0</v>
+        <v>340349353.0</v>
       </c>
       <c r="P56" s="6">
-        <v>335944282.0</v>
+        <v>421010959.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-01</t>
+            <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>81193.0</v>
+        <v>82760.0</v>
       </c>
       <c r="C57" s="6">
-        <v>12040192673.0</v>
+        <v>15169905002.0</v>
       </c>
       <c r="D57" s="6">
-        <v>7261095310.0</v>
+        <v>9352891049.0</v>
       </c>
       <c r="E57" s="6">
-        <v>4779097363.0</v>
+        <v>5817013953.0</v>
       </c>
       <c r="F57" s="6">
-        <v>1895209256.0</v>
+        <v>2447980968.0</v>
       </c>
       <c r="G57" s="6">
-        <v>561512375.0</v>
+        <v>707431748.0</v>
       </c>
       <c r="H57" s="6">
-        <v>6699582935.0</v>
+        <v>8645459301.0</v>
       </c>
       <c r="I57" s="6">
-        <v>8757838642.0</v>
+        <v>11690322234.0</v>
       </c>
       <c r="J57" s="6">
-        <v>5069069127.0</v>
+        <v>6522944252.0</v>
       </c>
       <c r="K57" s="6">
-        <v>1040925110.0</v>
+        <v>1447400438.0</v>
       </c>
       <c r="L57" s="6">
-        <v>1929891746.0</v>
+        <v>2550064408.0</v>
       </c>
       <c r="M57" s="6">
-        <v>1830011100.0</v>
+        <v>2444166238.0</v>
       </c>
       <c r="N57" s="6">
-        <v>623872866.0</v>
+        <v>788953706.0</v>
       </c>
       <c r="O57" s="6">
-        <v>283000895.0</v>
+        <v>354121921.0</v>
       </c>
       <c r="P57" s="6">
-        <v>340871971.0</v>
+        <v>434831785.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-12</t>
+            <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>98500.0</v>
+        <v>81517.0</v>
       </c>
       <c r="C58" s="6">
-        <v>16225068050.0</v>
+        <v>11926965424.0</v>
       </c>
       <c r="D58" s="6">
-        <v>10772512724.0</v>
+        <v>7145732748.0</v>
       </c>
       <c r="E58" s="6">
-        <v>5452555326.0</v>
+        <v>4781232676.0</v>
       </c>
       <c r="F58" s="6">
-        <v>1890626755.0</v>
+        <v>1853651835.0</v>
       </c>
       <c r="G58" s="6">
-        <v>804398095.0</v>
+        <v>530181491.0</v>
       </c>
       <c r="H58" s="6">
-        <v>9968114629.0</v>
+        <v>6615551257.0</v>
       </c>
       <c r="I58" s="6">
-        <v>11946209116.0</v>
+        <v>8784456025.0</v>
       </c>
       <c r="J58" s="6">
-        <v>7531609800.0</v>
+        <v>4957020728.0</v>
       </c>
       <c r="K58" s="6">
-        <v>1058463119.0</v>
+        <v>1038208996.0</v>
       </c>
       <c r="L58" s="6">
-        <v>2824886403.0</v>
+        <v>1930980249.0</v>
       </c>
       <c r="M58" s="6">
-        <v>2498385841.0</v>
+        <v>1831678582.0</v>
       </c>
       <c r="N58" s="6">
-        <v>959166230.0</v>
+        <v>603794776.0</v>
       </c>
       <c r="O58" s="6">
-        <v>357735249.0</v>
+        <v>267850494.0</v>
       </c>
       <c r="P58" s="6">
-        <v>601430981.0</v>
+        <v>335944282.0</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-11</t>
+            <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>80438.0</v>
+        <v>81193.0</v>
       </c>
       <c r="C59" s="6">
-        <v>13824115847.0</v>
+        <v>12040192673.0</v>
       </c>
       <c r="D59" s="6">
-        <v>8038415816.0</v>
+        <v>7261095310.0</v>
       </c>
       <c r="E59" s="6">
-        <v>5785700031.0</v>
+        <v>4779097363.0</v>
       </c>
       <c r="F59" s="6">
-        <v>2019666172.0</v>
+        <v>1895209256.0</v>
       </c>
       <c r="G59" s="6">
-        <v>519734203.0</v>
+        <v>561512375.0</v>
       </c>
       <c r="H59" s="6">
-        <v>7518681613.0</v>
+        <v>6699582935.0</v>
       </c>
       <c r="I59" s="6">
-        <v>9871070326.0</v>
+        <v>8757838642.0</v>
       </c>
       <c r="J59" s="6">
-        <v>5665699703.0</v>
+        <v>5069069127.0</v>
       </c>
       <c r="K59" s="6">
-        <v>1161377648.0</v>
+        <v>1040925110.0</v>
       </c>
       <c r="L59" s="6">
-        <v>2177336584.0</v>
+        <v>1929891746.0</v>
       </c>
       <c r="M59" s="6">
-        <v>2061439122.0</v>
+        <v>1830011100.0</v>
       </c>
       <c r="N59" s="6">
-        <v>666074150.0</v>
+        <v>623872866.0</v>
       </c>
       <c r="O59" s="6">
-        <v>279659190.0</v>
+        <v>283000895.0</v>
       </c>
       <c r="P59" s="6">
-        <v>386414960.0</v>
+        <v>340871971.0</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-10</t>
+            <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>80219.0</v>
+        <v>98500.0</v>
       </c>
       <c r="C60" s="6">
-        <v>13039286125.0</v>
+        <v>16225068050.0</v>
       </c>
       <c r="D60" s="6">
-        <v>8014616968.0</v>
+        <v>10772512724.0</v>
       </c>
       <c r="E60" s="6">
-        <v>5024669157.0</v>
+        <v>5452555326.0</v>
       </c>
       <c r="F60" s="6">
-        <v>1830817405.0</v>
+        <v>1890626755.0</v>
       </c>
       <c r="G60" s="6">
-        <v>513849632.0</v>
+        <v>804398095.0</v>
       </c>
       <c r="H60" s="6">
-        <v>7500767336.0</v>
+        <v>9968114629.0</v>
       </c>
       <c r="I60" s="6">
-        <v>9518826733.0</v>
+        <v>11946209116.0</v>
       </c>
       <c r="J60" s="6">
-        <v>5727606023.0</v>
+        <v>7531609800.0</v>
       </c>
       <c r="K60" s="6">
-        <v>1101738019.0</v>
+        <v>1058463119.0</v>
       </c>
       <c r="L60" s="6">
-        <v>2122041557.0</v>
+        <v>2824886403.0</v>
       </c>
       <c r="M60" s="6">
-        <v>1986900743.0</v>
+        <v>2498385841.0</v>
       </c>
       <c r="N60" s="6">
-        <v>654607432.0</v>
+        <v>959166230.0</v>
       </c>
       <c r="O60" s="6">
-        <v>263700739.0</v>
+        <v>357735249.0</v>
       </c>
       <c r="P60" s="6">
-        <v>390906693.0</v>
+        <v>601430981.0</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-09</t>
+            <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>80678.0</v>
+        <v>80438.0</v>
       </c>
       <c r="C61" s="6">
-        <v>12973088018.0</v>
+        <v>13824115847.0</v>
       </c>
       <c r="D61" s="6">
-        <v>8019045018.0</v>
+        <v>8038415816.0</v>
       </c>
       <c r="E61" s="6">
-        <v>4954043000.0</v>
+        <v>5785700031.0</v>
       </c>
       <c r="F61" s="6">
-        <v>1824609085.0</v>
+        <v>2019666172.0</v>
       </c>
       <c r="G61" s="6">
-        <v>648937440.0</v>
+        <v>519734203.0</v>
       </c>
       <c r="H61" s="6">
-        <v>7370107578.0</v>
+        <v>7518681613.0</v>
       </c>
       <c r="I61" s="6">
-        <v>9313671706.0</v>
+        <v>9871070326.0</v>
       </c>
       <c r="J61" s="6">
-        <v>5605213115.0</v>
+        <v>5665699703.0</v>
       </c>
       <c r="K61" s="6">
-        <v>1077422633.0</v>
+        <v>1161377648.0</v>
       </c>
       <c r="L61" s="6">
-        <v>2074589872.0</v>
+        <v>2177336584.0</v>
       </c>
       <c r="M61" s="6">
-        <v>1945793545.0</v>
+        <v>2061439122.0</v>
       </c>
       <c r="N61" s="6">
-        <v>636066995.0</v>
+        <v>666074150.0</v>
       </c>
       <c r="O61" s="6">
-        <v>260484908.0</v>
+        <v>279659190.0</v>
       </c>
       <c r="P61" s="6">
-        <v>375582087.0</v>
+        <v>386414960.0</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-08</t>
+            <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>79497.0</v>
+        <v>80219.0</v>
       </c>
       <c r="C62" s="6">
-        <v>12243524764.0</v>
+        <v>13039286125.0</v>
       </c>
       <c r="D62" s="6">
-        <v>7718628405.0</v>
+        <v>8014616968.0</v>
       </c>
       <c r="E62" s="6">
-        <v>4524896359.0</v>
+        <v>5024669157.0</v>
       </c>
       <c r="F62" s="6">
-        <v>1706318889.0</v>
+        <v>1830817405.0</v>
       </c>
       <c r="G62" s="6">
-        <v>501076527.0</v>
+        <v>513849632.0</v>
       </c>
       <c r="H62" s="6">
-        <v>7217551878.0</v>
+        <v>7500767336.0</v>
       </c>
       <c r="I62" s="6">
-        <v>8855267790.0</v>
+        <v>9518826733.0</v>
       </c>
       <c r="J62" s="6">
-        <v>5430949886.0</v>
+        <v>5727606023.0</v>
       </c>
       <c r="K62" s="6">
-        <v>1059701290.0</v>
+        <v>1101738019.0</v>
       </c>
       <c r="L62" s="6">
-        <v>1969951323.0</v>
+        <v>2122041557.0</v>
       </c>
       <c r="M62" s="6">
-        <v>1850318862.0</v>
+        <v>1986900743.0</v>
       </c>
       <c r="N62" s="6">
-        <v>643643944.0</v>
+        <v>654607432.0</v>
       </c>
       <c r="O62" s="6">
-        <v>280679828.0</v>
+        <v>263700739.0</v>
       </c>
       <c r="P62" s="6">
-        <v>362964116.0</v>
+        <v>390906693.0</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-07</t>
+            <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>79198.0</v>
+        <v>80678.0</v>
       </c>
       <c r="C63" s="6">
-        <v>11889159951.0</v>
+        <v>12973088018.0</v>
       </c>
       <c r="D63" s="6">
-        <v>7587619619.0</v>
+        <v>8019045018.0</v>
       </c>
       <c r="E63" s="6">
-        <v>4301540332.0</v>
+        <v>4954043000.0</v>
       </c>
       <c r="F63" s="6">
-        <v>1593083440.0</v>
+        <v>1824609085.0</v>
       </c>
       <c r="G63" s="6">
-        <v>498451976.0</v>
+        <v>648937440.0</v>
       </c>
       <c r="H63" s="6">
-        <v>7089167643.0</v>
+        <v>7370107578.0</v>
       </c>
       <c r="I63" s="6">
-        <v>8915575162.0</v>
+        <v>9313671706.0</v>
       </c>
       <c r="J63" s="6">
-        <v>5456638133.0</v>
+        <v>5605213115.0</v>
       </c>
       <c r="K63" s="6">
-        <v>1023460981.0</v>
+        <v>1077422633.0</v>
       </c>
       <c r="L63" s="6">
-        <v>1959733549.0</v>
+        <v>2074589872.0</v>
       </c>
       <c r="M63" s="6">
-        <v>1862603449.0</v>
+        <v>1945793545.0</v>
       </c>
       <c r="N63" s="6">
-        <v>649524502.0</v>
+        <v>636066995.0</v>
       </c>
       <c r="O63" s="6">
-        <v>310321663.0</v>
+        <v>260484908.0</v>
       </c>
       <c r="P63" s="6">
-        <v>339202839.0</v>
+        <v>375582087.0</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-06</t>
+            <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>96348.0</v>
+        <v>79497.0</v>
       </c>
       <c r="C64" s="6">
-        <v>12471004661.0</v>
+        <v>12243524764.0</v>
       </c>
       <c r="D64" s="6">
-        <v>7953215740.0</v>
+        <v>7718628405.0</v>
       </c>
       <c r="E64" s="6">
-        <v>4517788921.0</v>
+        <v>4524896359.0</v>
       </c>
       <c r="F64" s="6">
-        <v>1614554929.0</v>
+        <v>1706318889.0</v>
       </c>
       <c r="G64" s="6">
-        <v>564857854.0</v>
+        <v>501076527.0</v>
       </c>
       <c r="H64" s="6">
-        <v>7388357886.0</v>
+        <v>7217551878.0</v>
       </c>
       <c r="I64" s="6">
-        <v>8851162017.0</v>
+        <v>8855267790.0</v>
       </c>
       <c r="J64" s="6">
-        <v>5494055767.0</v>
+        <v>5430949886.0</v>
       </c>
       <c r="K64" s="6">
-        <v>849898290.0</v>
+        <v>1059701290.0</v>
       </c>
       <c r="L64" s="6">
-        <v>2054314519.0</v>
+        <v>1969951323.0</v>
       </c>
       <c r="M64" s="6">
-        <v>1848318024.0</v>
+        <v>1850318862.0</v>
       </c>
       <c r="N64" s="6">
-        <v>698714084.0</v>
+        <v>643643944.0</v>
       </c>
       <c r="O64" s="6">
-        <v>285822979.0</v>
+        <v>280679828.0</v>
       </c>
       <c r="P64" s="6">
-        <v>412891105.0</v>
+        <v>362964116.0</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-05</t>
+            <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>78356.0</v>
+        <v>79198.0</v>
       </c>
       <c r="C65" s="6">
-        <v>11771099777.0</v>
+        <v>11889159951.0</v>
       </c>
       <c r="D65" s="6">
-        <v>7309071121.0</v>
+        <v>7587619619.0</v>
       </c>
       <c r="E65" s="6">
-        <v>4462028656.0</v>
+        <v>4301540332.0</v>
       </c>
       <c r="F65" s="6">
-        <v>1521174150.0</v>
+        <v>1593083440.0</v>
       </c>
       <c r="G65" s="6">
-        <v>543269975.0</v>
+        <v>498451976.0</v>
       </c>
       <c r="H65" s="6">
-        <v>6765801146.0</v>
+        <v>7089167643.0</v>
       </c>
       <c r="I65" s="6">
-        <v>8281008818.0</v>
+        <v>8915575162.0</v>
       </c>
       <c r="J65" s="6">
-        <v>4937706784.0</v>
+        <v>5456638133.0</v>
       </c>
       <c r="K65" s="6">
-        <v>963850043.0</v>
+        <v>1023460981.0</v>
       </c>
       <c r="L65" s="6">
-        <v>1898555178.0</v>
+        <v>1959733549.0</v>
       </c>
       <c r="M65" s="6">
-        <v>1728483851.0</v>
+        <v>1862603449.0</v>
       </c>
       <c r="N65" s="6">
-        <v>634581844.0</v>
+        <v>649524502.0</v>
       </c>
       <c r="O65" s="6">
-        <v>241195493.0</v>
+        <v>310321663.0</v>
       </c>
       <c r="P65" s="6">
-        <v>393386351.0</v>
+        <v>339202839.0</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-04</t>
+            <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>77737.0</v>
+        <v>96348.0</v>
       </c>
       <c r="C66" s="6">
-        <v>11233217001.0</v>
+        <v>12471004661.0</v>
       </c>
       <c r="D66" s="6">
-        <v>6983797100.0</v>
+        <v>7953215740.0</v>
       </c>
       <c r="E66" s="6">
-        <v>4249419901.0</v>
+        <v>4517788921.0</v>
       </c>
       <c r="F66" s="6">
-        <v>1488768128.0</v>
+        <v>1614554929.0</v>
       </c>
       <c r="G66" s="6">
-        <v>493566636.0</v>
+        <v>564857854.0</v>
       </c>
       <c r="H66" s="6">
-        <v>6490230464.0</v>
+        <v>7388357886.0</v>
       </c>
       <c r="I66" s="6">
-        <v>8099784284.0</v>
+        <v>8851162017.0</v>
       </c>
       <c r="J66" s="6">
-        <v>4978343653.0</v>
+        <v>5494055767.0</v>
       </c>
       <c r="K66" s="6">
-        <v>688442895.0</v>
+        <v>849898290.0</v>
       </c>
       <c r="L66" s="6">
-        <v>1892867556.0</v>
+        <v>2054314519.0</v>
       </c>
       <c r="M66" s="6">
-        <v>1690033868.0</v>
+        <v>1848318024.0</v>
       </c>
       <c r="N66" s="6">
-        <v>606017718.0</v>
+        <v>698714084.0</v>
       </c>
       <c r="O66" s="6">
-        <v>238102278.0</v>
+        <v>285822979.0</v>
       </c>
       <c r="P66" s="6">
-        <v>367915440.0</v>
+        <v>412891105.0</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-03</t>
+            <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>77916.0</v>
+        <v>78356.0</v>
       </c>
       <c r="C67" s="6">
-        <v>11297940860.0</v>
+        <v>11771099777.0</v>
       </c>
       <c r="D67" s="6">
-        <v>6859756747.0</v>
+        <v>7309071121.0</v>
       </c>
       <c r="E67" s="6">
-        <v>4438184113.0</v>
+        <v>4462028656.0</v>
       </c>
       <c r="F67" s="6">
-        <v>1628260814.0</v>
+        <v>1521174150.0</v>
       </c>
       <c r="G67" s="6">
-        <v>521567297.0</v>
+        <v>543269975.0</v>
       </c>
       <c r="H67" s="6">
-        <v>6338189450.0</v>
+        <v>6765801146.0</v>
       </c>
       <c r="I67" s="6">
-        <v>8101666765.0</v>
+        <v>8281008818.0</v>
       </c>
       <c r="J67" s="6">
-        <v>4721795223.0</v>
+        <v>4937706784.0</v>
       </c>
       <c r="K67" s="6">
-        <v>837303157.0</v>
+        <v>963850043.0</v>
       </c>
       <c r="L67" s="6">
-        <v>1841573009.0</v>
+        <v>1898555178.0</v>
       </c>
       <c r="M67" s="6">
-        <v>1690089527.0</v>
+        <v>1728483851.0</v>
       </c>
       <c r="N67" s="6">
-        <v>573243149.0</v>
+        <v>634581844.0</v>
       </c>
       <c r="O67" s="6">
-        <v>225552998.0</v>
+        <v>241195493.0</v>
       </c>
       <c r="P67" s="6">
-        <v>347690151.0</v>
+        <v>393386351.0</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-02</t>
+            <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>76600.0</v>
+        <v>77737.0</v>
       </c>
       <c r="C68" s="6">
-        <v>9315733722.0</v>
+        <v>11233217001.0</v>
       </c>
       <c r="D68" s="6">
-        <v>5495570593.0</v>
+        <v>6983797100.0</v>
       </c>
       <c r="E68" s="6">
-        <v>3820163129.0</v>
+        <v>4249419901.0</v>
       </c>
       <c r="F68" s="6">
-        <v>1333661037.0</v>
+        <v>1488768128.0</v>
       </c>
       <c r="G68" s="6">
-        <v>468941833.0</v>
+        <v>493566636.0</v>
       </c>
       <c r="H68" s="6">
-        <v>5026628760.0</v>
+        <v>6490230464.0</v>
       </c>
       <c r="I68" s="6">
-        <v>6407181407.0</v>
+        <v>8099784284.0</v>
       </c>
       <c r="J68" s="6">
-        <v>3754313623.0</v>
+        <v>4978343653.0</v>
       </c>
       <c r="K68" s="6">
-        <v>537940862.0</v>
+        <v>688442895.0</v>
       </c>
       <c r="L68" s="6">
-        <v>1475518736.0</v>
+        <v>1892867556.0</v>
       </c>
       <c r="M68" s="6">
-        <v>1336664456.0</v>
+        <v>1690033868.0</v>
       </c>
       <c r="N68" s="6">
-        <v>460599170.0</v>
+        <v>606017718.0</v>
       </c>
       <c r="O68" s="6">
-        <v>195091236.0</v>
+        <v>238102278.0</v>
       </c>
       <c r="P68" s="6">
-        <v>265507934.0</v>
+        <v>367915440.0</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2021-03</t>
+          </r>
+        </is>
+      </c>
+      <c r="B69" s="6">
+        <v>77916.0</v>
+      </c>
+      <c r="C69" s="6">
+        <v>11297940860.0</v>
+      </c>
+      <c r="D69" s="6">
+        <v>6859756747.0</v>
+      </c>
+      <c r="E69" s="6">
+        <v>4438184113.0</v>
+      </c>
+      <c r="F69" s="6">
+        <v>1628260814.0</v>
+      </c>
+      <c r="G69" s="6">
+        <v>521567297.0</v>
+      </c>
+      <c r="H69" s="6">
+        <v>6338189450.0</v>
+      </c>
+      <c r="I69" s="6">
+        <v>8101666765.0</v>
+      </c>
+      <c r="J69" s="6">
+        <v>4721795223.0</v>
+      </c>
+      <c r="K69" s="6">
+        <v>837303157.0</v>
+      </c>
+      <c r="L69" s="6">
+        <v>1841573009.0</v>
+      </c>
+      <c r="M69" s="6">
+        <v>1690089527.0</v>
+      </c>
+      <c r="N69" s="6">
+        <v>573243149.0</v>
+      </c>
+      <c r="O69" s="6">
+        <v>225552998.0</v>
+      </c>
+      <c r="P69" s="6">
+        <v>347690151.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021-02</t>
+          </r>
+        </is>
+      </c>
+      <c r="B70" s="6">
+        <v>76600.0</v>
+      </c>
+      <c r="C70" s="6">
+        <v>9315733722.0</v>
+      </c>
+      <c r="D70" s="6">
+        <v>5495570593.0</v>
+      </c>
+      <c r="E70" s="6">
+        <v>3820163129.0</v>
+      </c>
+      <c r="F70" s="6">
+        <v>1333661037.0</v>
+      </c>
+      <c r="G70" s="6">
+        <v>468941833.0</v>
+      </c>
+      <c r="H70" s="6">
+        <v>5026628760.0</v>
+      </c>
+      <c r="I70" s="6">
+        <v>6407181407.0</v>
+      </c>
+      <c r="J70" s="6">
+        <v>3754313623.0</v>
+      </c>
+      <c r="K70" s="6">
+        <v>537940862.0</v>
+      </c>
+      <c r="L70" s="6">
+        <v>1475518736.0</v>
+      </c>
+      <c r="M70" s="6">
+        <v>1336664456.0</v>
+      </c>
+      <c r="N70" s="6">
+        <v>460599170.0</v>
+      </c>
+      <c r="O70" s="6">
+        <v>195091236.0</v>
+      </c>
+      <c r="P70" s="6">
+        <v>265507934.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="B69" s="6">
+      <c r="B71" s="6">
         <v>76438.0</v>
       </c>
-      <c r="C69" s="6">
+      <c r="C71" s="6">
         <v>8993679407.0</v>
       </c>
-      <c r="D69" s="6">
+      <c r="D71" s="6">
         <v>5494349515.0</v>
       </c>
-      <c r="E69" s="6">
+      <c r="E71" s="6">
         <v>3499329892.0</v>
       </c>
-      <c r="F69" s="6">
+      <c r="F71" s="6">
         <v>1292957336.0</v>
       </c>
-      <c r="G69" s="6">
+      <c r="G71" s="6">
         <v>534495285.0</v>
       </c>
-      <c r="H69" s="6">
+      <c r="H71" s="6">
         <v>4959854230.0</v>
       </c>
-      <c r="I69" s="6">
+      <c r="I71" s="6">
         <v>6177549067.0</v>
       </c>
-      <c r="J69" s="6">
+      <c r="J71" s="6">
         <v>3738753656.0</v>
       </c>
-      <c r="K69" s="6">
+      <c r="K71" s="6">
         <v>589337200.0</v>
       </c>
-      <c r="L69" s="6">
+      <c r="L71" s="6">
         <v>1407624139.0</v>
       </c>
-      <c r="M69" s="6">
+      <c r="M71" s="6">
         <v>1286906519.0</v>
       </c>
-      <c r="N69" s="6">
+      <c r="N71" s="6">
         <v>472247120.0</v>
       </c>
-      <c r="O69" s="6">
+      <c r="O71" s="6">
         <v>210466217.0</v>
       </c>
-      <c r="P69" s="6">
+      <c r="P71" s="6">
         <v>261780903.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>