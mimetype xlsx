--- v2 (2026-04-11)
+++ v3 (2026-06-06)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pvm-deklaraciju-duomenys-menes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-04-07</t>
+    <t>2026-05-07</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -250,50 +250,64 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Grąžintinas PVM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-03</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-02</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1504,54 +1518,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="P71" sqref="P71"/>
+      <selection activeCell="P72" sqref="P72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>1</v>
@@ -1804,3940 +1818,4003 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-02</t>
+            <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>98354.0</v>
+        <v>99514.0</v>
       </c>
       <c r="C10" s="6">
-        <v>14499526803.0</v>
+        <v>17242142362.0</v>
       </c>
       <c r="D10" s="6">
-        <v>9197535533.0</v>
+        <v>10963260417.0</v>
       </c>
       <c r="E10" s="6">
-        <v>5301991270.0</v>
+        <v>6278881945.0</v>
       </c>
       <c r="F10" s="6">
-        <v>2002061098.0</v>
+        <v>2460420820.0</v>
       </c>
       <c r="G10" s="6">
-        <v>944434068.0</v>
+        <v>1095098033.0</v>
       </c>
       <c r="H10" s="6">
-        <v>8253101465.0</v>
+        <v>9868162384.0</v>
       </c>
       <c r="I10" s="6">
-        <v>10328094255.0</v>
+        <v>12092557001.0</v>
       </c>
       <c r="J10" s="6">
-        <v>6103633009.0</v>
+        <v>7215430204.0</v>
       </c>
       <c r="K10" s="6">
-        <v>815642548.0</v>
+        <v>893353852.0</v>
       </c>
       <c r="L10" s="6">
-        <v>2421030196.0</v>
+        <v>2863915489.0</v>
       </c>
       <c r="M10" s="6">
-        <v>2158331905.0</v>
+        <v>2527372420.0</v>
       </c>
       <c r="N10" s="6">
-        <v>781875134.0</v>
+        <v>932773550.0</v>
       </c>
       <c r="O10" s="6">
-        <v>302450657.0</v>
+        <v>353141129.0</v>
       </c>
       <c r="P10" s="6">
-        <v>479424477.0</v>
+        <v>579632421.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-01</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B11" s="6">
-        <v>98447.0</v>
+        <v>98946.0</v>
       </c>
       <c r="C11" s="6">
-        <v>14724708378.0</v>
+        <v>14533239561.0</v>
       </c>
       <c r="D11" s="6">
-        <v>9415306785.0</v>
+        <v>9212843820.0</v>
       </c>
       <c r="E11" s="6">
-        <v>5309401593.0</v>
+        <v>5320395741.0</v>
       </c>
       <c r="F11" s="6">
-        <v>2011607622.0</v>
+        <v>2008428081.0</v>
       </c>
       <c r="G11" s="6">
-        <v>1050286772.0</v>
+        <v>939819788.0</v>
       </c>
       <c r="H11" s="6">
-        <v>8365020013.0</v>
+        <v>8273024032.0</v>
       </c>
       <c r="I11" s="6">
-        <v>10076300847.0</v>
+        <v>10388114320.0</v>
       </c>
       <c r="J11" s="6">
-        <v>5892154796.0</v>
+        <v>6135515794.0</v>
       </c>
       <c r="K11" s="6">
-        <v>893077619.0</v>
+        <v>814684833.0</v>
       </c>
       <c r="L11" s="6">
-        <v>2406611099.0</v>
+        <v>2437451425.0</v>
       </c>
       <c r="M11" s="6">
-        <v>2103645676.0</v>
+        <v>2170898825.0</v>
       </c>
       <c r="N11" s="6">
-        <v>821383606.0</v>
+        <v>785223596.0</v>
       </c>
       <c r="O11" s="6">
-        <v>287955031.0</v>
+        <v>303329085.0</v>
       </c>
       <c r="P11" s="6">
-        <v>533428575.0</v>
+        <v>481894511.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
-        <v>117913.0</v>
+        <v>98635.0</v>
       </c>
       <c r="C12" s="6">
-        <v>19821894398.0</v>
+        <v>14740339482.0</v>
       </c>
       <c r="D12" s="6">
-        <v>13936856352.0</v>
+        <v>9422569733.0</v>
       </c>
       <c r="E12" s="6">
-        <v>5885038046.0</v>
+        <v>5317769749.0</v>
       </c>
       <c r="F12" s="6">
-        <v>1894108237.0</v>
+        <v>2017737557.0</v>
       </c>
       <c r="G12" s="6">
-        <v>1566200206.0</v>
+        <v>1050627510.0</v>
       </c>
       <c r="H12" s="6">
-        <v>12370656146.0</v>
+        <v>8371942223.0</v>
       </c>
       <c r="I12" s="6">
-        <v>14171643582.0</v>
+        <v>10093473029.0</v>
       </c>
       <c r="J12" s="6">
-        <v>9450737084.0</v>
+        <v>5898381877.0</v>
       </c>
       <c r="K12" s="6">
-        <v>969792757.0</v>
+        <v>894024557.0</v>
       </c>
       <c r="L12" s="6">
-        <v>3431215578.0</v>
+        <v>2410396420.0</v>
       </c>
       <c r="M12" s="6">
-        <v>2960786469.0</v>
+        <v>2107240026.0</v>
       </c>
       <c r="N12" s="6">
-        <v>1224936778.0</v>
+        <v>822812891.0</v>
       </c>
       <c r="O12" s="6">
-        <v>432639303.0</v>
+        <v>288162221.0</v>
       </c>
       <c r="P12" s="6">
-        <v>792297475.0</v>
+        <v>534650670.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-11</t>
+            <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>97879.0</v>
+        <v>117955.0</v>
       </c>
       <c r="C13" s="6">
-        <v>16564428554.0</v>
+        <v>19865447234.0</v>
       </c>
       <c r="D13" s="6">
-        <v>10819205595.0</v>
+        <v>13953115608.0</v>
       </c>
       <c r="E13" s="6">
-        <v>5745222959.0</v>
+        <v>5912331626.0</v>
       </c>
       <c r="F13" s="6">
-        <v>2145395667.0</v>
+        <v>1905959752.0</v>
       </c>
       <c r="G13" s="6">
-        <v>998632245.0</v>
+        <v>1570434003.0</v>
       </c>
       <c r="H13" s="6">
-        <v>9820573350.0</v>
+        <v>12382681605.0</v>
       </c>
       <c r="I13" s="6">
-        <v>11852080409.0</v>
+        <v>14235606440.0</v>
       </c>
       <c r="J13" s="6">
-        <v>7306211799.0</v>
+        <v>9484830760.0</v>
       </c>
       <c r="K13" s="6">
-        <v>895610119.0</v>
+        <v>969753405.0</v>
       </c>
       <c r="L13" s="6">
-        <v>2800081126.0</v>
+        <v>3445338959.0</v>
       </c>
       <c r="M13" s="6">
-        <v>2477148060.0</v>
+        <v>2974200771.0</v>
       </c>
       <c r="N13" s="6">
-        <v>936488416.0</v>
+        <v>1225947121.0</v>
       </c>
       <c r="O13" s="6">
-        <v>358278460.0</v>
+        <v>434278910.0</v>
       </c>
       <c r="P13" s="6">
-        <v>578209956.0</v>
+        <v>791668211.0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-10</t>
+            <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>97873.0</v>
+        <v>97903.0</v>
       </c>
       <c r="C14" s="6">
-        <v>17747590594.0</v>
+        <v>16579770673.0</v>
       </c>
       <c r="D14" s="6">
-        <v>11662388906.0</v>
+        <v>10814923213.0</v>
       </c>
       <c r="E14" s="6">
-        <v>6085201688.0</v>
+        <v>5764847460.0</v>
       </c>
       <c r="F14" s="6">
-        <v>2279120870.0</v>
+        <v>2145873501.0</v>
       </c>
       <c r="G14" s="6">
-        <v>1153946978.0</v>
+        <v>988015033.0</v>
       </c>
       <c r="H14" s="6">
-        <v>10508441928.0</v>
+        <v>9826908180.0</v>
       </c>
       <c r="I14" s="6">
-        <v>12888633690.0</v>
+        <v>11868040646.0</v>
       </c>
       <c r="J14" s="6">
-        <v>8050917394.0</v>
+        <v>7309000956.0</v>
       </c>
       <c r="K14" s="6">
-        <v>832940767.0</v>
+        <v>895630724.0</v>
       </c>
       <c r="L14" s="6">
-        <v>3020203238.0</v>
+        <v>2804353116.0</v>
       </c>
       <c r="M14" s="6">
-        <v>2692042624.0</v>
+        <v>2480487647.0</v>
       </c>
       <c r="N14" s="6">
-        <v>989871695.0</v>
+        <v>937259237.0</v>
       </c>
       <c r="O14" s="6">
-        <v>399997707.0</v>
+        <v>358224783.0</v>
       </c>
       <c r="P14" s="6">
-        <v>589873988.0</v>
+        <v>579034454.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-09</t>
+            <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>97943.0</v>
+        <v>97891.0</v>
       </c>
       <c r="C15" s="6">
-        <v>17493112922.0</v>
+        <v>17740986936.0</v>
       </c>
       <c r="D15" s="6">
-        <v>11478783089.0</v>
+        <v>11650758089.0</v>
       </c>
       <c r="E15" s="6">
-        <v>6014329833.0</v>
+        <v>6090228847.0</v>
       </c>
       <c r="F15" s="6">
-        <v>2250777273.0</v>
+        <v>2277862025.0</v>
       </c>
       <c r="G15" s="6">
-        <v>1316225483.0</v>
+        <v>1138067634.0</v>
       </c>
       <c r="H15" s="6">
-        <v>10162557606.0</v>
+        <v>10512690455.0</v>
       </c>
       <c r="I15" s="6">
-        <v>12685861412.0</v>
+        <v>12906630956.0</v>
       </c>
       <c r="J15" s="6">
-        <v>7859183875.0</v>
+        <v>8058002646.0</v>
       </c>
       <c r="K15" s="6">
-        <v>1100577209.0</v>
+        <v>832966357.0</v>
       </c>
       <c r="L15" s="6">
-        <v>2908945774.0</v>
+        <v>3023792497.0</v>
       </c>
       <c r="M15" s="6">
-        <v>2651399319.0</v>
+        <v>2695717598.0</v>
       </c>
       <c r="N15" s="6">
-        <v>939742925.0</v>
+        <v>990191954.0</v>
       </c>
       <c r="O15" s="6">
-        <v>392169712.0</v>
+        <v>400232307.0</v>
       </c>
       <c r="P15" s="6">
-        <v>547573213.0</v>
+        <v>589959647.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-08</t>
+            <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>96538.0</v>
+        <v>97956.0</v>
       </c>
       <c r="C16" s="6">
-        <v>16069596925.0</v>
+        <v>17477015803.0</v>
       </c>
       <c r="D16" s="6">
-        <v>10625101100.0</v>
+        <v>11456442162.0</v>
       </c>
       <c r="E16" s="6">
-        <v>5444495825.0</v>
+        <v>6020573641.0</v>
       </c>
       <c r="F16" s="6">
-        <v>2032696433.0</v>
+        <v>2257356359.0</v>
       </c>
       <c r="G16" s="6">
-        <v>971063249.0</v>
+        <v>1293129066.0</v>
       </c>
       <c r="H16" s="6">
-        <v>9654037851.0</v>
+        <v>10163313096.0</v>
       </c>
       <c r="I16" s="6">
-        <v>11573309702.0</v>
+        <v>12701922622.0</v>
       </c>
       <c r="J16" s="6">
-        <v>7456919851.0</v>
+        <v>7865267770.0</v>
       </c>
       <c r="K16" s="6">
-        <v>907770871.0</v>
+        <v>1100561709.0</v>
       </c>
       <c r="L16" s="6">
-        <v>2684142692.0</v>
+        <v>2912426553.0</v>
       </c>
       <c r="M16" s="6">
-        <v>2418752775.0</v>
+        <v>2654773312.0</v>
       </c>
       <c r="N16" s="6">
-        <v>935581961.0</v>
+        <v>939848933.0</v>
       </c>
       <c r="O16" s="6">
-        <v>409122372.0</v>
+        <v>392269515.0</v>
       </c>
       <c r="P16" s="6">
-        <v>526459589.0</v>
+        <v>547579418.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-07</t>
+            <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>96118.0</v>
+        <v>96551.0</v>
       </c>
       <c r="C17" s="6">
-        <v>16434856313.0</v>
+        <v>16024720957.0</v>
       </c>
       <c r="D17" s="6">
-        <v>10759570733.0</v>
+        <v>10575569798.0</v>
       </c>
       <c r="E17" s="6">
-        <v>5675285580.0</v>
+        <v>5449151159.0</v>
       </c>
       <c r="F17" s="6">
-        <v>2061167696.0</v>
+        <v>2033801042.0</v>
       </c>
       <c r="G17" s="6">
-        <v>945012307.0</v>
+        <v>920246229.0</v>
       </c>
       <c r="H17" s="6">
-        <v>9814558426.0</v>
+        <v>9655323569.0</v>
       </c>
       <c r="I17" s="6">
-        <v>11978154411.0</v>
+        <v>11578142394.0</v>
       </c>
       <c r="J17" s="6">
-        <v>7211079260.0</v>
+        <v>7455672051.0</v>
       </c>
       <c r="K17" s="6">
-        <v>1168819357.0</v>
+        <v>907565386.0</v>
       </c>
       <c r="L17" s="6">
-        <v>2788772086.0</v>
+        <v>2685483103.0</v>
       </c>
       <c r="M17" s="6">
-        <v>2503757273.0</v>
+        <v>2419796517.0</v>
       </c>
       <c r="N17" s="6">
-        <v>931877252.0</v>
+        <v>935797393.0</v>
       </c>
       <c r="O17" s="6">
-        <v>350022124.0</v>
+        <v>409316724.0</v>
       </c>
       <c r="P17" s="6">
-        <v>581855128.0</v>
+        <v>526480669.0</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-06</t>
+            <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>115053.0</v>
+        <v>96131.0</v>
       </c>
       <c r="C18" s="6">
-        <v>16681687083.0</v>
+        <v>16409454456.0</v>
       </c>
       <c r="D18" s="6">
-        <v>11108266211.0</v>
+        <v>10729284502.0</v>
       </c>
       <c r="E18" s="6">
-        <v>5573420872.0</v>
+        <v>5680169954.0</v>
       </c>
       <c r="F18" s="6">
-        <v>2066801770.0</v>
+        <v>2060662156.0</v>
       </c>
       <c r="G18" s="6">
-        <v>961116017.0</v>
+        <v>913876327.0</v>
       </c>
       <c r="H18" s="6">
-        <v>10147150194.0</v>
+        <v>9815408175.0</v>
       </c>
       <c r="I18" s="6">
-        <v>12376101884.0</v>
+        <v>11984735888.0</v>
       </c>
       <c r="J18" s="6">
-        <v>7993831865.0</v>
+        <v>7214337260.0</v>
       </c>
       <c r="K18" s="6">
-        <v>906113852.0</v>
+        <v>1168882614.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2899833519.0</v>
+        <v>2790099612.0</v>
       </c>
       <c r="M18" s="6">
-        <v>2585721370.0</v>
+        <v>2505142974.0</v>
       </c>
       <c r="N18" s="6">
-        <v>975589946.0</v>
+        <v>932004256.0</v>
       </c>
       <c r="O18" s="6">
-        <v>396537808.0</v>
+        <v>350146238.0</v>
       </c>
       <c r="P18" s="6">
-        <v>579052138.0</v>
+        <v>581858018.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-05</t>
+            <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>95097.0</v>
+        <v>115064.0</v>
       </c>
       <c r="C19" s="6">
-        <v>16463512556.0</v>
+        <v>16688702350.0</v>
       </c>
       <c r="D19" s="6">
-        <v>10868867711.0</v>
+        <v>11109002544.0</v>
       </c>
       <c r="E19" s="6">
-        <v>5594644845.0</v>
+        <v>5579699806.0</v>
       </c>
       <c r="F19" s="6">
-        <v>2037034035.0</v>
+        <v>2066361974.0</v>
       </c>
       <c r="G19" s="6">
-        <v>1225700330.0</v>
+        <v>961664067.0</v>
       </c>
       <c r="H19" s="6">
-        <v>9643167381.0</v>
+        <v>10147338477.0</v>
       </c>
       <c r="I19" s="6">
-        <v>11840214923.0</v>
+        <v>12383143218.0</v>
       </c>
       <c r="J19" s="6">
-        <v>7256482524.0</v>
+        <v>7991973336.0</v>
       </c>
       <c r="K19" s="6">
-        <v>1043161481.0</v>
+        <v>906159219.0</v>
       </c>
       <c r="L19" s="6">
-        <v>2774845659.0</v>
+        <v>2901950868.0</v>
       </c>
       <c r="M19" s="6">
-        <v>2474696642.0</v>
+        <v>2587185149.0</v>
       </c>
       <c r="N19" s="6">
-        <v>913088954.0</v>
+        <v>975640752.0</v>
       </c>
       <c r="O19" s="6">
-        <v>342570199.0</v>
+        <v>396664389.0</v>
       </c>
       <c r="P19" s="6">
-        <v>570518755.0</v>
+        <v>578976363.0</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-04</t>
+            <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>94353.0</v>
+        <v>95106.0</v>
       </c>
       <c r="C20" s="6">
-        <v>16093722210.0</v>
+        <v>16466101486.0</v>
       </c>
       <c r="D20" s="6">
-        <v>10606564905.0</v>
+        <v>10870866371.0</v>
       </c>
       <c r="E20" s="6">
-        <v>5487157305.0</v>
+        <v>5595235115.0</v>
       </c>
       <c r="F20" s="6">
-        <v>2001666620.0</v>
+        <v>2030887277.0</v>
       </c>
       <c r="G20" s="6">
-        <v>1028288097.0</v>
+        <v>1226116631.0</v>
       </c>
       <c r="H20" s="6">
-        <v>9578276808.0</v>
+        <v>9644749740.0</v>
       </c>
       <c r="I20" s="6">
-        <v>11494109284.0</v>
+        <v>11849829894.0</v>
       </c>
       <c r="J20" s="6">
-        <v>6970055080.0</v>
+        <v>7259658872.0</v>
       </c>
       <c r="K20" s="6">
-        <v>1007378991.0</v>
+        <v>1043161571.0</v>
       </c>
       <c r="L20" s="6">
-        <v>2694716044.0</v>
+        <v>2776886916.0</v>
       </c>
       <c r="M20" s="6">
-        <v>2399451026.0</v>
+        <v>2476693527.0</v>
       </c>
       <c r="N20" s="6">
-        <v>896753527.0</v>
+        <v>913428876.0</v>
       </c>
       <c r="O20" s="6">
-        <v>341146957.0</v>
+        <v>342631808.0</v>
       </c>
       <c r="P20" s="6">
-        <v>555606570.0</v>
+        <v>570797068.0</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-03</t>
+            <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>94644.0</v>
+        <v>94357.0</v>
       </c>
       <c r="C21" s="6">
-        <v>16123093534.0</v>
+        <v>16100380949.0</v>
       </c>
       <c r="D21" s="6">
-        <v>10268044368.0</v>
+        <v>10609714113.0</v>
       </c>
       <c r="E21" s="6">
-        <v>5855049166.0</v>
+        <v>5490666836.0</v>
       </c>
       <c r="F21" s="6">
-        <v>2146685776.0</v>
+        <v>2000190976.0</v>
       </c>
       <c r="G21" s="6">
-        <v>1126064712.0</v>
+        <v>1030358956.0</v>
       </c>
       <c r="H21" s="6">
-        <v>9141979656.0</v>
+        <v>9579355157.0</v>
       </c>
       <c r="I21" s="6">
-        <v>11747467531.0</v>
+        <v>11498076758.0</v>
       </c>
       <c r="J21" s="6">
-        <v>6898811566.0</v>
+        <v>6971195618.0</v>
       </c>
       <c r="K21" s="6">
-        <v>1057880210.0</v>
+        <v>1007402743.0</v>
       </c>
       <c r="L21" s="6">
-        <v>2676614008.0</v>
+        <v>2695589329.0</v>
       </c>
       <c r="M21" s="6">
-        <v>2453332621.0</v>
+        <v>2400264518.0</v>
       </c>
       <c r="N21" s="6">
-        <v>865133704.0</v>
+        <v>896885591.0</v>
       </c>
       <c r="O21" s="6">
-        <v>343093694.0</v>
+        <v>341162278.0</v>
       </c>
       <c r="P21" s="6">
-        <v>522040010.0</v>
+        <v>555723313.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-02</t>
+            <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>93395.0</v>
+        <v>94647.0</v>
       </c>
       <c r="C22" s="6">
-        <v>14393082048.0</v>
+        <v>16130042243.0</v>
       </c>
       <c r="D22" s="6">
-        <v>9188907950.0</v>
+        <v>10270605292.0</v>
       </c>
       <c r="E22" s="6">
-        <v>5204174098.0</v>
+        <v>5859436951.0</v>
       </c>
       <c r="F22" s="6">
-        <v>1967250309.0</v>
+        <v>2147307354.0</v>
       </c>
       <c r="G22" s="6">
-        <v>971206963.0</v>
+        <v>1128117085.0</v>
       </c>
       <c r="H22" s="6">
-        <v>8217700987.0</v>
+        <v>9142488207.0</v>
       </c>
       <c r="I22" s="6">
-        <v>10374488343.0</v>
+        <v>11759580570.0</v>
       </c>
       <c r="J22" s="6">
-        <v>6153166895.0</v>
+        <v>6899298423.0</v>
       </c>
       <c r="K22" s="6">
-        <v>926824124.0</v>
+        <v>1057678529.0</v>
       </c>
       <c r="L22" s="6">
-        <v>2386104084.0</v>
+        <v>2679149811.0</v>
       </c>
       <c r="M22" s="6">
-        <v>2166150354.0</v>
+        <v>2455819024.0</v>
       </c>
       <c r="N22" s="6">
-        <v>759198452.0</v>
+        <v>865353562.0</v>
       </c>
       <c r="O22" s="6">
-        <v>308465138.0</v>
+        <v>343160286.0</v>
       </c>
       <c r="P22" s="6">
-        <v>450733314.0</v>
+        <v>522193276.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-01</t>
+            <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>93105.0</v>
+        <v>93399.0</v>
       </c>
       <c r="C23" s="6">
-        <v>14616746589.0</v>
+        <v>14397128155.0</v>
       </c>
       <c r="D23" s="6">
-        <v>9236742263.0</v>
+        <v>9189572640.0</v>
       </c>
       <c r="E23" s="6">
-        <v>5380004326.0</v>
+        <v>5207555515.0</v>
       </c>
       <c r="F23" s="6">
-        <v>2046370656.0</v>
+        <v>1967389625.0</v>
       </c>
       <c r="G23" s="6">
-        <v>920236694.0</v>
+        <v>971467744.0</v>
       </c>
       <c r="H23" s="6">
-        <v>8316505569.0</v>
+        <v>8218104896.0</v>
       </c>
       <c r="I23" s="6">
-        <v>10442636790.0</v>
+        <v>10380829973.0</v>
       </c>
       <c r="J23" s="6">
-        <v>6172209537.0</v>
+        <v>6154643562.0</v>
       </c>
       <c r="K23" s="6">
-        <v>1099453681.0</v>
+        <v>926829219.0</v>
       </c>
       <c r="L23" s="6">
-        <v>2380181566.0</v>
+        <v>2387506906.0</v>
       </c>
       <c r="M23" s="6">
-        <v>2179588024.0</v>
+        <v>2167590572.0</v>
       </c>
       <c r="N23" s="6">
-        <v>792388934.0</v>
+        <v>759509424.0</v>
       </c>
       <c r="O23" s="6">
-        <v>313698486.0</v>
+        <v>308488066.0</v>
       </c>
       <c r="P23" s="6">
-        <v>478690448.0</v>
+        <v>451021358.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-12</t>
+            <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>112056.0</v>
+        <v>93109.0</v>
       </c>
       <c r="C24" s="6">
-        <v>18251786326.0</v>
+        <v>14618225867.0</v>
       </c>
       <c r="D24" s="6">
-        <v>12828750734.0</v>
+        <v>9237400366.0</v>
       </c>
       <c r="E24" s="6">
-        <v>5423035592.0</v>
+        <v>5380825501.0</v>
       </c>
       <c r="F24" s="6">
-        <v>1789200477.0</v>
+        <v>2046445058.0</v>
       </c>
       <c r="G24" s="6">
-        <v>1044615616.0</v>
+        <v>920383182.0</v>
       </c>
       <c r="H24" s="6">
-        <v>11784135118.0</v>
+        <v>8317017184.0</v>
       </c>
       <c r="I24" s="6">
-        <v>13371474316.0</v>
+        <v>10446812335.0</v>
       </c>
       <c r="J24" s="6">
-        <v>8940111419.0</v>
+        <v>6174870404.0</v>
       </c>
       <c r="K24" s="6">
-        <v>783006009.0</v>
+        <v>1099459600.0</v>
       </c>
       <c r="L24" s="6">
-        <v>3310589937.0</v>
+        <v>2380977825.0</v>
       </c>
       <c r="M24" s="6">
-        <v>2797022488.0</v>
+        <v>2180600832.0</v>
       </c>
       <c r="N24" s="6">
-        <v>1123028719.0</v>
+        <v>792293156.0</v>
       </c>
       <c r="O24" s="6">
-        <v>368661133.0</v>
+        <v>313770960.0</v>
       </c>
       <c r="P24" s="6">
-        <v>754367586.0</v>
+        <v>478522196.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-11</t>
+            <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>92495.0</v>
+        <v>112056.0</v>
       </c>
       <c r="C25" s="6">
-        <v>15760543957.0</v>
+        <v>18255331939.0</v>
       </c>
       <c r="D25" s="6">
-        <v>10262190879.0</v>
+        <v>12832019105.0</v>
       </c>
       <c r="E25" s="6">
-        <v>5498353078.0</v>
+        <v>5423312834.0</v>
       </c>
       <c r="F25" s="6">
-        <v>2039666989.0</v>
+        <v>1789195089.0</v>
       </c>
       <c r="G25" s="6">
-        <v>990975787.0</v>
+        <v>1047621699.0</v>
       </c>
       <c r="H25" s="6">
-        <v>9271215092.0</v>
+        <v>11784397406.0</v>
       </c>
       <c r="I25" s="6">
-        <v>11349176806.0</v>
+        <v>13373164883.0</v>
       </c>
       <c r="J25" s="6">
-        <v>7001641323.0</v>
+        <v>8940217872.0</v>
       </c>
       <c r="K25" s="6">
-        <v>840573343.0</v>
+        <v>783006009.0</v>
       </c>
       <c r="L25" s="6">
-        <v>2654377705.0</v>
+        <v>3310980241.0</v>
       </c>
       <c r="M25" s="6">
-        <v>2370009262.0</v>
+        <v>2797377507.0</v>
       </c>
       <c r="N25" s="6">
-        <v>846726401.0</v>
+        <v>1123139392.0</v>
       </c>
       <c r="O25" s="6">
-        <v>318084962.0</v>
+        <v>368689852.0</v>
       </c>
       <c r="P25" s="6">
-        <v>528641439.0</v>
+        <v>754449540.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-10</t>
+            <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>92290.0</v>
+        <v>92497.0</v>
       </c>
       <c r="C26" s="6">
-        <v>16770392171.0</v>
+        <v>15761878808.0</v>
       </c>
       <c r="D26" s="6">
-        <v>10833016412.0</v>
+        <v>10262392778.0</v>
       </c>
       <c r="E26" s="6">
-        <v>5937375759.0</v>
+        <v>5499486030.0</v>
       </c>
       <c r="F26" s="6">
-        <v>2206824410.0</v>
+        <v>2039686892.0</v>
       </c>
       <c r="G26" s="6">
-        <v>970882613.0</v>
+        <v>991212096.0</v>
       </c>
       <c r="H26" s="6">
-        <v>9862133799.0</v>
+        <v>9271180682.0</v>
       </c>
       <c r="I26" s="6">
-        <v>12130483448.0</v>
+        <v>11350595316.0</v>
       </c>
       <c r="J26" s="6">
-        <v>7556026871.0</v>
+        <v>7001613994.0</v>
       </c>
       <c r="K26" s="6">
-        <v>900622248.0</v>
+        <v>840581090.0</v>
       </c>
       <c r="L26" s="6">
-        <v>2820402182.0</v>
+        <v>2654664925.0</v>
       </c>
       <c r="M26" s="6">
-        <v>2534297265.0</v>
+        <v>2370307149.0</v>
       </c>
       <c r="N26" s="6">
-        <v>888421066.0</v>
+        <v>846790265.0</v>
       </c>
       <c r="O26" s="6">
-        <v>350666926.0</v>
+        <v>318045087.0</v>
       </c>
       <c r="P26" s="6">
-        <v>537754140.0</v>
+        <v>528745178.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-09</t>
+            <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>92721.0</v>
+        <v>92291.0</v>
       </c>
       <c r="C27" s="6">
-        <v>16024111725.0</v>
+        <v>16772406704.0</v>
       </c>
       <c r="D27" s="6">
-        <v>10300160266.0</v>
+        <v>10832906407.0</v>
       </c>
       <c r="E27" s="6">
-        <v>5723951459.0</v>
+        <v>5939500297.0</v>
       </c>
       <c r="F27" s="6">
-        <v>2149179866.0</v>
+        <v>2206823820.0</v>
       </c>
       <c r="G27" s="6">
-        <v>952900867.0</v>
+        <v>970562982.0</v>
       </c>
       <c r="H27" s="6">
-        <v>9347259399.0</v>
+        <v>9862343425.0</v>
       </c>
       <c r="I27" s="6">
-        <v>11244366634.0</v>
+        <v>12131407248.0</v>
       </c>
       <c r="J27" s="6">
-        <v>7074919351.0</v>
+        <v>7555311662.0</v>
       </c>
       <c r="K27" s="6">
-        <v>846108148.0</v>
+        <v>900622362.0</v>
       </c>
       <c r="L27" s="6">
-        <v>2624994004.0</v>
+        <v>2820819570.0</v>
       </c>
       <c r="M27" s="6">
-        <v>2350443532.0</v>
+        <v>2534491263.0</v>
       </c>
       <c r="N27" s="6">
-        <v>838536175.0</v>
+        <v>888645010.0</v>
       </c>
       <c r="O27" s="6">
-        <v>332361120.0</v>
+        <v>350634929.0</v>
       </c>
       <c r="P27" s="6">
-        <v>506175055.0</v>
+        <v>538010081.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-08</t>
+            <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>91452.0</v>
+        <v>92722.0</v>
       </c>
       <c r="C28" s="6">
-        <v>15610153645.0</v>
+        <v>16025544418.0</v>
       </c>
       <c r="D28" s="6">
-        <v>10061641805.0</v>
+        <v>10300317377.0</v>
       </c>
       <c r="E28" s="6">
-        <v>5548511840.0</v>
+        <v>5725227041.0</v>
       </c>
       <c r="F28" s="6">
-        <v>2117927231.0</v>
+        <v>2149178177.0</v>
       </c>
       <c r="G28" s="6">
-        <v>832073582.0</v>
+        <v>953266552.0</v>
       </c>
       <c r="H28" s="6">
-        <v>9229568223.0</v>
+        <v>9347050825.0</v>
       </c>
       <c r="I28" s="6">
-        <v>11183995960.0</v>
+        <v>11245485905.0</v>
       </c>
       <c r="J28" s="6">
-        <v>6881803805.0</v>
+        <v>7074173589.0</v>
       </c>
       <c r="K28" s="6">
-        <v>1204480976.0</v>
+        <v>846108148.0</v>
       </c>
       <c r="L28" s="6">
-        <v>2550781344.0</v>
+        <v>2625370274.0</v>
       </c>
       <c r="M28" s="6">
-        <v>2336720591.0</v>
+        <v>2350678579.0</v>
       </c>
       <c r="N28" s="6">
-        <v>845695120.0</v>
+        <v>838713436.0</v>
       </c>
       <c r="O28" s="6">
-        <v>327164298.0</v>
+        <v>332380093.0</v>
       </c>
       <c r="P28" s="6">
-        <v>518530822.0</v>
+        <v>506333343.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-07</t>
+            <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>91063.0</v>
+        <v>91453.0</v>
       </c>
       <c r="C29" s="6">
-        <v>15786670023.0</v>
+        <v>15610955427.0</v>
       </c>
       <c r="D29" s="6">
-        <v>10326828187.0</v>
+        <v>10062034278.0</v>
       </c>
       <c r="E29" s="6">
-        <v>5459841836.0</v>
+        <v>5548921149.0</v>
       </c>
       <c r="F29" s="6">
-        <v>1980631959.0</v>
+        <v>2117911553.0</v>
       </c>
       <c r="G29" s="6">
-        <v>915353962.0</v>
+        <v>832409702.0</v>
       </c>
       <c r="H29" s="6">
-        <v>9411474225.0</v>
+        <v>9229624576.0</v>
       </c>
       <c r="I29" s="6">
-        <v>11765530002.0</v>
+        <v>11184895336.0</v>
       </c>
       <c r="J29" s="6">
-        <v>7267255932.0</v>
+        <v>6881784172.0</v>
       </c>
       <c r="K29" s="6">
-        <v>1182541024.0</v>
+        <v>1204480976.0</v>
       </c>
       <c r="L29" s="6">
-        <v>2642622592.0</v>
+        <v>2551012952.0</v>
       </c>
       <c r="M29" s="6">
-        <v>2455610150.0</v>
+        <v>2336909460.0</v>
       </c>
       <c r="N29" s="6">
-        <v>852932780.0</v>
+        <v>845750336.0</v>
       </c>
       <c r="O29" s="6">
-        <v>372836989.0</v>
+        <v>327114709.0</v>
       </c>
       <c r="P29" s="6">
-        <v>480095791.0</v>
+        <v>518635627.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-06</t>
+            <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>109991.0</v>
+        <v>91063.0</v>
       </c>
       <c r="C30" s="6">
-        <v>15538418643.0</v>
+        <v>15788049438.0</v>
       </c>
       <c r="D30" s="6">
-        <v>10244703252.0</v>
+        <v>10327384320.0</v>
       </c>
       <c r="E30" s="6">
-        <v>5293715391.0</v>
+        <v>5460665118.0</v>
       </c>
       <c r="F30" s="6">
-        <v>1927839265.0</v>
+        <v>1980668819.0</v>
       </c>
       <c r="G30" s="6">
-        <v>961945756.0</v>
+        <v>915832767.0</v>
       </c>
       <c r="H30" s="6">
-        <v>9282757496.0</v>
+        <v>9411551553.0</v>
       </c>
       <c r="I30" s="6">
-        <v>11013289102.0</v>
+        <v>11767052854.0</v>
       </c>
       <c r="J30" s="6">
-        <v>6978290628.0</v>
+        <v>7267346956.0</v>
       </c>
       <c r="K30" s="6">
-        <v>927466757.0</v>
+        <v>1182541024.0</v>
       </c>
       <c r="L30" s="6">
-        <v>2594617526.0</v>
+        <v>2642912722.0</v>
       </c>
       <c r="M30" s="6">
-        <v>2301673423.0</v>
+        <v>2455929949.0</v>
       </c>
       <c r="N30" s="6">
-        <v>856010936.0</v>
+        <v>852914066.0</v>
       </c>
       <c r="O30" s="6">
-        <v>336757005.0</v>
+        <v>372834966.0</v>
       </c>
       <c r="P30" s="6">
-        <v>519253931.0</v>
+        <v>480079100.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-05</t>
+            <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>90592.0</v>
+        <v>109993.0</v>
       </c>
       <c r="C31" s="6">
-        <v>15650151688.0</v>
+        <v>15539113044.0</v>
       </c>
       <c r="D31" s="6">
-        <v>10091819143.0</v>
+        <v>10245308047.0</v>
       </c>
       <c r="E31" s="6">
-        <v>5558332545.0</v>
+        <v>5293804997.0</v>
       </c>
       <c r="F31" s="6">
-        <v>2110723164.0</v>
+        <v>1927876423.0</v>
       </c>
       <c r="G31" s="6">
-        <v>960605936.0</v>
+        <v>962370171.0</v>
       </c>
       <c r="H31" s="6">
-        <v>9131213207.0</v>
+        <v>9282937876.0</v>
       </c>
       <c r="I31" s="6">
-        <v>10979849672.0</v>
+        <v>11013981597.0</v>
       </c>
       <c r="J31" s="6">
-        <v>6705946110.0</v>
+        <v>6978055847.0</v>
       </c>
       <c r="K31" s="6">
-        <v>1098120762.0</v>
+        <v>927458447.0</v>
       </c>
       <c r="L31" s="6">
-        <v>2561676021.0</v>
+        <v>2594864488.0</v>
       </c>
       <c r="M31" s="6">
-        <v>2294686187.0</v>
+        <v>2301818847.0</v>
       </c>
       <c r="N31" s="6">
-        <v>833329959.0</v>
+        <v>856118975.0</v>
       </c>
       <c r="O31" s="6">
-        <v>288692859.0</v>
+        <v>336740494.0</v>
       </c>
       <c r="P31" s="6">
-        <v>544637100.0</v>
+        <v>519378481.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-04</t>
+            <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>90360.0</v>
+        <v>90594.0</v>
       </c>
       <c r="C32" s="6">
-        <v>15268161042.0</v>
+        <v>15650503878.0</v>
       </c>
       <c r="D32" s="6">
-        <v>9786092178.0</v>
+        <v>10092326607.0</v>
       </c>
       <c r="E32" s="6">
-        <v>5482068864.0</v>
+        <v>5558177271.0</v>
       </c>
       <c r="F32" s="6">
-        <v>2103332215.0</v>
+        <v>2110832796.0</v>
       </c>
       <c r="G32" s="6">
-        <v>884690421.0</v>
+        <v>961125265.0</v>
       </c>
       <c r="H32" s="6">
-        <v>8901401757.0</v>
+        <v>9131201342.0</v>
       </c>
       <c r="I32" s="6">
-        <v>11024369529.0</v>
+        <v>10980868963.0</v>
       </c>
       <c r="J32" s="6">
-        <v>6707806472.0</v>
+        <v>6705803591.0</v>
       </c>
       <c r="K32" s="6">
-        <v>1058660919.0</v>
+        <v>1098120762.0</v>
       </c>
       <c r="L32" s="6">
-        <v>2533614377.0</v>
+        <v>2561930230.0</v>
       </c>
       <c r="M32" s="6">
-        <v>2301926373.0</v>
+        <v>2294900238.0</v>
       </c>
       <c r="N32" s="6">
-        <v>840952457.0</v>
+        <v>833365864.0</v>
       </c>
       <c r="O32" s="6">
-        <v>327631117.0</v>
+        <v>288663788.0</v>
       </c>
       <c r="P32" s="6">
-        <v>513321340.0</v>
+        <v>544702076.0</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-03</t>
+            <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>90879.0</v>
+        <v>90362.0</v>
       </c>
       <c r="C33" s="6">
-        <v>14932509442.0</v>
+        <v>15269149563.0</v>
       </c>
       <c r="D33" s="6">
-        <v>9645526189.0</v>
+        <v>9786269448.0</v>
       </c>
       <c r="E33" s="6">
-        <v>5286983253.0</v>
+        <v>5482880115.0</v>
       </c>
       <c r="F33" s="6">
-        <v>2004077248.0</v>
+        <v>2103827296.0</v>
       </c>
       <c r="G33" s="6">
-        <v>829581990.0</v>
+        <v>884832147.0</v>
       </c>
       <c r="H33" s="6">
-        <v>8815944199.0</v>
+        <v>8901437301.0</v>
       </c>
       <c r="I33" s="6">
-        <v>10576739897.0</v>
+        <v>11025824424.0</v>
       </c>
       <c r="J33" s="6">
-        <v>6446217428.0</v>
+        <v>6708116186.0</v>
       </c>
       <c r="K33" s="6">
-        <v>821780529.0</v>
+        <v>1058660919.0</v>
       </c>
       <c r="L33" s="6">
-        <v>2469506696.0</v>
+        <v>2533913328.0</v>
       </c>
       <c r="M33" s="6">
-        <v>2175831426.0</v>
+        <v>2302231901.0</v>
       </c>
       <c r="N33" s="6">
-        <v>802373193.0</v>
+        <v>841005895.0</v>
       </c>
       <c r="O33" s="6">
-        <v>308513502.0</v>
+        <v>327620705.0</v>
       </c>
       <c r="P33" s="6">
-        <v>493859691.0</v>
+        <v>513385190.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-02</t>
+            <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>89733.0</v>
+        <v>90883.0</v>
       </c>
       <c r="C34" s="6">
-        <v>13554671158.0</v>
+        <v>14932738553.0</v>
       </c>
       <c r="D34" s="6">
-        <v>8499999544.0</v>
+        <v>9646003869.0</v>
       </c>
       <c r="E34" s="6">
-        <v>5054671614.0</v>
+        <v>5286734684.0</v>
       </c>
       <c r="F34" s="6">
-        <v>1929174484.0</v>
+        <v>2002183318.0</v>
       </c>
       <c r="G34" s="6">
-        <v>847328003.0</v>
+        <v>830008449.0</v>
       </c>
       <c r="H34" s="6">
-        <v>7652671541.0</v>
+        <v>8815995420.0</v>
       </c>
       <c r="I34" s="6">
-        <v>9688942564.0</v>
+        <v>10578853206.0</v>
       </c>
       <c r="J34" s="6">
-        <v>5799274546.0</v>
+        <v>6446068333.0</v>
       </c>
       <c r="K34" s="6">
-        <v>854348448.0</v>
+        <v>821780529.0</v>
       </c>
       <c r="L34" s="6">
-        <v>2219946717.0</v>
+        <v>2469988060.0</v>
       </c>
       <c r="M34" s="6">
-        <v>2018961910.0</v>
+        <v>2176275221.0</v>
       </c>
       <c r="N34" s="6">
-        <v>695765463.0</v>
+        <v>802413795.0</v>
       </c>
       <c r="O34" s="6">
-        <v>285065152.0</v>
+        <v>308509002.0</v>
       </c>
       <c r="P34" s="6">
-        <v>410700311.0</v>
+        <v>493904793.0</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-01</t>
+            <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>89566.0</v>
+        <v>89736.0</v>
       </c>
       <c r="C35" s="6">
-        <v>13877145551.0</v>
+        <v>13556753746.0</v>
       </c>
       <c r="D35" s="6">
-        <v>8576405763.0</v>
+        <v>8500999426.0</v>
       </c>
       <c r="E35" s="6">
-        <v>5300739788.0</v>
+        <v>5055754320.0</v>
       </c>
       <c r="F35" s="6">
-        <v>2017147959.0</v>
+        <v>1929148869.0</v>
       </c>
       <c r="G35" s="6">
-        <v>877755848.0</v>
+        <v>848303319.0</v>
       </c>
       <c r="H35" s="6">
-        <v>7698649915.0</v>
+        <v>7652696107.0</v>
       </c>
       <c r="I35" s="6">
-        <v>9933130404.0</v>
+        <v>9692723893.0</v>
       </c>
       <c r="J35" s="6">
-        <v>5909437904.0</v>
+        <v>5800351146.0</v>
       </c>
       <c r="K35" s="6">
-        <v>1043358605.0</v>
+        <v>854348448.0</v>
       </c>
       <c r="L35" s="6">
-        <v>2245758744.0</v>
+        <v>2220528321.0</v>
       </c>
       <c r="M35" s="6">
-        <v>2070161837.0</v>
+        <v>2019755989.0</v>
       </c>
       <c r="N35" s="6">
-        <v>720998828.0</v>
+        <v>695799249.0</v>
       </c>
       <c r="O35" s="6">
-        <v>285902733.0</v>
+        <v>285299389.0</v>
       </c>
       <c r="P35" s="6">
-        <v>435096095.0</v>
+        <v>410499860.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-12</t>
+            <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>108120.0</v>
+        <v>89567.0</v>
       </c>
       <c r="C36" s="6">
-        <v>17865767043.0</v>
+        <v>13878517300.0</v>
       </c>
       <c r="D36" s="6">
-        <v>12350812567.0</v>
+        <v>8577417938.0</v>
       </c>
       <c r="E36" s="6">
-        <v>5514954476.0</v>
+        <v>5301099362.0</v>
       </c>
       <c r="F36" s="6">
-        <v>1853720385.0</v>
+        <v>2017233738.0</v>
       </c>
       <c r="G36" s="6">
-        <v>1253930076.0</v>
+        <v>878802404.0</v>
       </c>
       <c r="H36" s="6">
-        <v>11096882491.0</v>
+        <v>7698615534.0</v>
       </c>
       <c r="I36" s="6">
-        <v>12425288714.0</v>
+        <v>9934954208.0</v>
       </c>
       <c r="J36" s="6">
-        <v>8251177479.0</v>
+        <v>5909199962.0</v>
       </c>
       <c r="K36" s="6">
-        <v>770907781.0</v>
+        <v>1043312467.0</v>
       </c>
       <c r="L36" s="6">
-        <v>3062776593.0</v>
+        <v>2246195589.0</v>
       </c>
       <c r="M36" s="6">
-        <v>2595749277.0</v>
+        <v>2070544836.0</v>
       </c>
       <c r="N36" s="6">
-        <v>1070040718.0</v>
+        <v>721032418.0</v>
       </c>
       <c r="O36" s="6">
-        <v>366007548.0</v>
+        <v>285884863.0</v>
       </c>
       <c r="P36" s="6">
-        <v>704033170.0</v>
+        <v>435147555.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-11</t>
+            <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>88766.0</v>
+        <v>108121.0</v>
       </c>
       <c r="C37" s="6">
-        <v>15612394038.0</v>
+        <v>17868793157.0</v>
       </c>
       <c r="D37" s="6">
-        <v>9982285836.0</v>
+        <v>12346676039.0</v>
       </c>
       <c r="E37" s="6">
-        <v>5630108202.0</v>
+        <v>5522117118.0</v>
       </c>
       <c r="F37" s="6">
-        <v>2096812874.0</v>
+        <v>1853856440.0</v>
       </c>
       <c r="G37" s="6">
-        <v>836711041.0</v>
+        <v>1250034678.0</v>
       </c>
       <c r="H37" s="6">
-        <v>9145574795.0</v>
+        <v>11096641361.0</v>
       </c>
       <c r="I37" s="6">
-        <v>11505151050.0</v>
+        <v>12427501090.0</v>
       </c>
       <c r="J37" s="6">
-        <v>6811810181.0</v>
+        <v>8251844656.0</v>
       </c>
       <c r="K37" s="6">
-        <v>1131458476.0</v>
+        <v>770907781.0</v>
       </c>
       <c r="L37" s="6">
-        <v>2601104106.0</v>
+        <v>3063333091.0</v>
       </c>
       <c r="M37" s="6">
-        <v>2398989679.0</v>
+        <v>2596213876.0</v>
       </c>
       <c r="N37" s="6">
-        <v>809254905.0</v>
+        <v>1070157884.0</v>
       </c>
       <c r="O37" s="6">
-        <v>326346092.0</v>
+        <v>366018177.0</v>
       </c>
       <c r="P37" s="6">
-        <v>482908813.0</v>
+        <v>704139707.0</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-10</t>
+            <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>88514.0</v>
+        <v>88768.0</v>
       </c>
       <c r="C38" s="6">
-        <v>15963082867.0</v>
+        <v>15612983331.0</v>
       </c>
       <c r="D38" s="6">
-        <v>10174296874.0</v>
+        <v>9983212423.0</v>
       </c>
       <c r="E38" s="6">
-        <v>5788785993.0</v>
+        <v>5629770908.0</v>
       </c>
       <c r="F38" s="6">
-        <v>2186223972.0</v>
+        <v>2096892119.0</v>
       </c>
       <c r="G38" s="6">
-        <v>926608189.0</v>
+        <v>837630366.0</v>
       </c>
       <c r="H38" s="6">
-        <v>9247688685.0</v>
+        <v>9145582057.0</v>
       </c>
       <c r="I38" s="6">
-        <v>11466748743.0</v>
+        <v>11505738926.0</v>
       </c>
       <c r="J38" s="6">
-        <v>7036186671.0</v>
+        <v>6810977666.0</v>
       </c>
       <c r="K38" s="6">
-        <v>988568690.0</v>
+        <v>1131458476.0</v>
       </c>
       <c r="L38" s="6">
-        <v>2626364780.0</v>
+        <v>2601407921.0</v>
       </c>
       <c r="M38" s="6">
-        <v>2394008843.0</v>
+        <v>2399113133.0</v>
       </c>
       <c r="N38" s="6">
-        <v>817096518.0</v>
+        <v>809337345.0</v>
       </c>
       <c r="O38" s="6">
-        <v>335856877.0</v>
+        <v>326344411.0</v>
       </c>
       <c r="P38" s="6">
-        <v>481239641.0</v>
+        <v>482992934.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-09</t>
+            <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>88963.0</v>
+        <v>88516.0</v>
       </c>
       <c r="C39" s="6">
-        <v>15703496708.0</v>
+        <v>15963626958.0</v>
       </c>
       <c r="D39" s="6">
-        <v>10031585080.0</v>
+        <v>10175486883.0</v>
       </c>
       <c r="E39" s="6">
-        <v>5671911628.0</v>
+        <v>5788140075.0</v>
       </c>
       <c r="F39" s="6">
-        <v>2048862225.0</v>
+        <v>2186303210.0</v>
       </c>
       <c r="G39" s="6">
-        <v>934504767.0</v>
+        <v>927801124.0</v>
       </c>
       <c r="H39" s="6">
-        <v>9097080313.0</v>
+        <v>9247685759.0</v>
       </c>
       <c r="I39" s="6">
-        <v>11229808737.0</v>
+        <v>11468370986.0</v>
       </c>
       <c r="J39" s="6">
-        <v>6942254720.0</v>
+        <v>7036326361.0</v>
       </c>
       <c r="K39" s="6">
-        <v>1058277495.0</v>
+        <v>988567814.0</v>
       </c>
       <c r="L39" s="6">
-        <v>2560901910.0</v>
+        <v>2626710180.0</v>
       </c>
       <c r="M39" s="6">
-        <v>2347588059.0</v>
+        <v>2394349514.0</v>
       </c>
       <c r="N39" s="6">
-        <v>797970966.0</v>
+        <v>817134561.0</v>
       </c>
       <c r="O39" s="6">
-        <v>323418260.0</v>
+        <v>335856255.0</v>
       </c>
       <c r="P39" s="6">
-        <v>474552706.0</v>
+        <v>481278306.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-08</t>
+            <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>87719.0</v>
+        <v>88963.0</v>
       </c>
       <c r="C40" s="6">
-        <v>15441671296.0</v>
+        <v>15703415079.0</v>
       </c>
       <c r="D40" s="6">
-        <v>10009889832.0</v>
+        <v>10032235958.0</v>
       </c>
       <c r="E40" s="6">
-        <v>5431781464.0</v>
+        <v>5671179121.0</v>
       </c>
       <c r="F40" s="6">
-        <v>2063684111.0</v>
+        <v>2048862255.0</v>
       </c>
       <c r="G40" s="6">
-        <v>765204765.0</v>
+        <v>935288938.0</v>
       </c>
       <c r="H40" s="6">
-        <v>9244685067.0</v>
+        <v>9096947020.0</v>
       </c>
       <c r="I40" s="6">
-        <v>11455095511.0</v>
+        <v>11231943037.0</v>
       </c>
       <c r="J40" s="6">
-        <v>7296002515.0</v>
+        <v>6942297815.0</v>
       </c>
       <c r="K40" s="6">
-        <v>1012903719.0</v>
+        <v>1058277495.0</v>
       </c>
       <c r="L40" s="6">
-        <v>2585644970.0</v>
+        <v>2561314701.0</v>
       </c>
       <c r="M40" s="6">
-        <v>2394663162.0</v>
+        <v>2348036262.0</v>
       </c>
       <c r="N40" s="6">
-        <v>825496926.0</v>
+        <v>797940753.0</v>
       </c>
       <c r="O40" s="6">
-        <v>377831619.0</v>
+        <v>323425056.0</v>
       </c>
       <c r="P40" s="6">
-        <v>447665307.0</v>
+        <v>474515697.0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-07</t>
+            <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>87464.0</v>
+        <v>87719.0</v>
       </c>
       <c r="C41" s="6">
-        <v>14114936291.0</v>
+        <v>15442104260.0</v>
       </c>
       <c r="D41" s="6">
-        <v>9200664062.0</v>
+        <v>10011117126.0</v>
       </c>
       <c r="E41" s="6">
-        <v>4914272229.0</v>
+        <v>5430987134.0</v>
       </c>
       <c r="F41" s="6">
-        <v>1720972432.0</v>
+        <v>2063688964.0</v>
       </c>
       <c r="G41" s="6">
-        <v>750772086.0</v>
+        <v>766331337.0</v>
       </c>
       <c r="H41" s="6">
-        <v>8449891976.0</v>
+        <v>9244785789.0</v>
       </c>
       <c r="I41" s="6">
-        <v>10318353441.0</v>
+        <v>11456417573.0</v>
       </c>
       <c r="J41" s="6">
-        <v>6295509190.0</v>
+        <v>7296034248.0</v>
       </c>
       <c r="K41" s="6">
-        <v>979168438.0</v>
+        <v>1012903719.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2369721319.0</v>
+        <v>2585933566.0</v>
       </c>
       <c r="M41" s="6">
-        <v>2156521916.0</v>
+        <v>2394940795.0</v>
       </c>
       <c r="N41" s="6">
-        <v>776887757.0</v>
+        <v>825509818.0</v>
       </c>
       <c r="O41" s="6">
-        <v>309446987.0</v>
+        <v>377829651.0</v>
       </c>
       <c r="P41" s="6">
-        <v>467440770.0</v>
+        <v>447680167.0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-06</t>
+            <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>106135.0</v>
+        <v>87464.0</v>
       </c>
       <c r="C42" s="6">
-        <v>15844769781.0</v>
+        <v>14116781614.0</v>
       </c>
       <c r="D42" s="6">
-        <v>10417815846.0</v>
+        <v>9201905899.0</v>
       </c>
       <c r="E42" s="6">
-        <v>5426953935.0</v>
+        <v>4914875715.0</v>
       </c>
       <c r="F42" s="6">
-        <v>1965775006.0</v>
+        <v>1721318558.0</v>
       </c>
       <c r="G42" s="6">
-        <v>846130109.0</v>
+        <v>751929257.0</v>
       </c>
       <c r="H42" s="6">
-        <v>9571685737.0</v>
+        <v>8449976642.0</v>
       </c>
       <c r="I42" s="6">
-        <v>11440969498.0</v>
+        <v>10319447141.0</v>
       </c>
       <c r="J42" s="6">
-        <v>7165866181.0</v>
+        <v>6295546199.0</v>
       </c>
       <c r="K42" s="6">
-        <v>963077700.0</v>
+        <v>979168438.0</v>
       </c>
       <c r="L42" s="6">
-        <v>2666668961.0</v>
+        <v>2369963564.0</v>
       </c>
       <c r="M42" s="6">
-        <v>2391349904.0</v>
+        <v>2156751593.0</v>
       </c>
       <c r="N42" s="6">
-        <v>865991456.0</v>
+        <v>776896964.0</v>
       </c>
       <c r="O42" s="6">
-        <v>348060452.0</v>
+        <v>309440186.0</v>
       </c>
       <c r="P42" s="6">
-        <v>517931004.0</v>
+        <v>467456778.0</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-05</t>
+            <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>87039.0</v>
+        <v>106135.0</v>
       </c>
       <c r="C43" s="6">
-        <v>15144710950.0</v>
+        <v>15845470519.0</v>
       </c>
       <c r="D43" s="6">
-        <v>9818029398.0</v>
+        <v>10418831593.0</v>
       </c>
       <c r="E43" s="6">
-        <v>5326681552.0</v>
+        <v>5426638926.0</v>
       </c>
       <c r="F43" s="6">
-        <v>1958506509.0</v>
+        <v>1965940785.0</v>
       </c>
       <c r="G43" s="6">
-        <v>832353712.0</v>
+        <v>847171651.0</v>
       </c>
       <c r="H43" s="6">
-        <v>8985675686.0</v>
+        <v>9571659942.0</v>
       </c>
       <c r="I43" s="6">
-        <v>10884161501.0</v>
+        <v>11442567721.0</v>
       </c>
       <c r="J43" s="6">
-        <v>6539841591.0</v>
+        <v>7165854700.0</v>
       </c>
       <c r="K43" s="6">
-        <v>964075562.0</v>
+        <v>963077700.0</v>
       </c>
       <c r="L43" s="6">
-        <v>2546535229.0</v>
+        <v>2666999515.0</v>
       </c>
       <c r="M43" s="6">
-        <v>2274892675.0</v>
+        <v>2391685531.0</v>
       </c>
       <c r="N43" s="6">
-        <v>825486791.0</v>
+        <v>865953640.0</v>
       </c>
       <c r="O43" s="6">
-        <v>311322535.0</v>
+        <v>348060246.0</v>
       </c>
       <c r="P43" s="6">
-        <v>514164256.0</v>
+        <v>517893394.0</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-04</t>
+            <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>86703.0</v>
+        <v>87039.0</v>
       </c>
       <c r="C44" s="6">
-        <v>13967555575.0</v>
+        <v>15145249230.0</v>
       </c>
       <c r="D44" s="6">
-        <v>8907625004.0</v>
+        <v>9819121342.0</v>
       </c>
       <c r="E44" s="6">
-        <v>5059930571.0</v>
+        <v>5326127888.0</v>
       </c>
       <c r="F44" s="6">
-        <v>1906563345.0</v>
+        <v>1958592920.0</v>
       </c>
       <c r="G44" s="6">
-        <v>774892560.0</v>
+        <v>833407457.0</v>
       </c>
       <c r="H44" s="6">
-        <v>8132732444.0</v>
+        <v>8985713885.0</v>
       </c>
       <c r="I44" s="6">
-        <v>9938994991.0</v>
+        <v>10886456873.0</v>
       </c>
       <c r="J44" s="6">
-        <v>5934634004.0</v>
+        <v>6539652829.0</v>
       </c>
       <c r="K44" s="6">
-        <v>938838657.0</v>
+        <v>964075562.0</v>
       </c>
       <c r="L44" s="6">
-        <v>2314854899.0</v>
+        <v>2547057316.0</v>
       </c>
       <c r="M44" s="6">
-        <v>2077964248.0</v>
+        <v>2275374703.0</v>
       </c>
       <c r="N44" s="6">
-        <v>759878947.0</v>
+        <v>825515700.0</v>
       </c>
       <c r="O44" s="6">
-        <v>301033047.0</v>
+        <v>311318205.0</v>
       </c>
       <c r="P44" s="6">
-        <v>458845900.0</v>
+        <v>514197495.0</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-03</t>
+            <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>87201.0</v>
+        <v>86703.0</v>
       </c>
       <c r="C45" s="6">
-        <v>15578420901.0</v>
+        <v>13968188644.0</v>
       </c>
       <c r="D45" s="6">
-        <v>9766695151.0</v>
+        <v>8908594464.0</v>
       </c>
       <c r="E45" s="6">
-        <v>5811725750.0</v>
+        <v>5059594180.0</v>
       </c>
       <c r="F45" s="6">
-        <v>2164253348.0</v>
+        <v>1906893203.0</v>
       </c>
       <c r="G45" s="6">
-        <v>884833539.0</v>
+        <v>775854707.0</v>
       </c>
       <c r="H45" s="6">
-        <v>8881861612.0</v>
+        <v>8132739757.0</v>
       </c>
       <c r="I45" s="6">
-        <v>11154054800.0</v>
+        <v>9941881205.0</v>
       </c>
       <c r="J45" s="6">
-        <v>6653227015.0</v>
+        <v>5934665100.0</v>
       </c>
       <c r="K45" s="6">
-        <v>950449205.0</v>
+        <v>938838657.0</v>
       </c>
       <c r="L45" s="6">
-        <v>2566776623.0</v>
+        <v>2315457195.0</v>
       </c>
       <c r="M45" s="6">
-        <v>2330192254.0</v>
+        <v>2078570353.0</v>
       </c>
       <c r="N45" s="6">
-        <v>820890114.0</v>
+        <v>759882835.0</v>
       </c>
       <c r="O45" s="6">
-        <v>351024718.0</v>
+        <v>301040357.0</v>
       </c>
       <c r="P45" s="6">
-        <v>469865396.0</v>
+        <v>458842478.0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-02</t>
+            <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>85848.0</v>
+        <v>87202.0</v>
       </c>
       <c r="C46" s="6">
-        <v>13494513535.0</v>
+        <v>15579289066.0</v>
       </c>
       <c r="D46" s="6">
-        <v>8326124072.0</v>
+        <v>9767662198.0</v>
       </c>
       <c r="E46" s="6">
-        <v>5168389463.0</v>
+        <v>5811626868.0</v>
       </c>
       <c r="F46" s="6">
-        <v>1871780560.0</v>
+        <v>2164468670.0</v>
       </c>
       <c r="G46" s="6">
-        <v>771923947.0</v>
+        <v>885981529.0</v>
       </c>
       <c r="H46" s="6">
-        <v>7554200125.0</v>
+        <v>8881680669.0</v>
       </c>
       <c r="I46" s="6">
-        <v>9621311486.0</v>
+        <v>11157164033.0</v>
       </c>
       <c r="J46" s="6">
-        <v>5708159157.0</v>
+        <v>6653315139.0</v>
       </c>
       <c r="K46" s="6">
-        <v>779878162.0</v>
+        <v>950449205.0</v>
       </c>
       <c r="L46" s="6">
-        <v>2201955618.0</v>
+        <v>2567432128.0</v>
       </c>
       <c r="M46" s="6">
-        <v>2009769123.0</v>
+        <v>2330845193.0</v>
       </c>
       <c r="N46" s="6">
-        <v>692197017.0</v>
+        <v>820905842.0</v>
       </c>
       <c r="O46" s="6">
-        <v>305148807.0</v>
+        <v>350982127.0</v>
       </c>
       <c r="P46" s="6">
-        <v>387048210.0</v>
+        <v>469923715.0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-01</t>
+            <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>85625.0</v>
+        <v>85850.0</v>
       </c>
       <c r="C47" s="6">
-        <v>13828059501.0</v>
+        <v>13495251635.0</v>
       </c>
       <c r="D47" s="6">
-        <v>8508958193.0</v>
+        <v>8327191017.0</v>
       </c>
       <c r="E47" s="6">
-        <v>5319101308.0</v>
+        <v>5168060618.0</v>
       </c>
       <c r="F47" s="6">
-        <v>2040549653.0</v>
+        <v>1871767137.0</v>
       </c>
       <c r="G47" s="6">
-        <v>774768524.0</v>
+        <v>772965758.0</v>
       </c>
       <c r="H47" s="6">
-        <v>7734189669.0</v>
+        <v>7554225259.0</v>
       </c>
       <c r="I47" s="6">
-        <v>9956159033.0</v>
+        <v>9623726438.0</v>
       </c>
       <c r="J47" s="6">
-        <v>5890615168.0</v>
+        <v>5708215985.0</v>
       </c>
       <c r="K47" s="6">
-        <v>970232014.0</v>
+        <v>779878162.0</v>
       </c>
       <c r="L47" s="6">
-        <v>2213934658.0</v>
+        <v>2202456259.0</v>
       </c>
       <c r="M47" s="6">
-        <v>2077231040.0</v>
+        <v>2010276263.0</v>
       </c>
       <c r="N47" s="6">
-        <v>719518227.0</v>
+        <v>692202769.0</v>
       </c>
       <c r="O47" s="6">
-        <v>310040186.0</v>
+        <v>305149605.0</v>
       </c>
       <c r="P47" s="6">
-        <v>409478041.0</v>
+        <v>387053164.0</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-12</t>
+            <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>103645.0</v>
+        <v>85626.0</v>
       </c>
       <c r="C48" s="6">
-        <v>19183842261.0</v>
+        <v>13829211876.0</v>
       </c>
       <c r="D48" s="6">
-        <v>12974852443.0</v>
+        <v>8510578551.0</v>
       </c>
       <c r="E48" s="6">
-        <v>6208989818.0</v>
+        <v>5318633325.0</v>
       </c>
       <c r="F48" s="6">
-        <v>1991220721.0</v>
+        <v>2040549752.0</v>
       </c>
       <c r="G48" s="6">
-        <v>1021853860.0</v>
+        <v>776243604.0</v>
       </c>
       <c r="H48" s="6">
-        <v>11952998583.0</v>
+        <v>7734334947.0</v>
       </c>
       <c r="I48" s="6">
-        <v>14084833313.0</v>
+        <v>9958654495.0</v>
       </c>
       <c r="J48" s="6">
-        <v>8724502272.0</v>
+        <v>5890605011.0</v>
       </c>
       <c r="K48" s="6">
-        <v>1211224253.0</v>
+        <v>970232014.0</v>
       </c>
       <c r="L48" s="6">
-        <v>3391297317.0</v>
+        <v>2214489196.0</v>
       </c>
       <c r="M48" s="6">
-        <v>2946295259.0</v>
+        <v>2077755087.0</v>
       </c>
       <c r="N48" s="6">
-        <v>1162848559.0</v>
+        <v>719547980.0</v>
       </c>
       <c r="O48" s="6">
-        <v>397548490.0</v>
+        <v>310033672.0</v>
       </c>
       <c r="P48" s="6">
-        <v>765300069.0</v>
+        <v>409514308.0</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-11</t>
+            <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>84792.0</v>
+        <v>103645.0</v>
       </c>
       <c r="C49" s="6">
-        <v>16370017873.0</v>
+        <v>19183842261.0</v>
       </c>
       <c r="D49" s="6">
-        <v>9838858312.0</v>
+        <v>12974852443.0</v>
       </c>
       <c r="E49" s="6">
-        <v>6531159561.0</v>
+        <v>6208989818.0</v>
       </c>
       <c r="F49" s="6">
-        <v>2442202848.0</v>
+        <v>1991220721.0</v>
       </c>
       <c r="G49" s="6">
-        <v>636273770.0</v>
+        <v>1021853860.0</v>
       </c>
       <c r="H49" s="6">
-        <v>9202584542.0</v>
+        <v>11952998583.0</v>
       </c>
       <c r="I49" s="6">
-        <v>12088184277.0</v>
+        <v>14084833313.0</v>
       </c>
       <c r="J49" s="6">
-        <v>6992042606.0</v>
+        <v>8724502272.0</v>
       </c>
       <c r="K49" s="6">
-        <v>1032870410.0</v>
+        <v>1211224253.0</v>
       </c>
       <c r="L49" s="6">
-        <v>2739893774.0</v>
+        <v>3391297317.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2525673194.0</v>
+        <v>2946295259.0</v>
       </c>
       <c r="N49" s="6">
-        <v>832535801.0</v>
+        <v>1162848559.0</v>
       </c>
       <c r="O49" s="6">
-        <v>357354275.0</v>
+        <v>397548490.0</v>
       </c>
       <c r="P49" s="6">
-        <v>475181526.0</v>
+        <v>765300069.0</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-10</t>
+            <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>84368.0</v>
+        <v>84792.0</v>
       </c>
       <c r="C50" s="6">
-        <v>16421152328.0</v>
+        <v>16370017873.0</v>
       </c>
       <c r="D50" s="6">
-        <v>9968662637.0</v>
+        <v>9838858312.0</v>
       </c>
       <c r="E50" s="6">
-        <v>6452489691.0</v>
+        <v>6531159561.0</v>
       </c>
       <c r="F50" s="6">
-        <v>2450943021.0</v>
+        <v>2442202848.0</v>
       </c>
       <c r="G50" s="6">
-        <v>733099989.0</v>
+        <v>636273770.0</v>
       </c>
       <c r="H50" s="6">
-        <v>9235562648.0</v>
+        <v>9202584542.0</v>
       </c>
       <c r="I50" s="6">
-        <v>12368496871.0</v>
+        <v>12088184277.0</v>
       </c>
       <c r="J50" s="6">
-        <v>7216210629.0</v>
+        <v>6992042606.0</v>
       </c>
       <c r="K50" s="6">
-        <v>1471726967.0</v>
+        <v>1032870410.0</v>
       </c>
       <c r="L50" s="6">
-        <v>2676486931.0</v>
+        <v>2739893774.0</v>
       </c>
       <c r="M50" s="6">
-        <v>2584401055.0</v>
+        <v>2525673194.0</v>
       </c>
       <c r="N50" s="6">
-        <v>827167437.0</v>
+        <v>832535801.0</v>
       </c>
       <c r="O50" s="6">
-        <v>378202285.0</v>
+        <v>357354275.0</v>
       </c>
       <c r="P50" s="6">
-        <v>448965152.0</v>
+        <v>475181526.0</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-09</t>
+            <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>84975.0</v>
+        <v>84368.0</v>
       </c>
       <c r="C51" s="6">
-        <v>16760812075.0</v>
+        <v>16421152328.0</v>
       </c>
       <c r="D51" s="6">
-        <v>10056502203.0</v>
+        <v>9968662637.0</v>
       </c>
       <c r="E51" s="6">
-        <v>6704309872.0</v>
+        <v>6452489691.0</v>
       </c>
       <c r="F51" s="6">
-        <v>2501477846.0</v>
+        <v>2450943021.0</v>
       </c>
       <c r="G51" s="6">
-        <v>698368434.0</v>
+        <v>733099989.0</v>
       </c>
       <c r="H51" s="6">
-        <v>9358133769.0</v>
+        <v>9235562648.0</v>
       </c>
       <c r="I51" s="6">
-        <v>12306795033.0</v>
+        <v>12368496871.0</v>
       </c>
       <c r="J51" s="6">
-        <v>7246049081.0</v>
+        <v>7216210629.0</v>
       </c>
       <c r="K51" s="6">
-        <v>1250208529.0</v>
+        <v>1471726967.0</v>
       </c>
       <c r="L51" s="6">
-        <v>2717310863.0</v>
+        <v>2676486931.0</v>
       </c>
       <c r="M51" s="6">
-        <v>2560995576.0</v>
+        <v>2584401055.0</v>
       </c>
       <c r="N51" s="6">
-        <v>834924170.0</v>
+        <v>827167437.0</v>
       </c>
       <c r="O51" s="6">
-        <v>381954047.0</v>
+        <v>378202285.0</v>
       </c>
       <c r="P51" s="6">
-        <v>452970123.0</v>
+        <v>448965152.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-08</t>
+            <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>83599.0</v>
+        <v>84975.0</v>
       </c>
       <c r="C52" s="6">
-        <v>16582295175.0</v>
+        <v>16760812075.0</v>
       </c>
       <c r="D52" s="6">
-        <v>10189613843.0</v>
+        <v>10056502203.0</v>
       </c>
       <c r="E52" s="6">
-        <v>6392681332.0</v>
+        <v>6704309872.0</v>
       </c>
       <c r="F52" s="6">
-        <v>2547889625.0</v>
+        <v>2501477846.0</v>
       </c>
       <c r="G52" s="6">
-        <v>627538750.0</v>
+        <v>698368434.0</v>
       </c>
       <c r="H52" s="6">
-        <v>9562075093.0</v>
+        <v>9358133769.0</v>
       </c>
       <c r="I52" s="6">
-        <v>12976365786.0</v>
+        <v>12306795033.0</v>
       </c>
       <c r="J52" s="6">
-        <v>7641872372.0</v>
+        <v>7246049081.0</v>
       </c>
       <c r="K52" s="6">
-        <v>1332808410.0</v>
+        <v>1250208529.0</v>
       </c>
       <c r="L52" s="6">
-        <v>2797976554.0</v>
+        <v>2717310863.0</v>
       </c>
       <c r="M52" s="6">
-        <v>2710600331.0</v>
+        <v>2560995576.0</v>
       </c>
       <c r="N52" s="6">
-        <v>865669712.0</v>
+        <v>834924170.0</v>
       </c>
       <c r="O52" s="6">
-        <v>455135836.0</v>
+        <v>381954047.0</v>
       </c>
       <c r="P52" s="6">
-        <v>410533876.0</v>
+        <v>452970123.0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-07</t>
+            <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>83125.0</v>
+        <v>83599.0</v>
       </c>
       <c r="C53" s="6">
-        <v>14548222592.0</v>
+        <v>16582295175.0</v>
       </c>
       <c r="D53" s="6">
-        <v>9003485935.0</v>
+        <v>10189613843.0</v>
       </c>
       <c r="E53" s="6">
-        <v>5544736657.0</v>
+        <v>6392681332.0</v>
       </c>
       <c r="F53" s="6">
-        <v>2138528083.0</v>
+        <v>2547889625.0</v>
       </c>
       <c r="G53" s="6">
-        <v>558443555.0</v>
+        <v>627538750.0</v>
       </c>
       <c r="H53" s="6">
-        <v>8445042380.0</v>
+        <v>9562075093.0</v>
       </c>
       <c r="I53" s="6">
-        <v>10975960716.0</v>
+        <v>12976365786.0</v>
       </c>
       <c r="J53" s="6">
-        <v>6281771914.0</v>
+        <v>7641872372.0</v>
       </c>
       <c r="K53" s="6">
-        <v>1354113667.0</v>
+        <v>1332808410.0</v>
       </c>
       <c r="L53" s="6">
-        <v>2426496894.0</v>
+        <v>2797976554.0</v>
       </c>
       <c r="M53" s="6">
-        <v>2292290418.0</v>
+        <v>2710600331.0</v>
       </c>
       <c r="N53" s="6">
-        <v>772025494.0</v>
+        <v>865669712.0</v>
       </c>
       <c r="O53" s="6">
-        <v>328260769.0</v>
+        <v>455135836.0</v>
       </c>
       <c r="P53" s="6">
-        <v>443764725.0</v>
+        <v>410533876.0</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-06</t>
+            <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>100979.0</v>
+        <v>83125.0</v>
       </c>
       <c r="C54" s="6">
-        <v>15596356104.0</v>
+        <v>14548222592.0</v>
       </c>
       <c r="D54" s="6">
-        <v>9977470057.0</v>
+        <v>9003485935.0</v>
       </c>
       <c r="E54" s="6">
-        <v>5618886047.0</v>
+        <v>5544736657.0</v>
       </c>
       <c r="F54" s="6">
-        <v>2129024780.0</v>
+        <v>2138528083.0</v>
       </c>
       <c r="G54" s="6">
-        <v>747596839.0</v>
+        <v>558443555.0</v>
       </c>
       <c r="H54" s="6">
-        <v>9229873218.0</v>
+        <v>8445042380.0</v>
       </c>
       <c r="I54" s="6">
-        <v>11664643826.0</v>
+        <v>10975960716.0</v>
       </c>
       <c r="J54" s="6">
-        <v>7056267103.0</v>
+        <v>6281771914.0</v>
       </c>
       <c r="K54" s="6">
-        <v>1003390943.0</v>
+        <v>1354113667.0</v>
       </c>
       <c r="L54" s="6">
-        <v>2645074349.0</v>
+        <v>2426496894.0</v>
       </c>
       <c r="M54" s="6">
-        <v>2429141950.0</v>
+        <v>2292290418.0</v>
       </c>
       <c r="N54" s="6">
-        <v>838541551.0</v>
+        <v>772025494.0</v>
       </c>
       <c r="O54" s="6">
-        <v>384497644.0</v>
+        <v>328260769.0</v>
       </c>
       <c r="P54" s="6">
-        <v>454043907.0</v>
+        <v>443764725.0</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-05</t>
+            <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>82452.0</v>
+        <v>100979.0</v>
       </c>
       <c r="C55" s="6">
-        <v>14960112879.0</v>
+        <v>15596356104.0</v>
       </c>
       <c r="D55" s="6">
-        <v>9303250665.0</v>
+        <v>9977470057.0</v>
       </c>
       <c r="E55" s="6">
-        <v>5656862214.0</v>
+        <v>5618886047.0</v>
       </c>
       <c r="F55" s="6">
-        <v>2363896217.0</v>
+        <v>2129024780.0</v>
       </c>
       <c r="G55" s="6">
-        <v>620813936.0</v>
+        <v>747596839.0</v>
       </c>
       <c r="H55" s="6">
-        <v>8682436729.0</v>
+        <v>9229873218.0</v>
       </c>
       <c r="I55" s="6">
-        <v>10731855799.0</v>
+        <v>11664643826.0</v>
       </c>
       <c r="J55" s="6">
-        <v>6510771213.0</v>
+        <v>7056267103.0</v>
       </c>
       <c r="K55" s="6">
-        <v>885201800.0</v>
+        <v>1003390943.0</v>
       </c>
       <c r="L55" s="6">
-        <v>2479923598.0</v>
+        <v>2645074349.0</v>
       </c>
       <c r="M55" s="6">
-        <v>2239837843.0</v>
+        <v>2429141950.0</v>
       </c>
       <c r="N55" s="6">
-        <v>794979758.0</v>
+        <v>838541551.0</v>
       </c>
       <c r="O55" s="6">
-        <v>343489932.0</v>
+        <v>384497644.0</v>
       </c>
       <c r="P55" s="6">
-        <v>451489826.0</v>
+        <v>454043907.0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-04</t>
+            <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>82117.0</v>
+        <v>82452.0</v>
       </c>
       <c r="C56" s="6">
-        <v>14469373426.0</v>
+        <v>14960112879.0</v>
       </c>
       <c r="D56" s="6">
-        <v>8925876752.0</v>
+        <v>9303250665.0</v>
       </c>
       <c r="E56" s="6">
-        <v>5543496674.0</v>
+        <v>5656862214.0</v>
       </c>
       <c r="F56" s="6">
-        <v>2347017672.0</v>
+        <v>2363896217.0</v>
       </c>
       <c r="G56" s="6">
-        <v>564676305.0</v>
+        <v>620813936.0</v>
       </c>
       <c r="H56" s="6">
-        <v>8361200447.0</v>
+        <v>8682436729.0</v>
       </c>
       <c r="I56" s="6">
-        <v>10543713840.0</v>
+        <v>10731855799.0</v>
       </c>
       <c r="J56" s="6">
-        <v>6300947306.0</v>
+        <v>6510771213.0</v>
       </c>
       <c r="K56" s="6">
-        <v>1259950747.0</v>
+        <v>885201800.0</v>
       </c>
       <c r="L56" s="6">
-        <v>2337977243.0</v>
+        <v>2479923598.0</v>
       </c>
       <c r="M56" s="6">
-        <v>2204275068.0</v>
+        <v>2239837843.0</v>
       </c>
       <c r="N56" s="6">
-        <v>761360312.0</v>
+        <v>794979758.0</v>
       </c>
       <c r="O56" s="6">
-        <v>340349353.0</v>
+        <v>343489932.0</v>
       </c>
       <c r="P56" s="6">
-        <v>421010959.0</v>
+        <v>451489826.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-03</t>
+            <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>82760.0</v>
+        <v>82117.0</v>
       </c>
       <c r="C57" s="6">
-        <v>15169905002.0</v>
+        <v>14469373426.0</v>
       </c>
       <c r="D57" s="6">
-        <v>9352891049.0</v>
+        <v>8925876752.0</v>
       </c>
       <c r="E57" s="6">
-        <v>5817013953.0</v>
+        <v>5543496674.0</v>
       </c>
       <c r="F57" s="6">
-        <v>2447980968.0</v>
+        <v>2347017672.0</v>
       </c>
       <c r="G57" s="6">
-        <v>707431748.0</v>
+        <v>564676305.0</v>
       </c>
       <c r="H57" s="6">
-        <v>8645459301.0</v>
+        <v>8361200447.0</v>
       </c>
       <c r="I57" s="6">
-        <v>11690322234.0</v>
+        <v>10543713840.0</v>
       </c>
       <c r="J57" s="6">
-        <v>6522944252.0</v>
+        <v>6300947306.0</v>
       </c>
       <c r="K57" s="6">
-        <v>1447400438.0</v>
+        <v>1259950747.0</v>
       </c>
       <c r="L57" s="6">
-        <v>2550064408.0</v>
+        <v>2337977243.0</v>
       </c>
       <c r="M57" s="6">
-        <v>2444166238.0</v>
+        <v>2204275068.0</v>
       </c>
       <c r="N57" s="6">
-        <v>788953706.0</v>
+        <v>761360312.0</v>
       </c>
       <c r="O57" s="6">
-        <v>354121921.0</v>
+        <v>340349353.0</v>
       </c>
       <c r="P57" s="6">
-        <v>434831785.0</v>
+        <v>421010959.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-02</t>
+            <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>81517.0</v>
+        <v>82760.0</v>
       </c>
       <c r="C58" s="6">
-        <v>11926965424.0</v>
+        <v>15169905002.0</v>
       </c>
       <c r="D58" s="6">
-        <v>7145732748.0</v>
+        <v>9352891049.0</v>
       </c>
       <c r="E58" s="6">
-        <v>4781232676.0</v>
+        <v>5817013953.0</v>
       </c>
       <c r="F58" s="6">
-        <v>1853651835.0</v>
+        <v>2447980968.0</v>
       </c>
       <c r="G58" s="6">
-        <v>530181491.0</v>
+        <v>707431748.0</v>
       </c>
       <c r="H58" s="6">
-        <v>6615551257.0</v>
+        <v>8645459301.0</v>
       </c>
       <c r="I58" s="6">
-        <v>8784456025.0</v>
+        <v>11690322234.0</v>
       </c>
       <c r="J58" s="6">
-        <v>4957020728.0</v>
+        <v>6522944252.0</v>
       </c>
       <c r="K58" s="6">
-        <v>1038208996.0</v>
+        <v>1447400438.0</v>
       </c>
       <c r="L58" s="6">
-        <v>1930980249.0</v>
+        <v>2550064408.0</v>
       </c>
       <c r="M58" s="6">
-        <v>1831678582.0</v>
+        <v>2444166238.0</v>
       </c>
       <c r="N58" s="6">
-        <v>603794776.0</v>
+        <v>788953706.0</v>
       </c>
       <c r="O58" s="6">
-        <v>267850494.0</v>
+        <v>354121921.0</v>
       </c>
       <c r="P58" s="6">
-        <v>335944282.0</v>
+        <v>434831785.0</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-01</t>
+            <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>81193.0</v>
+        <v>81517.0</v>
       </c>
       <c r="C59" s="6">
-        <v>12040192673.0</v>
+        <v>11926965424.0</v>
       </c>
       <c r="D59" s="6">
-        <v>7261095310.0</v>
+        <v>7145732748.0</v>
       </c>
       <c r="E59" s="6">
-        <v>4779097363.0</v>
+        <v>4781232676.0</v>
       </c>
       <c r="F59" s="6">
-        <v>1895209256.0</v>
+        <v>1853651835.0</v>
       </c>
       <c r="G59" s="6">
-        <v>561512375.0</v>
+        <v>530181491.0</v>
       </c>
       <c r="H59" s="6">
-        <v>6699582935.0</v>
+        <v>6615551257.0</v>
       </c>
       <c r="I59" s="6">
-        <v>8757838642.0</v>
+        <v>8784456025.0</v>
       </c>
       <c r="J59" s="6">
-        <v>5069069127.0</v>
+        <v>4957020728.0</v>
       </c>
       <c r="K59" s="6">
-        <v>1040925110.0</v>
+        <v>1038208996.0</v>
       </c>
       <c r="L59" s="6">
-        <v>1929891746.0</v>
+        <v>1930980249.0</v>
       </c>
       <c r="M59" s="6">
-        <v>1830011100.0</v>
+        <v>1831678582.0</v>
       </c>
       <c r="N59" s="6">
-        <v>623872866.0</v>
+        <v>603794776.0</v>
       </c>
       <c r="O59" s="6">
-        <v>283000895.0</v>
+        <v>267850494.0</v>
       </c>
       <c r="P59" s="6">
-        <v>340871971.0</v>
+        <v>335944282.0</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-12</t>
+            <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>98500.0</v>
+        <v>81193.0</v>
       </c>
       <c r="C60" s="6">
-        <v>16225068050.0</v>
+        <v>12040192673.0</v>
       </c>
       <c r="D60" s="6">
-        <v>10772512724.0</v>
+        <v>7261095310.0</v>
       </c>
       <c r="E60" s="6">
-        <v>5452555326.0</v>
+        <v>4779097363.0</v>
       </c>
       <c r="F60" s="6">
-        <v>1890626755.0</v>
+        <v>1895209256.0</v>
       </c>
       <c r="G60" s="6">
-        <v>804398095.0</v>
+        <v>561512375.0</v>
       </c>
       <c r="H60" s="6">
-        <v>9968114629.0</v>
+        <v>6699582935.0</v>
       </c>
       <c r="I60" s="6">
-        <v>11946209116.0</v>
+        <v>8757838642.0</v>
       </c>
       <c r="J60" s="6">
-        <v>7531609800.0</v>
+        <v>5069069127.0</v>
       </c>
       <c r="K60" s="6">
-        <v>1058463119.0</v>
+        <v>1040925110.0</v>
       </c>
       <c r="L60" s="6">
-        <v>2824886403.0</v>
+        <v>1929891746.0</v>
       </c>
       <c r="M60" s="6">
-        <v>2498385841.0</v>
+        <v>1830011100.0</v>
       </c>
       <c r="N60" s="6">
-        <v>959166230.0</v>
+        <v>623872866.0</v>
       </c>
       <c r="O60" s="6">
-        <v>357735249.0</v>
+        <v>283000895.0</v>
       </c>
       <c r="P60" s="6">
-        <v>601430981.0</v>
+        <v>340871971.0</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-11</t>
+            <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>80438.0</v>
+        <v>98500.0</v>
       </c>
       <c r="C61" s="6">
-        <v>13824115847.0</v>
+        <v>16225068050.0</v>
       </c>
       <c r="D61" s="6">
-        <v>8038415816.0</v>
+        <v>10772512724.0</v>
       </c>
       <c r="E61" s="6">
-        <v>5785700031.0</v>
+        <v>5452555326.0</v>
       </c>
       <c r="F61" s="6">
-        <v>2019666172.0</v>
+        <v>1890626755.0</v>
       </c>
       <c r="G61" s="6">
-        <v>519734203.0</v>
+        <v>804398095.0</v>
       </c>
       <c r="H61" s="6">
-        <v>7518681613.0</v>
+        <v>9968114629.0</v>
       </c>
       <c r="I61" s="6">
-        <v>9871070326.0</v>
+        <v>11946209116.0</v>
       </c>
       <c r="J61" s="6">
-        <v>5665699703.0</v>
+        <v>7531609800.0</v>
       </c>
       <c r="K61" s="6">
-        <v>1161377648.0</v>
+        <v>1058463119.0</v>
       </c>
       <c r="L61" s="6">
-        <v>2177336584.0</v>
+        <v>2824886403.0</v>
       </c>
       <c r="M61" s="6">
-        <v>2061439122.0</v>
+        <v>2498385841.0</v>
       </c>
       <c r="N61" s="6">
-        <v>666074150.0</v>
+        <v>959166230.0</v>
       </c>
       <c r="O61" s="6">
-        <v>279659190.0</v>
+        <v>357735249.0</v>
       </c>
       <c r="P61" s="6">
-        <v>386414960.0</v>
+        <v>601430981.0</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-10</t>
+            <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>80219.0</v>
+        <v>80438.0</v>
       </c>
       <c r="C62" s="6">
-        <v>13039286125.0</v>
+        <v>13824115847.0</v>
       </c>
       <c r="D62" s="6">
-        <v>8014616968.0</v>
+        <v>8038415816.0</v>
       </c>
       <c r="E62" s="6">
-        <v>5024669157.0</v>
+        <v>5785700031.0</v>
       </c>
       <c r="F62" s="6">
-        <v>1830817405.0</v>
+        <v>2019666172.0</v>
       </c>
       <c r="G62" s="6">
-        <v>513849632.0</v>
+        <v>519734203.0</v>
       </c>
       <c r="H62" s="6">
-        <v>7500767336.0</v>
+        <v>7518681613.0</v>
       </c>
       <c r="I62" s="6">
-        <v>9518826733.0</v>
+        <v>9871070326.0</v>
       </c>
       <c r="J62" s="6">
-        <v>5727606023.0</v>
+        <v>5665699703.0</v>
       </c>
       <c r="K62" s="6">
-        <v>1101738019.0</v>
+        <v>1161377648.0</v>
       </c>
       <c r="L62" s="6">
-        <v>2122041557.0</v>
+        <v>2177336584.0</v>
       </c>
       <c r="M62" s="6">
-        <v>1986900743.0</v>
+        <v>2061439122.0</v>
       </c>
       <c r="N62" s="6">
-        <v>654607432.0</v>
+        <v>666074150.0</v>
       </c>
       <c r="O62" s="6">
-        <v>263700739.0</v>
+        <v>279659190.0</v>
       </c>
       <c r="P62" s="6">
-        <v>390906693.0</v>
+        <v>386414960.0</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-09</t>
+            <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>80678.0</v>
+        <v>80219.0</v>
       </c>
       <c r="C63" s="6">
-        <v>12973088018.0</v>
+        <v>13039286125.0</v>
       </c>
       <c r="D63" s="6">
-        <v>8019045018.0</v>
+        <v>8014616968.0</v>
       </c>
       <c r="E63" s="6">
-        <v>4954043000.0</v>
+        <v>5024669157.0</v>
       </c>
       <c r="F63" s="6">
-        <v>1824609085.0</v>
+        <v>1830817405.0</v>
       </c>
       <c r="G63" s="6">
-        <v>648937440.0</v>
+        <v>513849632.0</v>
       </c>
       <c r="H63" s="6">
-        <v>7370107578.0</v>
+        <v>7500767336.0</v>
       </c>
       <c r="I63" s="6">
-        <v>9313671706.0</v>
+        <v>9518826733.0</v>
       </c>
       <c r="J63" s="6">
-        <v>5605213115.0</v>
+        <v>5727606023.0</v>
       </c>
       <c r="K63" s="6">
-        <v>1077422633.0</v>
+        <v>1101738019.0</v>
       </c>
       <c r="L63" s="6">
-        <v>2074589872.0</v>
+        <v>2122041557.0</v>
       </c>
       <c r="M63" s="6">
-        <v>1945793545.0</v>
+        <v>1986900743.0</v>
       </c>
       <c r="N63" s="6">
-        <v>636066995.0</v>
+        <v>654607432.0</v>
       </c>
       <c r="O63" s="6">
-        <v>260484908.0</v>
+        <v>263700739.0</v>
       </c>
       <c r="P63" s="6">
-        <v>375582087.0</v>
+        <v>390906693.0</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-08</t>
+            <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>79497.0</v>
+        <v>80678.0</v>
       </c>
       <c r="C64" s="6">
-        <v>12243524764.0</v>
+        <v>12973088018.0</v>
       </c>
       <c r="D64" s="6">
-        <v>7718628405.0</v>
+        <v>8019045018.0</v>
       </c>
       <c r="E64" s="6">
-        <v>4524896359.0</v>
+        <v>4954043000.0</v>
       </c>
       <c r="F64" s="6">
-        <v>1706318889.0</v>
+        <v>1824609085.0</v>
       </c>
       <c r="G64" s="6">
-        <v>501076527.0</v>
+        <v>648937440.0</v>
       </c>
       <c r="H64" s="6">
-        <v>7217551878.0</v>
+        <v>7370107578.0</v>
       </c>
       <c r="I64" s="6">
-        <v>8855267790.0</v>
+        <v>9313671706.0</v>
       </c>
       <c r="J64" s="6">
-        <v>5430949886.0</v>
+        <v>5605213115.0</v>
       </c>
       <c r="K64" s="6">
-        <v>1059701290.0</v>
+        <v>1077422633.0</v>
       </c>
       <c r="L64" s="6">
-        <v>1969951323.0</v>
+        <v>2074589872.0</v>
       </c>
       <c r="M64" s="6">
-        <v>1850318862.0</v>
+        <v>1945793545.0</v>
       </c>
       <c r="N64" s="6">
-        <v>643643944.0</v>
+        <v>636066995.0</v>
       </c>
       <c r="O64" s="6">
-        <v>280679828.0</v>
+        <v>260484908.0</v>
       </c>
       <c r="P64" s="6">
-        <v>362964116.0</v>
+        <v>375582087.0</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-07</t>
+            <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>79198.0</v>
+        <v>79497.0</v>
       </c>
       <c r="C65" s="6">
-        <v>11889159951.0</v>
+        <v>12243524764.0</v>
       </c>
       <c r="D65" s="6">
-        <v>7587619619.0</v>
+        <v>7718628405.0</v>
       </c>
       <c r="E65" s="6">
-        <v>4301540332.0</v>
+        <v>4524896359.0</v>
       </c>
       <c r="F65" s="6">
-        <v>1593083440.0</v>
+        <v>1706318889.0</v>
       </c>
       <c r="G65" s="6">
-        <v>498451976.0</v>
+        <v>501076527.0</v>
       </c>
       <c r="H65" s="6">
-        <v>7089167643.0</v>
+        <v>7217551878.0</v>
       </c>
       <c r="I65" s="6">
-        <v>8915575162.0</v>
+        <v>8855267790.0</v>
       </c>
       <c r="J65" s="6">
-        <v>5456638133.0</v>
+        <v>5430949886.0</v>
       </c>
       <c r="K65" s="6">
-        <v>1023460981.0</v>
+        <v>1059701290.0</v>
       </c>
       <c r="L65" s="6">
-        <v>1959733549.0</v>
+        <v>1969951323.0</v>
       </c>
       <c r="M65" s="6">
-        <v>1862603449.0</v>
+        <v>1850318862.0</v>
       </c>
       <c r="N65" s="6">
-        <v>649524502.0</v>
+        <v>643643944.0</v>
       </c>
       <c r="O65" s="6">
-        <v>310321663.0</v>
+        <v>280679828.0</v>
       </c>
       <c r="P65" s="6">
-        <v>339202839.0</v>
+        <v>362964116.0</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-06</t>
+            <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>96348.0</v>
+        <v>79198.0</v>
       </c>
       <c r="C66" s="6">
-        <v>12471004661.0</v>
+        <v>11889159951.0</v>
       </c>
       <c r="D66" s="6">
-        <v>7953215740.0</v>
+        <v>7587619619.0</v>
       </c>
       <c r="E66" s="6">
-        <v>4517788921.0</v>
+        <v>4301540332.0</v>
       </c>
       <c r="F66" s="6">
-        <v>1614554929.0</v>
+        <v>1593083440.0</v>
       </c>
       <c r="G66" s="6">
-        <v>564857854.0</v>
+        <v>498451976.0</v>
       </c>
       <c r="H66" s="6">
-        <v>7388357886.0</v>
+        <v>7089167643.0</v>
       </c>
       <c r="I66" s="6">
-        <v>8851162017.0</v>
+        <v>8915575162.0</v>
       </c>
       <c r="J66" s="6">
-        <v>5494055767.0</v>
+        <v>5456638133.0</v>
       </c>
       <c r="K66" s="6">
-        <v>849898290.0</v>
+        <v>1023460981.0</v>
       </c>
       <c r="L66" s="6">
-        <v>2054314519.0</v>
+        <v>1959733549.0</v>
       </c>
       <c r="M66" s="6">
-        <v>1848318024.0</v>
+        <v>1862603449.0</v>
       </c>
       <c r="N66" s="6">
-        <v>698714084.0</v>
+        <v>649524502.0</v>
       </c>
       <c r="O66" s="6">
-        <v>285822979.0</v>
+        <v>310321663.0</v>
       </c>
       <c r="P66" s="6">
-        <v>412891105.0</v>
+        <v>339202839.0</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-05</t>
+            <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>78356.0</v>
+        <v>96348.0</v>
       </c>
       <c r="C67" s="6">
-        <v>11771099777.0</v>
+        <v>12471004661.0</v>
       </c>
       <c r="D67" s="6">
-        <v>7309071121.0</v>
+        <v>7953215740.0</v>
       </c>
       <c r="E67" s="6">
-        <v>4462028656.0</v>
+        <v>4517788921.0</v>
       </c>
       <c r="F67" s="6">
-        <v>1521174150.0</v>
+        <v>1614554929.0</v>
       </c>
       <c r="G67" s="6">
-        <v>543269975.0</v>
+        <v>564857854.0</v>
       </c>
       <c r="H67" s="6">
-        <v>6765801146.0</v>
+        <v>7388357886.0</v>
       </c>
       <c r="I67" s="6">
-        <v>8281008818.0</v>
+        <v>8851162017.0</v>
       </c>
       <c r="J67" s="6">
-        <v>4937706784.0</v>
+        <v>5494055767.0</v>
       </c>
       <c r="K67" s="6">
-        <v>963850043.0</v>
+        <v>849898290.0</v>
       </c>
       <c r="L67" s="6">
-        <v>1898555178.0</v>
+        <v>2054314519.0</v>
       </c>
       <c r="M67" s="6">
-        <v>1728483851.0</v>
+        <v>1848318024.0</v>
       </c>
       <c r="N67" s="6">
-        <v>634581844.0</v>
+        <v>698714084.0</v>
       </c>
       <c r="O67" s="6">
-        <v>241195493.0</v>
+        <v>285822979.0</v>
       </c>
       <c r="P67" s="6">
-        <v>393386351.0</v>
+        <v>412891105.0</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-04</t>
+            <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>77737.0</v>
+        <v>78356.0</v>
       </c>
       <c r="C68" s="6">
-        <v>11233217001.0</v>
+        <v>11771099777.0</v>
       </c>
       <c r="D68" s="6">
-        <v>6983797100.0</v>
+        <v>7309071121.0</v>
       </c>
       <c r="E68" s="6">
-        <v>4249419901.0</v>
+        <v>4462028656.0</v>
       </c>
       <c r="F68" s="6">
-        <v>1488768128.0</v>
+        <v>1521174150.0</v>
       </c>
       <c r="G68" s="6">
-        <v>493566636.0</v>
+        <v>543269975.0</v>
       </c>
       <c r="H68" s="6">
-        <v>6490230464.0</v>
+        <v>6765801146.0</v>
       </c>
       <c r="I68" s="6">
-        <v>8099784284.0</v>
+        <v>8281008818.0</v>
       </c>
       <c r="J68" s="6">
-        <v>4978343653.0</v>
+        <v>4937706784.0</v>
       </c>
       <c r="K68" s="6">
-        <v>688442895.0</v>
+        <v>963850043.0</v>
       </c>
       <c r="L68" s="6">
-        <v>1892867556.0</v>
+        <v>1898555178.0</v>
       </c>
       <c r="M68" s="6">
-        <v>1690033868.0</v>
+        <v>1728483851.0</v>
       </c>
       <c r="N68" s="6">
-        <v>606017718.0</v>
+        <v>634581844.0</v>
       </c>
       <c r="O68" s="6">
-        <v>238102278.0</v>
+        <v>241195493.0</v>
       </c>
       <c r="P68" s="6">
-        <v>367915440.0</v>
+        <v>393386351.0</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-03</t>
+            <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>77916.0</v>
+        <v>77737.0</v>
       </c>
       <c r="C69" s="6">
-        <v>11297940860.0</v>
+        <v>11233217001.0</v>
       </c>
       <c r="D69" s="6">
-        <v>6859756747.0</v>
+        <v>6983797100.0</v>
       </c>
       <c r="E69" s="6">
-        <v>4438184113.0</v>
+        <v>4249419901.0</v>
       </c>
       <c r="F69" s="6">
-        <v>1628260814.0</v>
+        <v>1488768128.0</v>
       </c>
       <c r="G69" s="6">
-        <v>521567297.0</v>
+        <v>493566636.0</v>
       </c>
       <c r="H69" s="6">
-        <v>6338189450.0</v>
+        <v>6490230464.0</v>
       </c>
       <c r="I69" s="6">
-        <v>8101666765.0</v>
+        <v>8099784284.0</v>
       </c>
       <c r="J69" s="6">
-        <v>4721795223.0</v>
+        <v>4978343653.0</v>
       </c>
       <c r="K69" s="6">
-        <v>837303157.0</v>
+        <v>688442895.0</v>
       </c>
       <c r="L69" s="6">
-        <v>1841573009.0</v>
+        <v>1892867556.0</v>
       </c>
       <c r="M69" s="6">
-        <v>1690089527.0</v>
+        <v>1690033868.0</v>
       </c>
       <c r="N69" s="6">
-        <v>573243149.0</v>
+        <v>606017718.0</v>
       </c>
       <c r="O69" s="6">
-        <v>225552998.0</v>
+        <v>238102278.0</v>
       </c>
       <c r="P69" s="6">
-        <v>347690151.0</v>
+        <v>367915440.0</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-02</t>
+            <t xml:space="preserve">2021-03</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>76600.0</v>
+        <v>77916.0</v>
       </c>
       <c r="C70" s="6">
-        <v>9315733722.0</v>
+        <v>11297940860.0</v>
       </c>
       <c r="D70" s="6">
-        <v>5495570593.0</v>
+        <v>6859756747.0</v>
       </c>
       <c r="E70" s="6">
-        <v>3820163129.0</v>
+        <v>4438184113.0</v>
       </c>
       <c r="F70" s="6">
-        <v>1333661037.0</v>
+        <v>1628260814.0</v>
       </c>
       <c r="G70" s="6">
-        <v>468941833.0</v>
+        <v>521567297.0</v>
       </c>
       <c r="H70" s="6">
-        <v>5026628760.0</v>
+        <v>6338189450.0</v>
       </c>
       <c r="I70" s="6">
-        <v>6407181407.0</v>
+        <v>8101666765.0</v>
       </c>
       <c r="J70" s="6">
-        <v>3754313623.0</v>
+        <v>4721795223.0</v>
       </c>
       <c r="K70" s="6">
-        <v>537940862.0</v>
+        <v>837303157.0</v>
       </c>
       <c r="L70" s="6">
-        <v>1475518736.0</v>
+        <v>1841573009.0</v>
       </c>
       <c r="M70" s="6">
-        <v>1336664456.0</v>
+        <v>1690089527.0</v>
       </c>
       <c r="N70" s="6">
-        <v>460599170.0</v>
+        <v>573243149.0</v>
       </c>
       <c r="O70" s="6">
-        <v>195091236.0</v>
+        <v>225552998.0</v>
       </c>
       <c r="P70" s="6">
-        <v>265507934.0</v>
+        <v>347690151.0</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2021-02</t>
+          </r>
+        </is>
+      </c>
+      <c r="B71" s="6">
+        <v>76600.0</v>
+      </c>
+      <c r="C71" s="6">
+        <v>9315733722.0</v>
+      </c>
+      <c r="D71" s="6">
+        <v>5495570593.0</v>
+      </c>
+      <c r="E71" s="6">
+        <v>3820163129.0</v>
+      </c>
+      <c r="F71" s="6">
+        <v>1333661037.0</v>
+      </c>
+      <c r="G71" s="6">
+        <v>468941833.0</v>
+      </c>
+      <c r="H71" s="6">
+        <v>5026628760.0</v>
+      </c>
+      <c r="I71" s="6">
+        <v>6407181407.0</v>
+      </c>
+      <c r="J71" s="6">
+        <v>3754313623.0</v>
+      </c>
+      <c r="K71" s="6">
+        <v>537940862.0</v>
+      </c>
+      <c r="L71" s="6">
+        <v>1475518736.0</v>
+      </c>
+      <c r="M71" s="6">
+        <v>1336664456.0</v>
+      </c>
+      <c r="N71" s="6">
+        <v>460599170.0</v>
+      </c>
+      <c r="O71" s="6">
+        <v>195091236.0</v>
+      </c>
+      <c r="P71" s="6">
+        <v>265507934.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="B71" s="6">
+      <c r="B72" s="6">
         <v>76438.0</v>
       </c>
-      <c r="C71" s="6">
+      <c r="C72" s="6">
         <v>8993679407.0</v>
       </c>
-      <c r="D71" s="6">
+      <c r="D72" s="6">
         <v>5494349515.0</v>
       </c>
-      <c r="E71" s="6">
+      <c r="E72" s="6">
         <v>3499329892.0</v>
       </c>
-      <c r="F71" s="6">
+      <c r="F72" s="6">
         <v>1292957336.0</v>
       </c>
-      <c r="G71" s="6">
+      <c r="G72" s="6">
         <v>534495285.0</v>
       </c>
-      <c r="H71" s="6">
+      <c r="H72" s="6">
         <v>4959854230.0</v>
       </c>
-      <c r="I71" s="6">
+      <c r="I72" s="6">
         <v>6177549067.0</v>
       </c>
-      <c r="J71" s="6">
+      <c r="J72" s="6">
         <v>3738753656.0</v>
       </c>
-      <c r="K71" s="6">
+      <c r="K72" s="6">
         <v>589337200.0</v>
       </c>
-      <c r="L71" s="6">
+      <c r="L72" s="6">
         <v>1407624139.0</v>
       </c>
-      <c r="M71" s="6">
+      <c r="M72" s="6">
         <v>1286906519.0</v>
       </c>
-      <c r="N71" s="6">
+      <c r="N72" s="6">
         <v>472247120.0</v>
       </c>
-      <c r="O71" s="6">
+      <c r="O72" s="6">
         <v>210466217.0</v>
       </c>
-      <c r="P71" s="6">
+      <c r="P72" s="6">
         <v>261780903.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>