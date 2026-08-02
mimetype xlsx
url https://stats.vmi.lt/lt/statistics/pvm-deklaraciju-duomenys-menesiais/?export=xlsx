--- v3 (2026-06-06)
+++ v4 (2026-08-02)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pvm-deklaraciju-duomenys-menes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-05-07</t>
+    <t>2026-07-07</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -250,50 +250,78 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Grąžintinas PVM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-05</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-04</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-03</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1518,54 +1546,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P72"/>
+  <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="P72" sqref="P72"/>
+      <selection activeCell="P74" sqref="P74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>1</v>
@@ -1818,4003 +1846,4129 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-03</t>
+            <t xml:space="preserve">2026-05</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>99514.0</v>
+        <v>99719.0</v>
       </c>
       <c r="C10" s="6">
-        <v>17242142362.0</v>
+        <v>17632613256.0</v>
       </c>
       <c r="D10" s="6">
-        <v>10963260417.0</v>
+        <v>11607144522.0</v>
       </c>
       <c r="E10" s="6">
-        <v>6278881945.0</v>
+        <v>6025468734.0</v>
       </c>
       <c r="F10" s="6">
-        <v>2460420820.0</v>
+        <v>2317686516.0</v>
       </c>
       <c r="G10" s="6">
-        <v>1095098033.0</v>
+        <v>1057638969.0</v>
       </c>
       <c r="H10" s="6">
-        <v>9868162384.0</v>
+        <v>10549505553.0</v>
       </c>
       <c r="I10" s="6">
-        <v>12092557001.0</v>
+        <v>12666497422.0</v>
       </c>
       <c r="J10" s="6">
-        <v>7215430204.0</v>
+        <v>7577526928.0</v>
       </c>
       <c r="K10" s="6">
-        <v>893353852.0</v>
+        <v>1292305009.0</v>
       </c>
       <c r="L10" s="6">
-        <v>2863915489.0</v>
+        <v>2970715987.0</v>
       </c>
       <c r="M10" s="6">
-        <v>2527372420.0</v>
+        <v>2647607000.0</v>
       </c>
       <c r="N10" s="6">
-        <v>932773550.0</v>
+        <v>1016489301.0</v>
       </c>
       <c r="O10" s="6">
-        <v>353141129.0</v>
+        <v>366853252.0</v>
       </c>
       <c r="P10" s="6">
-        <v>579632421.0</v>
+        <v>649636049.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-02</t>
+            <t xml:space="preserve">2026-04</t>
           </r>
         </is>
       </c>
       <c r="B11" s="6">
-        <v>98946.0</v>
+        <v>99842.0</v>
       </c>
       <c r="C11" s="6">
-        <v>14533239561.0</v>
+        <v>17925485928.0</v>
       </c>
       <c r="D11" s="6">
-        <v>9212843820.0</v>
+        <v>11737501070.0</v>
       </c>
       <c r="E11" s="6">
-        <v>5320395741.0</v>
+        <v>6187984858.0</v>
       </c>
       <c r="F11" s="6">
-        <v>2008428081.0</v>
+        <v>2506071802.0</v>
       </c>
       <c r="G11" s="6">
-        <v>939819788.0</v>
+        <v>1079032639.0</v>
       </c>
       <c r="H11" s="6">
-        <v>8273024032.0</v>
+        <v>10658468431.0</v>
       </c>
       <c r="I11" s="6">
-        <v>10388114320.0</v>
+        <v>12944367821.0</v>
       </c>
       <c r="J11" s="6">
-        <v>6135515794.0</v>
+        <v>7769643640.0</v>
       </c>
       <c r="K11" s="6">
-        <v>814684833.0</v>
+        <v>1234139990.0</v>
       </c>
       <c r="L11" s="6">
-        <v>2437451425.0</v>
+        <v>3017523226.0</v>
       </c>
       <c r="M11" s="6">
-        <v>2170898825.0</v>
+        <v>2706622878.0</v>
       </c>
       <c r="N11" s="6">
-        <v>785223596.0</v>
+        <v>1015288641.0</v>
       </c>
       <c r="O11" s="6">
-        <v>303329085.0</v>
+        <v>384202730.0</v>
       </c>
       <c r="P11" s="6">
-        <v>481894511.0</v>
+        <v>631085911.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-01</t>
+            <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
-        <v>98635.0</v>
+        <v>100285.0</v>
       </c>
       <c r="C12" s="6">
-        <v>14740339482.0</v>
+        <v>17361274116.0</v>
       </c>
       <c r="D12" s="6">
-        <v>9422569733.0</v>
+        <v>11010400084.0</v>
       </c>
       <c r="E12" s="6">
-        <v>5317769749.0</v>
+        <v>6350874032.0</v>
       </c>
       <c r="F12" s="6">
-        <v>2017737557.0</v>
+        <v>2468860749.0</v>
       </c>
       <c r="G12" s="6">
-        <v>1050627510.0</v>
+        <v>1102613255.0</v>
       </c>
       <c r="H12" s="6">
-        <v>8371942223.0</v>
+        <v>9907786829.0</v>
       </c>
       <c r="I12" s="6">
-        <v>10093473029.0</v>
+        <v>12169293022.0</v>
       </c>
       <c r="J12" s="6">
-        <v>5898381877.0</v>
+        <v>7248623642.0</v>
       </c>
       <c r="K12" s="6">
-        <v>894024557.0</v>
+        <v>899388357.0</v>
       </c>
       <c r="L12" s="6">
-        <v>2410396420.0</v>
+        <v>2880155277.0</v>
       </c>
       <c r="M12" s="6">
-        <v>2107240026.0</v>
+        <v>2543168367.0</v>
       </c>
       <c r="N12" s="6">
-        <v>822812891.0</v>
+        <v>936286652.0</v>
       </c>
       <c r="O12" s="6">
-        <v>288162221.0</v>
+        <v>354707995.0</v>
       </c>
       <c r="P12" s="6">
-        <v>534650670.0</v>
+        <v>581578657.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>117955.0</v>
+        <v>99311.0</v>
       </c>
       <c r="C13" s="6">
-        <v>19865447234.0</v>
+        <v>14569468908.0</v>
       </c>
       <c r="D13" s="6">
-        <v>13953115608.0</v>
+        <v>9222054182.0</v>
       </c>
       <c r="E13" s="6">
-        <v>5912331626.0</v>
+        <v>5347414726.0</v>
       </c>
       <c r="F13" s="6">
-        <v>1905959752.0</v>
+        <v>2015604329.0</v>
       </c>
       <c r="G13" s="6">
-        <v>1570434003.0</v>
+        <v>941034792.0</v>
       </c>
       <c r="H13" s="6">
-        <v>12382681605.0</v>
+        <v>8281019390.0</v>
       </c>
       <c r="I13" s="6">
-        <v>14235606440.0</v>
+        <v>10416319467.0</v>
       </c>
       <c r="J13" s="6">
-        <v>9484830760.0</v>
+        <v>6144773714.0</v>
       </c>
       <c r="K13" s="6">
-        <v>969753405.0</v>
+        <v>815906019.0</v>
       </c>
       <c r="L13" s="6">
-        <v>3445338959.0</v>
+        <v>2443667582.0</v>
       </c>
       <c r="M13" s="6">
-        <v>2974200771.0</v>
+        <v>2176741159.0</v>
       </c>
       <c r="N13" s="6">
-        <v>1225947121.0</v>
+        <v>786212115.0</v>
       </c>
       <c r="O13" s="6">
-        <v>434278910.0</v>
+        <v>304004571.0</v>
       </c>
       <c r="P13" s="6">
-        <v>791668211.0</v>
+        <v>482207544.0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-11</t>
+            <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>97903.0</v>
+        <v>98880.0</v>
       </c>
       <c r="C14" s="6">
-        <v>16579770673.0</v>
+        <v>14786522835.0</v>
       </c>
       <c r="D14" s="6">
-        <v>10814923213.0</v>
+        <v>9430873491.0</v>
       </c>
       <c r="E14" s="6">
-        <v>5764847460.0</v>
+        <v>5355649344.0</v>
       </c>
       <c r="F14" s="6">
-        <v>2145873501.0</v>
+        <v>2018301258.0</v>
       </c>
       <c r="G14" s="6">
-        <v>988015033.0</v>
+        <v>1052924893.0</v>
       </c>
       <c r="H14" s="6">
-        <v>9826908180.0</v>
+        <v>8377948598.0</v>
       </c>
       <c r="I14" s="6">
-        <v>11868040646.0</v>
+        <v>10156882716.0</v>
       </c>
       <c r="J14" s="6">
-        <v>7309000956.0</v>
+        <v>5947272524.0</v>
       </c>
       <c r="K14" s="6">
-        <v>895630724.0</v>
+        <v>895231576.0</v>
       </c>
       <c r="L14" s="6">
-        <v>2804353116.0</v>
+        <v>2423832386.0</v>
       </c>
       <c r="M14" s="6">
-        <v>2480487647.0</v>
+        <v>2120492858.0</v>
       </c>
       <c r="N14" s="6">
-        <v>937259237.0</v>
+        <v>823489684.0</v>
       </c>
       <c r="O14" s="6">
-        <v>358224783.0</v>
+        <v>289938446.0</v>
       </c>
       <c r="P14" s="6">
-        <v>579034454.0</v>
+        <v>533551238.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-10</t>
+            <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>97891.0</v>
+        <v>118046.0</v>
       </c>
       <c r="C15" s="6">
-        <v>17740986936.0</v>
+        <v>19954789893.0</v>
       </c>
       <c r="D15" s="6">
-        <v>11650758089.0</v>
+        <v>13986451583.0</v>
       </c>
       <c r="E15" s="6">
-        <v>6090228847.0</v>
+        <v>5968338310.0</v>
       </c>
       <c r="F15" s="6">
-        <v>2277862025.0</v>
+        <v>1917093122.0</v>
       </c>
       <c r="G15" s="6">
-        <v>1138067634.0</v>
+        <v>1582525549.0</v>
       </c>
       <c r="H15" s="6">
-        <v>10512690455.0</v>
+        <v>12403926034.0</v>
       </c>
       <c r="I15" s="6">
-        <v>12906630956.0</v>
+        <v>14322567096.0</v>
       </c>
       <c r="J15" s="6">
-        <v>8058002646.0</v>
+        <v>9541868393.0</v>
       </c>
       <c r="K15" s="6">
-        <v>832966357.0</v>
+        <v>970142372.0</v>
       </c>
       <c r="L15" s="6">
-        <v>3023792497.0</v>
+        <v>3464267187.0</v>
       </c>
       <c r="M15" s="6">
-        <v>2695717598.0</v>
+        <v>2992458782.0</v>
       </c>
       <c r="N15" s="6">
-        <v>990191954.0</v>
+        <v>1227949584.0</v>
       </c>
       <c r="O15" s="6">
-        <v>400232307.0</v>
+        <v>435439986.0</v>
       </c>
       <c r="P15" s="6">
-        <v>589959647.0</v>
+        <v>792509598.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-09</t>
+            <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>97956.0</v>
+        <v>97966.0</v>
       </c>
       <c r="C16" s="6">
-        <v>17477015803.0</v>
+        <v>16596977443.0</v>
       </c>
       <c r="D16" s="6">
-        <v>11456442162.0</v>
+        <v>10819713689.0</v>
       </c>
       <c r="E16" s="6">
-        <v>6020573641.0</v>
+        <v>5777263754.0</v>
       </c>
       <c r="F16" s="6">
-        <v>2257356359.0</v>
+        <v>2147363824.0</v>
       </c>
       <c r="G16" s="6">
-        <v>1293129066.0</v>
+        <v>989994548.0</v>
       </c>
       <c r="H16" s="6">
-        <v>10163313096.0</v>
+        <v>9829719141.0</v>
       </c>
       <c r="I16" s="6">
-        <v>12701922622.0</v>
+        <v>11891480703.0</v>
       </c>
       <c r="J16" s="6">
-        <v>7865267770.0</v>
+        <v>7317673204.0</v>
       </c>
       <c r="K16" s="6">
-        <v>1100561709.0</v>
+        <v>895749905.0</v>
       </c>
       <c r="L16" s="6">
-        <v>2912426553.0</v>
+        <v>2809371215.0</v>
       </c>
       <c r="M16" s="6">
-        <v>2654773312.0</v>
+        <v>2485213334.0</v>
       </c>
       <c r="N16" s="6">
-        <v>939848933.0</v>
+        <v>937758690.0</v>
       </c>
       <c r="O16" s="6">
-        <v>392269515.0</v>
+        <v>358604546.0</v>
       </c>
       <c r="P16" s="6">
-        <v>547579418.0</v>
+        <v>579154144.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-08</t>
+            <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>96551.0</v>
+        <v>97971.0</v>
       </c>
       <c r="C17" s="6">
-        <v>16024720957.0</v>
+        <v>17756128915.0</v>
       </c>
       <c r="D17" s="6">
-        <v>10575569798.0</v>
+        <v>11657644853.0</v>
       </c>
       <c r="E17" s="6">
-        <v>5449151159.0</v>
+        <v>6098484062.0</v>
       </c>
       <c r="F17" s="6">
-        <v>2033801042.0</v>
+        <v>2278044902.0</v>
       </c>
       <c r="G17" s="6">
-        <v>920246229.0</v>
+        <v>1140463228.0</v>
       </c>
       <c r="H17" s="6">
-        <v>9655323569.0</v>
+        <v>10517181625.0</v>
       </c>
       <c r="I17" s="6">
-        <v>11578142394.0</v>
+        <v>12930584806.0</v>
       </c>
       <c r="J17" s="6">
-        <v>7455672051.0</v>
+        <v>8068587141.0</v>
       </c>
       <c r="K17" s="6">
-        <v>907565386.0</v>
+        <v>833104876.0</v>
       </c>
       <c r="L17" s="6">
-        <v>2685483103.0</v>
+        <v>3027456181.0</v>
       </c>
       <c r="M17" s="6">
-        <v>2419796517.0</v>
+        <v>2700481211.0</v>
       </c>
       <c r="N17" s="6">
-        <v>935797393.0</v>
+        <v>989487406.0</v>
       </c>
       <c r="O17" s="6">
-        <v>409316724.0</v>
+        <v>400415474.0</v>
       </c>
       <c r="P17" s="6">
-        <v>526480669.0</v>
+        <v>589071932.0</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-07</t>
+            <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>96131.0</v>
+        <v>97984.0</v>
       </c>
       <c r="C18" s="6">
-        <v>16409454456.0</v>
+        <v>17504262391.0</v>
       </c>
       <c r="D18" s="6">
-        <v>10729284502.0</v>
+        <v>11466665310.0</v>
       </c>
       <c r="E18" s="6">
-        <v>5680169954.0</v>
+        <v>6037597081.0</v>
       </c>
       <c r="F18" s="6">
-        <v>2060662156.0</v>
+        <v>2258648233.0</v>
       </c>
       <c r="G18" s="6">
-        <v>913876327.0</v>
+        <v>1297095757.0</v>
       </c>
       <c r="H18" s="6">
-        <v>9815408175.0</v>
+        <v>10169569553.0</v>
       </c>
       <c r="I18" s="6">
-        <v>11984735888.0</v>
+        <v>12722600115.0</v>
       </c>
       <c r="J18" s="6">
-        <v>7214337260.0</v>
+        <v>7875522789.0</v>
       </c>
       <c r="K18" s="6">
-        <v>1168882614.0</v>
+        <v>1100778633.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2790099612.0</v>
+        <v>2915943136.0</v>
       </c>
       <c r="M18" s="6">
-        <v>2505142974.0</v>
+        <v>2658798717.0</v>
       </c>
       <c r="N18" s="6">
-        <v>932004256.0</v>
+        <v>940004318.0</v>
       </c>
       <c r="O18" s="6">
-        <v>350146238.0</v>
+        <v>392501328.0</v>
       </c>
       <c r="P18" s="6">
-        <v>581858018.0</v>
+        <v>547502990.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-06</t>
+            <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>115064.0</v>
+        <v>96576.0</v>
       </c>
       <c r="C19" s="6">
-        <v>16688702350.0</v>
+        <v>16037391808.0</v>
       </c>
       <c r="D19" s="6">
-        <v>11109002544.0</v>
+        <v>10580707931.0</v>
       </c>
       <c r="E19" s="6">
-        <v>5579699806.0</v>
+        <v>5456683877.0</v>
       </c>
       <c r="F19" s="6">
-        <v>2066361974.0</v>
+        <v>2034373647.0</v>
       </c>
       <c r="G19" s="6">
-        <v>961664067.0</v>
+        <v>921992640.0</v>
       </c>
       <c r="H19" s="6">
-        <v>10147338477.0</v>
+        <v>9658715291.0</v>
       </c>
       <c r="I19" s="6">
-        <v>12383143218.0</v>
+        <v>11593598700.0</v>
       </c>
       <c r="J19" s="6">
-        <v>7991973336.0</v>
+        <v>7462126175.0</v>
       </c>
       <c r="K19" s="6">
-        <v>906159219.0</v>
+        <v>907759357.0</v>
       </c>
       <c r="L19" s="6">
-        <v>2901950868.0</v>
+        <v>2688482095.0</v>
       </c>
       <c r="M19" s="6">
-        <v>2587185149.0</v>
+        <v>2422762061.0</v>
       </c>
       <c r="N19" s="6">
-        <v>975640752.0</v>
+        <v>936410516.0</v>
       </c>
       <c r="O19" s="6">
-        <v>396664389.0</v>
+        <v>409633777.0</v>
       </c>
       <c r="P19" s="6">
-        <v>578976363.0</v>
+        <v>526776739.0</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-05</t>
+            <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>95106.0</v>
+        <v>96151.0</v>
       </c>
       <c r="C20" s="6">
-        <v>16466101486.0</v>
+        <v>16420488841.0</v>
       </c>
       <c r="D20" s="6">
-        <v>10870866371.0</v>
+        <v>10736330407.0</v>
       </c>
       <c r="E20" s="6">
-        <v>5595235115.0</v>
+        <v>5684158434.0</v>
       </c>
       <c r="F20" s="6">
-        <v>2030887277.0</v>
+        <v>2062355345.0</v>
       </c>
       <c r="G20" s="6">
-        <v>1226116631.0</v>
+        <v>916349288.0</v>
       </c>
       <c r="H20" s="6">
-        <v>9644749740.0</v>
+        <v>9819981119.0</v>
       </c>
       <c r="I20" s="6">
-        <v>11849829894.0</v>
+        <v>12001299648.0</v>
       </c>
       <c r="J20" s="6">
-        <v>7259658872.0</v>
+        <v>7221279736.0</v>
       </c>
       <c r="K20" s="6">
-        <v>1043161571.0</v>
+        <v>1168947004.0</v>
       </c>
       <c r="L20" s="6">
-        <v>2776886916.0</v>
+        <v>2793205094.0</v>
       </c>
       <c r="M20" s="6">
-        <v>2476693527.0</v>
+        <v>2508441788.0</v>
       </c>
       <c r="N20" s="6">
-        <v>913428876.0</v>
+        <v>932525910.0</v>
       </c>
       <c r="O20" s="6">
-        <v>342631808.0</v>
+        <v>350685706.0</v>
       </c>
       <c r="P20" s="6">
-        <v>570797068.0</v>
+        <v>581840204.0</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-04</t>
+            <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>94357.0</v>
+        <v>115089.0</v>
       </c>
       <c r="C21" s="6">
-        <v>16100380949.0</v>
+        <v>16687624316.0</v>
       </c>
       <c r="D21" s="6">
-        <v>10609714113.0</v>
+        <v>11111840588.0</v>
       </c>
       <c r="E21" s="6">
-        <v>5490666836.0</v>
+        <v>5575783728.0</v>
       </c>
       <c r="F21" s="6">
-        <v>2000190976.0</v>
+        <v>2066647608.0</v>
       </c>
       <c r="G21" s="6">
-        <v>1030358956.0</v>
+        <v>961955794.0</v>
       </c>
       <c r="H21" s="6">
-        <v>9579355157.0</v>
+        <v>10149884794.0</v>
       </c>
       <c r="I21" s="6">
-        <v>11498076758.0</v>
+        <v>12391764296.0</v>
       </c>
       <c r="J21" s="6">
-        <v>6971195618.0</v>
+        <v>7994088522.0</v>
       </c>
       <c r="K21" s="6">
-        <v>1007402743.0</v>
+        <v>906170367.0</v>
       </c>
       <c r="L21" s="6">
-        <v>2695589329.0</v>
+        <v>2903976156.0</v>
       </c>
       <c r="M21" s="6">
-        <v>2400264518.0</v>
+        <v>2588979464.0</v>
       </c>
       <c r="N21" s="6">
-        <v>896885591.0</v>
+        <v>975867924.0</v>
       </c>
       <c r="O21" s="6">
-        <v>341162278.0</v>
+        <v>396711577.0</v>
       </c>
       <c r="P21" s="6">
-        <v>555723313.0</v>
+        <v>579156347.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-03</t>
+            <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>94647.0</v>
+        <v>95120.0</v>
       </c>
       <c r="C22" s="6">
-        <v>16130042243.0</v>
+        <v>16475549577.0</v>
       </c>
       <c r="D22" s="6">
-        <v>10270605292.0</v>
+        <v>10873402133.0</v>
       </c>
       <c r="E22" s="6">
-        <v>5859436951.0</v>
+        <v>5602147444.0</v>
       </c>
       <c r="F22" s="6">
-        <v>2147307354.0</v>
+        <v>2031432444.0</v>
       </c>
       <c r="G22" s="6">
-        <v>1128117085.0</v>
+        <v>1226558419.0</v>
       </c>
       <c r="H22" s="6">
-        <v>9142488207.0</v>
+        <v>9646843714.0</v>
       </c>
       <c r="I22" s="6">
-        <v>11759580570.0</v>
+        <v>11862212722.0</v>
       </c>
       <c r="J22" s="6">
-        <v>6899298423.0</v>
+        <v>7263280619.0</v>
       </c>
       <c r="K22" s="6">
-        <v>1057678529.0</v>
+        <v>1043444367.0</v>
       </c>
       <c r="L22" s="6">
-        <v>2679149811.0</v>
+        <v>2779421002.0</v>
       </c>
       <c r="M22" s="6">
-        <v>2455819024.0</v>
+        <v>2479255074.0</v>
       </c>
       <c r="N22" s="6">
-        <v>865353562.0</v>
+        <v>913561204.0</v>
       </c>
       <c r="O22" s="6">
-        <v>343160286.0</v>
+        <v>342742462.0</v>
       </c>
       <c r="P22" s="6">
-        <v>522193276.0</v>
+        <v>570818742.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-02</t>
+            <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>93399.0</v>
+        <v>94367.0</v>
       </c>
       <c r="C23" s="6">
-        <v>14397128155.0</v>
+        <v>16066277306.0</v>
       </c>
       <c r="D23" s="6">
-        <v>9189572640.0</v>
+        <v>10611379539.0</v>
       </c>
       <c r="E23" s="6">
-        <v>5207555515.0</v>
+        <v>5454897767.0</v>
       </c>
       <c r="F23" s="6">
-        <v>1967389625.0</v>
+        <v>2006060221.0</v>
       </c>
       <c r="G23" s="6">
-        <v>971467744.0</v>
+        <v>1030589503.0</v>
       </c>
       <c r="H23" s="6">
-        <v>8218104896.0</v>
+        <v>9580790036.0</v>
       </c>
       <c r="I23" s="6">
-        <v>10380829973.0</v>
+        <v>11513705725.0</v>
       </c>
       <c r="J23" s="6">
-        <v>6154643562.0</v>
+        <v>6972783847.0</v>
       </c>
       <c r="K23" s="6">
-        <v>926829219.0</v>
+        <v>1007551891.0</v>
       </c>
       <c r="L23" s="6">
-        <v>2387506906.0</v>
+        <v>2698906061.0</v>
       </c>
       <c r="M23" s="6">
-        <v>2167590572.0</v>
+        <v>2403511245.0</v>
       </c>
       <c r="N23" s="6">
-        <v>759509424.0</v>
+        <v>896918334.0</v>
       </c>
       <c r="O23" s="6">
-        <v>308488066.0</v>
+        <v>341066824.0</v>
       </c>
       <c r="P23" s="6">
-        <v>451021358.0</v>
+        <v>555851510.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-01</t>
+            <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>93109.0</v>
+        <v>94656.0</v>
       </c>
       <c r="C24" s="6">
-        <v>14618225867.0</v>
+        <v>16143288402.0</v>
       </c>
       <c r="D24" s="6">
-        <v>9237400366.0</v>
+        <v>10272140613.0</v>
       </c>
       <c r="E24" s="6">
-        <v>5380825501.0</v>
+        <v>5871147789.0</v>
       </c>
       <c r="F24" s="6">
-        <v>2046445058.0</v>
+        <v>2148405845.0</v>
       </c>
       <c r="G24" s="6">
-        <v>920383182.0</v>
+        <v>1129736168.0</v>
       </c>
       <c r="H24" s="6">
-        <v>8317017184.0</v>
+        <v>9142404445.0</v>
       </c>
       <c r="I24" s="6">
-        <v>10446812335.0</v>
+        <v>11770433560.0</v>
       </c>
       <c r="J24" s="6">
-        <v>6174870404.0</v>
+        <v>6901448385.0</v>
       </c>
       <c r="K24" s="6">
-        <v>1099459600.0</v>
+        <v>1057758429.0</v>
       </c>
       <c r="L24" s="6">
-        <v>2380977825.0</v>
+        <v>2681026827.0</v>
       </c>
       <c r="M24" s="6">
-        <v>2180600832.0</v>
+        <v>2458074795.0</v>
       </c>
       <c r="N24" s="6">
-        <v>792293156.0</v>
+        <v>865083193.0</v>
       </c>
       <c r="O24" s="6">
-        <v>313770960.0</v>
+        <v>343271530.0</v>
       </c>
       <c r="P24" s="6">
-        <v>478522196.0</v>
+        <v>521811663.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-12</t>
+            <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>112056.0</v>
+        <v>93407.0</v>
       </c>
       <c r="C25" s="6">
-        <v>18255331939.0</v>
+        <v>14401768547.0</v>
       </c>
       <c r="D25" s="6">
-        <v>12832019105.0</v>
+        <v>9192769779.0</v>
       </c>
       <c r="E25" s="6">
-        <v>5423312834.0</v>
+        <v>5208998768.0</v>
       </c>
       <c r="F25" s="6">
-        <v>1789195089.0</v>
+        <v>1966906822.0</v>
       </c>
       <c r="G25" s="6">
-        <v>1047621699.0</v>
+        <v>973393233.0</v>
       </c>
       <c r="H25" s="6">
-        <v>11784397406.0</v>
+        <v>8219376546.0</v>
       </c>
       <c r="I25" s="6">
-        <v>13373164883.0</v>
+        <v>10388373662.0</v>
       </c>
       <c r="J25" s="6">
-        <v>8940217872.0</v>
+        <v>6156182700.0</v>
       </c>
       <c r="K25" s="6">
-        <v>783006009.0</v>
+        <v>926846828.0</v>
       </c>
       <c r="L25" s="6">
-        <v>3310980241.0</v>
+        <v>2388889909.0</v>
       </c>
       <c r="M25" s="6">
-        <v>2797377507.0</v>
+        <v>2169127922.0</v>
       </c>
       <c r="N25" s="6">
-        <v>1123139392.0</v>
+        <v>759513716.0</v>
       </c>
       <c r="O25" s="6">
-        <v>368689852.0</v>
+        <v>308561953.0</v>
       </c>
       <c r="P25" s="6">
-        <v>754449540.0</v>
+        <v>450951763.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-11</t>
+            <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>92497.0</v>
+        <v>93115.0</v>
       </c>
       <c r="C26" s="6">
-        <v>15761878808.0</v>
+        <v>14626310219.0</v>
       </c>
       <c r="D26" s="6">
-        <v>10262392778.0</v>
+        <v>9240104099.0</v>
       </c>
       <c r="E26" s="6">
-        <v>5499486030.0</v>
+        <v>5386206120.0</v>
       </c>
       <c r="F26" s="6">
-        <v>2039686892.0</v>
+        <v>2047499143.0</v>
       </c>
       <c r="G26" s="6">
-        <v>991212096.0</v>
+        <v>921589099.0</v>
       </c>
       <c r="H26" s="6">
-        <v>9271180682.0</v>
+        <v>8318515000.0</v>
       </c>
       <c r="I26" s="6">
-        <v>11350595316.0</v>
+        <v>10454693762.0</v>
       </c>
       <c r="J26" s="6">
-        <v>7001613994.0</v>
+        <v>6177575090.0</v>
       </c>
       <c r="K26" s="6">
-        <v>840581090.0</v>
+        <v>1099478857.0</v>
       </c>
       <c r="L26" s="6">
-        <v>2654664925.0</v>
+        <v>2383058597.0</v>
       </c>
       <c r="M26" s="6">
-        <v>2370307149.0</v>
+        <v>2182255382.0</v>
       </c>
       <c r="N26" s="6">
-        <v>846790265.0</v>
+        <v>792431892.0</v>
       </c>
       <c r="O26" s="6">
-        <v>318045087.0</v>
+        <v>313859160.0</v>
       </c>
       <c r="P26" s="6">
-        <v>528745178.0</v>
+        <v>478572732.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-10</t>
+            <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>92291.0</v>
+        <v>112059.0</v>
       </c>
       <c r="C27" s="6">
-        <v>16772406704.0</v>
+        <v>18254970342.0</v>
       </c>
       <c r="D27" s="6">
-        <v>10832906407.0</v>
+        <v>12834044996.0</v>
       </c>
       <c r="E27" s="6">
-        <v>5939500297.0</v>
+        <v>5420925346.0</v>
       </c>
       <c r="F27" s="6">
-        <v>2206823820.0</v>
+        <v>1789945920.0</v>
       </c>
       <c r="G27" s="6">
-        <v>970562982.0</v>
+        <v>1047652421.0</v>
       </c>
       <c r="H27" s="6">
-        <v>9862343425.0</v>
+        <v>11786392575.0</v>
       </c>
       <c r="I27" s="6">
-        <v>12131407248.0</v>
+        <v>13376890853.0</v>
       </c>
       <c r="J27" s="6">
-        <v>7555311662.0</v>
+        <v>8941985310.0</v>
       </c>
       <c r="K27" s="6">
-        <v>900622362.0</v>
+        <v>783034419.0</v>
       </c>
       <c r="L27" s="6">
-        <v>2820819570.0</v>
+        <v>3311799173.0</v>
       </c>
       <c r="M27" s="6">
-        <v>2534491263.0</v>
+        <v>2798162942.0</v>
       </c>
       <c r="N27" s="6">
-        <v>888645010.0</v>
+        <v>1123381574.0</v>
       </c>
       <c r="O27" s="6">
-        <v>350634929.0</v>
+        <v>368793199.0</v>
       </c>
       <c r="P27" s="6">
-        <v>538010081.0</v>
+        <v>754588375.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-09</t>
+            <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>92722.0</v>
+        <v>92503.0</v>
       </c>
       <c r="C28" s="6">
-        <v>16025544418.0</v>
+        <v>15762068922.0</v>
       </c>
       <c r="D28" s="6">
-        <v>10300317377.0</v>
+        <v>10261760960.0</v>
       </c>
       <c r="E28" s="6">
-        <v>5725227041.0</v>
+        <v>5500307962.0</v>
       </c>
       <c r="F28" s="6">
-        <v>2149178177.0</v>
+        <v>2039701061.0</v>
       </c>
       <c r="G28" s="6">
-        <v>953266552.0</v>
+        <v>989832906.0</v>
       </c>
       <c r="H28" s="6">
-        <v>9347050825.0</v>
+        <v>9271928054.0</v>
       </c>
       <c r="I28" s="6">
-        <v>11245485905.0</v>
+        <v>11350927192.0</v>
       </c>
       <c r="J28" s="6">
-        <v>7074173589.0</v>
+        <v>7001524042.0</v>
       </c>
       <c r="K28" s="6">
-        <v>846108148.0</v>
+        <v>840413152.0</v>
       </c>
       <c r="L28" s="6">
-        <v>2625370274.0</v>
+        <v>2654931661.0</v>
       </c>
       <c r="M28" s="6">
-        <v>2350678579.0</v>
+        <v>2370376843.0</v>
       </c>
       <c r="N28" s="6">
-        <v>838713436.0</v>
+        <v>846880465.0</v>
       </c>
       <c r="O28" s="6">
-        <v>332380093.0</v>
+        <v>318015471.0</v>
       </c>
       <c r="P28" s="6">
-        <v>506333343.0</v>
+        <v>528864994.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-08</t>
+            <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>91453.0</v>
+        <v>92297.0</v>
       </c>
       <c r="C29" s="6">
-        <v>15610955427.0</v>
+        <v>16772886919.0</v>
       </c>
       <c r="D29" s="6">
-        <v>10062034278.0</v>
+        <v>10833143351.0</v>
       </c>
       <c r="E29" s="6">
-        <v>5548921149.0</v>
+        <v>5939743568.0</v>
       </c>
       <c r="F29" s="6">
-        <v>2117911553.0</v>
+        <v>2206610634.0</v>
       </c>
       <c r="G29" s="6">
-        <v>832409702.0</v>
+        <v>970504693.0</v>
       </c>
       <c r="H29" s="6">
-        <v>9229624576.0</v>
+        <v>9862638658.0</v>
       </c>
       <c r="I29" s="6">
-        <v>11184895336.0</v>
+        <v>12132211167.0</v>
       </c>
       <c r="J29" s="6">
-        <v>6881784172.0</v>
+        <v>7555629743.0</v>
       </c>
       <c r="K29" s="6">
-        <v>1204480976.0</v>
+        <v>900631667.0</v>
       </c>
       <c r="L29" s="6">
-        <v>2551012952.0</v>
+        <v>2821029622.0</v>
       </c>
       <c r="M29" s="6">
-        <v>2336909460.0</v>
+        <v>2534660086.0</v>
       </c>
       <c r="N29" s="6">
-        <v>845750336.0</v>
+        <v>888777920.0</v>
       </c>
       <c r="O29" s="6">
-        <v>327114709.0</v>
+        <v>350655294.0</v>
       </c>
       <c r="P29" s="6">
-        <v>518635627.0</v>
+        <v>538122626.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-07</t>
+            <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>91063.0</v>
+        <v>92730.0</v>
       </c>
       <c r="C30" s="6">
-        <v>15788049438.0</v>
+        <v>16026143345.0</v>
       </c>
       <c r="D30" s="6">
-        <v>10327384320.0</v>
+        <v>10300763829.0</v>
       </c>
       <c r="E30" s="6">
-        <v>5460665118.0</v>
+        <v>5725379516.0</v>
       </c>
       <c r="F30" s="6">
-        <v>1980668819.0</v>
+        <v>2149212953.0</v>
       </c>
       <c r="G30" s="6">
-        <v>915832767.0</v>
+        <v>953296804.0</v>
       </c>
       <c r="H30" s="6">
-        <v>9411551553.0</v>
+        <v>9347467025.0</v>
       </c>
       <c r="I30" s="6">
-        <v>11767052854.0</v>
+        <v>11246435386.0</v>
       </c>
       <c r="J30" s="6">
-        <v>7267346956.0</v>
+        <v>7074049442.0</v>
       </c>
       <c r="K30" s="6">
-        <v>1182541024.0</v>
+        <v>846142048.0</v>
       </c>
       <c r="L30" s="6">
-        <v>2642912722.0</v>
+        <v>2625693426.0</v>
       </c>
       <c r="M30" s="6">
-        <v>2455929949.0</v>
+        <v>2350877970.0</v>
       </c>
       <c r="N30" s="6">
-        <v>852914066.0</v>
+        <v>838835952.0</v>
       </c>
       <c r="O30" s="6">
-        <v>372834966.0</v>
+        <v>332309073.0</v>
       </c>
       <c r="P30" s="6">
-        <v>480079100.0</v>
+        <v>506526879.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-06</t>
+            <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>109993.0</v>
+        <v>91461.0</v>
       </c>
       <c r="C31" s="6">
-        <v>15539113044.0</v>
+        <v>15612402790.0</v>
       </c>
       <c r="D31" s="6">
-        <v>10245308047.0</v>
+        <v>10062654131.0</v>
       </c>
       <c r="E31" s="6">
-        <v>5293804997.0</v>
+        <v>5549748659.0</v>
       </c>
       <c r="F31" s="6">
-        <v>1927876423.0</v>
+        <v>2118243363.0</v>
       </c>
       <c r="G31" s="6">
-        <v>962370171.0</v>
+        <v>832495680.0</v>
       </c>
       <c r="H31" s="6">
-        <v>9282937876.0</v>
+        <v>9230158451.0</v>
       </c>
       <c r="I31" s="6">
-        <v>11013981597.0</v>
+        <v>11186146102.0</v>
       </c>
       <c r="J31" s="6">
-        <v>6978055847.0</v>
+        <v>6881997458.0</v>
       </c>
       <c r="K31" s="6">
-        <v>927458447.0</v>
+        <v>1204480976.0</v>
       </c>
       <c r="L31" s="6">
-        <v>2594864488.0</v>
+        <v>2551343756.0</v>
       </c>
       <c r="M31" s="6">
-        <v>2301818847.0</v>
+        <v>2337149616.0</v>
       </c>
       <c r="N31" s="6">
-        <v>856118975.0</v>
+        <v>845846584.0</v>
       </c>
       <c r="O31" s="6">
-        <v>336740494.0</v>
+        <v>327121483.0</v>
       </c>
       <c r="P31" s="6">
-        <v>519378481.0</v>
+        <v>518725101.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-05</t>
+            <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>90594.0</v>
+        <v>91068.0</v>
       </c>
       <c r="C32" s="6">
-        <v>15650503878.0</v>
+        <v>15789393467.0</v>
       </c>
       <c r="D32" s="6">
-        <v>10092326607.0</v>
+        <v>10327783228.0</v>
       </c>
       <c r="E32" s="6">
-        <v>5558177271.0</v>
+        <v>5461610239.0</v>
       </c>
       <c r="F32" s="6">
-        <v>2110832796.0</v>
+        <v>1981017504.0</v>
       </c>
       <c r="G32" s="6">
-        <v>961125265.0</v>
+        <v>915853095.0</v>
       </c>
       <c r="H32" s="6">
-        <v>9131201342.0</v>
+        <v>9411930133.0</v>
       </c>
       <c r="I32" s="6">
-        <v>10980868963.0</v>
+        <v>11768084655.0</v>
       </c>
       <c r="J32" s="6">
-        <v>6705803591.0</v>
+        <v>7267477570.0</v>
       </c>
       <c r="K32" s="6">
-        <v>1098120762.0</v>
+        <v>1182518371.0</v>
       </c>
       <c r="L32" s="6">
-        <v>2561930230.0</v>
+        <v>2643221681.0</v>
       </c>
       <c r="M32" s="6">
-        <v>2294900238.0</v>
+        <v>2456146627.0</v>
       </c>
       <c r="N32" s="6">
-        <v>833365864.0</v>
+        <v>853017016.0</v>
       </c>
       <c r="O32" s="6">
-        <v>288663788.0</v>
+        <v>372807460.0</v>
       </c>
       <c r="P32" s="6">
-        <v>544702076.0</v>
+        <v>480209556.0</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-04</t>
+            <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>90362.0</v>
+        <v>109996.0</v>
       </c>
       <c r="C33" s="6">
-        <v>15269149563.0</v>
+        <v>15539970907.0</v>
       </c>
       <c r="D33" s="6">
-        <v>9786269448.0</v>
+        <v>10245641121.0</v>
       </c>
       <c r="E33" s="6">
-        <v>5482880115.0</v>
+        <v>5294329786.0</v>
       </c>
       <c r="F33" s="6">
-        <v>2103827296.0</v>
+        <v>1927881936.0</v>
       </c>
       <c r="G33" s="6">
-        <v>884832147.0</v>
+        <v>962344512.0</v>
       </c>
       <c r="H33" s="6">
-        <v>8901437301.0</v>
+        <v>9283296609.0</v>
       </c>
       <c r="I33" s="6">
-        <v>11025824424.0</v>
+        <v>11020072639.0</v>
       </c>
       <c r="J33" s="6">
-        <v>6708116186.0</v>
+        <v>6978211556.0</v>
       </c>
       <c r="K33" s="6">
-        <v>1058660919.0</v>
+        <v>927466804.0</v>
       </c>
       <c r="L33" s="6">
-        <v>2533913328.0</v>
+        <v>2596235954.0</v>
       </c>
       <c r="M33" s="6">
-        <v>2302231901.0</v>
+        <v>2303097966.0</v>
       </c>
       <c r="N33" s="6">
-        <v>841005895.0</v>
+        <v>856257894.0</v>
       </c>
       <c r="O33" s="6">
-        <v>327620705.0</v>
+        <v>335526048.0</v>
       </c>
       <c r="P33" s="6">
-        <v>513385190.0</v>
+        <v>520731846.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-03</t>
+            <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>90883.0</v>
+        <v>90596.0</v>
       </c>
       <c r="C34" s="6">
-        <v>14932738553.0</v>
+        <v>15651474745.0</v>
       </c>
       <c r="D34" s="6">
-        <v>9646003869.0</v>
+        <v>10092565729.0</v>
       </c>
       <c r="E34" s="6">
-        <v>5286734684.0</v>
+        <v>5558909016.0</v>
       </c>
       <c r="F34" s="6">
-        <v>2002183318.0</v>
+        <v>2111305801.0</v>
       </c>
       <c r="G34" s="6">
-        <v>830008449.0</v>
+        <v>961064196.0</v>
       </c>
       <c r="H34" s="6">
-        <v>8815995420.0</v>
+        <v>9131501533.0</v>
       </c>
       <c r="I34" s="6">
-        <v>10578853206.0</v>
+        <v>10982107072.0</v>
       </c>
       <c r="J34" s="6">
-        <v>6446068333.0</v>
+        <v>6706139653.0</v>
       </c>
       <c r="K34" s="6">
-        <v>821780529.0</v>
+        <v>1098120762.0</v>
       </c>
       <c r="L34" s="6">
-        <v>2469988060.0</v>
+        <v>2562195331.0</v>
       </c>
       <c r="M34" s="6">
-        <v>2176275221.0</v>
+        <v>2295162630.0</v>
       </c>
       <c r="N34" s="6">
-        <v>802413795.0</v>
+        <v>833446759.0</v>
       </c>
       <c r="O34" s="6">
-        <v>308509002.0</v>
+        <v>288663567.0</v>
       </c>
       <c r="P34" s="6">
-        <v>493904793.0</v>
+        <v>544783192.0</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-02</t>
+            <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>89736.0</v>
+        <v>90363.0</v>
       </c>
       <c r="C35" s="6">
-        <v>13556753746.0</v>
+        <v>15270276314.0</v>
       </c>
       <c r="D35" s="6">
-        <v>8500999426.0</v>
+        <v>9786513022.0</v>
       </c>
       <c r="E35" s="6">
-        <v>5055754320.0</v>
+        <v>5483763292.0</v>
       </c>
       <c r="F35" s="6">
-        <v>1929148869.0</v>
+        <v>2104074488.0</v>
       </c>
       <c r="G35" s="6">
-        <v>848303319.0</v>
+        <v>884915377.0</v>
       </c>
       <c r="H35" s="6">
-        <v>7652696107.0</v>
+        <v>8901597645.0</v>
       </c>
       <c r="I35" s="6">
-        <v>9692723893.0</v>
+        <v>11026705875.0</v>
       </c>
       <c r="J35" s="6">
-        <v>5800351146.0</v>
+        <v>6708200315.0</v>
       </c>
       <c r="K35" s="6">
-        <v>854348448.0</v>
+        <v>1058660738.0</v>
       </c>
       <c r="L35" s="6">
-        <v>2220528321.0</v>
+        <v>2534128789.0</v>
       </c>
       <c r="M35" s="6">
-        <v>2019755989.0</v>
+        <v>2302417115.0</v>
       </c>
       <c r="N35" s="6">
-        <v>695799249.0</v>
+        <v>841049356.0</v>
       </c>
       <c r="O35" s="6">
-        <v>285299389.0</v>
+        <v>327598705.0</v>
       </c>
       <c r="P35" s="6">
-        <v>410499860.0</v>
+        <v>513450651.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-01</t>
+            <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>89567.0</v>
+        <v>90885.0</v>
       </c>
       <c r="C36" s="6">
-        <v>13878517300.0</v>
+        <v>14933531467.0</v>
       </c>
       <c r="D36" s="6">
-        <v>8577417938.0</v>
+        <v>9646675310.0</v>
       </c>
       <c r="E36" s="6">
-        <v>5301099362.0</v>
+        <v>5286856157.0</v>
       </c>
       <c r="F36" s="6">
-        <v>2017233738.0</v>
+        <v>2002180158.0</v>
       </c>
       <c r="G36" s="6">
-        <v>878802404.0</v>
+        <v>829998264.0</v>
       </c>
       <c r="H36" s="6">
-        <v>7698615534.0</v>
+        <v>8816677046.0</v>
       </c>
       <c r="I36" s="6">
-        <v>9934954208.0</v>
+        <v>10579437324.0</v>
       </c>
       <c r="J36" s="6">
-        <v>5909199962.0</v>
+        <v>6446062875.0</v>
       </c>
       <c r="K36" s="6">
-        <v>1043312467.0</v>
+        <v>821763367.0</v>
       </c>
       <c r="L36" s="6">
-        <v>2246195589.0</v>
+        <v>2470193071.0</v>
       </c>
       <c r="M36" s="6">
-        <v>2070544836.0</v>
+        <v>2176395601.0</v>
       </c>
       <c r="N36" s="6">
-        <v>721032418.0</v>
+        <v>802508906.0</v>
       </c>
       <c r="O36" s="6">
-        <v>285884863.0</v>
+        <v>308480193.0</v>
       </c>
       <c r="P36" s="6">
-        <v>435147555.0</v>
+        <v>494028713.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-12</t>
+            <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>108121.0</v>
+        <v>89737.0</v>
       </c>
       <c r="C37" s="6">
-        <v>17868793157.0</v>
+        <v>13557233207.0</v>
       </c>
       <c r="D37" s="6">
-        <v>12346676039.0</v>
+        <v>8501179145.0</v>
       </c>
       <c r="E37" s="6">
-        <v>5522117118.0</v>
+        <v>5056054062.0</v>
       </c>
       <c r="F37" s="6">
-        <v>1853856440.0</v>
+        <v>1929163745.0</v>
       </c>
       <c r="G37" s="6">
-        <v>1250034678.0</v>
+        <v>848292154.0</v>
       </c>
       <c r="H37" s="6">
-        <v>11096641361.0</v>
+        <v>7652886991.0</v>
       </c>
       <c r="I37" s="6">
-        <v>12427501090.0</v>
+        <v>9693432432.0</v>
       </c>
       <c r="J37" s="6">
-        <v>8251844656.0</v>
+        <v>5800545565.0</v>
       </c>
       <c r="K37" s="6">
-        <v>770907781.0</v>
+        <v>854358381.0</v>
       </c>
       <c r="L37" s="6">
-        <v>3063333091.0</v>
+        <v>2220719028.0</v>
       </c>
       <c r="M37" s="6">
-        <v>2596213876.0</v>
+        <v>2019903059.0</v>
       </c>
       <c r="N37" s="6">
-        <v>1070157884.0</v>
+        <v>695843153.0</v>
       </c>
       <c r="O37" s="6">
-        <v>366018177.0</v>
+        <v>285302413.0</v>
       </c>
       <c r="P37" s="6">
-        <v>704139707.0</v>
+        <v>410540740.0</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-11</t>
+            <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>88768.0</v>
+        <v>89570.0</v>
       </c>
       <c r="C38" s="6">
-        <v>15612983331.0</v>
+        <v>13879004386.0</v>
       </c>
       <c r="D38" s="6">
-        <v>9983212423.0</v>
+        <v>8577694521.0</v>
       </c>
       <c r="E38" s="6">
-        <v>5629770908.0</v>
+        <v>5301309865.0</v>
       </c>
       <c r="F38" s="6">
-        <v>2096892119.0</v>
+        <v>2017012481.0</v>
       </c>
       <c r="G38" s="6">
-        <v>837630366.0</v>
+        <v>878765964.0</v>
       </c>
       <c r="H38" s="6">
-        <v>9145582057.0</v>
+        <v>7698928557.0</v>
       </c>
       <c r="I38" s="6">
-        <v>11505738926.0</v>
+        <v>9936407737.0</v>
       </c>
       <c r="J38" s="6">
-        <v>6810977666.0</v>
+        <v>5909326481.0</v>
       </c>
       <c r="K38" s="6">
-        <v>1131458476.0</v>
+        <v>1043312062.0</v>
       </c>
       <c r="L38" s="6">
-        <v>2601407921.0</v>
+        <v>2246499692.0</v>
       </c>
       <c r="M38" s="6">
-        <v>2399113133.0</v>
+        <v>2070795721.0</v>
       </c>
       <c r="N38" s="6">
-        <v>809337345.0</v>
+        <v>721135718.0</v>
       </c>
       <c r="O38" s="6">
-        <v>326344411.0</v>
+        <v>285890288.0</v>
       </c>
       <c r="P38" s="6">
-        <v>482992934.0</v>
+        <v>435245430.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-10</t>
+            <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>88516.0</v>
+        <v>108123.0</v>
       </c>
       <c r="C39" s="6">
-        <v>15963626958.0</v>
+        <v>17869675578.0</v>
       </c>
       <c r="D39" s="6">
-        <v>10175486883.0</v>
+        <v>12347146851.0</v>
       </c>
       <c r="E39" s="6">
-        <v>5788140075.0</v>
+        <v>5522528727.0</v>
       </c>
       <c r="F39" s="6">
-        <v>2186303210.0</v>
+        <v>1853732222.0</v>
       </c>
       <c r="G39" s="6">
-        <v>927801124.0</v>
+        <v>1250170342.0</v>
       </c>
       <c r="H39" s="6">
-        <v>9247685759.0</v>
+        <v>11096976509.0</v>
       </c>
       <c r="I39" s="6">
-        <v>11468370986.0</v>
+        <v>12429467557.0</v>
       </c>
       <c r="J39" s="6">
-        <v>7036326361.0</v>
+        <v>8251847684.0</v>
       </c>
       <c r="K39" s="6">
-        <v>988567814.0</v>
+        <v>770907781.0</v>
       </c>
       <c r="L39" s="6">
-        <v>2626710180.0</v>
+        <v>3063854476.0</v>
       </c>
       <c r="M39" s="6">
-        <v>2394349514.0</v>
+        <v>2596626834.0</v>
       </c>
       <c r="N39" s="6">
-        <v>817134561.0</v>
+        <v>1070284057.0</v>
       </c>
       <c r="O39" s="6">
-        <v>335856255.0</v>
+        <v>365874207.0</v>
       </c>
       <c r="P39" s="6">
-        <v>481278306.0</v>
+        <v>704409850.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-09</t>
+            <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>88963.0</v>
+        <v>88768.0</v>
       </c>
       <c r="C40" s="6">
-        <v>15703415079.0</v>
+        <v>15613711375.0</v>
       </c>
       <c r="D40" s="6">
-        <v>10032235958.0</v>
+        <v>9983328327.0</v>
       </c>
       <c r="E40" s="6">
-        <v>5671179121.0</v>
+        <v>5630383048.0</v>
       </c>
       <c r="F40" s="6">
-        <v>2048862255.0</v>
+        <v>2097118554.0</v>
       </c>
       <c r="G40" s="6">
-        <v>935288938.0</v>
+        <v>837554050.0</v>
       </c>
       <c r="H40" s="6">
-        <v>9096947020.0</v>
+        <v>9145774277.0</v>
       </c>
       <c r="I40" s="6">
-        <v>11231943037.0</v>
+        <v>11507573102.0</v>
       </c>
       <c r="J40" s="6">
-        <v>6942297815.0</v>
+        <v>6811155462.0</v>
       </c>
       <c r="K40" s="6">
-        <v>1058277495.0</v>
+        <v>1131458476.0</v>
       </c>
       <c r="L40" s="6">
-        <v>2561314701.0</v>
+        <v>2601799471.0</v>
       </c>
       <c r="M40" s="6">
-        <v>2348036262.0</v>
+        <v>2399498310.0</v>
       </c>
       <c r="N40" s="6">
-        <v>797940753.0</v>
+        <v>809365188.0</v>
       </c>
       <c r="O40" s="6">
-        <v>323425056.0</v>
+        <v>326354748.0</v>
       </c>
       <c r="P40" s="6">
-        <v>474515697.0</v>
+        <v>483010440.0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-08</t>
+            <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>87719.0</v>
+        <v>88516.0</v>
       </c>
       <c r="C41" s="6">
-        <v>15442104260.0</v>
+        <v>15964724198.0</v>
       </c>
       <c r="D41" s="6">
-        <v>10011117126.0</v>
+        <v>10175615136.0</v>
       </c>
       <c r="E41" s="6">
-        <v>5430987134.0</v>
+        <v>5789109062.0</v>
       </c>
       <c r="F41" s="6">
-        <v>2063688964.0</v>
+        <v>2186016095.0</v>
       </c>
       <c r="G41" s="6">
-        <v>766331337.0</v>
+        <v>927748079.0</v>
       </c>
       <c r="H41" s="6">
-        <v>9244785789.0</v>
+        <v>9247867057.0</v>
       </c>
       <c r="I41" s="6">
-        <v>11456417573.0</v>
+        <v>11470266795.0</v>
       </c>
       <c r="J41" s="6">
-        <v>7296034248.0</v>
+        <v>7036452723.0</v>
       </c>
       <c r="K41" s="6">
-        <v>1012903719.0</v>
+        <v>988572276.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2585933566.0</v>
+        <v>2627113579.0</v>
       </c>
       <c r="M41" s="6">
-        <v>2394940795.0</v>
+        <v>2394747392.0</v>
       </c>
       <c r="N41" s="6">
-        <v>825509818.0</v>
+        <v>817172776.0</v>
       </c>
       <c r="O41" s="6">
-        <v>377829651.0</v>
+        <v>335877090.0</v>
       </c>
       <c r="P41" s="6">
-        <v>447680167.0</v>
+        <v>481295686.0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-07</t>
+            <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>87464.0</v>
+        <v>88963.0</v>
       </c>
       <c r="C42" s="6">
-        <v>14116781614.0</v>
+        <v>15704240439.0</v>
       </c>
       <c r="D42" s="6">
-        <v>9201905899.0</v>
+        <v>10032268188.0</v>
       </c>
       <c r="E42" s="6">
-        <v>4914875715.0</v>
+        <v>5671972251.0</v>
       </c>
       <c r="F42" s="6">
-        <v>1721318558.0</v>
+        <v>2048481600.0</v>
       </c>
       <c r="G42" s="6">
-        <v>751929257.0</v>
+        <v>935271485.0</v>
       </c>
       <c r="H42" s="6">
-        <v>8449976642.0</v>
+        <v>9096996703.0</v>
       </c>
       <c r="I42" s="6">
-        <v>10319447141.0</v>
+        <v>11233406537.0</v>
       </c>
       <c r="J42" s="6">
-        <v>6295546199.0</v>
+        <v>6942478282.0</v>
       </c>
       <c r="K42" s="6">
-        <v>979168438.0</v>
+        <v>1058300190.0</v>
       </c>
       <c r="L42" s="6">
-        <v>2369963564.0</v>
+        <v>2561603993.0</v>
       </c>
       <c r="M42" s="6">
-        <v>2156751593.0</v>
+        <v>2348343597.0</v>
       </c>
       <c r="N42" s="6">
-        <v>776896964.0</v>
+        <v>797940812.0</v>
       </c>
       <c r="O42" s="6">
-        <v>309440186.0</v>
+        <v>323419042.0</v>
       </c>
       <c r="P42" s="6">
-        <v>467456778.0</v>
+        <v>474521770.0</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-06</t>
+            <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>106135.0</v>
+        <v>87719.0</v>
       </c>
       <c r="C43" s="6">
-        <v>15845470519.0</v>
+        <v>15442989520.0</v>
       </c>
       <c r="D43" s="6">
-        <v>10418831593.0</v>
+        <v>10011300782.0</v>
       </c>
       <c r="E43" s="6">
-        <v>5426638926.0</v>
+        <v>5431688738.0</v>
       </c>
       <c r="F43" s="6">
-        <v>1965940785.0</v>
+        <v>2063328431.0</v>
       </c>
       <c r="G43" s="6">
-        <v>847171651.0</v>
+        <v>766319778.0</v>
       </c>
       <c r="H43" s="6">
-        <v>9571659942.0</v>
+        <v>9244981004.0</v>
       </c>
       <c r="I43" s="6">
-        <v>11442567721.0</v>
+        <v>11457519284.0</v>
       </c>
       <c r="J43" s="6">
-        <v>7165854700.0</v>
+        <v>7296188496.0</v>
       </c>
       <c r="K43" s="6">
-        <v>963077700.0</v>
+        <v>1012903719.0</v>
       </c>
       <c r="L43" s="6">
-        <v>2666999515.0</v>
+        <v>2586163986.0</v>
       </c>
       <c r="M43" s="6">
-        <v>2391685531.0</v>
+        <v>2395166747.0</v>
       </c>
       <c r="N43" s="6">
-        <v>865953640.0</v>
+        <v>825537380.0</v>
       </c>
       <c r="O43" s="6">
-        <v>348060246.0</v>
+        <v>377879644.0</v>
       </c>
       <c r="P43" s="6">
-        <v>517893394.0</v>
+        <v>447657736.0</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-05</t>
+            <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>87039.0</v>
+        <v>87465.0</v>
       </c>
       <c r="C44" s="6">
-        <v>15145249230.0</v>
+        <v>14117503185.0</v>
       </c>
       <c r="D44" s="6">
-        <v>9819121342.0</v>
+        <v>9201992951.0</v>
       </c>
       <c r="E44" s="6">
-        <v>5326127888.0</v>
+        <v>4915510234.0</v>
       </c>
       <c r="F44" s="6">
-        <v>1958592920.0</v>
+        <v>1721081068.0</v>
       </c>
       <c r="G44" s="6">
-        <v>833407457.0</v>
+        <v>751862673.0</v>
       </c>
       <c r="H44" s="6">
-        <v>8985713885.0</v>
+        <v>8450130278.0</v>
       </c>
       <c r="I44" s="6">
-        <v>10886456873.0</v>
+        <v>10321711708.0</v>
       </c>
       <c r="J44" s="6">
-        <v>6539652829.0</v>
+        <v>6296144690.0</v>
       </c>
       <c r="K44" s="6">
-        <v>964075562.0</v>
+        <v>979168438.0</v>
       </c>
       <c r="L44" s="6">
-        <v>2547057316.0</v>
+        <v>2370423420.0</v>
       </c>
       <c r="M44" s="6">
-        <v>2275374703.0</v>
+        <v>2157226265.0</v>
       </c>
       <c r="N44" s="6">
-        <v>825515700.0</v>
+        <v>776936847.0</v>
       </c>
       <c r="O44" s="6">
-        <v>311318205.0</v>
+        <v>309447355.0</v>
       </c>
       <c r="P44" s="6">
-        <v>514197495.0</v>
+        <v>467489492.0</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-04</t>
+            <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>86703.0</v>
+        <v>106135.0</v>
       </c>
       <c r="C45" s="6">
-        <v>13968188644.0</v>
+        <v>15846171721.0</v>
       </c>
       <c r="D45" s="6">
-        <v>8908594464.0</v>
+        <v>10418962129.0</v>
       </c>
       <c r="E45" s="6">
-        <v>5059594180.0</v>
+        <v>5427209592.0</v>
       </c>
       <c r="F45" s="6">
-        <v>1906893203.0</v>
+        <v>1966038886.0</v>
       </c>
       <c r="G45" s="6">
-        <v>775854707.0</v>
+        <v>846989835.0</v>
       </c>
       <c r="H45" s="6">
-        <v>8132739757.0</v>
+        <v>9571972294.0</v>
       </c>
       <c r="I45" s="6">
-        <v>9941881205.0</v>
+        <v>11443775574.0</v>
       </c>
       <c r="J45" s="6">
-        <v>5934665100.0</v>
+        <v>7165935981.0</v>
       </c>
       <c r="K45" s="6">
-        <v>938838657.0</v>
+        <v>963077700.0</v>
       </c>
       <c r="L45" s="6">
-        <v>2315457195.0</v>
+        <v>2667319819.0</v>
       </c>
       <c r="M45" s="6">
-        <v>2078570353.0</v>
+        <v>2391939180.0</v>
       </c>
       <c r="N45" s="6">
-        <v>759882835.0</v>
+        <v>866010229.0</v>
       </c>
       <c r="O45" s="6">
-        <v>301040357.0</v>
+        <v>348043690.0</v>
       </c>
       <c r="P45" s="6">
-        <v>458842478.0</v>
+        <v>517966539.0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-03</t>
+            <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>87202.0</v>
+        <v>87041.0</v>
       </c>
       <c r="C46" s="6">
-        <v>15579289066.0</v>
+        <v>15146507190.0</v>
       </c>
       <c r="D46" s="6">
-        <v>9767662198.0</v>
+        <v>9819395448.0</v>
       </c>
       <c r="E46" s="6">
-        <v>5811626868.0</v>
+        <v>5327111742.0</v>
       </c>
       <c r="F46" s="6">
-        <v>2164468670.0</v>
+        <v>1958606178.0</v>
       </c>
       <c r="G46" s="6">
-        <v>885981529.0</v>
+        <v>833347258.0</v>
       </c>
       <c r="H46" s="6">
-        <v>8881680669.0</v>
+        <v>8986048190.0</v>
       </c>
       <c r="I46" s="6">
-        <v>11157164033.0</v>
+        <v>10887665806.0</v>
       </c>
       <c r="J46" s="6">
-        <v>6653315139.0</v>
+        <v>6539706553.0</v>
       </c>
       <c r="K46" s="6">
-        <v>950449205.0</v>
+        <v>964169234.0</v>
       </c>
       <c r="L46" s="6">
-        <v>2567432128.0</v>
+        <v>2547346666.0</v>
       </c>
       <c r="M46" s="6">
-        <v>2330845193.0</v>
+        <v>2275628579.0</v>
       </c>
       <c r="N46" s="6">
-        <v>820905842.0</v>
+        <v>825583367.0</v>
       </c>
       <c r="O46" s="6">
-        <v>350982127.0</v>
+        <v>311301020.0</v>
       </c>
       <c r="P46" s="6">
-        <v>469923715.0</v>
+        <v>514282347.0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-02</t>
+            <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>85850.0</v>
+        <v>86704.0</v>
       </c>
       <c r="C47" s="6">
-        <v>13495251635.0</v>
+        <v>13968962574.0</v>
       </c>
       <c r="D47" s="6">
-        <v>8327191017.0</v>
+        <v>8908702211.0</v>
       </c>
       <c r="E47" s="6">
-        <v>5168060618.0</v>
+        <v>5060260363.0</v>
       </c>
       <c r="F47" s="6">
-        <v>1871767137.0</v>
+        <v>1906980800.0</v>
       </c>
       <c r="G47" s="6">
-        <v>772965758.0</v>
+        <v>775791540.0</v>
       </c>
       <c r="H47" s="6">
-        <v>7554225259.0</v>
+        <v>8132910671.0</v>
       </c>
       <c r="I47" s="6">
-        <v>9623726438.0</v>
+        <v>9942938515.0</v>
       </c>
       <c r="J47" s="6">
-        <v>5708215985.0</v>
+        <v>5934325800.0</v>
       </c>
       <c r="K47" s="6">
-        <v>779878162.0</v>
+        <v>938844995.0</v>
       </c>
       <c r="L47" s="6">
-        <v>2202456259.0</v>
+        <v>2315777267.0</v>
       </c>
       <c r="M47" s="6">
-        <v>2010276263.0</v>
+        <v>2078783702.0</v>
       </c>
       <c r="N47" s="6">
-        <v>692202769.0</v>
+        <v>759924012.0</v>
       </c>
       <c r="O47" s="6">
-        <v>305149605.0</v>
+        <v>300965996.0</v>
       </c>
       <c r="P47" s="6">
-        <v>387053164.0</v>
+        <v>458958016.0</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-01</t>
+            <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>85626.0</v>
+        <v>87204.0</v>
       </c>
       <c r="C48" s="6">
-        <v>13829211876.0</v>
+        <v>15581294794.0</v>
       </c>
       <c r="D48" s="6">
-        <v>8510578551.0</v>
+        <v>9767824494.0</v>
       </c>
       <c r="E48" s="6">
-        <v>5318633325.0</v>
+        <v>5813470300.0</v>
       </c>
       <c r="F48" s="6">
-        <v>2040549752.0</v>
+        <v>2164488832.0</v>
       </c>
       <c r="G48" s="6">
-        <v>776243604.0</v>
+        <v>885958258.0</v>
       </c>
       <c r="H48" s="6">
-        <v>7734334947.0</v>
+        <v>8881866236.0</v>
       </c>
       <c r="I48" s="6">
-        <v>9958654495.0</v>
+        <v>11158828415.0</v>
       </c>
       <c r="J48" s="6">
-        <v>5890605011.0</v>
+        <v>6653372048.0</v>
       </c>
       <c r="K48" s="6">
-        <v>970232014.0</v>
+        <v>950449205.0</v>
       </c>
       <c r="L48" s="6">
-        <v>2214489196.0</v>
+        <v>2567807569.0</v>
       </c>
       <c r="M48" s="6">
-        <v>2077755087.0</v>
+        <v>2331189470.0</v>
       </c>
       <c r="N48" s="6">
-        <v>719547980.0</v>
+        <v>820978008.0</v>
       </c>
       <c r="O48" s="6">
-        <v>310033672.0</v>
+        <v>350961749.0</v>
       </c>
       <c r="P48" s="6">
-        <v>409514308.0</v>
+        <v>470016259.0</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-12</t>
+            <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>103645.0</v>
+        <v>85851.0</v>
       </c>
       <c r="C49" s="6">
-        <v>19183842261.0</v>
+        <v>13496113316.0</v>
       </c>
       <c r="D49" s="6">
-        <v>12974852443.0</v>
+        <v>8327269539.0</v>
       </c>
       <c r="E49" s="6">
-        <v>6208989818.0</v>
+        <v>5168843777.0</v>
       </c>
       <c r="F49" s="6">
-        <v>1991220721.0</v>
+        <v>1871852857.0</v>
       </c>
       <c r="G49" s="6">
-        <v>1021853860.0</v>
+        <v>772894894.0</v>
       </c>
       <c r="H49" s="6">
-        <v>11952998583.0</v>
+        <v>7554374645.0</v>
       </c>
       <c r="I49" s="6">
-        <v>14084833313.0</v>
+        <v>9624368673.0</v>
       </c>
       <c r="J49" s="6">
-        <v>8724502272.0</v>
+        <v>5708191947.0</v>
       </c>
       <c r="K49" s="6">
-        <v>1211224253.0</v>
+        <v>779878176.0</v>
       </c>
       <c r="L49" s="6">
-        <v>3391297317.0</v>
+        <v>2202639046.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2946295259.0</v>
+        <v>2010415081.0</v>
       </c>
       <c r="N49" s="6">
-        <v>1162848559.0</v>
+        <v>692242691.0</v>
       </c>
       <c r="O49" s="6">
-        <v>397548490.0</v>
+        <v>305136148.0</v>
       </c>
       <c r="P49" s="6">
-        <v>765300069.0</v>
+        <v>387106543.0</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-11</t>
+            <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>84792.0</v>
+        <v>85626.0</v>
       </c>
       <c r="C50" s="6">
-        <v>16370017873.0</v>
+        <v>13829778158.0</v>
       </c>
       <c r="D50" s="6">
-        <v>9838858312.0</v>
+        <v>8510527771.0</v>
       </c>
       <c r="E50" s="6">
-        <v>6531159561.0</v>
+        <v>5319250387.0</v>
       </c>
       <c r="F50" s="6">
-        <v>2442202848.0</v>
+        <v>2040861531.0</v>
       </c>
       <c r="G50" s="6">
-        <v>636273770.0</v>
+        <v>776207160.0</v>
       </c>
       <c r="H50" s="6">
-        <v>9202584542.0</v>
+        <v>7734320611.0</v>
       </c>
       <c r="I50" s="6">
-        <v>12088184277.0</v>
+        <v>9960104500.0</v>
       </c>
       <c r="J50" s="6">
-        <v>6992042606.0</v>
+        <v>5891498230.0</v>
       </c>
       <c r="K50" s="6">
-        <v>1032870410.0</v>
+        <v>970232014.0</v>
       </c>
       <c r="L50" s="6">
-        <v>2739893774.0</v>
+        <v>2214772703.0</v>
       </c>
       <c r="M50" s="6">
-        <v>2525673194.0</v>
+        <v>2078050169.0</v>
       </c>
       <c r="N50" s="6">
-        <v>832535801.0</v>
+        <v>719553130.0</v>
       </c>
       <c r="O50" s="6">
-        <v>357354275.0</v>
+        <v>310034615.0</v>
       </c>
       <c r="P50" s="6">
-        <v>475181526.0</v>
+        <v>409518515.0</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-10</t>
+            <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>84368.0</v>
+        <v>103645.0</v>
       </c>
       <c r="C51" s="6">
-        <v>16421152328.0</v>
+        <v>19183842261.0</v>
       </c>
       <c r="D51" s="6">
-        <v>9968662637.0</v>
+        <v>12974852443.0</v>
       </c>
       <c r="E51" s="6">
-        <v>6452489691.0</v>
+        <v>6208989818.0</v>
       </c>
       <c r="F51" s="6">
-        <v>2450943021.0</v>
+        <v>1991220721.0</v>
       </c>
       <c r="G51" s="6">
-        <v>733099989.0</v>
+        <v>1021853860.0</v>
       </c>
       <c r="H51" s="6">
-        <v>9235562648.0</v>
+        <v>11952998583.0</v>
       </c>
       <c r="I51" s="6">
-        <v>12368496871.0</v>
+        <v>14084833313.0</v>
       </c>
       <c r="J51" s="6">
-        <v>7216210629.0</v>
+        <v>8724502272.0</v>
       </c>
       <c r="K51" s="6">
-        <v>1471726967.0</v>
+        <v>1211224253.0</v>
       </c>
       <c r="L51" s="6">
-        <v>2676486931.0</v>
+        <v>3391297317.0</v>
       </c>
       <c r="M51" s="6">
-        <v>2584401055.0</v>
+        <v>2946295259.0</v>
       </c>
       <c r="N51" s="6">
-        <v>827167437.0</v>
+        <v>1162848559.0</v>
       </c>
       <c r="O51" s="6">
-        <v>378202285.0</v>
+        <v>397548490.0</v>
       </c>
       <c r="P51" s="6">
-        <v>448965152.0</v>
+        <v>765300069.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-09</t>
+            <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>84975.0</v>
+        <v>84792.0</v>
       </c>
       <c r="C52" s="6">
-        <v>16760812075.0</v>
+        <v>16370017873.0</v>
       </c>
       <c r="D52" s="6">
-        <v>10056502203.0</v>
+        <v>9838858312.0</v>
       </c>
       <c r="E52" s="6">
-        <v>6704309872.0</v>
+        <v>6531159561.0</v>
       </c>
       <c r="F52" s="6">
-        <v>2501477846.0</v>
+        <v>2442202848.0</v>
       </c>
       <c r="G52" s="6">
-        <v>698368434.0</v>
+        <v>636273770.0</v>
       </c>
       <c r="H52" s="6">
-        <v>9358133769.0</v>
+        <v>9202584542.0</v>
       </c>
       <c r="I52" s="6">
-        <v>12306795033.0</v>
+        <v>12088188596.0</v>
       </c>
       <c r="J52" s="6">
-        <v>7246049081.0</v>
+        <v>6992046925.0</v>
       </c>
       <c r="K52" s="6">
-        <v>1250208529.0</v>
+        <v>1032870410.0</v>
       </c>
       <c r="L52" s="6">
-        <v>2717310863.0</v>
+        <v>2739893981.0</v>
       </c>
       <c r="M52" s="6">
-        <v>2560995576.0</v>
+        <v>2525674101.0</v>
       </c>
       <c r="N52" s="6">
-        <v>834924170.0</v>
+        <v>832535801.0</v>
       </c>
       <c r="O52" s="6">
-        <v>381954047.0</v>
+        <v>357354338.0</v>
       </c>
       <c r="P52" s="6">
-        <v>452970123.0</v>
+        <v>475181463.0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-08</t>
+            <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>83599.0</v>
+        <v>84368.0</v>
       </c>
       <c r="C53" s="6">
-        <v>16582295175.0</v>
+        <v>16421152328.0</v>
       </c>
       <c r="D53" s="6">
-        <v>10189613843.0</v>
+        <v>9968662637.0</v>
       </c>
       <c r="E53" s="6">
-        <v>6392681332.0</v>
+        <v>6452489691.0</v>
       </c>
       <c r="F53" s="6">
-        <v>2547889625.0</v>
+        <v>2450943021.0</v>
       </c>
       <c r="G53" s="6">
-        <v>627538750.0</v>
+        <v>733099989.0</v>
       </c>
       <c r="H53" s="6">
-        <v>9562075093.0</v>
+        <v>9235562648.0</v>
       </c>
       <c r="I53" s="6">
-        <v>12976365786.0</v>
+        <v>12368499028.0</v>
       </c>
       <c r="J53" s="6">
-        <v>7641872372.0</v>
+        <v>7216212786.0</v>
       </c>
       <c r="K53" s="6">
-        <v>1332808410.0</v>
+        <v>1471726967.0</v>
       </c>
       <c r="L53" s="6">
-        <v>2797976554.0</v>
+        <v>2676486931.0</v>
       </c>
       <c r="M53" s="6">
-        <v>2710600331.0</v>
+        <v>2584401508.0</v>
       </c>
       <c r="N53" s="6">
-        <v>865669712.0</v>
+        <v>827167437.0</v>
       </c>
       <c r="O53" s="6">
-        <v>455135836.0</v>
+        <v>378201192.0</v>
       </c>
       <c r="P53" s="6">
-        <v>410533876.0</v>
+        <v>448966245.0</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-07</t>
+            <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>83125.0</v>
+        <v>84975.0</v>
       </c>
       <c r="C54" s="6">
-        <v>14548222592.0</v>
+        <v>16760812075.0</v>
       </c>
       <c r="D54" s="6">
-        <v>9003485935.0</v>
+        <v>10056502203.0</v>
       </c>
       <c r="E54" s="6">
-        <v>5544736657.0</v>
+        <v>6704309872.0</v>
       </c>
       <c r="F54" s="6">
-        <v>2138528083.0</v>
+        <v>2501477846.0</v>
       </c>
       <c r="G54" s="6">
-        <v>558443555.0</v>
+        <v>698368434.0</v>
       </c>
       <c r="H54" s="6">
-        <v>8445042380.0</v>
+        <v>9358133769.0</v>
       </c>
       <c r="I54" s="6">
-        <v>10975960716.0</v>
+        <v>12306796995.0</v>
       </c>
       <c r="J54" s="6">
-        <v>6281771914.0</v>
+        <v>7246051043.0</v>
       </c>
       <c r="K54" s="6">
-        <v>1354113667.0</v>
+        <v>1250208529.0</v>
       </c>
       <c r="L54" s="6">
-        <v>2426496894.0</v>
+        <v>2717310863.0</v>
       </c>
       <c r="M54" s="6">
-        <v>2292290418.0</v>
+        <v>2560995988.0</v>
       </c>
       <c r="N54" s="6">
-        <v>772025494.0</v>
+        <v>834924170.0</v>
       </c>
       <c r="O54" s="6">
-        <v>328260769.0</v>
+        <v>381952211.0</v>
       </c>
       <c r="P54" s="6">
-        <v>443764725.0</v>
+        <v>452971959.0</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-06</t>
+            <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>100979.0</v>
+        <v>83599.0</v>
       </c>
       <c r="C55" s="6">
-        <v>15596356104.0</v>
+        <v>16582295175.0</v>
       </c>
       <c r="D55" s="6">
-        <v>9977470057.0</v>
+        <v>10189613843.0</v>
       </c>
       <c r="E55" s="6">
-        <v>5618886047.0</v>
+        <v>6392681332.0</v>
       </c>
       <c r="F55" s="6">
-        <v>2129024780.0</v>
+        <v>2547889625.0</v>
       </c>
       <c r="G55" s="6">
-        <v>747596839.0</v>
+        <v>627538750.0</v>
       </c>
       <c r="H55" s="6">
-        <v>9229873218.0</v>
+        <v>9562075093.0</v>
       </c>
       <c r="I55" s="6">
-        <v>11664643826.0</v>
+        <v>12976343071.0</v>
       </c>
       <c r="J55" s="6">
-        <v>7056267103.0</v>
+        <v>7641849658.0</v>
       </c>
       <c r="K55" s="6">
-        <v>1003390943.0</v>
+        <v>1332808410.0</v>
       </c>
       <c r="L55" s="6">
-        <v>2645074349.0</v>
+        <v>2797976554.0</v>
       </c>
       <c r="M55" s="6">
-        <v>2429141950.0</v>
+        <v>2710595561.0</v>
       </c>
       <c r="N55" s="6">
-        <v>838541551.0</v>
+        <v>865669712.0</v>
       </c>
       <c r="O55" s="6">
-        <v>384497644.0</v>
+        <v>455131627.0</v>
       </c>
       <c r="P55" s="6">
-        <v>454043907.0</v>
+        <v>410538085.0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-05</t>
+            <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>82452.0</v>
+        <v>83125.0</v>
       </c>
       <c r="C56" s="6">
-        <v>14960112879.0</v>
+        <v>14548222592.0</v>
       </c>
       <c r="D56" s="6">
-        <v>9303250665.0</v>
+        <v>9003485935.0</v>
       </c>
       <c r="E56" s="6">
-        <v>5656862214.0</v>
+        <v>5544736657.0</v>
       </c>
       <c r="F56" s="6">
-        <v>2363896217.0</v>
+        <v>2138528083.0</v>
       </c>
       <c r="G56" s="6">
-        <v>620813936.0</v>
+        <v>558443555.0</v>
       </c>
       <c r="H56" s="6">
-        <v>8682436729.0</v>
+        <v>8445042380.0</v>
       </c>
       <c r="I56" s="6">
-        <v>10731855799.0</v>
+        <v>10975962450.0</v>
       </c>
       <c r="J56" s="6">
-        <v>6510771213.0</v>
+        <v>6281773628.0</v>
       </c>
       <c r="K56" s="6">
-        <v>885201800.0</v>
+        <v>1354113667.0</v>
       </c>
       <c r="L56" s="6">
-        <v>2479923598.0</v>
+        <v>2426496898.0</v>
       </c>
       <c r="M56" s="6">
-        <v>2239837843.0</v>
+        <v>2292290782.0</v>
       </c>
       <c r="N56" s="6">
-        <v>794979758.0</v>
+        <v>772025494.0</v>
       </c>
       <c r="O56" s="6">
-        <v>343489932.0</v>
+        <v>328259845.0</v>
       </c>
       <c r="P56" s="6">
-        <v>451489826.0</v>
+        <v>443765649.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-04</t>
+            <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>82117.0</v>
+        <v>100979.0</v>
       </c>
       <c r="C57" s="6">
-        <v>14469373426.0</v>
+        <v>15595522181.0</v>
       </c>
       <c r="D57" s="6">
-        <v>8925876752.0</v>
+        <v>9976636134.0</v>
       </c>
       <c r="E57" s="6">
-        <v>5543496674.0</v>
+        <v>5618886047.0</v>
       </c>
       <c r="F57" s="6">
-        <v>2347017672.0</v>
+        <v>2129024780.0</v>
       </c>
       <c r="G57" s="6">
-        <v>564676305.0</v>
+        <v>747596839.0</v>
       </c>
       <c r="H57" s="6">
-        <v>8361200447.0</v>
+        <v>9229039295.0</v>
       </c>
       <c r="I57" s="6">
-        <v>10543713840.0</v>
+        <v>11664643826.0</v>
       </c>
       <c r="J57" s="6">
-        <v>6300947306.0</v>
+        <v>7056267103.0</v>
       </c>
       <c r="K57" s="6">
-        <v>1259950747.0</v>
+        <v>1003390943.0</v>
       </c>
       <c r="L57" s="6">
-        <v>2337977243.0</v>
+        <v>2644899225.0</v>
       </c>
       <c r="M57" s="6">
-        <v>2204275068.0</v>
+        <v>2429141950.0</v>
       </c>
       <c r="N57" s="6">
-        <v>761360312.0</v>
+        <v>838522342.0</v>
       </c>
       <c r="O57" s="6">
-        <v>340349353.0</v>
+        <v>384653559.0</v>
       </c>
       <c r="P57" s="6">
-        <v>421010959.0</v>
+        <v>453868783.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-03</t>
+            <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>82760.0</v>
+        <v>82452.0</v>
       </c>
       <c r="C58" s="6">
-        <v>15169905002.0</v>
+        <v>14960113431.0</v>
       </c>
       <c r="D58" s="6">
-        <v>9352891049.0</v>
+        <v>9303251217.0</v>
       </c>
       <c r="E58" s="6">
-        <v>5817013953.0</v>
+        <v>5656862214.0</v>
       </c>
       <c r="F58" s="6">
-        <v>2447980968.0</v>
+        <v>2363896217.0</v>
       </c>
       <c r="G58" s="6">
-        <v>707431748.0</v>
+        <v>620814488.0</v>
       </c>
       <c r="H58" s="6">
-        <v>8645459301.0</v>
+        <v>8682436729.0</v>
       </c>
       <c r="I58" s="6">
-        <v>11690322234.0</v>
+        <v>10731857265.0</v>
       </c>
       <c r="J58" s="6">
-        <v>6522944252.0</v>
+        <v>6510772680.0</v>
       </c>
       <c r="K58" s="6">
-        <v>1447400438.0</v>
+        <v>885201800.0</v>
       </c>
       <c r="L58" s="6">
-        <v>2550064408.0</v>
+        <v>2479923598.0</v>
       </c>
       <c r="M58" s="6">
-        <v>2444166238.0</v>
+        <v>2239838151.0</v>
       </c>
       <c r="N58" s="6">
-        <v>788953706.0</v>
+        <v>794979758.0</v>
       </c>
       <c r="O58" s="6">
-        <v>354121921.0</v>
+        <v>343488697.0</v>
       </c>
       <c r="P58" s="6">
-        <v>434831785.0</v>
+        <v>451491061.0</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-02</t>
+            <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>81517.0</v>
+        <v>82117.0</v>
       </c>
       <c r="C59" s="6">
-        <v>11926965424.0</v>
+        <v>14469374037.0</v>
       </c>
       <c r="D59" s="6">
-        <v>7145732748.0</v>
+        <v>8925877363.0</v>
       </c>
       <c r="E59" s="6">
-        <v>4781232676.0</v>
+        <v>5543496674.0</v>
       </c>
       <c r="F59" s="6">
-        <v>1853651835.0</v>
+        <v>2347017672.0</v>
       </c>
       <c r="G59" s="6">
-        <v>530181491.0</v>
+        <v>564676916.0</v>
       </c>
       <c r="H59" s="6">
-        <v>6615551257.0</v>
+        <v>8361200447.0</v>
       </c>
       <c r="I59" s="6">
-        <v>8784456025.0</v>
+        <v>10543715611.0</v>
       </c>
       <c r="J59" s="6">
-        <v>4957020728.0</v>
+        <v>6300949078.0</v>
       </c>
       <c r="K59" s="6">
-        <v>1038208996.0</v>
+        <v>1259950747.0</v>
       </c>
       <c r="L59" s="6">
-        <v>1930980249.0</v>
+        <v>2337977244.0</v>
       </c>
       <c r="M59" s="6">
-        <v>1831678582.0</v>
+        <v>2204275440.0</v>
       </c>
       <c r="N59" s="6">
-        <v>603794776.0</v>
+        <v>761360288.0</v>
       </c>
       <c r="O59" s="6">
-        <v>267850494.0</v>
+        <v>340349353.0</v>
       </c>
       <c r="P59" s="6">
-        <v>335944282.0</v>
+        <v>421010935.0</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-01</t>
+            <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>81193.0</v>
+        <v>82760.0</v>
       </c>
       <c r="C60" s="6">
-        <v>12040192673.0</v>
+        <v>15169905002.0</v>
       </c>
       <c r="D60" s="6">
-        <v>7261095310.0</v>
+        <v>9352891049.0</v>
       </c>
       <c r="E60" s="6">
-        <v>4779097363.0</v>
+        <v>5817013953.0</v>
       </c>
       <c r="F60" s="6">
-        <v>1895209256.0</v>
+        <v>2447980968.0</v>
       </c>
       <c r="G60" s="6">
-        <v>561512375.0</v>
+        <v>707431748.0</v>
       </c>
       <c r="H60" s="6">
-        <v>6699582935.0</v>
+        <v>8645459301.0</v>
       </c>
       <c r="I60" s="6">
-        <v>8757838642.0</v>
+        <v>11690324091.0</v>
       </c>
       <c r="J60" s="6">
-        <v>5069069127.0</v>
+        <v>6522946109.0</v>
       </c>
       <c r="K60" s="6">
-        <v>1040925110.0</v>
+        <v>1447400438.0</v>
       </c>
       <c r="L60" s="6">
-        <v>1929891746.0</v>
+        <v>2550064408.0</v>
       </c>
       <c r="M60" s="6">
-        <v>1830011100.0</v>
+        <v>2444166628.0</v>
       </c>
       <c r="N60" s="6">
-        <v>623872866.0</v>
+        <v>788953706.0</v>
       </c>
       <c r="O60" s="6">
-        <v>283000895.0</v>
+        <v>354121469.0</v>
       </c>
       <c r="P60" s="6">
-        <v>340871971.0</v>
+        <v>434832237.0</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-12</t>
+            <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>98500.0</v>
+        <v>81517.0</v>
       </c>
       <c r="C61" s="6">
-        <v>16225068050.0</v>
+        <v>11926965424.0</v>
       </c>
       <c r="D61" s="6">
-        <v>10772512724.0</v>
+        <v>7145732748.0</v>
       </c>
       <c r="E61" s="6">
-        <v>5452555326.0</v>
+        <v>4781232676.0</v>
       </c>
       <c r="F61" s="6">
-        <v>1890626755.0</v>
+        <v>1853651835.0</v>
       </c>
       <c r="G61" s="6">
-        <v>804398095.0</v>
+        <v>530181491.0</v>
       </c>
       <c r="H61" s="6">
-        <v>9968114629.0</v>
+        <v>6615551257.0</v>
       </c>
       <c r="I61" s="6">
-        <v>11946209116.0</v>
+        <v>8784457706.0</v>
       </c>
       <c r="J61" s="6">
-        <v>7531609800.0</v>
+        <v>4957022409.0</v>
       </c>
       <c r="K61" s="6">
-        <v>1058463119.0</v>
+        <v>1038208996.0</v>
       </c>
       <c r="L61" s="6">
-        <v>2824886403.0</v>
+        <v>1930980249.0</v>
       </c>
       <c r="M61" s="6">
-        <v>2498385841.0</v>
+        <v>1831678935.0</v>
       </c>
       <c r="N61" s="6">
-        <v>959166230.0</v>
+        <v>603794776.0</v>
       </c>
       <c r="O61" s="6">
-        <v>357735249.0</v>
+        <v>267850394.0</v>
       </c>
       <c r="P61" s="6">
-        <v>601430981.0</v>
+        <v>335944382.0</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-11</t>
+            <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>80438.0</v>
+        <v>81193.0</v>
       </c>
       <c r="C62" s="6">
-        <v>13824115847.0</v>
+        <v>12040192673.0</v>
       </c>
       <c r="D62" s="6">
-        <v>8038415816.0</v>
+        <v>7261095310.0</v>
       </c>
       <c r="E62" s="6">
-        <v>5785700031.0</v>
+        <v>4779097363.0</v>
       </c>
       <c r="F62" s="6">
-        <v>2019666172.0</v>
+        <v>1895209256.0</v>
       </c>
       <c r="G62" s="6">
-        <v>519734203.0</v>
+        <v>561512375.0</v>
       </c>
       <c r="H62" s="6">
-        <v>7518681613.0</v>
+        <v>6699582935.0</v>
       </c>
       <c r="I62" s="6">
-        <v>9871070326.0</v>
+        <v>8757838642.0</v>
       </c>
       <c r="J62" s="6">
-        <v>5665699703.0</v>
+        <v>5069069127.0</v>
       </c>
       <c r="K62" s="6">
-        <v>1161377648.0</v>
+        <v>1040925110.0</v>
       </c>
       <c r="L62" s="6">
-        <v>2177336584.0</v>
+        <v>1929888878.0</v>
       </c>
       <c r="M62" s="6">
-        <v>2061439122.0</v>
+        <v>1830011100.0</v>
       </c>
       <c r="N62" s="6">
-        <v>666074150.0</v>
+        <v>623869998.0</v>
       </c>
       <c r="O62" s="6">
-        <v>279659190.0</v>
+        <v>283000667.0</v>
       </c>
       <c r="P62" s="6">
-        <v>386414960.0</v>
+        <v>340869331.0</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-10</t>
+            <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>80219.0</v>
+        <v>98500.0</v>
       </c>
       <c r="C63" s="6">
-        <v>13039286125.0</v>
+        <v>16225068050.0</v>
       </c>
       <c r="D63" s="6">
-        <v>8014616968.0</v>
+        <v>10772512724.0</v>
       </c>
       <c r="E63" s="6">
-        <v>5024669157.0</v>
+        <v>5452555326.0</v>
       </c>
       <c r="F63" s="6">
-        <v>1830817405.0</v>
+        <v>1890626755.0</v>
       </c>
       <c r="G63" s="6">
-        <v>513849632.0</v>
+        <v>804398095.0</v>
       </c>
       <c r="H63" s="6">
-        <v>7500767336.0</v>
+        <v>9968114629.0</v>
       </c>
       <c r="I63" s="6">
-        <v>9518826733.0</v>
+        <v>11946209116.0</v>
       </c>
       <c r="J63" s="6">
-        <v>5727606023.0</v>
+        <v>7531609800.0</v>
       </c>
       <c r="K63" s="6">
-        <v>1101738019.0</v>
+        <v>1058463119.0</v>
       </c>
       <c r="L63" s="6">
-        <v>2122041557.0</v>
+        <v>2824886403.0</v>
       </c>
       <c r="M63" s="6">
-        <v>1986900743.0</v>
+        <v>2498385841.0</v>
       </c>
       <c r="N63" s="6">
-        <v>654607432.0</v>
+        <v>959166230.0</v>
       </c>
       <c r="O63" s="6">
-        <v>263700739.0</v>
+        <v>357735249.0</v>
       </c>
       <c r="P63" s="6">
-        <v>390906693.0</v>
+        <v>601430981.0</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-09</t>
+            <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>80678.0</v>
+        <v>80438.0</v>
       </c>
       <c r="C64" s="6">
-        <v>12973088018.0</v>
+        <v>13824115847.0</v>
       </c>
       <c r="D64" s="6">
-        <v>8019045018.0</v>
+        <v>8038415816.0</v>
       </c>
       <c r="E64" s="6">
-        <v>4954043000.0</v>
+        <v>5785700031.0</v>
       </c>
       <c r="F64" s="6">
-        <v>1824609085.0</v>
+        <v>2019666172.0</v>
       </c>
       <c r="G64" s="6">
-        <v>648937440.0</v>
+        <v>519734203.0</v>
       </c>
       <c r="H64" s="6">
-        <v>7370107578.0</v>
+        <v>7518681613.0</v>
       </c>
       <c r="I64" s="6">
-        <v>9313671706.0</v>
+        <v>9871070326.0</v>
       </c>
       <c r="J64" s="6">
-        <v>5605213115.0</v>
+        <v>5665699703.0</v>
       </c>
       <c r="K64" s="6">
-        <v>1077422633.0</v>
+        <v>1161377648.0</v>
       </c>
       <c r="L64" s="6">
-        <v>2074589872.0</v>
+        <v>2177336584.0</v>
       </c>
       <c r="M64" s="6">
-        <v>1945793545.0</v>
+        <v>2061439122.0</v>
       </c>
       <c r="N64" s="6">
-        <v>636066995.0</v>
+        <v>666074150.0</v>
       </c>
       <c r="O64" s="6">
-        <v>260484908.0</v>
+        <v>279659190.0</v>
       </c>
       <c r="P64" s="6">
-        <v>375582087.0</v>
+        <v>386414960.0</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-08</t>
+            <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>79497.0</v>
+        <v>80219.0</v>
       </c>
       <c r="C65" s="6">
-        <v>12243524764.0</v>
+        <v>13039286125.0</v>
       </c>
       <c r="D65" s="6">
-        <v>7718628405.0</v>
+        <v>8014616968.0</v>
       </c>
       <c r="E65" s="6">
-        <v>4524896359.0</v>
+        <v>5024669157.0</v>
       </c>
       <c r="F65" s="6">
-        <v>1706318889.0</v>
+        <v>1830817405.0</v>
       </c>
       <c r="G65" s="6">
-        <v>501076527.0</v>
+        <v>513849632.0</v>
       </c>
       <c r="H65" s="6">
-        <v>7217551878.0</v>
+        <v>7500767336.0</v>
       </c>
       <c r="I65" s="6">
-        <v>8855267790.0</v>
+        <v>9518826733.0</v>
       </c>
       <c r="J65" s="6">
-        <v>5430949886.0</v>
+        <v>5727606023.0</v>
       </c>
       <c r="K65" s="6">
-        <v>1059701290.0</v>
+        <v>1101738019.0</v>
       </c>
       <c r="L65" s="6">
-        <v>1969951323.0</v>
+        <v>2122041557.0</v>
       </c>
       <c r="M65" s="6">
-        <v>1850318862.0</v>
+        <v>1986900743.0</v>
       </c>
       <c r="N65" s="6">
-        <v>643643944.0</v>
+        <v>654607432.0</v>
       </c>
       <c r="O65" s="6">
-        <v>280679828.0</v>
+        <v>263700739.0</v>
       </c>
       <c r="P65" s="6">
-        <v>362964116.0</v>
+        <v>390906693.0</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-07</t>
+            <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>79198.0</v>
+        <v>80678.0</v>
       </c>
       <c r="C66" s="6">
-        <v>11889159951.0</v>
+        <v>12973088018.0</v>
       </c>
       <c r="D66" s="6">
-        <v>7587619619.0</v>
+        <v>8019045018.0</v>
       </c>
       <c r="E66" s="6">
-        <v>4301540332.0</v>
+        <v>4954043000.0</v>
       </c>
       <c r="F66" s="6">
-        <v>1593083440.0</v>
+        <v>1824609085.0</v>
       </c>
       <c r="G66" s="6">
-        <v>498451976.0</v>
+        <v>648937440.0</v>
       </c>
       <c r="H66" s="6">
-        <v>7089167643.0</v>
+        <v>7370107578.0</v>
       </c>
       <c r="I66" s="6">
-        <v>8915575162.0</v>
+        <v>9313671706.0</v>
       </c>
       <c r="J66" s="6">
-        <v>5456638133.0</v>
+        <v>5605213115.0</v>
       </c>
       <c r="K66" s="6">
-        <v>1023460981.0</v>
+        <v>1077422633.0</v>
       </c>
       <c r="L66" s="6">
-        <v>1959733549.0</v>
+        <v>2074589872.0</v>
       </c>
       <c r="M66" s="6">
-        <v>1862603449.0</v>
+        <v>1945793545.0</v>
       </c>
       <c r="N66" s="6">
-        <v>649524502.0</v>
+        <v>636066995.0</v>
       </c>
       <c r="O66" s="6">
-        <v>310321663.0</v>
+        <v>260484908.0</v>
       </c>
       <c r="P66" s="6">
-        <v>339202839.0</v>
+        <v>375582087.0</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-06</t>
+            <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>96348.0</v>
+        <v>79497.0</v>
       </c>
       <c r="C67" s="6">
-        <v>12471004661.0</v>
+        <v>12243524764.0</v>
       </c>
       <c r="D67" s="6">
-        <v>7953215740.0</v>
+        <v>7718628405.0</v>
       </c>
       <c r="E67" s="6">
-        <v>4517788921.0</v>
+        <v>4524896359.0</v>
       </c>
       <c r="F67" s="6">
-        <v>1614554929.0</v>
+        <v>1706318889.0</v>
       </c>
       <c r="G67" s="6">
-        <v>564857854.0</v>
+        <v>501076527.0</v>
       </c>
       <c r="H67" s="6">
-        <v>7388357886.0</v>
+        <v>7217551878.0</v>
       </c>
       <c r="I67" s="6">
-        <v>8851162017.0</v>
+        <v>8855267790.0</v>
       </c>
       <c r="J67" s="6">
-        <v>5494055767.0</v>
+        <v>5430949886.0</v>
       </c>
       <c r="K67" s="6">
-        <v>849898290.0</v>
+        <v>1059701290.0</v>
       </c>
       <c r="L67" s="6">
-        <v>2054314519.0</v>
+        <v>1969951323.0</v>
       </c>
       <c r="M67" s="6">
-        <v>1848318024.0</v>
+        <v>1850318862.0</v>
       </c>
       <c r="N67" s="6">
-        <v>698714084.0</v>
+        <v>643643944.0</v>
       </c>
       <c r="O67" s="6">
-        <v>285822979.0</v>
+        <v>280679828.0</v>
       </c>
       <c r="P67" s="6">
-        <v>412891105.0</v>
+        <v>362964116.0</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-05</t>
+            <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>78356.0</v>
+        <v>79198.0</v>
       </c>
       <c r="C68" s="6">
-        <v>11771099777.0</v>
+        <v>11889159951.0</v>
       </c>
       <c r="D68" s="6">
-        <v>7309071121.0</v>
+        <v>7587619619.0</v>
       </c>
       <c r="E68" s="6">
-        <v>4462028656.0</v>
+        <v>4301540332.0</v>
       </c>
       <c r="F68" s="6">
-        <v>1521174150.0</v>
+        <v>1593083440.0</v>
       </c>
       <c r="G68" s="6">
-        <v>543269975.0</v>
+        <v>498451976.0</v>
       </c>
       <c r="H68" s="6">
-        <v>6765801146.0</v>
+        <v>7089167643.0</v>
       </c>
       <c r="I68" s="6">
-        <v>8281008818.0</v>
+        <v>8915575162.0</v>
       </c>
       <c r="J68" s="6">
-        <v>4937706784.0</v>
+        <v>5456638133.0</v>
       </c>
       <c r="K68" s="6">
-        <v>963850043.0</v>
+        <v>1023460981.0</v>
       </c>
       <c r="L68" s="6">
-        <v>1898555178.0</v>
+        <v>1959733549.0</v>
       </c>
       <c r="M68" s="6">
-        <v>1728483851.0</v>
+        <v>1862603449.0</v>
       </c>
       <c r="N68" s="6">
-        <v>634581844.0</v>
+        <v>649524502.0</v>
       </c>
       <c r="O68" s="6">
-        <v>241195493.0</v>
+        <v>310321663.0</v>
       </c>
       <c r="P68" s="6">
-        <v>393386351.0</v>
+        <v>339202839.0</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-04</t>
+            <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>77737.0</v>
+        <v>96348.0</v>
       </c>
       <c r="C69" s="6">
-        <v>11233217001.0</v>
+        <v>12471004661.0</v>
       </c>
       <c r="D69" s="6">
-        <v>6983797100.0</v>
+        <v>7953215740.0</v>
       </c>
       <c r="E69" s="6">
-        <v>4249419901.0</v>
+        <v>4517788921.0</v>
       </c>
       <c r="F69" s="6">
-        <v>1488768128.0</v>
+        <v>1614554929.0</v>
       </c>
       <c r="G69" s="6">
-        <v>493566636.0</v>
+        <v>564857854.0</v>
       </c>
       <c r="H69" s="6">
-        <v>6490230464.0</v>
+        <v>7388357886.0</v>
       </c>
       <c r="I69" s="6">
-        <v>8099784284.0</v>
+        <v>8851162017.0</v>
       </c>
       <c r="J69" s="6">
-        <v>4978343653.0</v>
+        <v>5494055767.0</v>
       </c>
       <c r="K69" s="6">
-        <v>688442895.0</v>
+        <v>849898290.0</v>
       </c>
       <c r="L69" s="6">
-        <v>1892867556.0</v>
+        <v>2054314519.0</v>
       </c>
       <c r="M69" s="6">
-        <v>1690033868.0</v>
+        <v>1848318024.0</v>
       </c>
       <c r="N69" s="6">
-        <v>606017718.0</v>
+        <v>698714084.0</v>
       </c>
       <c r="O69" s="6">
-        <v>238102278.0</v>
+        <v>285822979.0</v>
       </c>
       <c r="P69" s="6">
-        <v>367915440.0</v>
+        <v>412891105.0</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-03</t>
+            <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>77916.0</v>
+        <v>78356.0</v>
       </c>
       <c r="C70" s="6">
-        <v>11297940860.0</v>
+        <v>11771099777.0</v>
       </c>
       <c r="D70" s="6">
-        <v>6859756747.0</v>
+        <v>7309071121.0</v>
       </c>
       <c r="E70" s="6">
-        <v>4438184113.0</v>
+        <v>4462028656.0</v>
       </c>
       <c r="F70" s="6">
-        <v>1628260814.0</v>
+        <v>1521174150.0</v>
       </c>
       <c r="G70" s="6">
-        <v>521567297.0</v>
+        <v>543269975.0</v>
       </c>
       <c r="H70" s="6">
-        <v>6338189450.0</v>
+        <v>6765801146.0</v>
       </c>
       <c r="I70" s="6">
-        <v>8101666765.0</v>
+        <v>8281008818.0</v>
       </c>
       <c r="J70" s="6">
-        <v>4721795223.0</v>
+        <v>4937706784.0</v>
       </c>
       <c r="K70" s="6">
-        <v>837303157.0</v>
+        <v>963850043.0</v>
       </c>
       <c r="L70" s="6">
-        <v>1841573009.0</v>
+        <v>1898555178.0</v>
       </c>
       <c r="M70" s="6">
-        <v>1690089527.0</v>
+        <v>1728483851.0</v>
       </c>
       <c r="N70" s="6">
-        <v>573243149.0</v>
+        <v>634581844.0</v>
       </c>
       <c r="O70" s="6">
-        <v>225552998.0</v>
+        <v>241195493.0</v>
       </c>
       <c r="P70" s="6">
-        <v>347690151.0</v>
+        <v>393386351.0</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-02</t>
+            <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>76600.0</v>
+        <v>77737.0</v>
       </c>
       <c r="C71" s="6">
-        <v>9315733722.0</v>
+        <v>11233217001.0</v>
       </c>
       <c r="D71" s="6">
-        <v>5495570593.0</v>
+        <v>6983797100.0</v>
       </c>
       <c r="E71" s="6">
-        <v>3820163129.0</v>
+        <v>4249419901.0</v>
       </c>
       <c r="F71" s="6">
-        <v>1333661037.0</v>
+        <v>1488768128.0</v>
       </c>
       <c r="G71" s="6">
-        <v>468941833.0</v>
+        <v>493566636.0</v>
       </c>
       <c r="H71" s="6">
-        <v>5026628760.0</v>
+        <v>6490230464.0</v>
       </c>
       <c r="I71" s="6">
-        <v>6407181407.0</v>
+        <v>8099784284.0</v>
       </c>
       <c r="J71" s="6">
-        <v>3754313623.0</v>
+        <v>4978343653.0</v>
       </c>
       <c r="K71" s="6">
-        <v>537940862.0</v>
+        <v>688442895.0</v>
       </c>
       <c r="L71" s="6">
-        <v>1475518736.0</v>
+        <v>1892867556.0</v>
       </c>
       <c r="M71" s="6">
-        <v>1336664456.0</v>
+        <v>1690033868.0</v>
       </c>
       <c r="N71" s="6">
-        <v>460599170.0</v>
+        <v>606017718.0</v>
       </c>
       <c r="O71" s="6">
-        <v>195091236.0</v>
+        <v>238102278.0</v>
       </c>
       <c r="P71" s="6">
-        <v>265507934.0</v>
+        <v>367915440.0</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2021-03</t>
+          </r>
+        </is>
+      </c>
+      <c r="B72" s="6">
+        <v>77916.0</v>
+      </c>
+      <c r="C72" s="6">
+        <v>11297940860.0</v>
+      </c>
+      <c r="D72" s="6">
+        <v>6859756747.0</v>
+      </c>
+      <c r="E72" s="6">
+        <v>4438184113.0</v>
+      </c>
+      <c r="F72" s="6">
+        <v>1628260814.0</v>
+      </c>
+      <c r="G72" s="6">
+        <v>521567297.0</v>
+      </c>
+      <c r="H72" s="6">
+        <v>6338189450.0</v>
+      </c>
+      <c r="I72" s="6">
+        <v>8101666765.0</v>
+      </c>
+      <c r="J72" s="6">
+        <v>4721795223.0</v>
+      </c>
+      <c r="K72" s="6">
+        <v>837303157.0</v>
+      </c>
+      <c r="L72" s="6">
+        <v>1841573009.0</v>
+      </c>
+      <c r="M72" s="6">
+        <v>1690089527.0</v>
+      </c>
+      <c r="N72" s="6">
+        <v>573243149.0</v>
+      </c>
+      <c r="O72" s="6">
+        <v>225552998.0</v>
+      </c>
+      <c r="P72" s="6">
+        <v>347690151.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021-02</t>
+          </r>
+        </is>
+      </c>
+      <c r="B73" s="6">
+        <v>76600.0</v>
+      </c>
+      <c r="C73" s="6">
+        <v>9315733722.0</v>
+      </c>
+      <c r="D73" s="6">
+        <v>5495570593.0</v>
+      </c>
+      <c r="E73" s="6">
+        <v>3820163129.0</v>
+      </c>
+      <c r="F73" s="6">
+        <v>1333661037.0</v>
+      </c>
+      <c r="G73" s="6">
+        <v>468941833.0</v>
+      </c>
+      <c r="H73" s="6">
+        <v>5026628760.0</v>
+      </c>
+      <c r="I73" s="6">
+        <v>6407181407.0</v>
+      </c>
+      <c r="J73" s="6">
+        <v>3754313623.0</v>
+      </c>
+      <c r="K73" s="6">
+        <v>537940862.0</v>
+      </c>
+      <c r="L73" s="6">
+        <v>1475518736.0</v>
+      </c>
+      <c r="M73" s="6">
+        <v>1336664456.0</v>
+      </c>
+      <c r="N73" s="6">
+        <v>460599170.0</v>
+      </c>
+      <c r="O73" s="6">
+        <v>195091236.0</v>
+      </c>
+      <c r="P73" s="6">
+        <v>265507934.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="B72" s="6">
+      <c r="B74" s="6">
         <v>76438.0</v>
       </c>
-      <c r="C72" s="6">
+      <c r="C74" s="6">
         <v>8993679407.0</v>
       </c>
-      <c r="D72" s="6">
+      <c r="D74" s="6">
         <v>5494349515.0</v>
       </c>
-      <c r="E72" s="6">
+      <c r="E74" s="6">
         <v>3499329892.0</v>
       </c>
-      <c r="F72" s="6">
+      <c r="F74" s="6">
         <v>1292957336.0</v>
       </c>
-      <c r="G72" s="6">
+      <c r="G74" s="6">
         <v>534495285.0</v>
       </c>
-      <c r="H72" s="6">
+      <c r="H74" s="6">
         <v>4959854230.0</v>
       </c>
-      <c r="I72" s="6">
+      <c r="I74" s="6">
         <v>6177549067.0</v>
       </c>
-      <c r="J72" s="6">
+      <c r="J74" s="6">
         <v>3738753656.0</v>
       </c>
-      <c r="K72" s="6">
+      <c r="K74" s="6">
         <v>589337200.0</v>
       </c>
-      <c r="L72" s="6">
+      <c r="L74" s="6">
         <v>1407624139.0</v>
       </c>
-      <c r="M72" s="6">
+      <c r="M74" s="6">
         <v>1286906519.0</v>
       </c>
-      <c r="N72" s="6">
+      <c r="N74" s="6">
         <v>472247120.0</v>
       </c>
-      <c r="O72" s="6">
+      <c r="O74" s="6">
         <v>210466217.0</v>
       </c>
-      <c r="P72" s="6">
+      <c r="P74" s="6">
         <v>261780903.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>