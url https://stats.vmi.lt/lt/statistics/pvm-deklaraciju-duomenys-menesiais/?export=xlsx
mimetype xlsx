--- v4 (2026-08-02)
+++ v5 (2026-09-27)
@@ -12,76 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pvm-deklaraciju-duomenys-menes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>vienetai, eurai</t>
   </si>
   <si>
     <t>Paskutinė atnaujinimo data</t>
   </si>
   <si>
-    <t>2026-07-07</t>
+    <t>2026-09-02</t>
   </si>
   <si>
     <t>Laikotarpis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MM skaičius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -250,50 +250,78 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Grąžintinas PVM</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-07</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026-06</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026-05</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1546,54 +1574,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P74"/>
+  <dimension ref="A1:P76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="P74" sqref="P74"/>
+      <selection activeCell="P76" sqref="P76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PVM deklaracijų duomenys - mėnesiais</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>1</v>
@@ -1846,4129 +1874,4255 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deklaruota PVM prievolė (Mokėtino PVM ir Gražintino PVM skirtumas)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-05</t>
+            <t xml:space="preserve">2026-07</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>99719.0</v>
+        <v>100336.0</v>
       </c>
       <c r="C10" s="6">
-        <v>17632613256.0</v>
+        <v>17908904358.0</v>
       </c>
       <c r="D10" s="6">
-        <v>11607144522.0</v>
+        <v>11704070232.0</v>
       </c>
       <c r="E10" s="6">
-        <v>6025468734.0</v>
+        <v>6204834126.0</v>
       </c>
       <c r="F10" s="6">
-        <v>2317686516.0</v>
+        <v>2308657609.0</v>
       </c>
       <c r="G10" s="6">
-        <v>1057638969.0</v>
+        <v>1029625167.0</v>
       </c>
       <c r="H10" s="6">
-        <v>10549505553.0</v>
+        <v>10674445065.0</v>
       </c>
       <c r="I10" s="6">
-        <v>12666497422.0</v>
+        <v>12841550084.0</v>
       </c>
       <c r="J10" s="6">
-        <v>7577526928.0</v>
+        <v>7797550653.0</v>
       </c>
       <c r="K10" s="6">
-        <v>1292305009.0</v>
+        <v>1161029286.0</v>
       </c>
       <c r="L10" s="6">
-        <v>2970715987.0</v>
+        <v>3021147243.0</v>
       </c>
       <c r="M10" s="6">
-        <v>2647607000.0</v>
+        <v>2683508100.0</v>
       </c>
       <c r="N10" s="6">
-        <v>1016489301.0</v>
+        <v>1004313411.0</v>
       </c>
       <c r="O10" s="6">
-        <v>366853252.0</v>
+        <v>369417449.0</v>
       </c>
       <c r="P10" s="6">
-        <v>649636049.0</v>
+        <v>634895962.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-04</t>
+            <t xml:space="preserve">2026-06</t>
           </r>
         </is>
       </c>
       <c r="B11" s="6">
-        <v>99842.0</v>
+        <v>120012.0</v>
       </c>
       <c r="C11" s="6">
-        <v>17925485928.0</v>
+        <v>19248761537.0</v>
       </c>
       <c r="D11" s="6">
-        <v>11737501070.0</v>
+        <v>12603993091.0</v>
       </c>
       <c r="E11" s="6">
-        <v>6187984858.0</v>
+        <v>6644768446.0</v>
       </c>
       <c r="F11" s="6">
-        <v>2506071802.0</v>
+        <v>2449389619.0</v>
       </c>
       <c r="G11" s="6">
-        <v>1079032639.0</v>
+        <v>1301496651.0</v>
       </c>
       <c r="H11" s="6">
-        <v>10658468431.0</v>
+        <v>11302496440.0</v>
       </c>
       <c r="I11" s="6">
-        <v>12944367821.0</v>
+        <v>13700372210.0</v>
       </c>
       <c r="J11" s="6">
-        <v>7769643640.0</v>
+        <v>8360243780.0</v>
       </c>
       <c r="K11" s="6">
-        <v>1234139990.0</v>
+        <v>1242192533.0</v>
       </c>
       <c r="L11" s="6">
-        <v>3017523226.0</v>
+        <v>3197465358.0</v>
       </c>
       <c r="M11" s="6">
-        <v>2706622878.0</v>
+        <v>2862794762.0</v>
       </c>
       <c r="N11" s="6">
-        <v>1015288641.0</v>
+        <v>1075043751.0</v>
       </c>
       <c r="O11" s="6">
-        <v>384202730.0</v>
+        <v>420064209.0</v>
       </c>
       <c r="P11" s="6">
-        <v>631085911.0</v>
+        <v>654979542.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-03</t>
+            <t xml:space="preserve">2026-05</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
-        <v>100285.0</v>
+        <v>100556.0</v>
       </c>
       <c r="C12" s="6">
-        <v>17361274116.0</v>
+        <v>17704983801.0</v>
       </c>
       <c r="D12" s="6">
-        <v>11010400084.0</v>
+        <v>11655288426.0</v>
       </c>
       <c r="E12" s="6">
-        <v>6350874032.0</v>
+        <v>6049695375.0</v>
       </c>
       <c r="F12" s="6">
-        <v>2468860749.0</v>
+        <v>2319157079.0</v>
       </c>
       <c r="G12" s="6">
-        <v>1102613255.0</v>
+        <v>1058792918.0</v>
       </c>
       <c r="H12" s="6">
-        <v>9907786829.0</v>
+        <v>10596495508.0</v>
       </c>
       <c r="I12" s="6">
-        <v>12169293022.0</v>
+        <v>12783029111.0</v>
       </c>
       <c r="J12" s="6">
-        <v>7248623642.0</v>
+        <v>7644925562.0</v>
       </c>
       <c r="K12" s="6">
-        <v>899388357.0</v>
+        <v>1295083071.0</v>
       </c>
       <c r="L12" s="6">
-        <v>2880155277.0</v>
+        <v>2995315487.0</v>
       </c>
       <c r="M12" s="6">
-        <v>2543168367.0</v>
+        <v>2671948327.0</v>
       </c>
       <c r="N12" s="6">
-        <v>936286652.0</v>
+        <v>1022951851.0</v>
       </c>
       <c r="O12" s="6">
-        <v>354707995.0</v>
+        <v>368986541.0</v>
       </c>
       <c r="P12" s="6">
-        <v>581578657.0</v>
+        <v>653965310.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-02</t>
+            <t xml:space="preserve">2026-04</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>99311.0</v>
+        <v>100143.0</v>
       </c>
       <c r="C13" s="6">
-        <v>14569468908.0</v>
+        <v>17946167050.0</v>
       </c>
       <c r="D13" s="6">
-        <v>9222054182.0</v>
+        <v>11745486359.0</v>
       </c>
       <c r="E13" s="6">
-        <v>5347414726.0</v>
+        <v>6200680691.0</v>
       </c>
       <c r="F13" s="6">
-        <v>2015604329.0</v>
+        <v>2506653284.0</v>
       </c>
       <c r="G13" s="6">
-        <v>941034792.0</v>
+        <v>1079484692.0</v>
       </c>
       <c r="H13" s="6">
-        <v>8281019390.0</v>
+        <v>10666001667.0</v>
       </c>
       <c r="I13" s="6">
-        <v>10416319467.0</v>
+        <v>13002009478.0</v>
       </c>
       <c r="J13" s="6">
-        <v>6144773714.0</v>
+        <v>7799271192.0</v>
       </c>
       <c r="K13" s="6">
-        <v>815906019.0</v>
+        <v>1237038271.0</v>
       </c>
       <c r="L13" s="6">
-        <v>2443667582.0</v>
+        <v>3028434497.0</v>
       </c>
       <c r="M13" s="6">
-        <v>2176741159.0</v>
+        <v>2718629835.0</v>
       </c>
       <c r="N13" s="6">
-        <v>786212115.0</v>
+        <v>1019113837.0</v>
       </c>
       <c r="O13" s="6">
-        <v>304004571.0</v>
+        <v>385048053.0</v>
       </c>
       <c r="P13" s="6">
-        <v>482207544.0</v>
+        <v>634065784.0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026-01</t>
+            <t xml:space="preserve">2026-03</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>98880.0</v>
+        <v>100491.0</v>
       </c>
       <c r="C14" s="6">
-        <v>14786522835.0</v>
+        <v>17370971483.0</v>
       </c>
       <c r="D14" s="6">
-        <v>9430873491.0</v>
+        <v>11011850906.0</v>
       </c>
       <c r="E14" s="6">
-        <v>5355649344.0</v>
+        <v>6359120577.0</v>
       </c>
       <c r="F14" s="6">
-        <v>2018301258.0</v>
+        <v>2470082043.0</v>
       </c>
       <c r="G14" s="6">
-        <v>1052924893.0</v>
+        <v>1097919967.0</v>
       </c>
       <c r="H14" s="6">
-        <v>8377948598.0</v>
+        <v>9913930939.0</v>
       </c>
       <c r="I14" s="6">
-        <v>10156882716.0</v>
+        <v>12194501750.0</v>
       </c>
       <c r="J14" s="6">
-        <v>5947272524.0</v>
+        <v>7263844404.0</v>
       </c>
       <c r="K14" s="6">
-        <v>895231576.0</v>
+        <v>899635967.0</v>
       </c>
       <c r="L14" s="6">
-        <v>2423832386.0</v>
+        <v>2885190326.0</v>
       </c>
       <c r="M14" s="6">
-        <v>2120492858.0</v>
+        <v>2548604256.0</v>
       </c>
       <c r="N14" s="6">
-        <v>823489684.0</v>
+        <v>936699119.0</v>
       </c>
       <c r="O14" s="6">
-        <v>289938446.0</v>
+        <v>355016867.0</v>
       </c>
       <c r="P14" s="6">
-        <v>533551238.0</v>
+        <v>581682252.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-12</t>
+            <t xml:space="preserve">2026-02</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>118046.0</v>
+        <v>99513.0</v>
       </c>
       <c r="C15" s="6">
-        <v>19954789893.0</v>
+        <v>14578005873.0</v>
       </c>
       <c r="D15" s="6">
-        <v>13986451583.0</v>
+        <v>9225855929.0</v>
       </c>
       <c r="E15" s="6">
-        <v>5968338310.0</v>
+        <v>5352149944.0</v>
       </c>
       <c r="F15" s="6">
-        <v>1917093122.0</v>
+        <v>2015791468.0</v>
       </c>
       <c r="G15" s="6">
-        <v>1582525549.0</v>
+        <v>941985331.0</v>
       </c>
       <c r="H15" s="6">
-        <v>12403926034.0</v>
+        <v>8283870598.0</v>
       </c>
       <c r="I15" s="6">
-        <v>14322567096.0</v>
+        <v>10431659646.0</v>
       </c>
       <c r="J15" s="6">
-        <v>9541868393.0</v>
+        <v>6154212428.0</v>
       </c>
       <c r="K15" s="6">
-        <v>970142372.0</v>
+        <v>816330757.0</v>
       </c>
       <c r="L15" s="6">
-        <v>3464267187.0</v>
+        <v>2446702762.0</v>
       </c>
       <c r="M15" s="6">
-        <v>2992458782.0</v>
+        <v>2179773669.0</v>
       </c>
       <c r="N15" s="6">
-        <v>1227949584.0</v>
+        <v>786510070.0</v>
       </c>
       <c r="O15" s="6">
-        <v>435439986.0</v>
+        <v>304154396.0</v>
       </c>
       <c r="P15" s="6">
-        <v>792509598.0</v>
+        <v>482355674.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-11</t>
+            <t xml:space="preserve">2026-01</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>97966.0</v>
+        <v>99046.0</v>
       </c>
       <c r="C16" s="6">
-        <v>16596977443.0</v>
+        <v>14790568813.0</v>
       </c>
       <c r="D16" s="6">
-        <v>10819713689.0</v>
+        <v>9432113637.0</v>
       </c>
       <c r="E16" s="6">
-        <v>5777263754.0</v>
+        <v>5358455176.0</v>
       </c>
       <c r="F16" s="6">
-        <v>2147363824.0</v>
+        <v>2017869367.0</v>
       </c>
       <c r="G16" s="6">
-        <v>989994548.0</v>
+        <v>1054936322.0</v>
       </c>
       <c r="H16" s="6">
-        <v>9829719141.0</v>
+        <v>8377177315.0</v>
       </c>
       <c r="I16" s="6">
-        <v>11891480703.0</v>
+        <v>10167558821.0</v>
       </c>
       <c r="J16" s="6">
-        <v>7317673204.0</v>
+        <v>5952664339.0</v>
       </c>
       <c r="K16" s="6">
-        <v>895749905.0</v>
+        <v>895413219.0</v>
       </c>
       <c r="L16" s="6">
-        <v>2809371215.0</v>
+        <v>2425770651.0</v>
       </c>
       <c r="M16" s="6">
-        <v>2485213334.0</v>
+        <v>2122563123.0</v>
       </c>
       <c r="N16" s="6">
-        <v>937758690.0</v>
+        <v>823711867.0</v>
       </c>
       <c r="O16" s="6">
-        <v>358604546.0</v>
+        <v>290237733.0</v>
       </c>
       <c r="P16" s="6">
-        <v>579154144.0</v>
+        <v>533474134.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-10</t>
+            <t xml:space="preserve">2025-12</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>97971.0</v>
+        <v>118085.0</v>
       </c>
       <c r="C17" s="6">
-        <v>17756128915.0</v>
+        <v>19973800176.0</v>
       </c>
       <c r="D17" s="6">
-        <v>11657644853.0</v>
+        <v>13992670444.0</v>
       </c>
       <c r="E17" s="6">
-        <v>6098484062.0</v>
+        <v>5981129732.0</v>
       </c>
       <c r="F17" s="6">
-        <v>2278044902.0</v>
+        <v>1917673224.0</v>
       </c>
       <c r="G17" s="6">
-        <v>1140463228.0</v>
+        <v>1582026603.0</v>
       </c>
       <c r="H17" s="6">
-        <v>10517181625.0</v>
+        <v>12410643841.0</v>
       </c>
       <c r="I17" s="6">
-        <v>12930584806.0</v>
+        <v>14351868225.0</v>
       </c>
       <c r="J17" s="6">
-        <v>8068587141.0</v>
+        <v>9560710003.0</v>
       </c>
       <c r="K17" s="6">
-        <v>833104876.0</v>
+        <v>970220514.0</v>
       </c>
       <c r="L17" s="6">
-        <v>3027456181.0</v>
+        <v>3470611251.0</v>
       </c>
       <c r="M17" s="6">
-        <v>2700481211.0</v>
+        <v>2998487380.0</v>
       </c>
       <c r="N17" s="6">
-        <v>989487406.0</v>
+        <v>1228975047.0</v>
       </c>
       <c r="O17" s="6">
-        <v>400415474.0</v>
+        <v>435955574.0</v>
       </c>
       <c r="P17" s="6">
-        <v>589071932.0</v>
+        <v>793019473.0</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-09</t>
+            <t xml:space="preserve">2025-11</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>97984.0</v>
+        <v>97990.0</v>
       </c>
       <c r="C18" s="6">
-        <v>17504262391.0</v>
+        <v>16599678651.0</v>
       </c>
       <c r="D18" s="6">
-        <v>11466665310.0</v>
+        <v>10821431549.0</v>
       </c>
       <c r="E18" s="6">
-        <v>6037597081.0</v>
+        <v>5778247102.0</v>
       </c>
       <c r="F18" s="6">
-        <v>2258648233.0</v>
+        <v>2147110253.0</v>
       </c>
       <c r="G18" s="6">
-        <v>1297095757.0</v>
+        <v>989433319.0</v>
       </c>
       <c r="H18" s="6">
-        <v>10169569553.0</v>
+        <v>9831998230.0</v>
       </c>
       <c r="I18" s="6">
-        <v>12722600115.0</v>
+        <v>11895426613.0</v>
       </c>
       <c r="J18" s="6">
-        <v>7875522789.0</v>
+        <v>7314756408.0</v>
       </c>
       <c r="K18" s="6">
-        <v>1100778633.0</v>
+        <v>895830009.0</v>
       </c>
       <c r="L18" s="6">
-        <v>2915943136.0</v>
+        <v>2809979459.0</v>
       </c>
       <c r="M18" s="6">
-        <v>2658798717.0</v>
+        <v>2485917761.0</v>
       </c>
       <c r="N18" s="6">
-        <v>940004318.0</v>
+        <v>937953792.0</v>
       </c>
       <c r="O18" s="6">
-        <v>392501328.0</v>
+        <v>358873630.0</v>
       </c>
       <c r="P18" s="6">
-        <v>547502990.0</v>
+        <v>579080162.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-08</t>
+            <t xml:space="preserve">2025-10</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>96576.0</v>
+        <v>98015.0</v>
       </c>
       <c r="C19" s="6">
-        <v>16037391808.0</v>
+        <v>17766624281.0</v>
       </c>
       <c r="D19" s="6">
-        <v>10580707931.0</v>
+        <v>11664646872.0</v>
       </c>
       <c r="E19" s="6">
-        <v>5456683877.0</v>
+        <v>6101977409.0</v>
       </c>
       <c r="F19" s="6">
-        <v>2034373647.0</v>
+        <v>2278156222.0</v>
       </c>
       <c r="G19" s="6">
-        <v>921992640.0</v>
+        <v>1146194839.0</v>
       </c>
       <c r="H19" s="6">
-        <v>9658715291.0</v>
+        <v>10518452033.0</v>
       </c>
       <c r="I19" s="6">
-        <v>11593598700.0</v>
+        <v>12944760401.0</v>
       </c>
       <c r="J19" s="6">
-        <v>7462126175.0</v>
+        <v>8069517022.0</v>
       </c>
       <c r="K19" s="6">
-        <v>907759357.0</v>
+        <v>833115833.0</v>
       </c>
       <c r="L19" s="6">
-        <v>2688482095.0</v>
+        <v>3030226119.0</v>
       </c>
       <c r="M19" s="6">
-        <v>2422762061.0</v>
+        <v>2703118482.0</v>
       </c>
       <c r="N19" s="6">
-        <v>936410516.0</v>
+        <v>989607814.0</v>
       </c>
       <c r="O19" s="6">
-        <v>409633777.0</v>
+        <v>400399642.0</v>
       </c>
       <c r="P19" s="6">
-        <v>526776739.0</v>
+        <v>589208172.0</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-07</t>
+            <t xml:space="preserve">2025-09</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>96151.0</v>
+        <v>98013.0</v>
       </c>
       <c r="C20" s="6">
-        <v>16420488841.0</v>
+        <v>17512326043.0</v>
       </c>
       <c r="D20" s="6">
-        <v>10736330407.0</v>
+        <v>11469741467.0</v>
       </c>
       <c r="E20" s="6">
-        <v>5684158434.0</v>
+        <v>6042584576.0</v>
       </c>
       <c r="F20" s="6">
-        <v>2062355345.0</v>
+        <v>2260755546.0</v>
       </c>
       <c r="G20" s="6">
-        <v>916349288.0</v>
+        <v>1298444314.0</v>
       </c>
       <c r="H20" s="6">
-        <v>9819981119.0</v>
+        <v>10171297153.0</v>
       </c>
       <c r="I20" s="6">
-        <v>12001299648.0</v>
+        <v>12740630411.0</v>
       </c>
       <c r="J20" s="6">
-        <v>7221279736.0</v>
+        <v>7886616428.0</v>
       </c>
       <c r="K20" s="6">
-        <v>1168947004.0</v>
+        <v>1101564824.0</v>
       </c>
       <c r="L20" s="6">
-        <v>2793205094.0</v>
+        <v>2919663732.0</v>
       </c>
       <c r="M20" s="6">
-        <v>2508441788.0</v>
+        <v>2662572444.0</v>
       </c>
       <c r="N20" s="6">
-        <v>932525910.0</v>
+        <v>940080829.0</v>
       </c>
       <c r="O20" s="6">
-        <v>350685706.0</v>
+        <v>392493955.0</v>
       </c>
       <c r="P20" s="6">
-        <v>581840204.0</v>
+        <v>547586874.0</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-06</t>
+            <t xml:space="preserve">2025-08</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>115089.0</v>
+        <v>96599.0</v>
       </c>
       <c r="C21" s="6">
-        <v>16687624316.0</v>
+        <v>16042878373.0</v>
       </c>
       <c r="D21" s="6">
-        <v>11111840588.0</v>
+        <v>10582664879.0</v>
       </c>
       <c r="E21" s="6">
-        <v>5575783728.0</v>
+        <v>5460213494.0</v>
       </c>
       <c r="F21" s="6">
-        <v>2066647608.0</v>
+        <v>2034212046.0</v>
       </c>
       <c r="G21" s="6">
-        <v>961955794.0</v>
+        <v>922767694.0</v>
       </c>
       <c r="H21" s="6">
-        <v>10149884794.0</v>
+        <v>9659897185.0</v>
       </c>
       <c r="I21" s="6">
-        <v>12391764296.0</v>
+        <v>11598350903.0</v>
       </c>
       <c r="J21" s="6">
-        <v>7994088522.0</v>
+        <v>7462855747.0</v>
       </c>
       <c r="K21" s="6">
-        <v>906170367.0</v>
+        <v>908227629.0</v>
       </c>
       <c r="L21" s="6">
-        <v>2903976156.0</v>
+        <v>2689527608.0</v>
       </c>
       <c r="M21" s="6">
-        <v>2588979464.0</v>
+        <v>2423747074.0</v>
       </c>
       <c r="N21" s="6">
-        <v>975867924.0</v>
+        <v>936539745.0</v>
       </c>
       <c r="O21" s="6">
-        <v>396711577.0</v>
+        <v>409601981.0</v>
       </c>
       <c r="P21" s="6">
-        <v>579156347.0</v>
+        <v>526937764.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-05</t>
+            <t xml:space="preserve">2025-07</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>95120.0</v>
+        <v>96159.0</v>
       </c>
       <c r="C22" s="6">
-        <v>16475549577.0</v>
+        <v>16428604374.0</v>
       </c>
       <c r="D22" s="6">
-        <v>10873402133.0</v>
+        <v>10738583461.0</v>
       </c>
       <c r="E22" s="6">
-        <v>5602147444.0</v>
+        <v>5690020913.0</v>
       </c>
       <c r="F22" s="6">
-        <v>2031432444.0</v>
+        <v>2062301771.0</v>
       </c>
       <c r="G22" s="6">
-        <v>1226558419.0</v>
+        <v>915497921.0</v>
       </c>
       <c r="H22" s="6">
-        <v>9646843714.0</v>
+        <v>9823085540.0</v>
       </c>
       <c r="I22" s="6">
-        <v>11862212722.0</v>
+        <v>12008084912.0</v>
       </c>
       <c r="J22" s="6">
-        <v>7263280619.0</v>
+        <v>7221523622.0</v>
       </c>
       <c r="K22" s="6">
-        <v>1043444367.0</v>
+        <v>1169251281.0</v>
       </c>
       <c r="L22" s="6">
-        <v>2779421002.0</v>
+        <v>2794947713.0</v>
       </c>
       <c r="M22" s="6">
-        <v>2479255074.0</v>
+        <v>2509836940.0</v>
       </c>
       <c r="N22" s="6">
-        <v>913561204.0</v>
+        <v>933253394.0</v>
       </c>
       <c r="O22" s="6">
-        <v>342742462.0</v>
+        <v>350937508.0</v>
       </c>
       <c r="P22" s="6">
-        <v>570818742.0</v>
+        <v>582315886.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-04</t>
+            <t xml:space="preserve">2025-06</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>94367.0</v>
+        <v>115106.0</v>
       </c>
       <c r="C23" s="6">
-        <v>16066277306.0</v>
+        <v>16690306818.0</v>
       </c>
       <c r="D23" s="6">
-        <v>10611379539.0</v>
+        <v>11111594492.0</v>
       </c>
       <c r="E23" s="6">
-        <v>5454897767.0</v>
+        <v>5578712326.0</v>
       </c>
       <c r="F23" s="6">
-        <v>2006060221.0</v>
+        <v>2067150762.0</v>
       </c>
       <c r="G23" s="6">
-        <v>1030589503.0</v>
+        <v>960404439.0</v>
       </c>
       <c r="H23" s="6">
-        <v>9580790036.0</v>
+        <v>10151190053.0</v>
       </c>
       <c r="I23" s="6">
-        <v>11513705725.0</v>
+        <v>12395005690.0</v>
       </c>
       <c r="J23" s="6">
-        <v>6972783847.0</v>
+        <v>7995769879.0</v>
       </c>
       <c r="K23" s="6">
-        <v>1007551891.0</v>
+        <v>906205462.0</v>
       </c>
       <c r="L23" s="6">
-        <v>2698906061.0</v>
+        <v>2904715889.0</v>
       </c>
       <c r="M23" s="6">
-        <v>2403511245.0</v>
+        <v>2589673715.0</v>
       </c>
       <c r="N23" s="6">
-        <v>896918334.0</v>
+        <v>975933773.0</v>
       </c>
       <c r="O23" s="6">
-        <v>341066824.0</v>
+        <v>396681374.0</v>
       </c>
       <c r="P23" s="6">
-        <v>555851510.0</v>
+        <v>579252399.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-03</t>
+            <t xml:space="preserve">2025-05</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>94656.0</v>
+        <v>95127.0</v>
       </c>
       <c r="C24" s="6">
-        <v>16143288402.0</v>
+        <v>16480640702.0</v>
       </c>
       <c r="D24" s="6">
-        <v>10272140613.0</v>
+        <v>10873979028.0</v>
       </c>
       <c r="E24" s="6">
-        <v>5871147789.0</v>
+        <v>5606661674.0</v>
       </c>
       <c r="F24" s="6">
-        <v>2148405845.0</v>
+        <v>2032669006.0</v>
       </c>
       <c r="G24" s="6">
-        <v>1129736168.0</v>
+        <v>1226157010.0</v>
       </c>
       <c r="H24" s="6">
-        <v>9142404445.0</v>
+        <v>9647822018.0</v>
       </c>
       <c r="I24" s="6">
-        <v>11770433560.0</v>
+        <v>11872870667.0</v>
       </c>
       <c r="J24" s="6">
-        <v>6901448385.0</v>
+        <v>7265229724.0</v>
       </c>
       <c r="K24" s="6">
-        <v>1057758429.0</v>
+        <v>1043514657.0</v>
       </c>
       <c r="L24" s="6">
-        <v>2681026827.0</v>
+        <v>2781518312.0</v>
       </c>
       <c r="M24" s="6">
-        <v>2458074795.0</v>
+        <v>2481508000.0</v>
       </c>
       <c r="N24" s="6">
-        <v>865083193.0</v>
+        <v>913610750.0</v>
       </c>
       <c r="O24" s="6">
-        <v>343271530.0</v>
+        <v>342759104.0</v>
       </c>
       <c r="P24" s="6">
-        <v>521811663.0</v>
+        <v>570851646.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-02</t>
+            <t xml:space="preserve">2025-04</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>93407.0</v>
+        <v>94374.0</v>
       </c>
       <c r="C25" s="6">
-        <v>14401768547.0</v>
+        <v>16073158254.0</v>
       </c>
       <c r="D25" s="6">
-        <v>9192769779.0</v>
+        <v>10615669508.0</v>
       </c>
       <c r="E25" s="6">
-        <v>5208998768.0</v>
+        <v>5457488746.0</v>
       </c>
       <c r="F25" s="6">
-        <v>1966906822.0</v>
+        <v>2006389990.0</v>
       </c>
       <c r="G25" s="6">
-        <v>973393233.0</v>
+        <v>1033583844.0</v>
       </c>
       <c r="H25" s="6">
-        <v>8219376546.0</v>
+        <v>9582085664.0</v>
       </c>
       <c r="I25" s="6">
-        <v>10388373662.0</v>
+        <v>11533905582.0</v>
       </c>
       <c r="J25" s="6">
-        <v>6156182700.0</v>
+        <v>6986198385.0</v>
       </c>
       <c r="K25" s="6">
-        <v>926846828.0</v>
+        <v>1007575048.0</v>
       </c>
       <c r="L25" s="6">
-        <v>2388889909.0</v>
+        <v>2703402681.0</v>
       </c>
       <c r="M25" s="6">
-        <v>2169127922.0</v>
+        <v>2407726867.0</v>
       </c>
       <c r="N25" s="6">
-        <v>759513716.0</v>
+        <v>897073649.0</v>
       </c>
       <c r="O25" s="6">
-        <v>308561953.0</v>
+        <v>341058498.0</v>
       </c>
       <c r="P25" s="6">
-        <v>450951763.0</v>
+        <v>556015151.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025-01</t>
+            <t xml:space="preserve">2025-03</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>93115.0</v>
+        <v>94661.0</v>
       </c>
       <c r="C26" s="6">
-        <v>14626310219.0</v>
+        <v>16150904129.0</v>
       </c>
       <c r="D26" s="6">
-        <v>9240104099.0</v>
+        <v>10274343811.0</v>
       </c>
       <c r="E26" s="6">
-        <v>5386206120.0</v>
+        <v>5876560318.0</v>
       </c>
       <c r="F26" s="6">
-        <v>2047499143.0</v>
+        <v>2148552181.0</v>
       </c>
       <c r="G26" s="6">
-        <v>921589099.0</v>
+        <v>1131073789.0</v>
       </c>
       <c r="H26" s="6">
-        <v>8318515000.0</v>
+        <v>9143270022.0</v>
       </c>
       <c r="I26" s="6">
-        <v>10454693762.0</v>
+        <v>11777639432.0</v>
       </c>
       <c r="J26" s="6">
-        <v>6177575090.0</v>
+        <v>6901857537.0</v>
       </c>
       <c r="K26" s="6">
-        <v>1099478857.0</v>
+        <v>1057761396.0</v>
       </c>
       <c r="L26" s="6">
-        <v>2383058597.0</v>
+        <v>2682744842.0</v>
       </c>
       <c r="M26" s="6">
-        <v>2182255382.0</v>
+        <v>2459547552.0</v>
       </c>
       <c r="N26" s="6">
-        <v>792431892.0</v>
+        <v>865176343.0</v>
       </c>
       <c r="O26" s="6">
-        <v>313859160.0</v>
+        <v>343186492.0</v>
       </c>
       <c r="P26" s="6">
-        <v>478572732.0</v>
+        <v>521989851.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-12</t>
+            <t xml:space="preserve">2025-02</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>112059.0</v>
+        <v>93411.0</v>
       </c>
       <c r="C27" s="6">
-        <v>18254970342.0</v>
+        <v>14403794063.0</v>
       </c>
       <c r="D27" s="6">
-        <v>12834044996.0</v>
+        <v>9194911033.0</v>
       </c>
       <c r="E27" s="6">
-        <v>5420925346.0</v>
+        <v>5208883030.0</v>
       </c>
       <c r="F27" s="6">
-        <v>1789945920.0</v>
+        <v>1966872523.0</v>
       </c>
       <c r="G27" s="6">
-        <v>1047652421.0</v>
+        <v>974939065.0</v>
       </c>
       <c r="H27" s="6">
-        <v>11786392575.0</v>
+        <v>8219971968.0</v>
       </c>
       <c r="I27" s="6">
-        <v>13376890853.0</v>
+        <v>10393810645.0</v>
       </c>
       <c r="J27" s="6">
-        <v>8941985310.0</v>
+        <v>6156304624.0</v>
       </c>
       <c r="K27" s="6">
-        <v>783034419.0</v>
+        <v>926849062.0</v>
       </c>
       <c r="L27" s="6">
-        <v>3311799173.0</v>
+        <v>2390064750.0</v>
       </c>
       <c r="M27" s="6">
-        <v>2798162942.0</v>
+        <v>2170206005.0</v>
       </c>
       <c r="N27" s="6">
-        <v>1123381574.0</v>
+        <v>759567182.0</v>
       </c>
       <c r="O27" s="6">
-        <v>368793199.0</v>
+        <v>308536391.0</v>
       </c>
       <c r="P27" s="6">
-        <v>754588375.0</v>
+        <v>451030791.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-11</t>
+            <t xml:space="preserve">2025-01</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>92503.0</v>
+        <v>93119.0</v>
       </c>
       <c r="C28" s="6">
-        <v>15762068922.0</v>
+        <v>14624535281.0</v>
       </c>
       <c r="D28" s="6">
-        <v>10261760960.0</v>
+        <v>9238807976.0</v>
       </c>
       <c r="E28" s="6">
-        <v>5500307962.0</v>
+        <v>5385727305.0</v>
       </c>
       <c r="F28" s="6">
-        <v>2039701061.0</v>
+        <v>2047873802.0</v>
       </c>
       <c r="G28" s="6">
-        <v>989832906.0</v>
+        <v>920285357.0</v>
       </c>
       <c r="H28" s="6">
-        <v>9271928054.0</v>
+        <v>8318522619.0</v>
       </c>
       <c r="I28" s="6">
-        <v>11350927192.0</v>
+        <v>10463458859.0</v>
       </c>
       <c r="J28" s="6">
-        <v>7001524042.0</v>
+        <v>6181075837.0</v>
       </c>
       <c r="K28" s="6">
-        <v>840413152.0</v>
+        <v>1099487090.0</v>
       </c>
       <c r="L28" s="6">
-        <v>2654931661.0</v>
+        <v>2385011984.0</v>
       </c>
       <c r="M28" s="6">
-        <v>2370376843.0</v>
+        <v>2184001384.0</v>
       </c>
       <c r="N28" s="6">
-        <v>846880465.0</v>
+        <v>792494109.0</v>
       </c>
       <c r="O28" s="6">
-        <v>318015471.0</v>
+        <v>313842739.0</v>
       </c>
       <c r="P28" s="6">
-        <v>528864994.0</v>
+        <v>478651370.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-10</t>
+            <t xml:space="preserve">2024-12</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>92297.0</v>
+        <v>112060.0</v>
       </c>
       <c r="C29" s="6">
-        <v>16772886919.0</v>
+        <v>18257314755.0</v>
       </c>
       <c r="D29" s="6">
-        <v>10833143351.0</v>
+        <v>12833944703.0</v>
       </c>
       <c r="E29" s="6">
-        <v>5939743568.0</v>
+        <v>5423370052.0</v>
       </c>
       <c r="F29" s="6">
-        <v>2206610634.0</v>
+        <v>1789669148.0</v>
       </c>
       <c r="G29" s="6">
-        <v>970504693.0</v>
+        <v>1047226632.0</v>
       </c>
       <c r="H29" s="6">
-        <v>9862638658.0</v>
+        <v>11786718071.0</v>
       </c>
       <c r="I29" s="6">
-        <v>12132211167.0</v>
+        <v>13378504919.0</v>
       </c>
       <c r="J29" s="6">
-        <v>7555629743.0</v>
+        <v>8940811338.0</v>
       </c>
       <c r="K29" s="6">
-        <v>900631667.0</v>
+        <v>783110138.0</v>
       </c>
       <c r="L29" s="6">
-        <v>2821029622.0</v>
+        <v>3312478784.0</v>
       </c>
       <c r="M29" s="6">
-        <v>2534660086.0</v>
+        <v>2798498536.0</v>
       </c>
       <c r="N29" s="6">
-        <v>888777920.0</v>
+        <v>1123451090.0</v>
       </c>
       <c r="O29" s="6">
-        <v>350655294.0</v>
+        <v>368763261.0</v>
       </c>
       <c r="P29" s="6">
-        <v>538122626.0</v>
+        <v>754687829.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-09</t>
+            <t xml:space="preserve">2024-11</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>92730.0</v>
+        <v>92506.0</v>
       </c>
       <c r="C30" s="6">
-        <v>16026143345.0</v>
+        <v>15757952194.0</v>
       </c>
       <c r="D30" s="6">
-        <v>10300763829.0</v>
+        <v>10262189994.0</v>
       </c>
       <c r="E30" s="6">
-        <v>5725379516.0</v>
+        <v>5495762200.0</v>
       </c>
       <c r="F30" s="6">
-        <v>2149212953.0</v>
+        <v>2039297114.0</v>
       </c>
       <c r="G30" s="6">
-        <v>953296804.0</v>
+        <v>989710435.0</v>
       </c>
       <c r="H30" s="6">
-        <v>9347467025.0</v>
+        <v>9272479559.0</v>
       </c>
       <c r="I30" s="6">
-        <v>11246435386.0</v>
+        <v>11347650626.0</v>
       </c>
       <c r="J30" s="6">
-        <v>7074049442.0</v>
+        <v>7000618837.0</v>
       </c>
       <c r="K30" s="6">
-        <v>846142048.0</v>
+        <v>840295948.0</v>
       </c>
       <c r="L30" s="6">
-        <v>2625693426.0</v>
+        <v>2654569605.0</v>
       </c>
       <c r="M30" s="6">
-        <v>2350877970.0</v>
+        <v>2369688764.0</v>
       </c>
       <c r="N30" s="6">
-        <v>838835952.0</v>
+        <v>846960565.0</v>
       </c>
       <c r="O30" s="6">
-        <v>332309073.0</v>
+        <v>317984968.0</v>
       </c>
       <c r="P30" s="6">
-        <v>506526879.0</v>
+        <v>528975597.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-08</t>
+            <t xml:space="preserve">2024-10</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>91461.0</v>
+        <v>92299.0</v>
       </c>
       <c r="C31" s="6">
-        <v>15612402790.0</v>
+        <v>16772398355.0</v>
       </c>
       <c r="D31" s="6">
-        <v>10062654131.0</v>
+        <v>10833557700.0</v>
       </c>
       <c r="E31" s="6">
-        <v>5549748659.0</v>
+        <v>5938840655.0</v>
       </c>
       <c r="F31" s="6">
-        <v>2118243363.0</v>
+        <v>2206425320.0</v>
       </c>
       <c r="G31" s="6">
-        <v>832495680.0</v>
+        <v>970607210.0</v>
       </c>
       <c r="H31" s="6">
-        <v>9230158451.0</v>
+        <v>9862950490.0</v>
       </c>
       <c r="I31" s="6">
-        <v>11186146102.0</v>
+        <v>12131248381.0</v>
       </c>
       <c r="J31" s="6">
-        <v>6881997458.0</v>
+        <v>7555256147.0</v>
       </c>
       <c r="K31" s="6">
-        <v>1204480976.0</v>
+        <v>900637548.0</v>
       </c>
       <c r="L31" s="6">
-        <v>2551343756.0</v>
+        <v>2820990201.0</v>
       </c>
       <c r="M31" s="6">
-        <v>2337149616.0</v>
+        <v>2534455729.0</v>
       </c>
       <c r="N31" s="6">
-        <v>845846584.0</v>
+        <v>888933245.0</v>
       </c>
       <c r="O31" s="6">
-        <v>327121483.0</v>
+        <v>350622483.0</v>
       </c>
       <c r="P31" s="6">
-        <v>518725101.0</v>
+        <v>538310762.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-07</t>
+            <t xml:space="preserve">2024-09</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>91068.0</v>
+        <v>92732.0</v>
       </c>
       <c r="C32" s="6">
-        <v>15789393467.0</v>
+        <v>16024865813.0</v>
       </c>
       <c r="D32" s="6">
-        <v>10327783228.0</v>
+        <v>10300996195.0</v>
       </c>
       <c r="E32" s="6">
-        <v>5461610239.0</v>
+        <v>5723869618.0</v>
       </c>
       <c r="F32" s="6">
-        <v>1981017504.0</v>
+        <v>2148782002.0</v>
       </c>
       <c r="G32" s="6">
-        <v>915853095.0</v>
+        <v>952991836.0</v>
       </c>
       <c r="H32" s="6">
-        <v>9411930133.0</v>
+        <v>9348004359.0</v>
       </c>
       <c r="I32" s="6">
-        <v>11768084655.0</v>
+        <v>11244660053.0</v>
       </c>
       <c r="J32" s="6">
-        <v>7267477570.0</v>
+        <v>7073362484.0</v>
       </c>
       <c r="K32" s="6">
-        <v>1182518371.0</v>
+        <v>846142048.0</v>
       </c>
       <c r="L32" s="6">
-        <v>2643221681.0</v>
+        <v>2625575745.0</v>
       </c>
       <c r="M32" s="6">
-        <v>2456146627.0</v>
+        <v>2350505150.0</v>
       </c>
       <c r="N32" s="6">
-        <v>853017016.0</v>
+        <v>839034543.0</v>
       </c>
       <c r="O32" s="6">
-        <v>372807460.0</v>
+        <v>332270991.0</v>
       </c>
       <c r="P32" s="6">
-        <v>480209556.0</v>
+        <v>506763552.0</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-06</t>
+            <t xml:space="preserve">2024-08</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>109996.0</v>
+        <v>91462.0</v>
       </c>
       <c r="C33" s="6">
-        <v>15539970907.0</v>
+        <v>15615060665.0</v>
       </c>
       <c r="D33" s="6">
-        <v>10245641121.0</v>
+        <v>10063320044.0</v>
       </c>
       <c r="E33" s="6">
-        <v>5294329786.0</v>
+        <v>5551740621.0</v>
       </c>
       <c r="F33" s="6">
-        <v>1927881936.0</v>
+        <v>2118156873.0</v>
       </c>
       <c r="G33" s="6">
-        <v>962344512.0</v>
+        <v>832492921.0</v>
       </c>
       <c r="H33" s="6">
-        <v>9283296609.0</v>
+        <v>9230827123.0</v>
       </c>
       <c r="I33" s="6">
-        <v>11020072639.0</v>
+        <v>11187343293.0</v>
       </c>
       <c r="J33" s="6">
-        <v>6978211556.0</v>
+        <v>6881938605.0</v>
       </c>
       <c r="K33" s="6">
-        <v>927466804.0</v>
+        <v>1204478252.0</v>
       </c>
       <c r="L33" s="6">
-        <v>2596235954.0</v>
+        <v>2551703531.0</v>
       </c>
       <c r="M33" s="6">
-        <v>2303097966.0</v>
+        <v>2337397095.0</v>
       </c>
       <c r="N33" s="6">
-        <v>856257894.0</v>
+        <v>845935376.0</v>
       </c>
       <c r="O33" s="6">
-        <v>335526048.0</v>
+        <v>327097657.0</v>
       </c>
       <c r="P33" s="6">
-        <v>520731846.0</v>
+        <v>518837719.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-05</t>
+            <t xml:space="preserve">2024-07</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>90596.0</v>
+        <v>91069.0</v>
       </c>
       <c r="C34" s="6">
-        <v>15651474745.0</v>
+        <v>15793483151.0</v>
       </c>
       <c r="D34" s="6">
-        <v>10092565729.0</v>
+        <v>10328089705.0</v>
       </c>
       <c r="E34" s="6">
-        <v>5558909016.0</v>
+        <v>5465393446.0</v>
       </c>
       <c r="F34" s="6">
-        <v>2111305801.0</v>
+        <v>1981000698.0</v>
       </c>
       <c r="G34" s="6">
-        <v>961064196.0</v>
+        <v>916060432.0</v>
       </c>
       <c r="H34" s="6">
-        <v>9131501533.0</v>
+        <v>9412029273.0</v>
       </c>
       <c r="I34" s="6">
-        <v>10982107072.0</v>
+        <v>11769796831.0</v>
       </c>
       <c r="J34" s="6">
-        <v>6706139653.0</v>
+        <v>7267470703.0</v>
       </c>
       <c r="K34" s="6">
-        <v>1098120762.0</v>
+        <v>1182518371.0</v>
       </c>
       <c r="L34" s="6">
-        <v>2562195331.0</v>
+        <v>2643642601.0</v>
       </c>
       <c r="M34" s="6">
-        <v>2295162630.0</v>
+        <v>2456495831.0</v>
       </c>
       <c r="N34" s="6">
-        <v>833446759.0</v>
+        <v>853112660.0</v>
       </c>
       <c r="O34" s="6">
-        <v>288663567.0</v>
+        <v>372810096.0</v>
       </c>
       <c r="P34" s="6">
-        <v>544783192.0</v>
+        <v>480302564.0</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-04</t>
+            <t xml:space="preserve">2024-06</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>90363.0</v>
+        <v>109996.0</v>
       </c>
       <c r="C35" s="6">
-        <v>15270276314.0</v>
+        <v>15540930052.0</v>
       </c>
       <c r="D35" s="6">
-        <v>9786513022.0</v>
+        <v>10245651248.0</v>
       </c>
       <c r="E35" s="6">
-        <v>5483763292.0</v>
+        <v>5295278804.0</v>
       </c>
       <c r="F35" s="6">
-        <v>2104074488.0</v>
+        <v>1927881720.0</v>
       </c>
       <c r="G35" s="6">
-        <v>884915377.0</v>
+        <v>962308242.0</v>
       </c>
       <c r="H35" s="6">
-        <v>8901597645.0</v>
+        <v>9283343006.0</v>
       </c>
       <c r="I35" s="6">
-        <v>11026705875.0</v>
+        <v>11019860420.0</v>
       </c>
       <c r="J35" s="6">
-        <v>6708200315.0</v>
+        <v>6977505476.0</v>
       </c>
       <c r="K35" s="6">
-        <v>1058660738.0</v>
+        <v>927468076.0</v>
       </c>
       <c r="L35" s="6">
-        <v>2534128789.0</v>
+        <v>2596398715.0</v>
       </c>
       <c r="M35" s="6">
-        <v>2302417115.0</v>
+        <v>2303048717.0</v>
       </c>
       <c r="N35" s="6">
-        <v>841049356.0</v>
+        <v>856346278.0</v>
       </c>
       <c r="O35" s="6">
-        <v>327598705.0</v>
+        <v>335498774.0</v>
       </c>
       <c r="P35" s="6">
-        <v>513450651.0</v>
+        <v>520847504.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-03</t>
+            <t xml:space="preserve">2024-05</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>90885.0</v>
+        <v>90599.0</v>
       </c>
       <c r="C36" s="6">
-        <v>14933531467.0</v>
+        <v>15653220908.0</v>
       </c>
       <c r="D36" s="6">
-        <v>9646675310.0</v>
+        <v>10092971230.0</v>
       </c>
       <c r="E36" s="6">
-        <v>5286856157.0</v>
+        <v>5560249678.0</v>
       </c>
       <c r="F36" s="6">
-        <v>2002180158.0</v>
+        <v>2111299389.0</v>
       </c>
       <c r="G36" s="6">
-        <v>829998264.0</v>
+        <v>961110599.0</v>
       </c>
       <c r="H36" s="6">
-        <v>8816677046.0</v>
+        <v>9131860631.0</v>
       </c>
       <c r="I36" s="6">
-        <v>10579437324.0</v>
+        <v>10983256353.0</v>
       </c>
       <c r="J36" s="6">
-        <v>6446062875.0</v>
+        <v>6705755605.0</v>
       </c>
       <c r="K36" s="6">
-        <v>821763367.0</v>
+        <v>1098130814.0</v>
       </c>
       <c r="L36" s="6">
-        <v>2470193071.0</v>
+        <v>2562587124.0</v>
       </c>
       <c r="M36" s="6">
-        <v>2176395601.0</v>
+        <v>2295403979.0</v>
       </c>
       <c r="N36" s="6">
-        <v>802508906.0</v>
+        <v>833589788.0</v>
       </c>
       <c r="O36" s="6">
-        <v>308480193.0</v>
+        <v>288645415.0</v>
       </c>
       <c r="P36" s="6">
-        <v>494028713.0</v>
+        <v>544944373.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-02</t>
+            <t xml:space="preserve">2024-04</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>89737.0</v>
+        <v>90365.0</v>
       </c>
       <c r="C37" s="6">
-        <v>13557233207.0</v>
+        <v>15271839539.0</v>
       </c>
       <c r="D37" s="6">
-        <v>8501179145.0</v>
+        <v>9786873703.0</v>
       </c>
       <c r="E37" s="6">
-        <v>5056054062.0</v>
+        <v>5484965836.0</v>
       </c>
       <c r="F37" s="6">
-        <v>1929163745.0</v>
+        <v>2104083158.0</v>
       </c>
       <c r="G37" s="6">
-        <v>848292154.0</v>
+        <v>885003306.0</v>
       </c>
       <c r="H37" s="6">
-        <v>7652886991.0</v>
+        <v>8901870397.0</v>
       </c>
       <c r="I37" s="6">
-        <v>9693432432.0</v>
+        <v>11027321827.0</v>
       </c>
       <c r="J37" s="6">
-        <v>5800545565.0</v>
+        <v>6708202981.0</v>
       </c>
       <c r="K37" s="6">
-        <v>854358381.0</v>
+        <v>1058608062.0</v>
       </c>
       <c r="L37" s="6">
-        <v>2220719028.0</v>
+        <v>2534329248.0</v>
       </c>
       <c r="M37" s="6">
-        <v>2019903059.0</v>
+        <v>2302543420.0</v>
       </c>
       <c r="N37" s="6">
-        <v>695843153.0</v>
+        <v>841081804.0</v>
       </c>
       <c r="O37" s="6">
-        <v>285302413.0</v>
+        <v>327644702.0</v>
       </c>
       <c r="P37" s="6">
-        <v>410540740.0</v>
+        <v>513437102.0</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024-01</t>
+            <t xml:space="preserve">2024-03</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>89570.0</v>
+        <v>90888.0</v>
       </c>
       <c r="C38" s="6">
-        <v>13879004386.0</v>
+        <v>14936007376.0</v>
       </c>
       <c r="D38" s="6">
-        <v>8577694521.0</v>
+        <v>9647125982.0</v>
       </c>
       <c r="E38" s="6">
-        <v>5301309865.0</v>
+        <v>5288881394.0</v>
       </c>
       <c r="F38" s="6">
-        <v>2017012481.0</v>
+        <v>2002615528.0</v>
       </c>
       <c r="G38" s="6">
-        <v>878765964.0</v>
+        <v>830091855.0</v>
       </c>
       <c r="H38" s="6">
-        <v>7698928557.0</v>
+        <v>8817034127.0</v>
       </c>
       <c r="I38" s="6">
-        <v>9936407737.0</v>
+        <v>10580724672.0</v>
       </c>
       <c r="J38" s="6">
-        <v>5909326481.0</v>
+        <v>6446243137.0</v>
       </c>
       <c r="K38" s="6">
-        <v>1043312062.0</v>
+        <v>821791695.0</v>
       </c>
       <c r="L38" s="6">
-        <v>2246499692.0</v>
+        <v>2470450988.0</v>
       </c>
       <c r="M38" s="6">
-        <v>2070795721.0</v>
+        <v>2176663634.0</v>
       </c>
       <c r="N38" s="6">
-        <v>721135718.0</v>
+        <v>802551422.0</v>
       </c>
       <c r="O38" s="6">
-        <v>285890288.0</v>
+        <v>308520876.0</v>
       </c>
       <c r="P38" s="6">
-        <v>435245430.0</v>
+        <v>494030546.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-12</t>
+            <t xml:space="preserve">2024-02</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>108123.0</v>
+        <v>89739.0</v>
       </c>
       <c r="C39" s="6">
-        <v>17869675578.0</v>
+        <v>13559923530.0</v>
       </c>
       <c r="D39" s="6">
-        <v>12347146851.0</v>
+        <v>8501571082.0</v>
       </c>
       <c r="E39" s="6">
-        <v>5522528727.0</v>
+        <v>5058352448.0</v>
       </c>
       <c r="F39" s="6">
-        <v>1853732222.0</v>
+        <v>1929155520.0</v>
       </c>
       <c r="G39" s="6">
-        <v>1250170342.0</v>
+        <v>848381897.0</v>
       </c>
       <c r="H39" s="6">
-        <v>11096976509.0</v>
+        <v>7653189185.0</v>
       </c>
       <c r="I39" s="6">
-        <v>12429467557.0</v>
+        <v>9694732722.0</v>
       </c>
       <c r="J39" s="6">
-        <v>8251847684.0</v>
+        <v>5800653265.0</v>
       </c>
       <c r="K39" s="6">
-        <v>770907781.0</v>
+        <v>854358381.0</v>
       </c>
       <c r="L39" s="6">
-        <v>3063854476.0</v>
+        <v>2220955801.0</v>
       </c>
       <c r="M39" s="6">
-        <v>2596626834.0</v>
+        <v>2020115153.0</v>
       </c>
       <c r="N39" s="6">
-        <v>1070284057.0</v>
+        <v>695911099.0</v>
       </c>
       <c r="O39" s="6">
-        <v>365874207.0</v>
+        <v>285351609.0</v>
       </c>
       <c r="P39" s="6">
-        <v>704409850.0</v>
+        <v>410559490.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-11</t>
+            <t xml:space="preserve">2024-01</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>88768.0</v>
+        <v>89572.0</v>
       </c>
       <c r="C40" s="6">
-        <v>15613711375.0</v>
+        <v>13879562613.0</v>
       </c>
       <c r="D40" s="6">
-        <v>9983328327.0</v>
+        <v>8577854304.0</v>
       </c>
       <c r="E40" s="6">
-        <v>5630383048.0</v>
+        <v>5301708309.0</v>
       </c>
       <c r="F40" s="6">
-        <v>2097118554.0</v>
+        <v>2017244914.0</v>
       </c>
       <c r="G40" s="6">
-        <v>837554050.0</v>
+        <v>878700689.0</v>
       </c>
       <c r="H40" s="6">
-        <v>9145774277.0</v>
+        <v>7699153615.0</v>
       </c>
       <c r="I40" s="6">
-        <v>11507573102.0</v>
+        <v>9936767732.0</v>
       </c>
       <c r="J40" s="6">
-        <v>6811155462.0</v>
+        <v>5909393838.0</v>
       </c>
       <c r="K40" s="6">
-        <v>1131458476.0</v>
+        <v>1043312262.0</v>
       </c>
       <c r="L40" s="6">
-        <v>2601799471.0</v>
+        <v>2246616647.0</v>
       </c>
       <c r="M40" s="6">
-        <v>2399498310.0</v>
+        <v>2070871320.0</v>
       </c>
       <c r="N40" s="6">
-        <v>809365188.0</v>
+        <v>721186116.0</v>
       </c>
       <c r="O40" s="6">
-        <v>326354748.0</v>
+        <v>285896657.0</v>
       </c>
       <c r="P40" s="6">
-        <v>483010440.0</v>
+        <v>435289459.0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-10</t>
+            <t xml:space="preserve">2023-12</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>88516.0</v>
+        <v>108124.0</v>
       </c>
       <c r="C41" s="6">
-        <v>15964724198.0</v>
+        <v>17869893706.0</v>
       </c>
       <c r="D41" s="6">
-        <v>10175615136.0</v>
+        <v>12347340564.0</v>
       </c>
       <c r="E41" s="6">
-        <v>5789109062.0</v>
+        <v>5522553142.0</v>
       </c>
       <c r="F41" s="6">
-        <v>2186016095.0</v>
+        <v>1853719775.0</v>
       </c>
       <c r="G41" s="6">
-        <v>927748079.0</v>
+        <v>1250448028.0</v>
       </c>
       <c r="H41" s="6">
-        <v>9247867057.0</v>
+        <v>11096892536.0</v>
       </c>
       <c r="I41" s="6">
-        <v>11470266795.0</v>
+        <v>12428633804.0</v>
       </c>
       <c r="J41" s="6">
-        <v>7036452723.0</v>
+        <v>8249752784.0</v>
       </c>
       <c r="K41" s="6">
-        <v>988572276.0</v>
+        <v>770907781.0</v>
       </c>
       <c r="L41" s="6">
-        <v>2627113579.0</v>
+        <v>3064152120.0</v>
       </c>
       <c r="M41" s="6">
-        <v>2394747392.0</v>
+        <v>2596451746.0</v>
       </c>
       <c r="N41" s="6">
-        <v>817172776.0</v>
+        <v>1070276862.0</v>
       </c>
       <c r="O41" s="6">
-        <v>335877090.0</v>
+        <v>365921464.0</v>
       </c>
       <c r="P41" s="6">
-        <v>481295686.0</v>
+        <v>704355398.0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-09</t>
+            <t xml:space="preserve">2023-11</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>88963.0</v>
+        <v>88769.0</v>
       </c>
       <c r="C42" s="6">
-        <v>15704240439.0</v>
+        <v>15614057255.0</v>
       </c>
       <c r="D42" s="6">
-        <v>10032268188.0</v>
+        <v>9983530756.0</v>
       </c>
       <c r="E42" s="6">
-        <v>5671972251.0</v>
+        <v>5630526499.0</v>
       </c>
       <c r="F42" s="6">
-        <v>2048481600.0</v>
+        <v>2097146403.0</v>
       </c>
       <c r="G42" s="6">
-        <v>935271485.0</v>
+        <v>837501270.0</v>
       </c>
       <c r="H42" s="6">
-        <v>9096996703.0</v>
+        <v>9146029486.0</v>
       </c>
       <c r="I42" s="6">
-        <v>11233406537.0</v>
+        <v>11524344259.0</v>
       </c>
       <c r="J42" s="6">
-        <v>6942478282.0</v>
+        <v>6812257571.0</v>
       </c>
       <c r="K42" s="6">
-        <v>1058300190.0</v>
+        <v>1131458476.0</v>
       </c>
       <c r="L42" s="6">
-        <v>2561603993.0</v>
+        <v>2605384762.0</v>
       </c>
       <c r="M42" s="6">
-        <v>2348343597.0</v>
+        <v>2403020253.0</v>
       </c>
       <c r="N42" s="6">
-        <v>797940812.0</v>
+        <v>809395015.0</v>
       </c>
       <c r="O42" s="6">
-        <v>323419042.0</v>
+        <v>326345475.0</v>
       </c>
       <c r="P42" s="6">
-        <v>474521770.0</v>
+        <v>483049540.0</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-08</t>
+            <t xml:space="preserve">2023-10</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>87719.0</v>
+        <v>88517.0</v>
       </c>
       <c r="C43" s="6">
-        <v>15442989520.0</v>
+        <v>15964381652.0</v>
       </c>
       <c r="D43" s="6">
-        <v>10011300782.0</v>
+        <v>10175534974.0</v>
       </c>
       <c r="E43" s="6">
-        <v>5431688738.0</v>
+        <v>5788846678.0</v>
       </c>
       <c r="F43" s="6">
-        <v>2063328431.0</v>
+        <v>2186018863.0</v>
       </c>
       <c r="G43" s="6">
-        <v>766319778.0</v>
+        <v>927603241.0</v>
       </c>
       <c r="H43" s="6">
-        <v>9244981004.0</v>
+        <v>9247931733.0</v>
       </c>
       <c r="I43" s="6">
-        <v>11457519284.0</v>
+        <v>11468267110.0</v>
       </c>
       <c r="J43" s="6">
-        <v>7296188496.0</v>
+        <v>7036407361.0</v>
       </c>
       <c r="K43" s="6">
-        <v>1012903719.0</v>
+        <v>988572276.0</v>
       </c>
       <c r="L43" s="6">
-        <v>2586163986.0</v>
+        <v>2626762665.0</v>
       </c>
       <c r="M43" s="6">
-        <v>2395166747.0</v>
+        <v>2394327458.0</v>
       </c>
       <c r="N43" s="6">
-        <v>825537380.0</v>
+        <v>817213096.0</v>
       </c>
       <c r="O43" s="6">
-        <v>377879644.0</v>
+        <v>335866819.0</v>
       </c>
       <c r="P43" s="6">
-        <v>447657736.0</v>
+        <v>481346277.0</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-07</t>
+            <t xml:space="preserve">2023-09</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>87465.0</v>
+        <v>88965.0</v>
       </c>
       <c r="C44" s="6">
-        <v>14117503185.0</v>
+        <v>15704105801.0</v>
       </c>
       <c r="D44" s="6">
-        <v>9201992951.0</v>
+        <v>10032052581.0</v>
       </c>
       <c r="E44" s="6">
-        <v>4915510234.0</v>
+        <v>5672053220.0</v>
       </c>
       <c r="F44" s="6">
-        <v>1721081068.0</v>
+        <v>2048583526.0</v>
       </c>
       <c r="G44" s="6">
-        <v>751862673.0</v>
+        <v>935284574.0</v>
       </c>
       <c r="H44" s="6">
-        <v>8450130278.0</v>
+        <v>9096768007.0</v>
       </c>
       <c r="I44" s="6">
-        <v>10321711708.0</v>
+        <v>11229088709.0</v>
       </c>
       <c r="J44" s="6">
-        <v>6296144690.0</v>
+        <v>6942688406.0</v>
       </c>
       <c r="K44" s="6">
-        <v>979168438.0</v>
+        <v>1058300190.0</v>
       </c>
       <c r="L44" s="6">
-        <v>2370423420.0</v>
+        <v>2560747030.0</v>
       </c>
       <c r="M44" s="6">
-        <v>2157226265.0</v>
+        <v>2347436853.0</v>
       </c>
       <c r="N44" s="6">
-        <v>776936847.0</v>
+        <v>797996950.0</v>
       </c>
       <c r="O44" s="6">
-        <v>309447355.0</v>
+        <v>323441634.0</v>
       </c>
       <c r="P44" s="6">
-        <v>467489492.0</v>
+        <v>474555316.0</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-06</t>
+            <t xml:space="preserve">2023-08</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>106135.0</v>
+        <v>87723.0</v>
       </c>
       <c r="C45" s="6">
-        <v>15846171721.0</v>
+        <v>15443516738.0</v>
       </c>
       <c r="D45" s="6">
-        <v>10418962129.0</v>
+        <v>10011501286.0</v>
       </c>
       <c r="E45" s="6">
-        <v>5427209592.0</v>
+        <v>5432015452.0</v>
       </c>
       <c r="F45" s="6">
-        <v>1966038886.0</v>
+        <v>2063336559.0</v>
       </c>
       <c r="G45" s="6">
-        <v>846989835.0</v>
+        <v>766387341.0</v>
       </c>
       <c r="H45" s="6">
-        <v>9571972294.0</v>
+        <v>9245113945.0</v>
       </c>
       <c r="I45" s="6">
-        <v>11443775574.0</v>
+        <v>11466986556.0</v>
       </c>
       <c r="J45" s="6">
-        <v>7165935981.0</v>
+        <v>7296183458.0</v>
       </c>
       <c r="K45" s="6">
-        <v>963077700.0</v>
+        <v>1012903719.0</v>
       </c>
       <c r="L45" s="6">
-        <v>2667319819.0</v>
+        <v>2588230087.0</v>
       </c>
       <c r="M45" s="6">
-        <v>2391939180.0</v>
+        <v>2397154874.0</v>
       </c>
       <c r="N45" s="6">
-        <v>866010229.0</v>
+        <v>825584831.0</v>
       </c>
       <c r="O45" s="6">
-        <v>348043690.0</v>
+        <v>378278174.0</v>
       </c>
       <c r="P45" s="6">
-        <v>517966539.0</v>
+        <v>447306657.0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-05</t>
+            <t xml:space="preserve">2023-07</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>87041.0</v>
+        <v>87468.0</v>
       </c>
       <c r="C46" s="6">
-        <v>15146507190.0</v>
+        <v>14117476772.0</v>
       </c>
       <c r="D46" s="6">
-        <v>9819395448.0</v>
+        <v>9201967027.0</v>
       </c>
       <c r="E46" s="6">
-        <v>5327111742.0</v>
+        <v>4915509745.0</v>
       </c>
       <c r="F46" s="6">
-        <v>1958606178.0</v>
+        <v>1721108311.0</v>
       </c>
       <c r="G46" s="6">
-        <v>833347258.0</v>
+        <v>751816530.0</v>
       </c>
       <c r="H46" s="6">
-        <v>8986048190.0</v>
+        <v>8450150497.0</v>
       </c>
       <c r="I46" s="6">
-        <v>10887665806.0</v>
+        <v>10322998346.0</v>
       </c>
       <c r="J46" s="6">
-        <v>6539706553.0</v>
+        <v>6296475342.0</v>
       </c>
       <c r="K46" s="6">
-        <v>964169234.0</v>
+        <v>979159857.0</v>
       </c>
       <c r="L46" s="6">
-        <v>2547346666.0</v>
+        <v>2370710533.0</v>
       </c>
       <c r="M46" s="6">
-        <v>2275628579.0</v>
+        <v>2157496459.0</v>
       </c>
       <c r="N46" s="6">
-        <v>825583367.0</v>
+        <v>776945840.0</v>
       </c>
       <c r="O46" s="6">
-        <v>311301020.0</v>
+        <v>309447483.0</v>
       </c>
       <c r="P46" s="6">
-        <v>514282347.0</v>
+        <v>467498357.0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-04</t>
+            <t xml:space="preserve">2023-06</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>86704.0</v>
+        <v>106137.0</v>
       </c>
       <c r="C47" s="6">
-        <v>13968962574.0</v>
+        <v>15845361416.0</v>
       </c>
       <c r="D47" s="6">
-        <v>8908702211.0</v>
+        <v>10418083568.0</v>
       </c>
       <c r="E47" s="6">
-        <v>5060260363.0</v>
+        <v>5427277848.0</v>
       </c>
       <c r="F47" s="6">
-        <v>1906980800.0</v>
+        <v>1966042592.0</v>
       </c>
       <c r="G47" s="6">
-        <v>775791540.0</v>
+        <v>846041978.0</v>
       </c>
       <c r="H47" s="6">
-        <v>8132910671.0</v>
+        <v>9572041590.0</v>
       </c>
       <c r="I47" s="6">
-        <v>9942938515.0</v>
+        <v>11445702098.0</v>
       </c>
       <c r="J47" s="6">
-        <v>5934325800.0</v>
+        <v>7166487300.0</v>
       </c>
       <c r="K47" s="6">
-        <v>938844995.0</v>
+        <v>963092400.0</v>
       </c>
       <c r="L47" s="6">
-        <v>2315777267.0</v>
+        <v>2667761638.0</v>
       </c>
       <c r="M47" s="6">
-        <v>2078783702.0</v>
+        <v>2392343750.0</v>
       </c>
       <c r="N47" s="6">
-        <v>759924012.0</v>
+        <v>866016837.0</v>
       </c>
       <c r="O47" s="6">
-        <v>300965996.0</v>
+        <v>348044724.0</v>
       </c>
       <c r="P47" s="6">
-        <v>458958016.0</v>
+        <v>517972113.0</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-03</t>
+            <t xml:space="preserve">2023-05</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>87204.0</v>
+        <v>87042.0</v>
       </c>
       <c r="C48" s="6">
-        <v>15581294794.0</v>
+        <v>15146322591.0</v>
       </c>
       <c r="D48" s="6">
-        <v>9767824494.0</v>
+        <v>9819146782.0</v>
       </c>
       <c r="E48" s="6">
-        <v>5813470300.0</v>
+        <v>5327175809.0</v>
       </c>
       <c r="F48" s="6">
-        <v>2164488832.0</v>
+        <v>1958606258.0</v>
       </c>
       <c r="G48" s="6">
-        <v>885958258.0</v>
+        <v>833118405.0</v>
       </c>
       <c r="H48" s="6">
-        <v>8881866236.0</v>
+        <v>8986028377.0</v>
       </c>
       <c r="I48" s="6">
-        <v>11158828415.0</v>
+        <v>10889037497.0</v>
       </c>
       <c r="J48" s="6">
-        <v>6653372048.0</v>
+        <v>6540509129.0</v>
       </c>
       <c r="K48" s="6">
-        <v>950449205.0</v>
+        <v>964169234.0</v>
       </c>
       <c r="L48" s="6">
-        <v>2567807569.0</v>
+        <v>2547688127.0</v>
       </c>
       <c r="M48" s="6">
-        <v>2331189470.0</v>
+        <v>2275916634.0</v>
       </c>
       <c r="N48" s="6">
-        <v>820978008.0</v>
+        <v>825633485.0</v>
       </c>
       <c r="O48" s="6">
-        <v>350961749.0</v>
+        <v>311288358.0</v>
       </c>
       <c r="P48" s="6">
-        <v>470016259.0</v>
+        <v>514345127.0</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-02</t>
+            <t xml:space="preserve">2023-04</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>85851.0</v>
+        <v>86704.0</v>
       </c>
       <c r="C49" s="6">
-        <v>13496113316.0</v>
+        <v>13969135031.0</v>
       </c>
       <c r="D49" s="6">
-        <v>8327269539.0</v>
+        <v>8908802742.0</v>
       </c>
       <c r="E49" s="6">
-        <v>5168843777.0</v>
+        <v>5060332289.0</v>
       </c>
       <c r="F49" s="6">
-        <v>1871852857.0</v>
+        <v>1906980800.0</v>
       </c>
       <c r="G49" s="6">
-        <v>772894894.0</v>
+        <v>775817244.0</v>
       </c>
       <c r="H49" s="6">
-        <v>7554374645.0</v>
+        <v>8132985498.0</v>
       </c>
       <c r="I49" s="6">
-        <v>9624368673.0</v>
+        <v>9945116100.0</v>
       </c>
       <c r="J49" s="6">
-        <v>5708191947.0</v>
+        <v>5935368485.0</v>
       </c>
       <c r="K49" s="6">
-        <v>779878176.0</v>
+        <v>938863943.0</v>
       </c>
       <c r="L49" s="6">
-        <v>2202639046.0</v>
+        <v>2316231804.0</v>
       </c>
       <c r="M49" s="6">
-        <v>2010415081.0</v>
+        <v>2079240995.0</v>
       </c>
       <c r="N49" s="6">
-        <v>692242691.0</v>
+        <v>759930885.0</v>
       </c>
       <c r="O49" s="6">
-        <v>305136148.0</v>
+        <v>300980501.0</v>
       </c>
       <c r="P49" s="6">
-        <v>387106543.0</v>
+        <v>458950384.0</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023-01</t>
+            <t xml:space="preserve">2023-03</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>85626.0</v>
+        <v>87205.0</v>
       </c>
       <c r="C50" s="6">
-        <v>13829778158.0</v>
+        <v>15581938262.0</v>
       </c>
       <c r="D50" s="6">
-        <v>8510527771.0</v>
+        <v>9767779919.0</v>
       </c>
       <c r="E50" s="6">
-        <v>5319250387.0</v>
+        <v>5814158343.0</v>
       </c>
       <c r="F50" s="6">
-        <v>2040861531.0</v>
+        <v>2164398358.0</v>
       </c>
       <c r="G50" s="6">
-        <v>776207160.0</v>
+        <v>885876142.0</v>
       </c>
       <c r="H50" s="6">
-        <v>7734320611.0</v>
+        <v>8881903777.0</v>
       </c>
       <c r="I50" s="6">
-        <v>9960104500.0</v>
+        <v>11160625862.0</v>
       </c>
       <c r="J50" s="6">
-        <v>5891498230.0</v>
+        <v>6654222539.0</v>
       </c>
       <c r="K50" s="6">
-        <v>970232014.0</v>
+        <v>950449205.0</v>
       </c>
       <c r="L50" s="6">
-        <v>2214772703.0</v>
+        <v>2568250463.0</v>
       </c>
       <c r="M50" s="6">
-        <v>2078050169.0</v>
+        <v>2331566934.0</v>
       </c>
       <c r="N50" s="6">
-        <v>719553130.0</v>
+        <v>821038619.0</v>
       </c>
       <c r="O50" s="6">
-        <v>310034615.0</v>
+        <v>350959760.0</v>
       </c>
       <c r="P50" s="6">
-        <v>409518515.0</v>
+        <v>470078859.0</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-12</t>
+            <t xml:space="preserve">2023-02</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>103645.0</v>
+        <v>85852.0</v>
       </c>
       <c r="C51" s="6">
-        <v>19183842261.0</v>
+        <v>13496201615.0</v>
       </c>
       <c r="D51" s="6">
-        <v>12974852443.0</v>
+        <v>8327317709.0</v>
       </c>
       <c r="E51" s="6">
-        <v>6208989818.0</v>
+        <v>5168883906.0</v>
       </c>
       <c r="F51" s="6">
-        <v>1991220721.0</v>
+        <v>1871857615.0</v>
       </c>
       <c r="G51" s="6">
-        <v>1021853860.0</v>
+        <v>772879440.0</v>
       </c>
       <c r="H51" s="6">
-        <v>11952998583.0</v>
+        <v>7554438269.0</v>
       </c>
       <c r="I51" s="6">
-        <v>14084833313.0</v>
+        <v>9625352692.0</v>
       </c>
       <c r="J51" s="6">
-        <v>8724502272.0</v>
+        <v>5708465447.0</v>
       </c>
       <c r="K51" s="6">
-        <v>1211224253.0</v>
+        <v>779878176.0</v>
       </c>
       <c r="L51" s="6">
-        <v>3391297317.0</v>
+        <v>2202955262.0</v>
       </c>
       <c r="M51" s="6">
-        <v>2946295259.0</v>
+        <v>2010621725.0</v>
       </c>
       <c r="N51" s="6">
-        <v>1162848559.0</v>
+        <v>692266579.0</v>
       </c>
       <c r="O51" s="6">
-        <v>397548490.0</v>
+        <v>305069057.0</v>
       </c>
       <c r="P51" s="6">
-        <v>765300069.0</v>
+        <v>387197522.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-11</t>
+            <t xml:space="preserve">2023-01</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>84792.0</v>
+        <v>85626.0</v>
       </c>
       <c r="C52" s="6">
-        <v>16370017873.0</v>
+        <v>13829543362.0</v>
       </c>
       <c r="D52" s="6">
-        <v>9838858312.0</v>
+        <v>8510391283.0</v>
       </c>
       <c r="E52" s="6">
-        <v>6531159561.0</v>
+        <v>5319152079.0</v>
       </c>
       <c r="F52" s="6">
-        <v>2442202848.0</v>
+        <v>2040973032.0</v>
       </c>
       <c r="G52" s="6">
-        <v>636273770.0</v>
+        <v>776168355.0</v>
       </c>
       <c r="H52" s="6">
-        <v>9202584542.0</v>
+        <v>7734222928.0</v>
       </c>
       <c r="I52" s="6">
-        <v>12088188596.0</v>
+        <v>9962104152.0</v>
       </c>
       <c r="J52" s="6">
-        <v>6992046925.0</v>
+        <v>5892055144.0</v>
       </c>
       <c r="K52" s="6">
-        <v>1032870410.0</v>
+        <v>970232014.0</v>
       </c>
       <c r="L52" s="6">
-        <v>2739893981.0</v>
+        <v>2215216344.0</v>
       </c>
       <c r="M52" s="6">
-        <v>2525674101.0</v>
+        <v>2078470096.0</v>
       </c>
       <c r="N52" s="6">
-        <v>832535801.0</v>
+        <v>719549269.0</v>
       </c>
       <c r="O52" s="6">
-        <v>357354338.0</v>
+        <v>310041096.0</v>
       </c>
       <c r="P52" s="6">
-        <v>475181463.0</v>
+        <v>409508173.0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-10</t>
+            <t xml:space="preserve">2022-12</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>84368.0</v>
+        <v>103645.0</v>
       </c>
       <c r="C53" s="6">
-        <v>16421152328.0</v>
+        <v>19183842261.0</v>
       </c>
       <c r="D53" s="6">
-        <v>9968662637.0</v>
+        <v>12974852443.0</v>
       </c>
       <c r="E53" s="6">
-        <v>6452489691.0</v>
+        <v>6208989818.0</v>
       </c>
       <c r="F53" s="6">
-        <v>2450943021.0</v>
+        <v>1991220721.0</v>
       </c>
       <c r="G53" s="6">
-        <v>733099989.0</v>
+        <v>1021853860.0</v>
       </c>
       <c r="H53" s="6">
-        <v>9235562648.0</v>
+        <v>11952998583.0</v>
       </c>
       <c r="I53" s="6">
-        <v>12368499028.0</v>
+        <v>14084987052.0</v>
       </c>
       <c r="J53" s="6">
-        <v>7216212786.0</v>
+        <v>8724656010.0</v>
       </c>
       <c r="K53" s="6">
-        <v>1471726967.0</v>
+        <v>1211224253.0</v>
       </c>
       <c r="L53" s="6">
-        <v>2676486931.0</v>
+        <v>3391329602.0</v>
       </c>
       <c r="M53" s="6">
-        <v>2584401508.0</v>
+        <v>2946327544.0</v>
       </c>
       <c r="N53" s="6">
-        <v>827167437.0</v>
+        <v>1162848559.0</v>
       </c>
       <c r="O53" s="6">
-        <v>378201192.0</v>
+        <v>397548490.0</v>
       </c>
       <c r="P53" s="6">
-        <v>448966245.0</v>
+        <v>765300069.0</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-09</t>
+            <t xml:space="preserve">2022-11</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>84975.0</v>
+        <v>84792.0</v>
       </c>
       <c r="C54" s="6">
-        <v>16760812075.0</v>
+        <v>16370017873.0</v>
       </c>
       <c r="D54" s="6">
-        <v>10056502203.0</v>
+        <v>9838858312.0</v>
       </c>
       <c r="E54" s="6">
-        <v>6704309872.0</v>
+        <v>6531159561.0</v>
       </c>
       <c r="F54" s="6">
-        <v>2501477846.0</v>
+        <v>2442202848.0</v>
       </c>
       <c r="G54" s="6">
-        <v>698368434.0</v>
+        <v>636273770.0</v>
       </c>
       <c r="H54" s="6">
-        <v>9358133769.0</v>
+        <v>9202584542.0</v>
       </c>
       <c r="I54" s="6">
-        <v>12306796995.0</v>
+        <v>12088188596.0</v>
       </c>
       <c r="J54" s="6">
-        <v>7246051043.0</v>
+        <v>6992046925.0</v>
       </c>
       <c r="K54" s="6">
-        <v>1250208529.0</v>
+        <v>1032870410.0</v>
       </c>
       <c r="L54" s="6">
-        <v>2717310863.0</v>
+        <v>2739893981.0</v>
       </c>
       <c r="M54" s="6">
-        <v>2560995988.0</v>
+        <v>2525674101.0</v>
       </c>
       <c r="N54" s="6">
-        <v>834924170.0</v>
+        <v>832535801.0</v>
       </c>
       <c r="O54" s="6">
-        <v>381952211.0</v>
+        <v>357354338.0</v>
       </c>
       <c r="P54" s="6">
-        <v>452971959.0</v>
+        <v>475181463.0</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-08</t>
+            <t xml:space="preserve">2022-10</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>83599.0</v>
+        <v>84368.0</v>
       </c>
       <c r="C55" s="6">
-        <v>16582295175.0</v>
+        <v>16421152328.0</v>
       </c>
       <c r="D55" s="6">
-        <v>10189613843.0</v>
+        <v>9968662637.0</v>
       </c>
       <c r="E55" s="6">
-        <v>6392681332.0</v>
+        <v>6452489691.0</v>
       </c>
       <c r="F55" s="6">
-        <v>2547889625.0</v>
+        <v>2450943021.0</v>
       </c>
       <c r="G55" s="6">
-        <v>627538750.0</v>
+        <v>733099989.0</v>
       </c>
       <c r="H55" s="6">
-        <v>9562075093.0</v>
+        <v>9235562648.0</v>
       </c>
       <c r="I55" s="6">
-        <v>12976343071.0</v>
+        <v>12368499028.0</v>
       </c>
       <c r="J55" s="6">
-        <v>7641849658.0</v>
+        <v>7216212786.0</v>
       </c>
       <c r="K55" s="6">
-        <v>1332808410.0</v>
+        <v>1471726967.0</v>
       </c>
       <c r="L55" s="6">
-        <v>2797976554.0</v>
+        <v>2676486931.0</v>
       </c>
       <c r="M55" s="6">
-        <v>2710595561.0</v>
+        <v>2584401508.0</v>
       </c>
       <c r="N55" s="6">
-        <v>865669712.0</v>
+        <v>827167437.0</v>
       </c>
       <c r="O55" s="6">
-        <v>455131627.0</v>
+        <v>378201192.0</v>
       </c>
       <c r="P55" s="6">
-        <v>410538085.0</v>
+        <v>448966245.0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-07</t>
+            <t xml:space="preserve">2022-09</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>83125.0</v>
+        <v>84975.0</v>
       </c>
       <c r="C56" s="6">
-        <v>14548222592.0</v>
+        <v>16760812075.0</v>
       </c>
       <c r="D56" s="6">
-        <v>9003485935.0</v>
+        <v>10056502203.0</v>
       </c>
       <c r="E56" s="6">
-        <v>5544736657.0</v>
+        <v>6704309872.0</v>
       </c>
       <c r="F56" s="6">
-        <v>2138528083.0</v>
+        <v>2501477846.0</v>
       </c>
       <c r="G56" s="6">
-        <v>558443555.0</v>
+        <v>698368434.0</v>
       </c>
       <c r="H56" s="6">
-        <v>8445042380.0</v>
+        <v>9358133769.0</v>
       </c>
       <c r="I56" s="6">
-        <v>10975962450.0</v>
+        <v>12306796995.0</v>
       </c>
       <c r="J56" s="6">
-        <v>6281773628.0</v>
+        <v>7246051043.0</v>
       </c>
       <c r="K56" s="6">
-        <v>1354113667.0</v>
+        <v>1250208529.0</v>
       </c>
       <c r="L56" s="6">
-        <v>2426496898.0</v>
+        <v>2717310863.0</v>
       </c>
       <c r="M56" s="6">
-        <v>2292290782.0</v>
+        <v>2560995988.0</v>
       </c>
       <c r="N56" s="6">
-        <v>772025494.0</v>
+        <v>834924170.0</v>
       </c>
       <c r="O56" s="6">
-        <v>328259845.0</v>
+        <v>381952211.0</v>
       </c>
       <c r="P56" s="6">
-        <v>443765649.0</v>
+        <v>452971959.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-06</t>
+            <t xml:space="preserve">2022-08</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>100979.0</v>
+        <v>83599.0</v>
       </c>
       <c r="C57" s="6">
-        <v>15595522181.0</v>
+        <v>16582295175.0</v>
       </c>
       <c r="D57" s="6">
-        <v>9976636134.0</v>
+        <v>10189613843.0</v>
       </c>
       <c r="E57" s="6">
-        <v>5618886047.0</v>
+        <v>6392681332.0</v>
       </c>
       <c r="F57" s="6">
-        <v>2129024780.0</v>
+        <v>2547889625.0</v>
       </c>
       <c r="G57" s="6">
-        <v>747596839.0</v>
+        <v>627538750.0</v>
       </c>
       <c r="H57" s="6">
-        <v>9229039295.0</v>
+        <v>9562075093.0</v>
       </c>
       <c r="I57" s="6">
-        <v>11664643826.0</v>
+        <v>12976315152.0</v>
       </c>
       <c r="J57" s="6">
-        <v>7056267103.0</v>
+        <v>7641821577.0</v>
       </c>
       <c r="K57" s="6">
-        <v>1003390943.0</v>
+        <v>1332808410.0</v>
       </c>
       <c r="L57" s="6">
-        <v>2644899225.0</v>
+        <v>2797976588.0</v>
       </c>
       <c r="M57" s="6">
-        <v>2429141950.0</v>
+        <v>2710589698.0</v>
       </c>
       <c r="N57" s="6">
-        <v>838522342.0</v>
+        <v>865675609.0</v>
       </c>
       <c r="O57" s="6">
-        <v>384653559.0</v>
+        <v>455131627.0</v>
       </c>
       <c r="P57" s="6">
-        <v>453868783.0</v>
+        <v>410543982.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-05</t>
+            <t xml:space="preserve">2022-07</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>82452.0</v>
+        <v>83125.0</v>
       </c>
       <c r="C58" s="6">
-        <v>14960113431.0</v>
+        <v>14548222592.0</v>
       </c>
       <c r="D58" s="6">
-        <v>9303251217.0</v>
+        <v>9003485935.0</v>
       </c>
       <c r="E58" s="6">
-        <v>5656862214.0</v>
+        <v>5544736657.0</v>
       </c>
       <c r="F58" s="6">
-        <v>2363896217.0</v>
+        <v>2138528083.0</v>
       </c>
       <c r="G58" s="6">
-        <v>620814488.0</v>
+        <v>558443555.0</v>
       </c>
       <c r="H58" s="6">
-        <v>8682436729.0</v>
+        <v>8445042380.0</v>
       </c>
       <c r="I58" s="6">
-        <v>10731857265.0</v>
+        <v>10975962450.0</v>
       </c>
       <c r="J58" s="6">
-        <v>6510772680.0</v>
+        <v>6281773628.0</v>
       </c>
       <c r="K58" s="6">
-        <v>885201800.0</v>
+        <v>1354113667.0</v>
       </c>
       <c r="L58" s="6">
-        <v>2479923598.0</v>
+        <v>2426496898.0</v>
       </c>
       <c r="M58" s="6">
-        <v>2239838151.0</v>
+        <v>2292290782.0</v>
       </c>
       <c r="N58" s="6">
-        <v>794979758.0</v>
+        <v>772025494.0</v>
       </c>
       <c r="O58" s="6">
-        <v>343488697.0</v>
+        <v>328259845.0</v>
       </c>
       <c r="P58" s="6">
-        <v>451491061.0</v>
+        <v>443765649.0</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-04</t>
+            <t xml:space="preserve">2022-06</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>82117.0</v>
+        <v>100979.0</v>
       </c>
       <c r="C59" s="6">
-        <v>14469374037.0</v>
+        <v>15595494056.0</v>
       </c>
       <c r="D59" s="6">
-        <v>8925877363.0</v>
+        <v>9976608009.0</v>
       </c>
       <c r="E59" s="6">
-        <v>5543496674.0</v>
+        <v>5618886047.0</v>
       </c>
       <c r="F59" s="6">
-        <v>2347017672.0</v>
+        <v>2129024780.0</v>
       </c>
       <c r="G59" s="6">
-        <v>564676916.0</v>
+        <v>747568714.0</v>
       </c>
       <c r="H59" s="6">
-        <v>8361200447.0</v>
+        <v>9229039295.0</v>
       </c>
       <c r="I59" s="6">
-        <v>10543715611.0</v>
+        <v>11664643826.0</v>
       </c>
       <c r="J59" s="6">
-        <v>6300949078.0</v>
+        <v>7056267103.0</v>
       </c>
       <c r="K59" s="6">
-        <v>1259950747.0</v>
+        <v>1003390943.0</v>
       </c>
       <c r="L59" s="6">
-        <v>2337977244.0</v>
+        <v>2644899225.0</v>
       </c>
       <c r="M59" s="6">
-        <v>2204275440.0</v>
+        <v>2429141950.0</v>
       </c>
       <c r="N59" s="6">
-        <v>761360288.0</v>
+        <v>838522342.0</v>
       </c>
       <c r="O59" s="6">
-        <v>340349353.0</v>
+        <v>384498504.0</v>
       </c>
       <c r="P59" s="6">
-        <v>421010935.0</v>
+        <v>454023838.0</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-03</t>
+            <t xml:space="preserve">2022-05</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>82760.0</v>
+        <v>82452.0</v>
       </c>
       <c r="C60" s="6">
-        <v>15169905002.0</v>
+        <v>14960113431.0</v>
       </c>
       <c r="D60" s="6">
-        <v>9352891049.0</v>
+        <v>9303251217.0</v>
       </c>
       <c r="E60" s="6">
-        <v>5817013953.0</v>
+        <v>5656862214.0</v>
       </c>
       <c r="F60" s="6">
-        <v>2447980968.0</v>
+        <v>2363896217.0</v>
       </c>
       <c r="G60" s="6">
-        <v>707431748.0</v>
+        <v>620814488.0</v>
       </c>
       <c r="H60" s="6">
-        <v>8645459301.0</v>
+        <v>8682436729.0</v>
       </c>
       <c r="I60" s="6">
-        <v>11690324091.0</v>
+        <v>10731857265.0</v>
       </c>
       <c r="J60" s="6">
-        <v>6522946109.0</v>
+        <v>6510772680.0</v>
       </c>
       <c r="K60" s="6">
-        <v>1447400438.0</v>
+        <v>885201800.0</v>
       </c>
       <c r="L60" s="6">
-        <v>2550064408.0</v>
+        <v>2479923598.0</v>
       </c>
       <c r="M60" s="6">
-        <v>2444166628.0</v>
+        <v>2239838151.0</v>
       </c>
       <c r="N60" s="6">
-        <v>788953706.0</v>
+        <v>794979758.0</v>
       </c>
       <c r="O60" s="6">
-        <v>354121469.0</v>
+        <v>343488697.0</v>
       </c>
       <c r="P60" s="6">
-        <v>434832237.0</v>
+        <v>451491061.0</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-02</t>
+            <t xml:space="preserve">2022-04</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>81517.0</v>
+        <v>82117.0</v>
       </c>
       <c r="C61" s="6">
-        <v>11926965424.0</v>
+        <v>14469374037.0</v>
       </c>
       <c r="D61" s="6">
-        <v>7145732748.0</v>
+        <v>8925877363.0</v>
       </c>
       <c r="E61" s="6">
-        <v>4781232676.0</v>
+        <v>5543496674.0</v>
       </c>
       <c r="F61" s="6">
-        <v>1853651835.0</v>
+        <v>2347017672.0</v>
       </c>
       <c r="G61" s="6">
-        <v>530181491.0</v>
+        <v>564676916.0</v>
       </c>
       <c r="H61" s="6">
-        <v>6615551257.0</v>
+        <v>8361200447.0</v>
       </c>
       <c r="I61" s="6">
-        <v>8784457706.0</v>
+        <v>10543715611.0</v>
       </c>
       <c r="J61" s="6">
-        <v>4957022409.0</v>
+        <v>6300949078.0</v>
       </c>
       <c r="K61" s="6">
-        <v>1038208996.0</v>
+        <v>1259950747.0</v>
       </c>
       <c r="L61" s="6">
-        <v>1930980249.0</v>
+        <v>2337977244.0</v>
       </c>
       <c r="M61" s="6">
-        <v>1831678935.0</v>
+        <v>2204275440.0</v>
       </c>
       <c r="N61" s="6">
-        <v>603794776.0</v>
+        <v>761360288.0</v>
       </c>
       <c r="O61" s="6">
-        <v>267850394.0</v>
+        <v>340349353.0</v>
       </c>
       <c r="P61" s="6">
-        <v>335944382.0</v>
+        <v>421010935.0</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022-01</t>
+            <t xml:space="preserve">2022-03</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>81193.0</v>
+        <v>82760.0</v>
       </c>
       <c r="C62" s="6">
-        <v>12040192673.0</v>
+        <v>15169905002.0</v>
       </c>
       <c r="D62" s="6">
-        <v>7261095310.0</v>
+        <v>9352891049.0</v>
       </c>
       <c r="E62" s="6">
-        <v>4779097363.0</v>
+        <v>5817013953.0</v>
       </c>
       <c r="F62" s="6">
-        <v>1895209256.0</v>
+        <v>2447980968.0</v>
       </c>
       <c r="G62" s="6">
-        <v>561512375.0</v>
+        <v>707431748.0</v>
       </c>
       <c r="H62" s="6">
-        <v>6699582935.0</v>
+        <v>8645459301.0</v>
       </c>
       <c r="I62" s="6">
-        <v>8757838642.0</v>
+        <v>11690324091.0</v>
       </c>
       <c r="J62" s="6">
-        <v>5069069127.0</v>
+        <v>6522946109.0</v>
       </c>
       <c r="K62" s="6">
-        <v>1040925110.0</v>
+        <v>1447400438.0</v>
       </c>
       <c r="L62" s="6">
-        <v>1929888878.0</v>
+        <v>2550064408.0</v>
       </c>
       <c r="M62" s="6">
-        <v>1830011100.0</v>
+        <v>2444166628.0</v>
       </c>
       <c r="N62" s="6">
-        <v>623869998.0</v>
+        <v>788953706.0</v>
       </c>
       <c r="O62" s="6">
-        <v>283000667.0</v>
+        <v>354121469.0</v>
       </c>
       <c r="P62" s="6">
-        <v>340869331.0</v>
+        <v>434832237.0</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-12</t>
+            <t xml:space="preserve">2022-02</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>98500.0</v>
+        <v>81517.0</v>
       </c>
       <c r="C63" s="6">
-        <v>16225068050.0</v>
+        <v>11926965424.0</v>
       </c>
       <c r="D63" s="6">
-        <v>10772512724.0</v>
+        <v>7145732748.0</v>
       </c>
       <c r="E63" s="6">
-        <v>5452555326.0</v>
+        <v>4781232676.0</v>
       </c>
       <c r="F63" s="6">
-        <v>1890626755.0</v>
+        <v>1853651835.0</v>
       </c>
       <c r="G63" s="6">
-        <v>804398095.0</v>
+        <v>530181491.0</v>
       </c>
       <c r="H63" s="6">
-        <v>9968114629.0</v>
+        <v>6615551257.0</v>
       </c>
       <c r="I63" s="6">
-        <v>11946209116.0</v>
+        <v>8784457706.0</v>
       </c>
       <c r="J63" s="6">
-        <v>7531609800.0</v>
+        <v>4957022409.0</v>
       </c>
       <c r="K63" s="6">
-        <v>1058463119.0</v>
+        <v>1038208996.0</v>
       </c>
       <c r="L63" s="6">
-        <v>2824886403.0</v>
+        <v>1930980249.0</v>
       </c>
       <c r="M63" s="6">
-        <v>2498385841.0</v>
+        <v>1831678935.0</v>
       </c>
       <c r="N63" s="6">
-        <v>959166230.0</v>
+        <v>603794776.0</v>
       </c>
       <c r="O63" s="6">
-        <v>357735249.0</v>
+        <v>267850394.0</v>
       </c>
       <c r="P63" s="6">
-        <v>601430981.0</v>
+        <v>335944382.0</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-11</t>
+            <t xml:space="preserve">2022-01</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>80438.0</v>
+        <v>81193.0</v>
       </c>
       <c r="C64" s="6">
-        <v>13824115847.0</v>
+        <v>12040192673.0</v>
       </c>
       <c r="D64" s="6">
-        <v>8038415816.0</v>
+        <v>7261095310.0</v>
       </c>
       <c r="E64" s="6">
-        <v>5785700031.0</v>
+        <v>4779097363.0</v>
       </c>
       <c r="F64" s="6">
-        <v>2019666172.0</v>
+        <v>1895209256.0</v>
       </c>
       <c r="G64" s="6">
-        <v>519734203.0</v>
+        <v>561512375.0</v>
       </c>
       <c r="H64" s="6">
-        <v>7518681613.0</v>
+        <v>6699582935.0</v>
       </c>
       <c r="I64" s="6">
-        <v>9871070326.0</v>
+        <v>8757838642.0</v>
       </c>
       <c r="J64" s="6">
-        <v>5665699703.0</v>
+        <v>5069069127.0</v>
       </c>
       <c r="K64" s="6">
-        <v>1161377648.0</v>
+        <v>1040925110.0</v>
       </c>
       <c r="L64" s="6">
-        <v>2177336584.0</v>
+        <v>1929888878.0</v>
       </c>
       <c r="M64" s="6">
-        <v>2061439122.0</v>
+        <v>1830011100.0</v>
       </c>
       <c r="N64" s="6">
-        <v>666074150.0</v>
+        <v>623869998.0</v>
       </c>
       <c r="O64" s="6">
-        <v>279659190.0</v>
+        <v>283000667.0</v>
       </c>
       <c r="P64" s="6">
-        <v>386414960.0</v>
+        <v>340869331.0</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-10</t>
+            <t xml:space="preserve">2021-12</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>80219.0</v>
+        <v>98500.0</v>
       </c>
       <c r="C65" s="6">
-        <v>13039286125.0</v>
+        <v>16225068050.0</v>
       </c>
       <c r="D65" s="6">
-        <v>8014616968.0</v>
+        <v>10772512724.0</v>
       </c>
       <c r="E65" s="6">
-        <v>5024669157.0</v>
+        <v>5452555326.0</v>
       </c>
       <c r="F65" s="6">
-        <v>1830817405.0</v>
+        <v>1890626755.0</v>
       </c>
       <c r="G65" s="6">
-        <v>513849632.0</v>
+        <v>804398095.0</v>
       </c>
       <c r="H65" s="6">
-        <v>7500767336.0</v>
+        <v>9968114629.0</v>
       </c>
       <c r="I65" s="6">
-        <v>9518826733.0</v>
+        <v>11946209116.0</v>
       </c>
       <c r="J65" s="6">
-        <v>5727606023.0</v>
+        <v>7531609800.0</v>
       </c>
       <c r="K65" s="6">
-        <v>1101738019.0</v>
+        <v>1058463119.0</v>
       </c>
       <c r="L65" s="6">
-        <v>2122041557.0</v>
+        <v>2824886403.0</v>
       </c>
       <c r="M65" s="6">
-        <v>1986900743.0</v>
+        <v>2498385841.0</v>
       </c>
       <c r="N65" s="6">
-        <v>654607432.0</v>
+        <v>959166230.0</v>
       </c>
       <c r="O65" s="6">
-        <v>263700739.0</v>
+        <v>357735249.0</v>
       </c>
       <c r="P65" s="6">
-        <v>390906693.0</v>
+        <v>601430981.0</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-09</t>
+            <t xml:space="preserve">2021-11</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>80678.0</v>
+        <v>80438.0</v>
       </c>
       <c r="C66" s="6">
-        <v>12973088018.0</v>
+        <v>13824115847.0</v>
       </c>
       <c r="D66" s="6">
-        <v>8019045018.0</v>
+        <v>8038415816.0</v>
       </c>
       <c r="E66" s="6">
-        <v>4954043000.0</v>
+        <v>5785700031.0</v>
       </c>
       <c r="F66" s="6">
-        <v>1824609085.0</v>
+        <v>2019666172.0</v>
       </c>
       <c r="G66" s="6">
-        <v>648937440.0</v>
+        <v>519734203.0</v>
       </c>
       <c r="H66" s="6">
-        <v>7370107578.0</v>
+        <v>7518681613.0</v>
       </c>
       <c r="I66" s="6">
-        <v>9313671706.0</v>
+        <v>9871070326.0</v>
       </c>
       <c r="J66" s="6">
-        <v>5605213115.0</v>
+        <v>5665699703.0</v>
       </c>
       <c r="K66" s="6">
-        <v>1077422633.0</v>
+        <v>1161377648.0</v>
       </c>
       <c r="L66" s="6">
-        <v>2074589872.0</v>
+        <v>2177336584.0</v>
       </c>
       <c r="M66" s="6">
-        <v>1945793545.0</v>
+        <v>2061439122.0</v>
       </c>
       <c r="N66" s="6">
-        <v>636066995.0</v>
+        <v>666074150.0</v>
       </c>
       <c r="O66" s="6">
-        <v>260484908.0</v>
+        <v>279659190.0</v>
       </c>
       <c r="P66" s="6">
-        <v>375582087.0</v>
+        <v>386414960.0</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-08</t>
+            <t xml:space="preserve">2021-10</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>79497.0</v>
+        <v>80219.0</v>
       </c>
       <c r="C67" s="6">
-        <v>12243524764.0</v>
+        <v>13039286125.0</v>
       </c>
       <c r="D67" s="6">
-        <v>7718628405.0</v>
+        <v>8014616968.0</v>
       </c>
       <c r="E67" s="6">
-        <v>4524896359.0</v>
+        <v>5024669157.0</v>
       </c>
       <c r="F67" s="6">
-        <v>1706318889.0</v>
+        <v>1830817405.0</v>
       </c>
       <c r="G67" s="6">
-        <v>501076527.0</v>
+        <v>513849632.0</v>
       </c>
       <c r="H67" s="6">
-        <v>7217551878.0</v>
+        <v>7500767336.0</v>
       </c>
       <c r="I67" s="6">
-        <v>8855267790.0</v>
+        <v>9518826733.0</v>
       </c>
       <c r="J67" s="6">
-        <v>5430949886.0</v>
+        <v>5727606023.0</v>
       </c>
       <c r="K67" s="6">
-        <v>1059701290.0</v>
+        <v>1101738019.0</v>
       </c>
       <c r="L67" s="6">
-        <v>1969951323.0</v>
+        <v>2122041557.0</v>
       </c>
       <c r="M67" s="6">
-        <v>1850318862.0</v>
+        <v>1986900743.0</v>
       </c>
       <c r="N67" s="6">
-        <v>643643944.0</v>
+        <v>654607432.0</v>
       </c>
       <c r="O67" s="6">
-        <v>280679828.0</v>
+        <v>263700739.0</v>
       </c>
       <c r="P67" s="6">
-        <v>362964116.0</v>
+        <v>390906693.0</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-07</t>
+            <t xml:space="preserve">2021-09</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>79198.0</v>
+        <v>80678.0</v>
       </c>
       <c r="C68" s="6">
-        <v>11889159951.0</v>
+        <v>12973088018.0</v>
       </c>
       <c r="D68" s="6">
-        <v>7587619619.0</v>
+        <v>8019045018.0</v>
       </c>
       <c r="E68" s="6">
-        <v>4301540332.0</v>
+        <v>4954043000.0</v>
       </c>
       <c r="F68" s="6">
-        <v>1593083440.0</v>
+        <v>1824609085.0</v>
       </c>
       <c r="G68" s="6">
-        <v>498451976.0</v>
+        <v>648937440.0</v>
       </c>
       <c r="H68" s="6">
-        <v>7089167643.0</v>
+        <v>7370107578.0</v>
       </c>
       <c r="I68" s="6">
-        <v>8915575162.0</v>
+        <v>9313671706.0</v>
       </c>
       <c r="J68" s="6">
-        <v>5456638133.0</v>
+        <v>5605213115.0</v>
       </c>
       <c r="K68" s="6">
-        <v>1023460981.0</v>
+        <v>1077422633.0</v>
       </c>
       <c r="L68" s="6">
-        <v>1959733549.0</v>
+        <v>2074589872.0</v>
       </c>
       <c r="M68" s="6">
-        <v>1862603449.0</v>
+        <v>1945793545.0</v>
       </c>
       <c r="N68" s="6">
-        <v>649524502.0</v>
+        <v>636066995.0</v>
       </c>
       <c r="O68" s="6">
-        <v>310321663.0</v>
+        <v>260484908.0</v>
       </c>
       <c r="P68" s="6">
-        <v>339202839.0</v>
+        <v>375582087.0</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-06</t>
+            <t xml:space="preserve">2021-08</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>96348.0</v>
+        <v>79497.0</v>
       </c>
       <c r="C69" s="6">
-        <v>12471004661.0</v>
+        <v>12243524764.0</v>
       </c>
       <c r="D69" s="6">
-        <v>7953215740.0</v>
+        <v>7718628405.0</v>
       </c>
       <c r="E69" s="6">
-        <v>4517788921.0</v>
+        <v>4524896359.0</v>
       </c>
       <c r="F69" s="6">
-        <v>1614554929.0</v>
+        <v>1706318889.0</v>
       </c>
       <c r="G69" s="6">
-        <v>564857854.0</v>
+        <v>501076527.0</v>
       </c>
       <c r="H69" s="6">
-        <v>7388357886.0</v>
+        <v>7217551878.0</v>
       </c>
       <c r="I69" s="6">
-        <v>8851162017.0</v>
+        <v>8855267790.0</v>
       </c>
       <c r="J69" s="6">
-        <v>5494055767.0</v>
+        <v>5430949886.0</v>
       </c>
       <c r="K69" s="6">
-        <v>849898290.0</v>
+        <v>1059701290.0</v>
       </c>
       <c r="L69" s="6">
-        <v>2054314519.0</v>
+        <v>1969951323.0</v>
       </c>
       <c r="M69" s="6">
-        <v>1848318024.0</v>
+        <v>1850318862.0</v>
       </c>
       <c r="N69" s="6">
-        <v>698714084.0</v>
+        <v>643643944.0</v>
       </c>
       <c r="O69" s="6">
-        <v>285822979.0</v>
+        <v>280679828.0</v>
       </c>
       <c r="P69" s="6">
-        <v>412891105.0</v>
+        <v>362964116.0</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-05</t>
+            <t xml:space="preserve">2021-07</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>78356.0</v>
+        <v>79198.0</v>
       </c>
       <c r="C70" s="6">
-        <v>11771099777.0</v>
+        <v>11889159951.0</v>
       </c>
       <c r="D70" s="6">
-        <v>7309071121.0</v>
+        <v>7587619619.0</v>
       </c>
       <c r="E70" s="6">
-        <v>4462028656.0</v>
+        <v>4301540332.0</v>
       </c>
       <c r="F70" s="6">
-        <v>1521174150.0</v>
+        <v>1593083440.0</v>
       </c>
       <c r="G70" s="6">
-        <v>543269975.0</v>
+        <v>498451976.0</v>
       </c>
       <c r="H70" s="6">
-        <v>6765801146.0</v>
+        <v>7089167643.0</v>
       </c>
       <c r="I70" s="6">
-        <v>8281008818.0</v>
+        <v>8915575162.0</v>
       </c>
       <c r="J70" s="6">
-        <v>4937706784.0</v>
+        <v>5456638133.0</v>
       </c>
       <c r="K70" s="6">
-        <v>963850043.0</v>
+        <v>1023460981.0</v>
       </c>
       <c r="L70" s="6">
-        <v>1898555178.0</v>
+        <v>1959733549.0</v>
       </c>
       <c r="M70" s="6">
-        <v>1728483851.0</v>
+        <v>1862603449.0</v>
       </c>
       <c r="N70" s="6">
-        <v>634581844.0</v>
+        <v>649524502.0</v>
       </c>
       <c r="O70" s="6">
-        <v>241195493.0</v>
+        <v>310321663.0</v>
       </c>
       <c r="P70" s="6">
-        <v>393386351.0</v>
+        <v>339202839.0</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-04</t>
+            <t xml:space="preserve">2021-06</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>77737.0</v>
+        <v>96348.0</v>
       </c>
       <c r="C71" s="6">
-        <v>11233217001.0</v>
+        <v>12471004661.0</v>
       </c>
       <c r="D71" s="6">
-        <v>6983797100.0</v>
+        <v>7953215740.0</v>
       </c>
       <c r="E71" s="6">
-        <v>4249419901.0</v>
+        <v>4517788921.0</v>
       </c>
       <c r="F71" s="6">
-        <v>1488768128.0</v>
+        <v>1614554929.0</v>
       </c>
       <c r="G71" s="6">
-        <v>493566636.0</v>
+        <v>564857854.0</v>
       </c>
       <c r="H71" s="6">
-        <v>6490230464.0</v>
+        <v>7388357886.0</v>
       </c>
       <c r="I71" s="6">
-        <v>8099784284.0</v>
+        <v>8851162017.0</v>
       </c>
       <c r="J71" s="6">
-        <v>4978343653.0</v>
+        <v>5494055767.0</v>
       </c>
       <c r="K71" s="6">
-        <v>688442895.0</v>
+        <v>849898290.0</v>
       </c>
       <c r="L71" s="6">
-        <v>1892867556.0</v>
+        <v>2054314519.0</v>
       </c>
       <c r="M71" s="6">
-        <v>1690033868.0</v>
+        <v>1848318024.0</v>
       </c>
       <c r="N71" s="6">
-        <v>606017718.0</v>
+        <v>698714084.0</v>
       </c>
       <c r="O71" s="6">
-        <v>238102278.0</v>
+        <v>285822979.0</v>
       </c>
       <c r="P71" s="6">
-        <v>367915440.0</v>
+        <v>412891105.0</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-03</t>
+            <t xml:space="preserve">2021-05</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>77916.0</v>
+        <v>78356.0</v>
       </c>
       <c r="C72" s="6">
-        <v>11297940860.0</v>
+        <v>11771099777.0</v>
       </c>
       <c r="D72" s="6">
-        <v>6859756747.0</v>
+        <v>7309071121.0</v>
       </c>
       <c r="E72" s="6">
-        <v>4438184113.0</v>
+        <v>4462028656.0</v>
       </c>
       <c r="F72" s="6">
-        <v>1628260814.0</v>
+        <v>1521174150.0</v>
       </c>
       <c r="G72" s="6">
-        <v>521567297.0</v>
+        <v>543269975.0</v>
       </c>
       <c r="H72" s="6">
-        <v>6338189450.0</v>
+        <v>6765801146.0</v>
       </c>
       <c r="I72" s="6">
-        <v>8101666765.0</v>
+        <v>8281008818.0</v>
       </c>
       <c r="J72" s="6">
-        <v>4721795223.0</v>
+        <v>4937706784.0</v>
       </c>
       <c r="K72" s="6">
-        <v>837303157.0</v>
+        <v>963850043.0</v>
       </c>
       <c r="L72" s="6">
-        <v>1841573009.0</v>
+        <v>1898555178.0</v>
       </c>
       <c r="M72" s="6">
-        <v>1690089527.0</v>
+        <v>1728483851.0</v>
       </c>
       <c r="N72" s="6">
-        <v>573243149.0</v>
+        <v>634581844.0</v>
       </c>
       <c r="O72" s="6">
-        <v>225552998.0</v>
+        <v>241195493.0</v>
       </c>
       <c r="P72" s="6">
-        <v>347690151.0</v>
+        <v>393386351.0</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2021-02</t>
+            <t xml:space="preserve">2021-04</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>76600.0</v>
+        <v>77737.0</v>
       </c>
       <c r="C73" s="6">
-        <v>9315733722.0</v>
+        <v>11233217001.0</v>
       </c>
       <c r="D73" s="6">
-        <v>5495570593.0</v>
+        <v>6983797100.0</v>
       </c>
       <c r="E73" s="6">
-        <v>3820163129.0</v>
+        <v>4249419901.0</v>
       </c>
       <c r="F73" s="6">
-        <v>1333661037.0</v>
+        <v>1488768128.0</v>
       </c>
       <c r="G73" s="6">
-        <v>468941833.0</v>
+        <v>493566636.0</v>
       </c>
       <c r="H73" s="6">
-        <v>5026628760.0</v>
+        <v>6490230464.0</v>
       </c>
       <c r="I73" s="6">
-        <v>6407181407.0</v>
+        <v>8099784284.0</v>
       </c>
       <c r="J73" s="6">
-        <v>3754313623.0</v>
+        <v>4978343653.0</v>
       </c>
       <c r="K73" s="6">
-        <v>537940862.0</v>
+        <v>688442895.0</v>
       </c>
       <c r="L73" s="6">
-        <v>1475518736.0</v>
+        <v>1892867556.0</v>
       </c>
       <c r="M73" s="6">
-        <v>1336664456.0</v>
+        <v>1690033868.0</v>
       </c>
       <c r="N73" s="6">
-        <v>460599170.0</v>
+        <v>606017718.0</v>
       </c>
       <c r="O73" s="6">
-        <v>195091236.0</v>
+        <v>238102278.0</v>
       </c>
       <c r="P73" s="6">
-        <v>265507934.0</v>
+        <v>367915440.0</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">2021-03</t>
+          </r>
+        </is>
+      </c>
+      <c r="B74" s="6">
+        <v>77916.0</v>
+      </c>
+      <c r="C74" s="6">
+        <v>11297940860.0</v>
+      </c>
+      <c r="D74" s="6">
+        <v>6859756747.0</v>
+      </c>
+      <c r="E74" s="6">
+        <v>4438184113.0</v>
+      </c>
+      <c r="F74" s="6">
+        <v>1628260814.0</v>
+      </c>
+      <c r="G74" s="6">
+        <v>521567297.0</v>
+      </c>
+      <c r="H74" s="6">
+        <v>6338189450.0</v>
+      </c>
+      <c r="I74" s="6">
+        <v>8101666765.0</v>
+      </c>
+      <c r="J74" s="6">
+        <v>4721795223.0</v>
+      </c>
+      <c r="K74" s="6">
+        <v>837303157.0</v>
+      </c>
+      <c r="L74" s="6">
+        <v>1841573009.0</v>
+      </c>
+      <c r="M74" s="6">
+        <v>1690089527.0</v>
+      </c>
+      <c r="N74" s="6">
+        <v>573243149.0</v>
+      </c>
+      <c r="O74" s="6">
+        <v>225552998.0</v>
+      </c>
+      <c r="P74" s="6">
+        <v>347690151.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2021-02</t>
+          </r>
+        </is>
+      </c>
+      <c r="B75" s="6">
+        <v>76600.0</v>
+      </c>
+      <c r="C75" s="6">
+        <v>9315733722.0</v>
+      </c>
+      <c r="D75" s="6">
+        <v>5495570593.0</v>
+      </c>
+      <c r="E75" s="6">
+        <v>3820163129.0</v>
+      </c>
+      <c r="F75" s="6">
+        <v>1333661037.0</v>
+      </c>
+      <c r="G75" s="6">
+        <v>468941833.0</v>
+      </c>
+      <c r="H75" s="6">
+        <v>5026628760.0</v>
+      </c>
+      <c r="I75" s="6">
+        <v>6407181407.0</v>
+      </c>
+      <c r="J75" s="6">
+        <v>3754313623.0</v>
+      </c>
+      <c r="K75" s="6">
+        <v>537940862.0</v>
+      </c>
+      <c r="L75" s="6">
+        <v>1475518736.0</v>
+      </c>
+      <c r="M75" s="6">
+        <v>1336664456.0</v>
+      </c>
+      <c r="N75" s="6">
+        <v>460599170.0</v>
+      </c>
+      <c r="O75" s="6">
+        <v>195091236.0</v>
+      </c>
+      <c r="P75" s="6">
+        <v>265507934.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">2021-01</t>
           </r>
         </is>
       </c>
-      <c r="B74" s="6">
+      <c r="B76" s="6">
         <v>76438.0</v>
       </c>
-      <c r="C74" s="6">
+      <c r="C76" s="6">
         <v>8993679407.0</v>
       </c>
-      <c r="D74" s="6">
+      <c r="D76" s="6">
         <v>5494349515.0</v>
       </c>
-      <c r="E74" s="6">
+      <c r="E76" s="6">
         <v>3499329892.0</v>
       </c>
-      <c r="F74" s="6">
+      <c r="F76" s="6">
         <v>1292957336.0</v>
       </c>
-      <c r="G74" s="6">
+      <c r="G76" s="6">
         <v>534495285.0</v>
       </c>
-      <c r="H74" s="6">
+      <c r="H76" s="6">
         <v>4959854230.0</v>
       </c>
-      <c r="I74" s="6">
+      <c r="I76" s="6">
         <v>6177549067.0</v>
       </c>
-      <c r="J74" s="6">
+      <c r="J76" s="6">
         <v>3738753656.0</v>
       </c>
-      <c r="K74" s="6">
+      <c r="K76" s="6">
         <v>589337200.0</v>
       </c>
-      <c r="L74" s="6">
+      <c r="L76" s="6">
         <v>1407624139.0</v>
       </c>
-      <c r="M74" s="6">
+      <c r="M76" s="6">
         <v>1286906519.0</v>
       </c>
-      <c r="N74" s="6">
+      <c r="N76" s="6">
         <v>472247120.0</v>
       </c>
-      <c r="O74" s="6">
+      <c r="O76" s="6">
         <v>210466217.0</v>
       </c>
-      <c r="P74" s="6">
+      <c r="P76" s="6">
         <v>261780903.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>